--- v0 (2026-02-26)
+++ v1 (2026-06-02)
@@ -10,994 +10,2779 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="679" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2181" uniqueCount="908">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATASE</t>
   </si>
   <si>
     <t>Ata da Sessão</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8764/ata_da_01a._sessao_ordinaria_2025.pdf</t>
-[...2 lines deleted...]
-    <t>Ata da Primeira Sessão Ordinária. - Minuta.</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8764/ata_da_01a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Primeira Sessão Ordinária.</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8786/ata_da_02a._sessao_ordinaria_2025.pdf</t>
-[...2 lines deleted...]
-    <t>Ata da Segunda Sessão Ordinária. - Minuta.</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8786/ata_da_02a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Segunda Sessão Ordinária.</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8800/ata_da_03a._sessao_ordinaria_2025.pdf</t>
-[...2 lines deleted...]
-    <t>Ata da Terceira Sessão Ordinária. - Minuta.</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8800/ata_da_03a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Terceira Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8820</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8820/ata_da_04a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Quarta Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8843</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8843/ata_da_05a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Quinta Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8866</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8866/ata_da_06a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sexta Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8877</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8877/ata_da_07a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sétima Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8912</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8912/ata_da_08a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Oitava Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8923</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8923/ata_da_09a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Nona Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8940</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8940/ata_da_10a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Décima Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8966</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8966/ata_da_11a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Décima Primeira Sessão Ordinária. - Minuta.</t>
+  </si>
+  <si>
+    <t>8975</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8975/ata_da_12a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Décima Segunda Sessão Ordinária. - Minuta.</t>
+  </si>
+  <si>
+    <t>8983</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8983/ata_da_13a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Décima Terceira Sessão Ordinária. - Minuta.</t>
+  </si>
+  <si>
+    <t>8986</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8986/ata_da_14a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Décima Quarta Sessão Ordinária. - Minuta.</t>
+  </si>
+  <si>
+    <t>8987</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8987/ata_da_15a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Décima Quinta Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>9000</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9000/ata_da_16a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Décima Sexta Sessão Ordinária. - Minuta.</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8736/ata_da_01a._sessao_extraordinaria_2025.pdf</t>
-[...2 lines deleted...]
-    <t>Ata da Primeira Sessão Extraordinária. - Minuta.</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8736/ata_da_01a._sessao_extraordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Primeira Sessão Extraordinária.</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8737/ata_da_02a._sessao_extraordinaria_2025.pdf</t>
-[...2 lines deleted...]
-    <t>Ata da Segunda Sessão Extraordinária. - Minuta.</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8737/ata_da_02a._sessao_extraordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Segunda Sessão Extraordinária.</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8738/ata_da_03a._sessao_extraordinaria_2025.pdf</t>
-[...2 lines deleted...]
-    <t>Ata da Terceira Sessão Extraordinária. - Minuta.</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8738/ata_da_03a._sessao_extraordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Terceira Sessão Extraordinária.</t>
+  </si>
+  <si>
+    <t>8988</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8988/ata_da_sessao_de_julgamento_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão de Julgamento.</t>
+  </si>
+  <si>
+    <t>8999</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8999/ata_da_sessao_de_posse_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sessão de Posse.</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>DENUN</t>
   </si>
   <si>
     <t>Denuncia</t>
   </si>
   <si>
     <t>Cidadão ou Cidadã</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8728/denuncia-_infracao_politico_administrativa_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8728/denuncia-_infracao_politico_administrativa_1.pdf</t>
   </si>
   <si>
     <t>com fundamento no artigo 4° inciso VI, VII, VIII e X do Decreto Lei nº 201/1967 que Dispõe sobre as Responsabilidade dos Prefeitos e Vereadores, e dá outra providências, efetuar DENÚNCIA POR INFRAÇÃO POLÍTICA ADMINISTRATIVA para cassação do mandato de Prefeita.</t>
   </si>
   <si>
+    <t>8920</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8920/denuncia_2.2026.pdf</t>
+  </si>
+  <si>
+    <t>com fundamento no art. 4º, incisos III, VI, VII, VIII e X, e art. 5º, do Decreto-Lei nº 201, de 27 de fevereiro de 1967, combinado com os arts. 43, 81, 85, 87 e 88 da Lei Orgânica do Município de Ilha Comprida e os arts. 92 a 96 do Regimento Interno da Câmara Municipal</t>
+  </si>
+  <si>
     <t>8743</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8743/ind_001_25_milton_-_reparos_no_telahdo_e_forro_sala_de_aula_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8743/ind_001_25_milton_-_reparos_no_telahdo_e_forro_sala_de_aula_britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que sejam realizados, com urgência, os reparos no telhado e forro da Sala 05 da Escola Britânia.</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8744/ind_002_25_milton_-_instalacao_de_toldos_nas_janelas_de_salas_de_aula_e._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8744/ind_002_25_milton_-_instalacao_de_toldos_nas_janelas_de_salas_de_aula_e._britania.pdf</t>
   </si>
   <si>
     <t>Inidico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona para que sejam instalados, com urgência, toldos adequados nas janelas da Sala 05 da Escola Britânia.</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8745/ind_003_25_milton_-_instalacao_de_sistema_de_refrigeracao_e._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8745/ind_003_25_milton_-_instalacao_de_sistema_de_refrigeracao_e._britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que sejam instalados, com urgência, sistemas de climatização (ar-condicionado) em todas as salas de aula e na secretaria da Escola Britânia.</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8747/ind_004_25_milton_-_servico_de_zeladoria_na_rua_dino_scarrabello_baln._sete_de_setembro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8747/ind_004_25_milton_-_servico_de_zeladoria_na_rua_dino_scarrabello_baln._sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, a realização urgente de serviços de Limpeza de Valas, Manutenção de Luminárias e Patrolagem na Rua Dino Scarabello, situada no Balneário 7 de Setembro.</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>MÁRCIA ROMANO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8751/indicacao_-_tapa_buraco_av._ver._carlos_roberto_de_paula.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8751/indicacao_-_tapa_buraco_av._ver._carlos_roberto_de_paula.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, que determine à Secretaria competente, para que seja feito o serviço de tapa buracos na Av. Ver. Carlos Roberto de Paula, no Balneário Redentor.</t>
   </si>
   <si>
+    <t>8823</t>
+  </si>
+  <si>
+    <t>EMERSON GRYLLO</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8823/ind_006_26_gryllo_-_protocolos_encerrados.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que determine aos departamentos competentes a reabertura e a devida execução dos serviços referentes a protocolos de solicitação de roçagem, limpeza de vias públicas e manutenção da iluminação pública que foram encerrados sem a efetiva solução das demandas</t>
+  </si>
+  <si>
+    <t>8865</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8865/ind_007_26_gryllo_-_troca_iluminacao_publica_av._beira_mar.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que adote as providências necessárias, junto aos departamentos competentes, a fim de que seja realizada a troca de lâmpada e o reparo do braço do poste de iluminação pública, na Avenida Beira Mar nº 28.950, Balneário Sinfonia do Mar, em frente ao Bar Por Acaso.</t>
+  </si>
+  <si>
+    <t>8867</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8867/ind_08-_gryllo.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito a pintura sinalizando faixa de pedestre na Av. Beira Mar esquina com a Rua Laércio Ribeiro no Bal. Di Franco.</t>
+  </si>
+  <si>
+    <t>8897</t>
+  </si>
+  <si>
+    <t>ROBERTO FRAJOLA</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8897/ind_009_26_frajola_-.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, o encaminhamento, em caráter de urgência, de Projeto de Lei complementar que conceda a recomposição salarial correspondente ao INPC acumulado do exercício de 2025 (3,90%), incidente sobre as tabelas de vencimentos já reajustadas pelo Projeto de Lei n.º 043/2026 (4,0%), com retroatividade a 1º de janeiro de 2025, abrangendo os mesmos servidores de carreira contemplados no referido projeto, acompanhado do respectivo estudo de impacto orçamentário-financeiro e da demonstração de compatibilidade com os limites da Lei de Responsabilidade Fiscal (LC n.º 101/2000).</t>
+  </si>
+  <si>
+    <t>8901</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8901/ind_010_26_miltinho_-_mar__sol_-_luminarias.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção, reparo e substituição das luminárias inoperantes localizadas no Balneário Mar e Sol.</t>
+  </si>
+  <si>
+    <t>8902</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8902/ind_011_26_miltinho_-_di_franco_-_monte_catini_-_luminarias.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção, reparo e substituição das luminárias inoperantes localizadas na Rua Catini, especialmente na 1ª quadra que estão todas inoperantes, Balneário Di Franco.</t>
+  </si>
+  <si>
+    <t>8903</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8903/ind_012_26_miltinho_-_marcia_-_luminarias.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção, reparo e substituição das luminárias inoperantes localizadas no Balneário Marcia.</t>
+  </si>
+  <si>
+    <t>8904</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8904/ind_013_26_miltinho_-atlantico_-_porto_cabral_-_luminarias.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção, reparo e substituição das luminárias inoperantes localizadas na Rua Porto Cabral, em frente ao nº 341, Balneário Atlântico.</t>
+  </si>
+  <si>
+    <t>8905</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8905/ind_014_26_miltinho_-_porto_velho_2_-_paxiuba_-_luminarias.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção, reparo e substituição das luminárias inoperantes localizadas na Rua Paxiúba, Balneário Porto Velho II.</t>
+  </si>
+  <si>
+    <t>8938</t>
+  </si>
+  <si>
+    <t>IVAN HELENO</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8938/ind_16_2026_ivan-_instabilidade_de_internte_nao_afete_atendimento_ao_publico.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, que determine à Secretaria competente_x000D_
+a adoção de medidas para que, em casos de queda ou instabilidade do sistema de internet, os atendimentos relacionados à entrega de medicamentos não sejam interrompidos, permitindo que os registros sejam realizados manualmente е, posteriormente, inseridos no sistema pelos servidores responsáveis.</t>
+  </si>
+  <si>
+    <t>8939</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8939/indicacao_-_manutencao_usf_ura_e_upa.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, que determine à Secretaria competente, visando à realização de manutenção preventiva e periódica, em caráter mensal, dos aparelhos de ar-condicionado instalados em todas as Unidades de Saúde da Família (USF), na Unidade de Pronto Atendimento (UPA) e na Unidade de Referência e Apoio (URA), bem como a aquisição de novos equipamentos, de modo a suprir adequadamente a demanda dessas unidades.</t>
+  </si>
+  <si>
+    <t>8942</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8942/ind_018_26_gryllo_-_luminaria_-_braganca_paulista_-_icarai.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, visando a substituição de lâmpadas, na Rua Bragança Paulista nº 565, no Balneário Icaraí.</t>
+  </si>
+  <si>
+    <t>8943</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8943/ind_019_26_gryllo_-_luminaria_-portal_da_ilha.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, visando a substituição de lâmpadas, na Avenida Beira Mar nº 34.100, Portal da Ilha, após a ponte da Barra Nova.</t>
+  </si>
+  <si>
+    <t>8941</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8941/ind_020_26_gryllo_-_manutencao_-_castro_alves_-_ma_lourdes.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a manutenção geral, limpeza e zeladoria na Rua Castro Alves, Balneário Maria de Lourdes.</t>
+  </si>
+  <si>
+    <t>8944</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8944/ind_021_26_gryllo_-_manutencao_-_cecilia_meireles_-_ma_lourdes.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a manutenção geral, limpeza e zeladoria na Rua Cecília Meireles, Balneário Maria de Lourdes.</t>
+  </si>
+  <si>
+    <t>8945</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8945/ind_022_26_gryllo_-_patrolagem_-_limeira_-_icarai.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que sejam realizados os serviços de patrolagem na Rua Limeira, Balneário Icaraí.</t>
+  </si>
+  <si>
+    <t>8946</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8946/ind_023_26_gryllo_-_tapa_buraco_-_candapui_-_em_frente_baterilha.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que sejam realizados os serviços de tapa buracos na Avenida Candapuí, quase em frente ao comércio Baterilha.</t>
+  </si>
+  <si>
+    <t>8947</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8947/ind_024_26_gryllo_-_lombada_-_beethoven.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, visando a instalação de lombadas ao longo da extensão da Rua Beethoven, Balneário Meu Recanto.</t>
+  </si>
+  <si>
+    <t>8948</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8948/ind_025_26_gryllo_-_lombada_-_maria_jose_ventura_-_sarnambi.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, visando a instalação de lombada na altura do nº 600 da Rua Maria José Ventura, Balneário Sarnambi.</t>
+  </si>
+  <si>
+    <t>8949</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8949/ind_026_26_gryllo_-_lombofaixa_-_cei_vila_nova.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, visando a instalação de lombofaixa na altura CEI Vila Nova.</t>
+  </si>
+  <si>
+    <t>8950</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8950/ind_027_26_gryllo_-_luminaria_-_barretos_-_ubatuba.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, visando a substituição de 02 lâmpadas queimada, na Rua Barretos, altura do nº 145, Balneário Ubatuba.</t>
+  </si>
+  <si>
+    <t>8974</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8974/ind_029_26_gryllo_-_lombada_-_raphael_parisi_-_araca.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, visando a instalação de uma lombada na Avenida Beira Mar, esquina com a Rua Raphael Parisi - Balneário Araçá.</t>
+  </si>
+  <si>
+    <t>8997</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8997/ind_030_26_miltinho_-_intermares_-_boq_sul_-_luminarias.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Rogério Lopes Revitti, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção, reparo e substituição das luminárias de led que se encontram inoperantes, localizadas na Avenida Intermares, Boqueirão Sul.</t>
+  </si>
+  <si>
+    <t>8998</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8998/ind_031_26_miltinho_-_beira_mar_-_limpeza_grelhas.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Rogério Lopes Revitti, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de limpeza de todas as grelhas localizadas nas laterais das lombofaixas ao longo da extensão da Avenida Beira-Mar, tendo em vista o comprometimento do escoamento das águas pluviais.</t>
+  </si>
+  <si>
+    <t>8995</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8995/ind_032_26_marcia_-__servico_zeladoria_na_av._figueira_da_foz_baln._jardim_portugal.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Sr. Rogério Lopes Revitti, que determine à Secretaria competente a realização de serviços de manutenção e zeladoria na Avenida Figueira da Foz, localizada no Balneário Jardim Portugal.</t>
+  </si>
+  <si>
+    <t>9002</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9002/ind_033_26_miltinho_-_escola_monte_carlo_-_seguranca.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Rogério Lopes Revitti, que determine, em caráter de urgência, estudos e providências, junto ao Departamento Municipal de Trânsito – DIMUTRAN, em conjunto com a Secretaria Municipal de Educação e a Direção da Escola Monte Carlo, visando à adoção de medidas para melhorar a segurança no embarque e desembarque dos alunos da referida unidade escolar, localizada na Rua Bermudas.</t>
+  </si>
+  <si>
+    <t>9001</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9001/ind_034_26_miltinho_-upa_-_luminarias.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Rogério Lopes Revitti, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção, reparo e substituição das luminárias de led que se encontram inoperantes, localizadas em frente a UPA, Pronto Socorro Municipal.</t>
+  </si>
+  <si>
+    <t>9003</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9003/ind_035_26_miltinho_-rodoviaria_-_luminarias.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Rogério Lopes Revitti, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção, reparo e substituição das luminárias de led que se encontram inoperantes, localizadas no estacionamento da Rodoviária e também em seu interior, se preciso for.</t>
+  </si>
+  <si>
     <t>8733</t>
   </si>
   <si>
     <t>JULCO</t>
   </si>
   <si>
     <t>Julgamento de Contas (Tcesp)</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8733/00_parecer.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8733/00_parecer.pdf</t>
   </si>
   <si>
     <t>CONTAS MUNICIPAIS REF. EXERCÍCIO 2023, COM PARECER PRÉVIO FAVORÁVEL EXARADO PELO TRIBUNAL DE CONTAS DE SÃO PAULO.</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOZART SILVESTRE</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8787/mocao_01_26_-_todos_-_pesar_alceu_fogaca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8787/mocao_01_26_-_todos_-_pesar_alceu_fogaca.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do	 saudoso e querido Alceu Fogaça, que no dia 13 de fevereiro de 2026, pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial._x000D_
 E que dê conhecimento deste ao seu filho Benedito de Oliveira (benê), e as suas filhas Cleusa de Oliveira, Rosemeire de Oliveira, Juliana Antonelli Fogaça de Oliveira e demais familiares, acrescendo que o povo de Ilha Comprida, através e seus representantes legalmente constituídos, externa a estes familiares as mais sinceras condolências pela a irreparável perda._x000D_
 Pelo exposto, ficam dispensadas quaisquer outras justificativa da presente Moção.</t>
   </si>
   <si>
+    <t>8806</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8806/mocao_02_26-_gryllo-apelo_orelha.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Apelo, para que seja federalizada a investigação do Caso Orelha.</t>
+  </si>
+  <si>
+    <t>8930</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Moção de Pesar nº 3/2026 pelo falecimento em 27/03/26 do saudoso Claudemir Aparecido Rodrigues.</t>
+  </si>
+  <si>
+    <t>8952</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8952/mocao_004_26_-_todos_-_pesar_gerson.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar, aos familiares da saudosa e querido Gerson Cardoso dos Santos, que no dia 07 de abril de 2026, pela vontade de DEUS, Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
+  </si>
+  <si>
+    <t>8969</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8969/mocao_005_26_-_milton_-_todos_-_pesar_josenilda_1.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos_x000D_
+familiares da saudosa e querida Josenilda Bezerra do Nascimento, que no dia 22 de abril de 2026, certamente pela vontade de “DEUS”, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
+  </si>
+  <si>
+    <t>8973</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8973/mocao_06_26_-fajola_-_aplausos_capitao_gilson_vieira.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E AGRADECIMENTO ao Capitão PM Gilson Vieira, pelos relevantes serviços prestados à frente do Comando da 3ª Companhia do 38º Batalhão de Polícia Militar do Interior, com jurisdição sobre os Municípios de Iguape, Ilha Comprida e Miracatu.</t>
+  </si>
+  <si>
+    <t>8977</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8977/mocao_007_25_-_todos_-_pesar_silvia_eyphanio.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento da saudosa Silva Aparecida Eyphânio.</t>
+  </si>
+  <si>
+    <t>8996</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8996/mocao_08_frajola-_misses.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Organização Donati Produções, na pessoa de sua coordenadora Walesca Donati, e às representantes de Ilha Comprida no concurso Miss São Paulo Teen Infantil, edição 2026: Ana Alice dos Santos, Mirella Letícia Gallo, Sheron Nogueira da Silva e Maria Fernanda Pereira de Souza, pelos títulos conquistados na semifinal realizada em 24 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>9009</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9009/mocao_09_26_-_milton_-_congratulacao_integrantes_do_corpo_de_de_guarda_vidas_temporario.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES para os profissionais integrantes do corpo de Guarda-Vidas Temporários, em reconhecimento aos exemplares serviços prestados à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>8824</t>
+  </si>
+  <si>
+    <t>PARCO</t>
+  </si>
+  <si>
+    <t>Parecer Comissões</t>
+  </si>
+  <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação, FO - Finanças e Orçamentos</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8824/parecer_pl_001_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 1/2026.</t>
+  </si>
+  <si>
+    <t>8873</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8873/parecer_pl_002_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 2/2026.</t>
+  </si>
+  <si>
+    <t>8874</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8874/parecer_pl_004_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 4/2026.</t>
+  </si>
+  <si>
+    <t>8875</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8875/parecer_pl_005_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 5/2026.</t>
+  </si>
+  <si>
+    <t>8876</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8876/parecer_pl_006_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 6/2026.</t>
+  </si>
+  <si>
+    <t>8825</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8825/parecer_pl_008_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 8/2026.</t>
+  </si>
+  <si>
+    <t>8872</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8872/parecer_pl_035_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 35/2026.</t>
+  </si>
+  <si>
+    <t>8978</t>
+  </si>
+  <si>
+    <t>10001</t>
+  </si>
+  <si>
+    <t>FO - Finanças e Orçamentos</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8978/parecer_-_contas_gj_-__2023..pdf</t>
+  </si>
+  <si>
+    <t>Parecer DESFAVORÁVEL da Comissão de Orçamento e Finanças às CONTAS PMIC 2023.</t>
+  </si>
+  <si>
+    <t>8979</t>
+  </si>
+  <si>
+    <t>10002</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8979/voto_em_separado_-_contas_2023_-_pref._geraldino.pdf</t>
+  </si>
+  <si>
+    <t>Voto em separado Favorável do Membro da Comissão de Orçamento e Finanças às CONTAS PMIC 2023.</t>
+  </si>
+  <si>
     <t>8718</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8718/dpl_01-_susta_os_efeitos_do_decreto_executivo_1363_de_26_de_janeiro_2026.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8718/dpl_01-_susta_os_efeitos_do_decreto_executivo_1363_de_26_de_janeiro_2026.pdf</t>
   </si>
   <si>
     <t>SUSTA OS EFEITOS DO DECRETO EXECUTIVO Nº 1363, DE 26 DE JANEIRO DE 2026, POR EXORBITÂNCIA DO PODER REGULAMENTAR, USURPAÇÃO DE COMPETÊNCIA, VIOLAÇÃO À LEI ORGÂNICA MUNICIPAL E AOS PRINCÍPIOS CONSTITUCINAIS.</t>
   </si>
   <si>
+    <t>8871</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8871/pdl_02_26_mesa_-_informatizacao_de_processos_administrativos.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE O USO DE MEIO ELETRÔNICO PARA A REALIZAÇÃO DO PROCESSO ADMINISTRATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>8699</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MARISTELA CARDONA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8699/proj_001_26_-_altera_piso_salarial_acs_e_ace.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8699/proj_001_26_-_altera_piso_salarial_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 2347, DE 27 DE AGOSTO DE 2025 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8700/proj_002_26_-_autoriza_convenio_com_secretaria_esadual_da_cultura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8700/proj_002_26_-_autoriza_convenio_com_secretaria_esadual_da_cultura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DA CULTURA, ECONÔMIA E INDUSTRIA CRIATIVAS DO ESTADO.</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8701/proj_003_26_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8701/proj_003_26_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8702/proj_004_26_-_repasse_de_recursos_financeiros_apae.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8702/proj_004_26_-_repasse_de_recursos_financeiros_apae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPASSE DE RECURSOS FINANCEIROS PARA ENTIDADES SEM FINS LUCRATIVOS, DURANTE O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8703/proj_005_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8703/proj_005_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8720/proj_006_26_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8720/proj_006_26_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8721/proj_007_26_-_recomposicao_salarial_dos_servidores_do_magisterio_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8721/proj_007_26_-_recomposicao_salarial_dos_servidores_do_magisterio_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 2154, DE 04 DE ABRIL DE 2024, E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8722/proj_008_26_-_recomposicao_salarial_dos_servidores_da_educacao_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8722/proj_008_26_-_recomposicao_salarial_dos_servidores_da_educacao_municipal.pdf</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8723/proj_009_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8723/proj_009_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8729/proj_010_26_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8729/proj_010_26_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8741/proj_011_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8741/proj_011_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8742/proj_012_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8742/proj_012_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8754/proj_013_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8754/proj_013_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8755/proj_014_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8755/proj_014_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8756</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8756/proj_015_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8756/proj_015_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8757/proj_016_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8757/proj_016_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8758/proj_017_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8758/proj_017_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8759/proj_018_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8759/proj_018_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8760/proj_019_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8760/proj_019_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8761/proj_020_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8761/proj_020_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8762</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8762/proj_021_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8762/proj_021_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8763/proj_022_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8763/paginas_substituidas_-proj_022_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8766/proj_023_26_-_ratifica_resolucao_001_de_2025_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8766/proj_023_26_-_ratifica_resolucao_001_de_2025_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 001/2026 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL- CONSAÚDE.</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8767/proj_024_26_-_ratifica_resolucao_002_de_2025_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8767/proj_024_26_-_ratifica_resolucao_002_de_2025_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 002/2026 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL- CONSAÚDE.</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8768/proj_025_26_-_ratifica_resolucao_003_de_2025_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8768/proj_025_26_-_ratifica_resolucao_003_de_2025_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 003/2026 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL- CONSAÚDE.</t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8769/proj_026_26_-_ratifica_resolucao_004_de_2025_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8769/proj_026_26_-_ratifica_resolucao_004_de_2025_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 004/2026 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL- CONSAÚDE.</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
-    <t>27</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8790/proj_027_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8790/proj_027_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8791/proj_028_26_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8791/proj_028_26_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8805</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8805/proj_029_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8788/proj_030_26_-_reajuste_salarial_-_retroativo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8788/proj_030_26_-_reajuste_salarial_-_retroativo.pdf</t>
   </si>
   <si>
     <t>FIXA O PERCENTUAL DA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
-    <t>31</t>
-[...5 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8789/pl_031_26_gryllo_-_alteracao_logradouro-justificativa_formal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8789/pl_031_26_gryllo_-_alteracao_logradouro-justificativa_formal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA RUA TOMÉ DE SOUZA, NO BALNEÁRIO ICARAÍ, PARA RUA PEDRO MARCIANO DIAS, NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>8819</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8819/proj_32_26-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8830</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8830/proj_033_26_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8831</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8831/proj_034_26_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
     <t>8796</t>
   </si>
   <si>
-    <t>35</t>
-[...5 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8796/proj_035_26_-_identifica_poste_de_iluminacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8796/proj_035_26_-_identifica_poste_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA MUNICIPAL DE IDENTIFICAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA POR QR CODE, ESTABELECE PRIORIDADE DE MANUTENÇÃO E DETERMINA A DIVULGAÇÃO MENSAL DE RELATÓRIO DO SERVIÇO.</t>
   </si>
   <si>
+    <t>8817</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8817/projeto_de_lei_-_cartazes.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROIBIÇÃO DA COLAGEM E AFIXAÇÃO DE CARTAZES E QUALQUER TIPO DE PROPAGANDA EM POSTES DE ILUMINAÇÃO E OUTROS EQUIPAMENTOS PÚBLICOS NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8821</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8821/proj_037_26_-_reajuste_vale.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O VALOR FIXADO PARA O CARTÃO ALIMENTAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
+  </si>
+  <si>
+    <t>8844</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8844/proj_038_26_-_revoga_dispositivo_da_lei_1965_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVOGAÇÃO DE DISPOSITIVO DA LEI MUNICIPAL Nº 1965, DE 16 DE NOVEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8857</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8857/proj_039_26_-_credito_adicional_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8856</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8856/proj_040_26_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8894</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8894/proj_42_26_-_dispoe_sobre_ratificao_da_resolucao_07_2026_consaude.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 007/2026 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL - CONSAÚDE.</t>
+  </si>
+  <si>
+    <t>8895</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8895/proj_43_26_-_dispoe_sobre_alteracao_na_lei_237.pdf</t>
+  </si>
+  <si>
+    <t>8896</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8896/proj_44_26_-_dispoe_sobre_alteracao_na_lei_1270.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº1270, DE 23 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8900</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8900/proj_045_26_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8915</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8915/proj_046_26_-_credito_adicional_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMETAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8914</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8914/proj_47_26_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8913</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8913/proj_48_26_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8916</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8916/proj_049_26_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8917</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8917/proj_050_26_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8918</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8918/proj_051_26_-_altera_ppa_e_ldo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL E DAS METAS DA LEI DE DIRETRIZES ORÇAMENTÁRIA.</t>
+  </si>
+  <si>
+    <t>8934</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8934/proj_52_26-_institui_o_programa_bolsa_trabalho_municipal.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA BOLSA TRABALHO MUNICIPAL, ORA DENOMINADO "NOVOS RUMOS", COM FOCO NA CAPACITAÇÃO E DESENVOLVIMENTO PROFISSIONAL, NO MUNICÍPIO DE ILHA COMPRIDA, DESTINADO À PROMOÇÃO DA QUALIFICAÇÃO E INCENTIVO À PARTICIPAÇÃO EM ATIVIDADES FORMATIVAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8931</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8931/proj_53_26-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8970</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8970/proj_54_26-_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>8932</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8932/pl_55_26-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8933</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8933/proj_56_26-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8953</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8953/proj_57_26-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8971</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8971/proj_58_26-_credito_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>8982</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8982/proj_59_26-_repasse_de_recursos_apae.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS PARA ENTIDADE SEM FINS LUCRATIVOS- ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS- APAE, DURANTE O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8984</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8984/proj_60_26-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8951</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8951/proj_61_frajola-__cessao_gratuita_xixinelo.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 2389, DE 29 DE OUTUBRO DE 2025, PARA INSTITUIR A CESSÃO GRATUITA DO CENTRO DE EVENTOS MUNICIPAL JOÃO SALVADOR PINTO DE MELO – XIXINELO PARA EVENTOS SEM FINS ECONÔMICOS, DE ACESSO GRATUITO E SEM EXPLORAÇÃO COMERCIAL.</t>
+  </si>
+  <si>
+    <t>8962</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8962/proj_062_26_-gryllo-_qr_code.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAÇÃO DE CÓDIGO BIDIMENSIONAL DO TIPO QR CODE NAS PLACAS INFORMATIVAS DE OBRAS PÚBLICAS DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8968</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8968/proj_063_26_-_frajola_-_enquadramento_adis.pdf</t>
+  </si>
+  <si>
+    <t>REGULAMENTA, NO MUNICÍPIO DE ILHA COMPRIDA, A LEI FEDERAL Nº 15.326/2026, DISPONDO SOBRE O ENQUADRAMENTO DAS AUXILIARES DE DESENVOLVIMENTO INFANTIL NA CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>8985</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8985/proj_64_26_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8994</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>ROGÉRIO REVITTI</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8994/proj_065_26_-_programamunicipal_mao_na_massa.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA "MÃO NA MASSA — PROGRAMA MUNICIPAL DE QUALIFICAÇÃO" - NO MUNICÍPIO DE ILHA COMPRIDA, DESTINADO À CAPACITAÇÃO, GERAÇÃO DE RENDA E FORTALECIMENTO DA EMPREGABILIDADE DE PESSOAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>9005</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9005/proj_066_26_-__programa_educacao_inclusiva_e_atendimento_educacional_especializado-aee.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL - PPA, INSTITUÍDO PELA LEI MUNICIPAL Nº 2.425/2025, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS — LDO, INSTITUÍDA PELA LEI MUNICIPAL Nº 2.426/2025, E DA LEI ORÇAMENTÁRIA ANUAL — LOA, INSTITUÍDA PELA LEI MUNICIPAL Nº 2.431/2025, PARA INCLUSÃO DO PROGRAMA EDUCAÇÃO INCLUSIVA E ATENDIMENTO EDUCACIONAL ESPECIALIZADO - AEE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>9006</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9006/proj_067_26_-__programa_educacao_integral_na_educacao_infantil_e_no_ensino_fundamental.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL - PPA, INSTITUÍDO PELA LEI MUNICIPAL Nº 2.425/2025, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS — LDO, INSTITUÍDA PELA LEI MUNICIPAL Nº 2.426/2025, E DA LEI ORÇAMENTÁRIA ANUAL — LOA, INSTITUÍDA PELA LEI MUNICIPAL Nº 2.431/2025, PARA INCLUSÃO DO PROGRAMA EDUCAÇÃO INTEGRAL NA EDUCAÇÃO INFANTIL E NO ENSINO FUNDAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>9007</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9007/proj_068_26_-__programa_educacao_de_jovens_e_adultos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL — PPA-(2026/2029), DA LEI DE DIRETRIZES ORÇAMENTÁRIAS — LDO/2026 E DA LEI ORÇAMENTÁRIA ANUAL — LOA/2026, VISANDO À INCLUSÃO DO PROGRAMA EDUCAÇÃO DE JOVENS E ADULTOS — EJA NO ÂMBITO DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>9008</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9008/proj_069_26_-_programa_de_parcelamento_incentivado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PROGRAMA DE PARCELAMENTO INCENTIVADO - PPI AUTORIZA A UTILIZAÇÃO DE PROTESTO EXTRAJUDICIAL DE CRÉDITOS DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>9004</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9004/proj_071_26_-_altera_lei_1271.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 1.271, DE 23 DE DEZEMBRO DE 2015, PARA AUTORIZAR O PAGAMENTO DO VALE-ALIMENTAÇÃO EM FOLHA DE PAGAMENTO EM CARÁTER EXCEPCIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>9010</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9010/proj_077_26_-_gryllo_motorhome.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA CIRCULAÇÃO, PERMANÊNCIA, ESTACIONAMENTO E UTILIZAÇÃO DE VEÍCULOS RECREATIVOS NO MUNICÍPIO DE ILHA COMPRIDA, ESTABELECE NORMAS AMBIENTAIS, DE FISCALIZAÇÃO E DIRETRIZES PARA O TURISMO SOBRE RODAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>8802</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8802/pelo_-_veda_reeleicao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8802/pelo_-_veda_reeleicao.pdf</t>
   </si>
   <si>
     <t>CONFERE NOVA REDAÇÃO AO ARTIGO 24 DA LEI ORGÂNICA DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>8878</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8878/proj_resol_01_26_1doc.pdf</t>
+  </si>
+  <si>
     <t>8719</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8719/req_01-_convoca_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8719/req_01-_convoca_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Os vereadores: Mozart Roberto Silvestre, Milton Cesar Pires, Oeder Kuznier de Ramos, Márcia Padilha Izidoro Romano, Emerson Gryllo Rodrigues, Edina Barbosa Colaço, José Roberto Venâncio de Souza. Requerem, nas formalidades regimentais, ouvido o douto e soberano Plenário parar que, se aprovado for, seja convocada Sessão Extraordinária da Câmara Municipal de Ilha Comprida, para apreciar e votar o Projeto de decreto legislativo 001/2026.</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8727/req_02_frajola-_informacoes_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8727/req_02_frajola-_informacoes_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais e após ouvir o douto e soberano plenário, que, se aprovado, seja oficiada a Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, para que encaminhe cópias das contas de água e energia elétrica, dos processos de vistoria e alvarás de funcionamento, de eventuais inquéritos civis, dos registros de pagamentos de aluguéis e de quaisquer outros documentos ou autorizações relativos ao uso do espaço municipal pela permissionária do Contrato nº 085/2023, desde o início de seu funcionamento até a presente data.</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8724/req_03_frajola-_informacoes_evento_ilha_verao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8724/req_03_frajola-_informacoes_evento_ilha_verao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas informações e documentação completas relativas ao evento Ilha Verão 2026, abrangendo a prestação de contas detalhada de todos os gastos, planilhas de custos das estruturas locadas, cópias de empenhos, ordens de serviço, contratos, notas fiscais e comprovantes de pagamento, bem como dados completos sobre artistas contratados, estruturas, cenografia, fornecedores e respectivas formas de contratação.</t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8726/req_04_frajola-_informacoes_portal_de_transparencia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8726/req_04_frajola-_informacoes_portal_de_transparencia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas informações sobre atualizações no Portal da Transparência, justificativas para eventual ocultação de dados e prestação de contas de todas as emendas federais e estaduais recebidas desde 2021, com detalhamento de autor, valor, finalidade, beneficiário, datas, situação da execução e notas de empenho e pagamento.</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8725/req_05_frajola-_informacoes_artistas_locais__evento_ilha_verao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8725/req_05_frajola-_informacoes_artistas_locais__evento_ilha_verao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas informações detalhadas sobre a aplicação dos recursos destinados ao fomento de artistas locais no evento Ilha Verão, nos termos da Lei Municipal nº 2190/2024, incluindo o valor correspondente a 5% dos cachês de artistas renomados, os cronogramas de contratação e de apresentações dos artistas locais, os critérios de seleção e distribuição dos recursos, a quantidade de artistas beneficiados, a existência e funcionamento do Comitê Gestor responsável pelo acompanhamento da aplicação desses recursos ou, se inexistente, os motivos e prazo para sua criação, bem como a documentação comprobatória da divulgação dos critérios adotados.</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8730/req_06_mozart-_informacoes_sobre_o_edital_04_2012.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8730/req_06_mozart-_informacoes_sobre_o_edital_04_2012.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando informações relativas ao edital 04/2012.</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8731/req_07_mozart-_informacoes_sobre_processos_adm_de_compras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8731/req_07_mozart-_informacoes_sobre_processos_adm_de_compras.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando informações relativas às contratações realizadas por inexigibilidade e ou dispensa de licitação, ocorridas no intervalo tempo entre agosto de 2025 até a presente data.</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8732/req_08_mozart-_informacoes_sobre_zonas_de_vida_silvestre.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8732/req_08_mozart-_informacoes_sobre_zonas_de_vida_silvestre.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando informações relativas aos critérios para a transformação de zonas de vida silvestre em unidades de conservação no município.</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8750/requerimento_-_obra_psf_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8750/requerimento_-_obra_psf_araca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que encaminhe, a esta Casa de Leis, informações sobre a reforma no Posto de Saúde Pierfilippo Magozzi.</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8749/requerimento_-_comtur.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8749/requerimento_-_comtur.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que encaminhe, a esta Casa de Leis, informações sobre a eleição para a composição do Conselho Municipal de Turismo - COMTUR.</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8748/req_11_gryllo-_informacoes_sobre_o_contrato_39_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8748/req_11_gryllo-_informacoes_sobre_o_contrato_39_2025.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando informações relativas ao contrato 39/2025.</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8765/req_012_gryllo_-_concurso_vigia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8765/req_012_gryllo_-_concurso_vigia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais para que Informe essa casa quais as providências adotadas no sentido de realizar a convocação dos aprovados e viabilizar o cumprimento da lei 2409/25 criando novos cargos de vigia para suprir a necessidade do município que hoje está com o numero reduzido de funcionários deste cargo, impossibilitando o cumprimento da mencionada Lei tendo em vista o numero insuficiente para cumprir a escala de serviço, sendo esta uma atividade profissional extremamente importante e vez que é responsabilidade do executivo zelar pela segurança dos prédios públicos.</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8770/req_13_frajola-_copias_de_todos_os_inqueritos_civis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8770/req_13_frajola-_copias_de_todos_os_inqueritos_civis.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhados todos os inquéritos civis e demais procedimentos instaurados pelo Ministério Público do Estado de São Paulo em andamento no município, com cópia integral digital de cada procedimento.</t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8775/req_14_frajola-_informacoes_sobre_notificacao_e_penalidades_de_empresas_tercerizadas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8775/req_14_frajola-_informacoes_sobre_notificacao_e_penalidades_de_empresas_tercerizadas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhados todos os processos administrativos e notificações aplicadas às empresas prestadoras de serviços terceirizados do município, discriminando: empresa notificada, data da notificação, motivo, penalidades aplicadas e providências adotadas.</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8771/req_15_frajola-_relacao_de_todas_as_dacoes_em_pagamentos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8771/req_15_frajola-_relacao_de_todas_as_dacoes_em_pagamentos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhado a relação de todas as dações em pagamento realizadas pelo município, discriminando: data da operação, objeto da dação, valor atribuído, credor beneficiado, processo administrativo correspondente e registro no patrimônio municipal.</t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8777/req_16_frajola-_informacoes_sobre_a_entrega_do_carne_do_iptu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8777/req_16_frajola-_informacoes_sobre_a_entrega_do_carne_do_iptu.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas informações detalhadas sobre o motivo pelo qual os carnês de IPTU não foram entregues em sua totalidade até o momento, incluindo: quantidade de carnês não entregues, bairros/regiões afetados, justificativas técnicas para o atraso, cronograma para conclusão da entrega e medidas adotadas para regularização.</t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8776/req_17_frajola-_informacoes_sobre_realizacao_dafeira_do_empreendedor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8776/req_17_frajola-_informacoes_sobre_realizacao_dafeira_do_empreendedor.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas informações sobre a nova licitação para a Feira do Empreendedor.</t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8772/req_18_frajola-_relacao_de_todos_os_cargos_comissionados_ocupados_nos_ultimos_12_meses.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8772/req_18_frajola-_relacao_de_todos_os_cargos_comissionados_ocupados_nos_ultimos_12_meses.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que seja encaminhada a relação de todos os cargos comissionados ocupados nos últimos 12 meses, discriminando: nome do ocupante, cargo/função, data de nomeação, escolaridade exigida em lei para o cargo, e cópia digital do certificado e/ou diploma que ateste a escolaridade prevista na legislação municipal aplicável.</t>
   </si>
   <si>
     <t>8773</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8773/req_19_frajola-_relacao_de_todos_os_funcionarios_que_trabalharam_no_ilha_verao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8773/req_19_frajola-_relacao_de_todos_os_funcionarios_que_trabalharam_no_ilha_verao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que seja encaminhada a relação nominal de todos os servidores efetivos, comissionados ou terceirizados que participaram da organização do Ilha Verão 2026, discriminando: nome completo, cargo/função, vínculo empregatício (efetivo/comissionado/terceirizado), período de atuação no evento, atividades desempenhadas e eventual pagamento de horas extras ou gratificações.</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8778/req_20_frajola-_informacoes_sobre_notificacao_e_penalidades_da_empresa_reposavel_pela_coleta_de_lixo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8778/req_20_frajola-_informacoes_sobre_notificacao_e_penalidades_da_empresa_reposavel_pela_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas informações sobre a gestão de resíduos sólidos.</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8779/requerimento_-_incentivo_acs_e_ace.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8779/requerimento_-_incentivo_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que encaminhe, a esta Casa de Leis, informações referentes ao incentivo financeiro anual destinado aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8774/requerimento_-_ilha_verao_2026.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8774/requerimento_-_ilha_verao_2026.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que encaminhe, a esta Casa de Leis, informações referentes à arrecadação de alimentos realizada durante o evento Ilha Verão 2026.</t>
   </si>
   <si>
     <t>8780</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8780/req_023_milton_-_quebra_ordem_cronologica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8780/req_023_milton_-_quebra_ordem_cronologica.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas as informações sobre  todas as quebras de ordem cronológica de pagamento realizadas desde julho de 2025.</t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8781/req_024_milton_-_processo_pronto_pagamento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8781/req_024_milton_-_processo_pronto_pagamento.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas as informações sobre todos os processos de pronto pagamento realizados desde janeiro de 2025.</t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8782/req_025_milton_-_adiantamento_de_viagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8782/req_025_milton_-_adiantamento_de_viagem.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas cópias de todos os adiantamentos de viagens concedidos desde janeiro de 2025.</t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8783/req_026_milton_-_arrecadacao_ilha_verao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8783/req_026_milton_-_arrecadacao_ilha_verao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas as  informações sobre o  programa Ilha Verão.</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8784/req_027_milton_-_suplementacao_ilha_verao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8784/req_027_milton_-_suplementacao_ilha_verao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que, por intermédio dos órgãos competentes do Poder Executivo Municipal, sejam prestadas informações detalhadas que fundamentaram a proposta de suplementação do setor de Cultura durante o Carnaval, mediante utilização de recursos da Secretaria Municipal de Saúde, e que sejam fornecidos os documentos e esclarecimentos.</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR, EMERSON GRYLLO, IVAN HELENO, MÁRCIA ROMANO, MIG, MILTINHO, MOZART SILVESTRE, PROFESSORA EDINA, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8785/req_028_diversos_-_convocacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8785/req_028_diversos_-_convocacao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, seja convocada a servidora Joyce Cristina Cardoso Costa, Diretora de Eventos da Secretaria Municipal de Turismo e Cultura, para comparecer perante esta Casa Legislativa, em sessão a ser designada pelo Exmo. Sr. Presidente da Câmara Municipal a fim de prestar esclarecimentos.</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8797/requerimento_-_convocacao_servidora_anita_pontes_gonzales_saraiva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8797/requerimento_-_convocacao_servidora_anita_pontes_gonzales_saraiva.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que, se aprovado for, seja convocada a servidora Anita Pontes Gonzales Saraiva, vinculada ao Fundo Social de Solidariedade do Município de Ilha Comprida, para comparecer perante esta Casa Legislativa e prestar esclarecimentos sobre a arrecadação de alimentos durante o Ilha Verão 2026 e outros esclarecimentos que se fizerem necessários sobre o Fundo Social de Solidariedade.</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8799/requerimento_-_manutencao_das_vias_e_iluminacao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8799/requerimento_-_manutencao_das_vias_e_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, que, se  aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que por meio da Secretaria competente, encaminhe a esta Casa de Leis as seguintes informações detalhadas acerca da iluminação pública e manutenção das vias públicas.</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8798/requerimento_-_emenda_impositiva_individual.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8798/requerimento_-_emenda_impositiva_individual.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal, para que informe a esta Casa de Leis, acerca de todas as emendas impositivas individuais e coletivas constantes na Lei Orçamentária Anual  de 2026.</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8795/req_32_frajola-_informacoes_sobre_limpeza_de_lote_particular.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8795/req_32_frajola-_informacoes_sobre_limpeza_de_lote_particular.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental, após ouvido o Plenário, que seja oficiada à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que encaminhe cópia do Inquérito Civil nº 0284.0000418/2025 e documentos que fundamentaram a limpeza do lote; relatório das reclamações sobre terrenos baldios registradas nos últimos dois anos; informações sobre inquéritos correlatos e multas aplicadas com base na Lei Municipal nº 2.356/2025 no Município de Ilha Comprida; manifestação técnica ambiental que justificou a dispensa de licenciamento; e demonstrativo dos custos da limpeza realizada na Rua.</t>
   </si>
   <si>
     <t>8794</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8794/req_33_frajola-_informacoes_sobre_fundos_e_convenios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8794/req_33_frajola-_informacoes_sobre_fundos_e_convenios.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental, após ouvido o Plenário, que seja oficiada à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, solicitando relatório sintético dos convênios em andamento no Município de Ilha Comprida firmados com os Governos Estadual e Federal, contendo identificação, objeto, valores, vigência e situação de execução, bem como percentual de execução físico-financeira, recursos recebidos e a receber, convênios próximos do vencimento e eventuais pendências na prestação de contas, com as respectivas providências adotadas.</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
-    <t>34</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8792/req_34_frajola-_informacoes_sobre_as_maquinas_da_prefeitura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8792/req_34_frajola-_informacoes_sobre_as_maquinas_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvido o douto e soberano Plenário, que, se aprovado, seja oficiado à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando o encaminhamento de informações sobre todos os veículos, máquinas e equipamentos do Município de Ilha Comprida, incluindo relatório de identificação e valor de aquisição, situação operacional atual, relação das manutenções e despesas realizadas nos últimos dois anos, com respectivos prestadores e empenhos, bem como cópia dos diários de bordo do mesmo período.</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8793/req_35_frajola-_informacoes_sobre_o_fundb.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8793/req_35_frajola-_informacoes_sobre_o_fundb.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais e após ouvido o douto e soberano plenário, que, se aprovado, seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, solicitando, referente aos últimos 2 (dois) anos, a relação nominal dos profissionais remunerados total ou parcialmente com recursos do FUNDEB, seu cargo, vínculo, lotação, carga horária e valor recebido; informação sobre exercício ou afastamento; relatório mensal de recebimento e aplicação do fundo com cumprimento do mínimo constitucional de 70%; identificação de profissionais em outros órgãos que recebam recursos do FUNDEB; e cópias das folhas de pagamento com valores do fundo.</t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
-    <t>36</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8801/req_036_gryllo_-_kit_educacao_ambiental.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8801/req_036_gryllo_-_kit_educacao_ambiental.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais e nos termos da Lei Orgânica do Município de Ilha Comprida, ouvido o douto Plenário, que sejam solicitadas à Excelentíssima Senhora Prefeita Municipal, por meio dos departamentos competentes, providências para o encaminhamento das seguintes informações a esta Casa de Leis referentes à licitação Pregão Presencial nº 23/2025, destinada à aquisição de kits de educação ambiental e sustentabilidade para os alunos da rede municipal de ensino de Ilha Comprida.</t>
   </si>
   <si>
+    <t>8807</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8807/req_037_frajola_-_convoca_nelson_e_juraci_verbal.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, sejam CONVOCADOS os servidores: JURACI BRITO DE OLIVEIRA - SECRETÁRIO DE SERVIÇOS URBANOS E TRANSPORTE; NELSON COLOMBO JUNIOR - SECRETÁRIO DE INFRAESTRUTURA URBANA E_x000D_
+OBRAS. Para comparecerem perante esta Casa Legislativa, em sessão a ser designada pelo Exmo. Sr, Presidente da Câmara Municipal a fim de prestar esclarecimentos pertinentes às atribuições de suas Secretarias.</t>
+  </si>
+  <si>
+    <t>8809</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8809/req_38_frajola-_informacoes_sobre_emissao_de_titulos_de_dominio_dos_ultimos_cinco_anos.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas as seguintes informações: planilha detalhada dos títulos de domínio emitidos pelo Município de Ilha Comprida nos últimos 5 (cinco) anos, contendo, para cada título, nome do beneficiário atual, nome do proprietário anterior, identificação da quadra e do lote, número de inscrição cadastral e data de emissão.</t>
+  </si>
+  <si>
+    <t>8811</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8811/req_39_frajola-_requer_copias_dos_relatorios_e_pareceres_do_tcesp_dos_anos_de_2024_e_2025.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas as seguintes informações: cópia integral de todos os relatórios, pareceres e demais documentos oficiais emitidos pelo Tribunal de Contas do Estado de São Paulo (TCESP) referentes ao Município de Ilha Comprida nos exercícios de 2024 e 2025, incluindo pareceres prévios, decisões, acórdãos, determinações, recomendações, alertas fiscais e notificações.</t>
+  </si>
+  <si>
+    <t>8812</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8812/req_40_frajola-_informacoes_sobre_dividas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, na forma regimental, após ouvido o Plenário, que seja oficiada à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, solicitando o encaminhamento de relatório atualizado de todas as dívidas e obrigações financeiras do Município, incluindo precatórios, parcelamentos, garantias e operações de crédito, com seus respectivos saldos e situação atual.</t>
+  </si>
+  <si>
+    <t>8818</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8818/req_041_marcia_-_pronto_socorro.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, para que encaminhe a esta Casa de Leis informações referentes ao contrato de gestão e/ou prestação de serviços do Pronto Socorro Municipal.</t>
+  </si>
+  <si>
+    <t>8822</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8822/req_42_gryllo-_reajuste_salarial.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais e conforme a Lei Orgânica do Município de Ilha Comprida, ouvido o douto e soberano Plenário, que solicite á Exma. Sra. Prefeita Municipal, informações de quando encaminhará a referida correção anual do salário dos funcionários, já que não houve o mesmo no ano passado e até o momento ainda não veio para esta Casa, sendo que a defasagem já se acumula por dois anos consecutivos.</t>
+  </si>
+  <si>
+    <t>8841</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8841/req_044_mozart_-_frente_de_trabalho.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, para que encaminhe, a esta Casa de Leis,  cópia de eventual manifestação do Ministério Público sobre o encerramento do programa Frente de Trabalho em Ilha Comprida, bem como esclarecimentos sobre os motivos administrativos, legais ou técnicos da decisão.</t>
+  </si>
+  <si>
+    <t>8840</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8840/req_045_mozart_-_informacoes_casa_da_crianca.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, para que encaminhe a esta Casa de Leis, informações referentes à Casa da Criança.</t>
+  </si>
+  <si>
+    <t>8842</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8842/req_046_frajola_-_convoca_secretaria_saude.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, ouvido o douto e soberano Plenário, que, se aprovado, seja Convocada a servidora pública, Sra. Ariane Lourdes Moreira de Oliveira – Secretária Municipal de Saúde, para comparecer perante esta Casa Legislativa, em data e horário a serem designados pelo Exmo. Sr. Presidente da Câmara Municipal, a fim de prestar esclarecimentos acerca das filas de espera e das demandas reprimidas no âmbito da Saúde Pública Municipal.</t>
+  </si>
+  <si>
+    <t>8863</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8863/req_048_marcia_-_convoca_josimar.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona e que seja convocado o servidor Josimar Aguiar de Souza, para comparecer perante esta Casa Legislativa, a fim de prestar esclarecimentos acerca da realização do evento Ilha Verão 2026, bem como outros esclarecimentos que se fizerem necessários relacionados às atividades da referida Divisão de Eventos, em data a hora a ser estipulada pelo Exmo. Sr. Presidente da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>8859</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8859/req_049_gryllo_-_informacoes_zoonose.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais e após ouvido o Plenário, que seja oficiado ao Poder Executivo Municipal para que encaminhe a esta Casa de Leis informações sobre os atendimentos realizados no período mencionado, incluindo quantidade de animais castrados e atendidos, cirurgias realizadas, microchipagens, exames efetuados, valores pagos por procedimento, bem como cópias do contrato, notas fiscais ou empenhos e relatório de prestação de contas dos serviços.</t>
+  </si>
+  <si>
+    <t>8860</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8860/req_050_gryllo_-_lotes_balneario_icarai_de_iguape.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais e após ouvido o Plenário, que o Poder Executivo Municipal informe a esta Casa a relação dos lotes do Balneário Icaraí de Iguape que tiveram alteração de titularidade no cadastro municipal nos últimos três anos, contendo identificação de quadra e lote, histórico de titularidade e cópias dos documentos que fundamentaram as respectivas alterações.</t>
+  </si>
+  <si>
+    <t>8861</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8861/req_051_gryllo_-_informacoes_medidas_pessoas_em_situacao_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais e após ouvido o Plenário, que o Poder Executivo Municipal informe a esta Casa se há levantamento atualizado do número de pessoas em situação de rua no município de Ilha Comprida, quais medidas e programas estão sendo adotados para seu atendimento, acolhimento e reinserção social, bem como quais ações estão em andamento ou planejadas, incluindo eventual elaboração de um plano municipal e o cronograma previsto para enfrentar essa situação.</t>
+  </si>
+  <si>
+    <t>8858</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8858/req_052_ivan_-_justificativa_de_falta.pdf</t>
+  </si>
+  <si>
+    <t>Eu, Ivan Heleno da Silva, Vereador nesta Casa de Leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 6º Sessão Ordinária, realizada em 10/03/2025, em face de motivos de saúde, cuja documentação segue em anexo.</t>
+  </si>
+  <si>
+    <t>8862</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8862/req_053_milton_-_informacoes_abastecimento_agua_boqueirao_sul.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário, que, se aprovado, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, solicitando informações sobre providências do Executivo para ligação de água às famílias de baixa renda do Boqueirão Sul e a apresentação de plano de ação com medidas de regularização, adequação e diálogo com a população.</t>
+  </si>
+  <si>
+    <t>8864</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8864/req_054_milton_-_informacoes_empresa_iluminacao_publica.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário, que, se aprovado, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, solicitando cópia integral do processo administrativo e do processo licitatório que resultou na última contratação de empresa responsável pelos serviços de iluminação pública do município, abrangendo o edital e seus anexos, atas das sessões, propostas das empresas participantes, pareceres técnicos e jurídicos, bem como o ato de adjudicação e homologação, além do contrato firmado e eventuais termos aditivos.</t>
+  </si>
+  <si>
+    <t>8868</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8868/req_55.2026_-_kwid_casa_da_juventude.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas as seguintes informações sobre o acidente envolvendo o veículo Kwid de uso da Casa Juventude .</t>
+  </si>
+  <si>
+    <t>8869</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8869/req_56.2026_-_terceirizados_que_nao_receberam_pagamento.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas as informações sobre pagamentos de empresas terceirizadas que prestaram serviços durante o Evento Ilha Verão 2026.</t>
+  </si>
+  <si>
+    <t>8879</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8879/req_057_ivan_-_revisao_salarial_2025_e_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas as informações sobre concessão de reajuste do valor do vale-alimentação e  revisão salarial geral anual nos exercícios 2025 e 2026, para os servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>8898</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8898/req_58_gryllo-_parque_praca_central.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, após ouvido o Douto e Soberano Plenário, que seja oficiado o Poder Executivo Municipal para que informe, com urgência, esclarecimentos sobre a retirada de estruturas na Praça do Boqueirão, possíveis notificações e punições, e o prazo para limpeza, com solicitação de providências imediatas.</t>
+  </si>
+  <si>
+    <t>8899</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8899/requerimento_-_obra_psf_doralice.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário, que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, para que encaminhe a esta Casa de Leis informações referente a reforma da Unidade de Saúde da Família Doralice Ribeiro Buzzato.</t>
+  </si>
+  <si>
+    <t>8919</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8919/requerimento_-_acs_e_ace.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas as seguintes informações referente a retenção de Imposto de Renda Retido na Fonte dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
+  </si>
+  <si>
+    <t>8921</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8921/req_61_mozart-_iptu.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que, por intermédio dos órgãos competentes do Poder Executivo Municipal,  preste  informações a respeito dos critérios para cálculo do IPTU no município de Ilha Comprida.</t>
+  </si>
+  <si>
+    <t>8922</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8922/req_62_mozart-_contratacao_e_aquisicao_de_ar_condicionado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que a Sra. Prefeita Municipal Maristela Osório de Marques Cardona, encaminhe a esta casa todas as informações relativas ao Termo de Referência, com o objeto de Contratação e Aquisição de Ar Condicionado.</t>
+  </si>
+  <si>
+    <t>8924</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8924/req_63_frajola-_exames.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvido o douto e soberano Plenário e, se aprovado, que se oficie à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, para que, por meio da Secretaria Municipal de Saúde, encaminhe a esta Casa de Leis, no prazo regimental, informações sobre contratos de exames laboratoriais terceirizados, incluindo cópia dos instrumentos vigentes, identificação das empresas, quantitativo de exames realizados com valores pagos, dados da rede pública, tempo de espera e eventuais relatórios ou apurações.</t>
+  </si>
+  <si>
+    <t>8936</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8936/req_64_ivan-_recomposicao_de_vias_publicas_apos_obras_da_sabesp.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, ouvindo o douto e soberano Plenário,  se aprovado for, que o Poder Executivo Municipal preste informações acerca das providências adotadas em relação às obras realizadas pela Companhia de Saneamento Básico do Estado de São Paulo - SABESP no município, especialmente no que diz respeito à recomposição das vias públicas afetadas.</t>
+  </si>
+  <si>
+    <t>8937</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8937/req_65_ivan-_sabesp_combranca_indevida_de_taxa_de_esgoto.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, que seja oficiado à Companhia de Saneamento Básico do Estado de São Paulo - SABESP, para que preste esclarecimentos acerca da cobrança de taxa de esgoto indevida no seguinte endereço: Balneário Atlântico - Rua Porto de Iguape.</t>
+  </si>
+  <si>
+    <t>8965</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8965/req_66_ivan-_convocacao_gerente_regional_sabesp.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais e demais disposições legais aplicáveis, que seja realizada a convocação do Gerente Regional da Companhia de Saneamento Básico do Estado de São Paulo – SABESP, para comparecer a esta Casa de Leis, em data a ser designada, a fim de prestar esclarecimentos acerca de demandas relevantes relacionadas ao saneamento básico e abastecimento no município.</t>
+  </si>
+  <si>
+    <t>8963</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8963/requerimento_-_fono_cdh.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas as seguintes informações referente a contratação, nomeação ou disponibilização de profissional fonoaudiólogo para atendimento no CDH – Centro de Desenvolvimento Humano do Município,</t>
+  </si>
+  <si>
+    <t>8964</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8964/requerimento_-_enquadramento_lei_15250-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas as seguintes informações referente ao enquadramento funcional dos atuais motoristas que exercem a condução de ambulâncias no Município para a denominação de Condutor de Ambulância, conforme previsto na Lei Federal nº 15.250/2025.</t>
+  </si>
+  <si>
+    <t>8967</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8967/req_69_mozart-_informacoes_financeiras_sobre_o_pl_46_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que a Sra. Prefeita Municipal Maristela Osório de Marques Cardona, encaminhe, no prazo legal, legível, na integra e impressas informações: técnicas, contábeis e documentais completas referentes ao Projeto de Lei nº 046/2026, que trata de abertura de crédito adicional suplementar no valor de R$ 1.500.000,00, com recursos oriundos da Contribuição para o Custeio do Serviço de Iluminação Pública - CIP.</t>
+  </si>
+  <si>
+    <t>8972</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8972/req_70_frajola-__convocacao_de_servidor_publico_para_prestar_esclarecimentos_.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, que o servidor Evanildo Fernando de Andrade seja convidado a comparecer perante esta Câmara Municipal, em data a ser designada pela Mesa Diretora, a fim de prestar esclarecimentos sobre eventual utilização irregular de ambulância em benefício da Secretaria de Saúde.</t>
+  </si>
+  <si>
+    <t>8976</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8976/req_71_frajola-_informacoes_de_manuntencao_equipamentos_de_odontologia.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvido o douto e soberano Plenário e, se aprovado, que se oficie à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, para que, por meio da Secretaria Municipal competente, encaminhe a esta Casa de Leis, no prazo regimental, informações e documentos referentes aos exercícios de 2021, 2022, 2023, 2024, 2025 e ao corrente exercício de 2026, acerca da manutenção de equipamentos odontológicos da rede municipal de saúde, incluindo relação de pagamentos realizados, identificação dos equipamentos atendidos, cópia de relatórios técnicos, processos licitatórios e contratos, indicação de fiscais e gestores, eventuais penalidades aplicadas e dados sobre equipamentos inoperantes e providências adotadas.</t>
+  </si>
+  <si>
+    <t>8847</t>
+  </si>
+  <si>
+    <t>RESRE</t>
+  </si>
+  <si>
+    <t>Respostas Requerimentos</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8847/resre_02-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 02/2026.</t>
+  </si>
+  <si>
+    <t>8855</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8855/resre_03-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 03/2026.</t>
+  </si>
+  <si>
+    <t>8846</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8846/resre_04-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 04/2026.</t>
+  </si>
+  <si>
+    <t>8845</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8845/resre_05-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 05/2026.</t>
+  </si>
+  <si>
+    <t>8848</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8848/resre_06-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 06/2026.</t>
+  </si>
+  <si>
+    <t>8850</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8850/resre_07-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 07/2026.</t>
+  </si>
+  <si>
+    <t>8849</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8849/resre_08-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 08/2026.</t>
+  </si>
+  <si>
+    <t>8851</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8851/resre_09-_marcia.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 09/2026.</t>
+  </si>
+  <si>
+    <t>8854</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8854/resre_10-_marcia.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 10/2026.</t>
+  </si>
+  <si>
+    <t>8853</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8853/resre_11-_gryllo.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 11/2026.</t>
+  </si>
+  <si>
+    <t>8852</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8852/resre_12-_gryllo.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 12/2026.</t>
+  </si>
+  <si>
+    <t>8893</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8893/resre_13-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 13/2026.</t>
+  </si>
+  <si>
+    <t>8892</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8892/resre_14-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 14/2026.</t>
+  </si>
+  <si>
+    <t>8883</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8883/resre_15-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 15/2026.</t>
+  </si>
+  <si>
+    <t>8891</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8891/resre_16-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 16/2026.</t>
+  </si>
+  <si>
+    <t>8882</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8882/resre_18-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 18/2026.</t>
+  </si>
+  <si>
+    <t>8890</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8890/resre_19-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 19/2026.</t>
+  </si>
+  <si>
+    <t>8889</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8889/resre_20-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 20/2026.</t>
+  </si>
+  <si>
+    <t>8888</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8888/resre_21-_marcia.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 21/2026.</t>
+  </si>
+  <si>
+    <t>8887</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8887/resre_22-_marcia.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 22/2026.</t>
+  </si>
+  <si>
+    <t>8881</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8881/resre_23-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 23/2026.</t>
+  </si>
+  <si>
+    <t>8880</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8880/resre_24-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 24/2026.</t>
+  </si>
+  <si>
+    <t>8886</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8886/resre_25-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 25/2026.</t>
+  </si>
+  <si>
+    <t>8885</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8885/resre_26-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 26/2026.</t>
+  </si>
+  <si>
+    <t>8884</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8884/resre_27-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 27/2026.</t>
+  </si>
+  <si>
+    <t>8906</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8906/resre_30-_marcia.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 30/2026</t>
+  </si>
+  <si>
+    <t>8907</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8907/resre_31-_marcia.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 31/2026</t>
+  </si>
+  <si>
+    <t>8908</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8908/resre_32-_marcia.pdf</t>
+  </si>
+  <si>
+    <t>REPOSTA AO REQUERIMENTO 32/2026.</t>
+  </si>
+  <si>
+    <t>8909</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8909/resre_33-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 33/2026</t>
+  </si>
+  <si>
+    <t>8910</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8910/resre_34-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 34/2026</t>
+  </si>
+  <si>
+    <t>8911</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8911/resre_36-_gryllo.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 36/2026.</t>
+  </si>
+  <si>
+    <t>8925</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8925/resre_38-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 38/2026</t>
+  </si>
+  <si>
+    <t>8926</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8926/resre_39-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 39/2026</t>
+  </si>
+  <si>
+    <t>8927</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8927/resre_40-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 40/2026</t>
+  </si>
+  <si>
+    <t>8935</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8935/resre_41-_marcia.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 41/2026.</t>
+  </si>
+  <si>
+    <t>8928</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8928/resre_42-_gryllo.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 42/2026</t>
+  </si>
+  <si>
+    <t>8961</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8961/resre_44_mozart.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 44/2026.</t>
+  </si>
+  <si>
+    <t>8960</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8960/resre_45_mozart.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 45/2026.</t>
+  </si>
+  <si>
+    <t>8929</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8929/resre_49-_gryllo.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 49/2026</t>
+  </si>
+  <si>
+    <t>8959</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8959/resre_50-_gryllo.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 50/2026.</t>
+  </si>
+  <si>
+    <t>8958</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8958/resre_51-_gryllo.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 51/2026.</t>
+  </si>
+  <si>
+    <t>8957</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8957/resre_53_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 53/2026.</t>
+  </si>
+  <si>
+    <t>8956</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8956/resre_54-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 54/2026.</t>
+  </si>
+  <si>
+    <t>8955</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8955/resre_55_todos-_sapl.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 55/2026.</t>
+  </si>
+  <si>
+    <t>8954</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8954/resre_56_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 56/2026</t>
+  </si>
+  <si>
+    <t>8980</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8980/resre_57_ivan.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 57/2026.</t>
+  </si>
+  <si>
+    <t>8981</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8981/resre_58-_gryllo..pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 58/2026</t>
+  </si>
+  <si>
+    <t>8989</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8989/resre_59-_marcia.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 59/2026</t>
+  </si>
+  <si>
+    <t>8990</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8990/resre_60-_todos.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 60/2026</t>
+  </si>
+  <si>
+    <t>8991</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8991/resre_61-_mozart.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 61/2026</t>
+  </si>
+  <si>
+    <t>8993</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8993/anexo-_resre_62-_mozart_memorando_3_853_2026_ar_condicionado.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 62/2026</t>
+  </si>
+  <si>
+    <t>8992</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8992/resre_63-.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 63/2026.</t>
+  </si>
+  <si>
     <t>8704</t>
   </si>
   <si>
     <t>2025120</t>
   </si>
   <si>
-    <t>RESRE</t>
-[...5 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8704/resre_120__-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8704/resre_120__-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 120/2025.</t>
+  </si>
+  <si>
+    <t>8870</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto Parcial ou Total</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8870/veto_pl_35_26.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Projeto de Lei nº 35/2026 "Projeto de Lei que “INSTITUI O SISTEMA MUNICIPAL DE IDENTIFICAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA POR QR CODE, ESTABELECE PRIORIDADE DE MANUTENÇÃO E DETERMINA A DIVULGAÇÃO MENSAL DE RELATÓRIO DO SERVIÇO".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1301,67 +3086,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8764/ata_da_01a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8786/ata_da_02a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8800/ata_da_03a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8736/ata_da_01a._sessao_extraordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8737/ata_da_02a._sessao_extraordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8738/ata_da_03a._sessao_extraordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8728/denuncia-_infracao_politico_administrativa_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8743/ind_001_25_milton_-_reparos_no_telahdo_e_forro_sala_de_aula_britania.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8744/ind_002_25_milton_-_instalacao_de_toldos_nas_janelas_de_salas_de_aula_e._britania.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8745/ind_003_25_milton_-_instalacao_de_sistema_de_refrigeracao_e._britania.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8747/ind_004_25_milton_-_servico_de_zeladoria_na_rua_dino_scarrabello_baln._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8751/indicacao_-_tapa_buraco_av._ver._carlos_roberto_de_paula.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8733/00_parecer.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8787/mocao_01_26_-_todos_-_pesar_alceu_fogaca.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8718/dpl_01-_susta_os_efeitos_do_decreto_executivo_1363_de_26_de_janeiro_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8699/proj_001_26_-_altera_piso_salarial_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8700/proj_002_26_-_autoriza_convenio_com_secretaria_esadual_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8701/proj_003_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8702/proj_004_26_-_repasse_de_recursos_financeiros_apae.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8703/proj_005_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8720/proj_006_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8721/proj_007_26_-_recomposicao_salarial_dos_servidores_do_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8722/proj_008_26_-_recomposicao_salarial_dos_servidores_da_educacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8723/proj_009_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8729/proj_010_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8741/proj_011_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8742/proj_012_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8754/proj_013_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8755/proj_014_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8756/proj_015_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8757/proj_016_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8758/proj_017_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8759/proj_018_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8760/proj_019_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8761/proj_020_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8762/proj_021_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8763/proj_022_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8766/proj_023_26_-_ratifica_resolucao_001_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8767/proj_024_26_-_ratifica_resolucao_002_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8768/proj_025_26_-_ratifica_resolucao_003_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8769/proj_026_26_-_ratifica_resolucao_004_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8790/proj_027_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8791/proj_028_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8788/proj_030_26_-_reajuste_salarial_-_retroativo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8789/pl_031_26_gryllo_-_alteracao_logradouro-justificativa_formal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8796/proj_035_26_-_identifica_poste_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8802/pelo_-_veda_reeleicao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8719/req_01-_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8727/req_02_frajola-_informacoes_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8724/req_03_frajola-_informacoes_evento_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8726/req_04_frajola-_informacoes_portal_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8725/req_05_frajola-_informacoes_artistas_locais__evento_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8730/req_06_mozart-_informacoes_sobre_o_edital_04_2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8731/req_07_mozart-_informacoes_sobre_processos_adm_de_compras.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8732/req_08_mozart-_informacoes_sobre_zonas_de_vida_silvestre.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8750/requerimento_-_obra_psf_araca.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8749/requerimento_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8748/req_11_gryllo-_informacoes_sobre_o_contrato_39_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8765/req_012_gryllo_-_concurso_vigia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8770/req_13_frajola-_copias_de_todos_os_inqueritos_civis.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8775/req_14_frajola-_informacoes_sobre_notificacao_e_penalidades_de_empresas_tercerizadas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8771/req_15_frajola-_relacao_de_todas_as_dacoes_em_pagamentos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8777/req_16_frajola-_informacoes_sobre_a_entrega_do_carne_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8776/req_17_frajola-_informacoes_sobre_realizacao_dafeira_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8772/req_18_frajola-_relacao_de_todos_os_cargos_comissionados_ocupados_nos_ultimos_12_meses.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8773/req_19_frajola-_relacao_de_todos_os_funcionarios_que_trabalharam_no_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8778/req_20_frajola-_informacoes_sobre_notificacao_e_penalidades_da_empresa_reposavel_pela_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8779/requerimento_-_incentivo_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8774/requerimento_-_ilha_verao_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8780/req_023_milton_-_quebra_ordem_cronologica.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8781/req_024_milton_-_processo_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8782/req_025_milton_-_adiantamento_de_viagem.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8783/req_026_milton_-_arrecadacao_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8784/req_027_milton_-_suplementacao_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8785/req_028_diversos_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8797/requerimento_-_convocacao_servidora_anita_pontes_gonzales_saraiva.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8799/requerimento_-_manutencao_das_vias_e_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8798/requerimento_-_emenda_impositiva_individual.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8795/req_32_frajola-_informacoes_sobre_limpeza_de_lote_particular.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8794/req_33_frajola-_informacoes_sobre_fundos_e_convenios.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8792/req_34_frajola-_informacoes_sobre_as_maquinas_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8793/req_35_frajola-_informacoes_sobre_o_fundb.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8801/req_036_gryllo_-_kit_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8704/resre_120__-_milton.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8764/ata_da_01a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8786/ata_da_02a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8800/ata_da_03a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8820/ata_da_04a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8843/ata_da_05a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8866/ata_da_06a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8877/ata_da_07a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8912/ata_da_08a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8923/ata_da_09a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8940/ata_da_10a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8966/ata_da_11a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8975/ata_da_12a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8983/ata_da_13a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8986/ata_da_14a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8987/ata_da_15a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9000/ata_da_16a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8736/ata_da_01a._sessao_extraordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8737/ata_da_02a._sessao_extraordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8738/ata_da_03a._sessao_extraordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8988/ata_da_sessao_de_julgamento_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8999/ata_da_sessao_de_posse_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8728/denuncia-_infracao_politico_administrativa_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8920/denuncia_2.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8743/ind_001_25_milton_-_reparos_no_telahdo_e_forro_sala_de_aula_britania.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8744/ind_002_25_milton_-_instalacao_de_toldos_nas_janelas_de_salas_de_aula_e._britania.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8745/ind_003_25_milton_-_instalacao_de_sistema_de_refrigeracao_e._britania.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8747/ind_004_25_milton_-_servico_de_zeladoria_na_rua_dino_scarrabello_baln._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8751/indicacao_-_tapa_buraco_av._ver._carlos_roberto_de_paula.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8823/ind_006_26_gryllo_-_protocolos_encerrados.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8865/ind_007_26_gryllo_-_troca_iluminacao_publica_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8867/ind_08-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8897/ind_009_26_frajola_-.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8901/ind_010_26_miltinho_-_mar__sol_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8902/ind_011_26_miltinho_-_di_franco_-_monte_catini_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8903/ind_012_26_miltinho_-_marcia_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8904/ind_013_26_miltinho_-atlantico_-_porto_cabral_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8905/ind_014_26_miltinho_-_porto_velho_2_-_paxiuba_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8938/ind_16_2026_ivan-_instabilidade_de_internte_nao_afete_atendimento_ao_publico.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8939/indicacao_-_manutencao_usf_ura_e_upa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8942/ind_018_26_gryllo_-_luminaria_-_braganca_paulista_-_icarai.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8943/ind_019_26_gryllo_-_luminaria_-portal_da_ilha.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8941/ind_020_26_gryllo_-_manutencao_-_castro_alves_-_ma_lourdes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8944/ind_021_26_gryllo_-_manutencao_-_cecilia_meireles_-_ma_lourdes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8945/ind_022_26_gryllo_-_patrolagem_-_limeira_-_icarai.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8946/ind_023_26_gryllo_-_tapa_buraco_-_candapui_-_em_frente_baterilha.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8947/ind_024_26_gryllo_-_lombada_-_beethoven.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8948/ind_025_26_gryllo_-_lombada_-_maria_jose_ventura_-_sarnambi.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8949/ind_026_26_gryllo_-_lombofaixa_-_cei_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8950/ind_027_26_gryllo_-_luminaria_-_barretos_-_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8974/ind_029_26_gryllo_-_lombada_-_raphael_parisi_-_araca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8997/ind_030_26_miltinho_-_intermares_-_boq_sul_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8998/ind_031_26_miltinho_-_beira_mar_-_limpeza_grelhas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8995/ind_032_26_marcia_-__servico_zeladoria_na_av._figueira_da_foz_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9002/ind_033_26_miltinho_-_escola_monte_carlo_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9001/ind_034_26_miltinho_-upa_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9003/ind_035_26_miltinho_-rodoviaria_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8733/00_parecer.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8787/mocao_01_26_-_todos_-_pesar_alceu_fogaca.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8806/mocao_02_26-_gryllo-apelo_orelha.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8952/mocao_004_26_-_todos_-_pesar_gerson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8969/mocao_005_26_-_milton_-_todos_-_pesar_josenilda_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8973/mocao_06_26_-fajola_-_aplausos_capitao_gilson_vieira.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8977/mocao_007_25_-_todos_-_pesar_silvia_eyphanio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8996/mocao_08_frajola-_misses.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9009/mocao_09_26_-_milton_-_congratulacao_integrantes_do_corpo_de_de_guarda_vidas_temporario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8824/parecer_pl_001_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8873/parecer_pl_002_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8874/parecer_pl_004_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8875/parecer_pl_005_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8876/parecer_pl_006_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8825/parecer_pl_008_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8872/parecer_pl_035_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8978/parecer_-_contas_gj_-__2023..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8979/voto_em_separado_-_contas_2023_-_pref._geraldino.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8718/dpl_01-_susta_os_efeitos_do_decreto_executivo_1363_de_26_de_janeiro_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8871/pdl_02_26_mesa_-_informatizacao_de_processos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8699/proj_001_26_-_altera_piso_salarial_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8700/proj_002_26_-_autoriza_convenio_com_secretaria_esadual_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8701/proj_003_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8702/proj_004_26_-_repasse_de_recursos_financeiros_apae.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8703/proj_005_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8720/proj_006_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8721/proj_007_26_-_recomposicao_salarial_dos_servidores_do_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8722/proj_008_26_-_recomposicao_salarial_dos_servidores_da_educacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8723/proj_009_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8729/proj_010_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8741/proj_011_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8742/proj_012_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8754/proj_013_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8755/proj_014_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8756/proj_015_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8757/proj_016_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8758/proj_017_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8759/proj_018_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8760/proj_019_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8761/proj_020_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8762/proj_021_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8763/paginas_substituidas_-proj_022_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8766/proj_023_26_-_ratifica_resolucao_001_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8767/proj_024_26_-_ratifica_resolucao_002_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8768/proj_025_26_-_ratifica_resolucao_003_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8769/proj_026_26_-_ratifica_resolucao_004_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8790/proj_027_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8791/proj_028_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8805/proj_029_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8788/proj_030_26_-_reajuste_salarial_-_retroativo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8789/pl_031_26_gryllo_-_alteracao_logradouro-justificativa_formal.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8819/proj_32_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8830/proj_033_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8831/proj_034_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8796/proj_035_26_-_identifica_poste_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8817/projeto_de_lei_-_cartazes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8821/proj_037_26_-_reajuste_vale.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8844/proj_038_26_-_revoga_dispositivo_da_lei_1965_de_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8857/proj_039_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8856/proj_040_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8894/proj_42_26_-_dispoe_sobre_ratificao_da_resolucao_07_2026_consaude.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8895/proj_43_26_-_dispoe_sobre_alteracao_na_lei_237.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8896/proj_44_26_-_dispoe_sobre_alteracao_na_lei_1270.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8900/proj_045_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8915/proj_046_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8914/proj_47_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8913/proj_48_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8916/proj_049_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8917/proj_050_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8918/proj_051_26_-_altera_ppa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8934/proj_52_26-_institui_o_programa_bolsa_trabalho_municipal.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8931/proj_53_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8970/proj_54_26-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8932/pl_55_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8933/proj_56_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8953/proj_57_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8971/proj_58_26-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8982/proj_59_26-_repasse_de_recursos_apae.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8984/proj_60_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8951/proj_61_frajola-__cessao_gratuita_xixinelo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8962/proj_062_26_-gryllo-_qr_code.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8968/proj_063_26_-_frajola_-_enquadramento_adis.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8985/proj_64_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8994/proj_065_26_-_programamunicipal_mao_na_massa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9005/proj_066_26_-__programa_educacao_inclusiva_e_atendimento_educacional_especializado-aee.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9006/proj_067_26_-__programa_educacao_integral_na_educacao_infantil_e_no_ensino_fundamental.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9007/proj_068_26_-__programa_educacao_de_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9008/proj_069_26_-_programa_de_parcelamento_incentivado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9004/proj_071_26_-_altera_lei_1271.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9010/proj_077_26_-_gryllo_motorhome.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8802/pelo_-_veda_reeleicao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8878/proj_resol_01_26_1doc.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8719/req_01-_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8727/req_02_frajola-_informacoes_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8724/req_03_frajola-_informacoes_evento_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8726/req_04_frajola-_informacoes_portal_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8725/req_05_frajola-_informacoes_artistas_locais__evento_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8730/req_06_mozart-_informacoes_sobre_o_edital_04_2012.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8731/req_07_mozart-_informacoes_sobre_processos_adm_de_compras.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8732/req_08_mozart-_informacoes_sobre_zonas_de_vida_silvestre.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8750/requerimento_-_obra_psf_araca.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8749/requerimento_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8748/req_11_gryllo-_informacoes_sobre_o_contrato_39_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8765/req_012_gryllo_-_concurso_vigia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8770/req_13_frajola-_copias_de_todos_os_inqueritos_civis.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8775/req_14_frajola-_informacoes_sobre_notificacao_e_penalidades_de_empresas_tercerizadas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8771/req_15_frajola-_relacao_de_todas_as_dacoes_em_pagamentos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8777/req_16_frajola-_informacoes_sobre_a_entrega_do_carne_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8776/req_17_frajola-_informacoes_sobre_realizacao_dafeira_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8772/req_18_frajola-_relacao_de_todos_os_cargos_comissionados_ocupados_nos_ultimos_12_meses.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8773/req_19_frajola-_relacao_de_todos_os_funcionarios_que_trabalharam_no_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8778/req_20_frajola-_informacoes_sobre_notificacao_e_penalidades_da_empresa_reposavel_pela_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8779/requerimento_-_incentivo_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8774/requerimento_-_ilha_verao_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8780/req_023_milton_-_quebra_ordem_cronologica.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8781/req_024_milton_-_processo_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8782/req_025_milton_-_adiantamento_de_viagem.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8783/req_026_milton_-_arrecadacao_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8784/req_027_milton_-_suplementacao_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8785/req_028_diversos_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8797/requerimento_-_convocacao_servidora_anita_pontes_gonzales_saraiva.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8799/requerimento_-_manutencao_das_vias_e_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8798/requerimento_-_emenda_impositiva_individual.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8795/req_32_frajola-_informacoes_sobre_limpeza_de_lote_particular.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8794/req_33_frajola-_informacoes_sobre_fundos_e_convenios.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8792/req_34_frajola-_informacoes_sobre_as_maquinas_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8793/req_35_frajola-_informacoes_sobre_o_fundb.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8801/req_036_gryllo_-_kit_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8807/req_037_frajola_-_convoca_nelson_e_juraci_verbal.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8809/req_38_frajola-_informacoes_sobre_emissao_de_titulos_de_dominio_dos_ultimos_cinco_anos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8811/req_39_frajola-_requer_copias_dos_relatorios_e_pareceres_do_tcesp_dos_anos_de_2024_e_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8812/req_40_frajola-_informacoes_sobre_dividas_municipais.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8818/req_041_marcia_-_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8822/req_42_gryllo-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8841/req_044_mozart_-_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8840/req_045_mozart_-_informacoes_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8842/req_046_frajola_-_convoca_secretaria_saude.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8863/req_048_marcia_-_convoca_josimar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8859/req_049_gryllo_-_informacoes_zoonose.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8860/req_050_gryllo_-_lotes_balneario_icarai_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8861/req_051_gryllo_-_informacoes_medidas_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8858/req_052_ivan_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8862/req_053_milton_-_informacoes_abastecimento_agua_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8864/req_054_milton_-_informacoes_empresa_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8868/req_55.2026_-_kwid_casa_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8869/req_56.2026_-_terceirizados_que_nao_receberam_pagamento.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8879/req_057_ivan_-_revisao_salarial_2025_e_2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8898/req_58_gryllo-_parque_praca_central.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8899/requerimento_-_obra_psf_doralice.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8919/requerimento_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8921/req_61_mozart-_iptu.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8922/req_62_mozart-_contratacao_e_aquisicao_de_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8924/req_63_frajola-_exames.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8936/req_64_ivan-_recomposicao_de_vias_publicas_apos_obras_da_sabesp.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8937/req_65_ivan-_sabesp_combranca_indevida_de_taxa_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8965/req_66_ivan-_convocacao_gerente_regional_sabesp.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8963/requerimento_-_fono_cdh.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8964/requerimento_-_enquadramento_lei_15250-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8967/req_69_mozart-_informacoes_financeiras_sobre_o_pl_46_2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8972/req_70_frajola-__convocacao_de_servidor_publico_para_prestar_esclarecimentos_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8976/req_71_frajola-_informacoes_de_manuntencao_equipamentos_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8847/resre_02-_frajola.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8855/resre_03-_frajola.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8846/resre_04-_frajola.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8845/resre_05-_frajola.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8848/resre_06-_mozart.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8850/resre_07-_mozart.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8849/resre_08-_mozart.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8851/resre_09-_marcia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8854/resre_10-_marcia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8853/resre_11-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8852/resre_12-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8893/resre_13-_frajola.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8892/resre_14-_frajola.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8883/resre_15-_frajola.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8891/resre_16-_frajola.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8882/resre_18-_frajola.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8890/resre_19-_frajola.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8889/resre_20-_frajola.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8888/resre_21-_marcia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8887/resre_22-_marcia.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8881/resre_23-_milton.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8880/resre_24-_milton.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8886/resre_25-_milton.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8885/resre_26-_milton.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8884/resre_27-_milton.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8906/resre_30-_marcia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8907/resre_31-_marcia.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8908/resre_32-_marcia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8909/resre_33-_frajola.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8910/resre_34-_frajola.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8911/resre_36-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8925/resre_38-_frajola.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8926/resre_39-_frajola.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8927/resre_40-_frajola.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8935/resre_41-_marcia.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8928/resre_42-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8961/resre_44_mozart.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8960/resre_45_mozart.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8929/resre_49-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8959/resre_50-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8958/resre_51-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8957/resre_53_milton.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8956/resre_54-_milton.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8955/resre_55_todos-_sapl.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8954/resre_56_frajola.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8980/resre_57_ivan.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8981/resre_58-_gryllo..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8989/resre_59-_marcia.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8990/resre_60-_todos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8991/resre_61-_mozart.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8993/anexo-_resre_62-_mozart_memorando_3_853_2026_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8992/resre_63-.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8704/resre_120__-_milton.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8870/veto_pl_35_26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H85"/>
+  <dimension ref="A1:H273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="175.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1511,2065 +3296,6947 @@
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" t="s">
         <v>51</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...16 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>76</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="G19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" t="s">
+        <v>98</v>
+      </c>
+      <c r="F23" t="s">
+        <v>99</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>97</v>
+      </c>
+      <c r="E24" t="s">
+        <v>98</v>
+      </c>
+      <c r="F24" t="s">
+        <v>99</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H24" t="s">
         <v>104</v>
-      </c>
-[...19 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>106</v>
+      </c>
+      <c r="E25" t="s">
         <v>107</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="F25" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H25" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>106</v>
+      </c>
+      <c r="E26" t="s">
+        <v>107</v>
+      </c>
+      <c r="F26" t="s">
+        <v>108</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D26" t="s">
-[...8 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" t="s">
+        <v>106</v>
+      </c>
+      <c r="E27" t="s">
+        <v>107</v>
+      </c>
+      <c r="F27" t="s">
+        <v>108</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D27" t="s">
-[...8 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" t="s">
+        <v>106</v>
+      </c>
+      <c r="E28" t="s">
+        <v>107</v>
+      </c>
+      <c r="F28" t="s">
+        <v>108</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>29</v>
+      </c>
+      <c r="D29" t="s">
+        <v>106</v>
+      </c>
+      <c r="E29" t="s">
+        <v>107</v>
+      </c>
+      <c r="F29" t="s">
         <v>121</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="G29" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
+        <v>33</v>
+      </c>
+      <c r="D30" t="s">
+        <v>106</v>
+      </c>
+      <c r="E30" t="s">
+        <v>107</v>
+      </c>
+      <c r="F30" t="s">
         <v>125</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>128</v>
+        <v>37</v>
       </c>
       <c r="D31" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E31" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F31" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H31" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="D32" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E32" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F32" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>132</v>
       </c>
       <c r="H32" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>134</v>
+        <v>45</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E33" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F33" t="s">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H33" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>137</v>
+        <v>49</v>
       </c>
       <c r="D34" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E34" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F34" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H34" t="s">
-        <v>117</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>140</v>
+        <v>53</v>
       </c>
       <c r="D35" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E35" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F35" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H35" t="s">
-        <v>117</v>
+        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>143</v>
+        <v>57</v>
       </c>
       <c r="D36" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E36" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F36" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H36" t="s">
-        <v>117</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>146</v>
+        <v>61</v>
       </c>
       <c r="D37" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E37" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F37" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>117</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="D38" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E38" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F38" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H38" t="s">
-        <v>117</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>152</v>
+        <v>73</v>
       </c>
       <c r="D39" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E39" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F39" t="s">
-        <v>82</v>
+        <v>154</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H39" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D40" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E40" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F40" t="s">
-        <v>82</v>
+        <v>121</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H40" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D41" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E41" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F41" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H41" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D42" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E42" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F42" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H42" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D43" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E43" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F43" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H43" t="s">
-        <v>117</v>
+        <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D44" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E44" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F44" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H44" t="s">
-        <v>117</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D45" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E45" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="H45" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D46" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E46" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F46" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="H46" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D47" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="E47" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="F47" t="s">
-        <v>184</v>
+        <v>125</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="H47" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>190</v>
       </c>
       <c r="D48" t="s">
-        <v>188</v>
+        <v>106</v>
       </c>
       <c r="E48" t="s">
-        <v>189</v>
+        <v>107</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H48" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="D49" t="s">
-        <v>193</v>
+        <v>106</v>
       </c>
       <c r="E49" t="s">
-        <v>194</v>
+        <v>107</v>
       </c>
       <c r="F49" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>195</v>
       </c>
       <c r="H49" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>197</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="D50" t="s">
-        <v>193</v>
+        <v>106</v>
       </c>
       <c r="E50" t="s">
-        <v>194</v>
+        <v>107</v>
       </c>
       <c r="F50" t="s">
-        <v>184</v>
+        <v>125</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H50" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>21</v>
+        <v>202</v>
       </c>
       <c r="D51" t="s">
-        <v>193</v>
+        <v>106</v>
       </c>
       <c r="E51" t="s">
-        <v>194</v>
+        <v>107</v>
       </c>
       <c r="F51" t="s">
-        <v>184</v>
+        <v>125</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H51" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>55</v>
+        <v>206</v>
       </c>
       <c r="D52" t="s">
-        <v>193</v>
+        <v>106</v>
       </c>
       <c r="E52" t="s">
-        <v>194</v>
+        <v>107</v>
       </c>
       <c r="F52" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="H52" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>59</v>
+        <v>210</v>
       </c>
       <c r="D53" t="s">
-        <v>193</v>
+        <v>106</v>
       </c>
       <c r="E53" t="s">
-        <v>194</v>
+        <v>107</v>
       </c>
       <c r="F53" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="H53" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>98</v>
+        <v>214</v>
       </c>
       <c r="D54" t="s">
-        <v>193</v>
+        <v>106</v>
       </c>
       <c r="E54" t="s">
-        <v>194</v>
+        <v>107</v>
       </c>
       <c r="F54" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="H54" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>101</v>
+        <v>218</v>
       </c>
       <c r="D55" t="s">
-        <v>193</v>
+        <v>106</v>
       </c>
       <c r="E55" t="s">
-        <v>194</v>
+        <v>107</v>
       </c>
       <c r="F55" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="H55" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>105</v>
+        <v>222</v>
       </c>
       <c r="D56" t="s">
-        <v>193</v>
+        <v>106</v>
       </c>
       <c r="E56" t="s">
-        <v>194</v>
+        <v>107</v>
       </c>
       <c r="F56" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="H56" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
+        <v>226</v>
+      </c>
+      <c r="D57" t="s">
+        <v>106</v>
+      </c>
+      <c r="E57" t="s">
+        <v>107</v>
+      </c>
+      <c r="F57" t="s">
         <v>108</v>
       </c>
-      <c r="D57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G57" s="1" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="H57" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>193</v>
+        <v>230</v>
       </c>
       <c r="E58" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>231</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="H58" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="E59" t="s">
-        <v>194</v>
+        <v>236</v>
       </c>
       <c r="F59" t="s">
-        <v>179</v>
+        <v>237</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="H59" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>119</v>
+        <v>17</v>
       </c>
       <c r="D60" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="E60" t="s">
-        <v>194</v>
+        <v>236</v>
       </c>
       <c r="F60" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="H60" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="D61" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="E61" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>236</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="H61" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" t="s">
+        <v>235</v>
+      </c>
+      <c r="E62" t="s">
+        <v>236</v>
+      </c>
+      <c r="F62" t="s">
         <v>125</v>
       </c>
-      <c r="D62" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G62" s="1" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="H62" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>249</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>29</v>
+      </c>
+      <c r="D63" t="s">
+        <v>235</v>
+      </c>
+      <c r="E63" t="s">
         <v>236</v>
       </c>
-      <c r="B63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F63" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="H63" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="D64" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="E64" t="s">
-        <v>194</v>
+        <v>236</v>
       </c>
       <c r="F64" t="s">
-        <v>184</v>
+        <v>135</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="H64" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>134</v>
+        <v>37</v>
       </c>
       <c r="D65" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="E65" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>236</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="H65" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>137</v>
+        <v>41</v>
       </c>
       <c r="D66" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="E66" t="s">
-        <v>194</v>
+        <v>236</v>
       </c>
       <c r="F66" t="s">
-        <v>184</v>
+        <v>135</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="H66" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>140</v>
+        <v>45</v>
       </c>
       <c r="D67" t="s">
-        <v>193</v>
+        <v>235</v>
       </c>
       <c r="E67" t="s">
-        <v>194</v>
+        <v>236</v>
       </c>
       <c r="F67" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="H67" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="E68" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="F68" t="s">
-        <v>184</v>
+        <v>267</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="H68" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>146</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="E69" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="F69" t="s">
-        <v>60</v>
+        <v>267</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="H69" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>149</v>
+        <v>25</v>
       </c>
       <c r="D70" t="s">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="E70" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="F70" t="s">
-        <v>60</v>
+        <v>267</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>258</v>
+        <v>274</v>
       </c>
       <c r="H70" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>152</v>
+        <v>29</v>
       </c>
       <c r="D71" t="s">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="E71" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="F71" t="s">
-        <v>45</v>
+        <v>267</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
       <c r="H71" t="s">
-        <v>262</v>
+        <v>278</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>156</v>
+        <v>33</v>
       </c>
       <c r="D72" t="s">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="E72" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="F72" t="s">
-        <v>45</v>
+        <v>267</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="H72" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>282</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>41</v>
+      </c>
+      <c r="D73" t="s">
+        <v>265</v>
+      </c>
+      <c r="E73" t="s">
         <v>266</v>
       </c>
-      <c r="B73" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>45</v>
+        <v>267</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>267</v>
+        <v>283</v>
       </c>
       <c r="H73" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>164</v>
+        <v>226</v>
       </c>
       <c r="D74" t="s">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="E74" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="F74" t="s">
-        <v>45</v>
+        <v>267</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="H74" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>168</v>
+        <v>289</v>
       </c>
       <c r="D75" t="s">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="E75" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="F75" t="s">
-        <v>45</v>
+        <v>290</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
       <c r="H75" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>171</v>
+        <v>294</v>
       </c>
       <c r="D76" t="s">
-        <v>193</v>
+        <v>265</v>
       </c>
       <c r="E76" t="s">
-        <v>194</v>
+        <v>266</v>
       </c>
       <c r="F76" t="s">
-        <v>276</v>
+        <v>154</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="H76" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>280</v>
+        <v>10</v>
       </c>
       <c r="D77" t="s">
-        <v>193</v>
+        <v>298</v>
       </c>
       <c r="E77" t="s">
-        <v>194</v>
+        <v>299</v>
       </c>
       <c r="F77" t="s">
-        <v>60</v>
+        <v>237</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>281</v>
+        <v>300</v>
       </c>
       <c r="H77" t="s">
-        <v>282</v>
+        <v>301</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>174</v>
+        <v>17</v>
       </c>
       <c r="D78" t="s">
-        <v>193</v>
+        <v>298</v>
       </c>
       <c r="E78" t="s">
-        <v>194</v>
+        <v>299</v>
       </c>
       <c r="F78" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>284</v>
+        <v>303</v>
       </c>
       <c r="H78" t="s">
-        <v>285</v>
+        <v>304</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>286</v>
+        <v>305</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>178</v>
+        <v>10</v>
       </c>
       <c r="D79" t="s">
-        <v>193</v>
+        <v>306</v>
       </c>
       <c r="E79" t="s">
-        <v>194</v>
+        <v>307</v>
       </c>
       <c r="F79" t="s">
-        <v>60</v>
+        <v>308</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>287</v>
+        <v>309</v>
       </c>
       <c r="H79" t="s">
-        <v>288</v>
+        <v>310</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>289</v>
+        <v>311</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>290</v>
+        <v>17</v>
       </c>
       <c r="D80" t="s">
-        <v>193</v>
+        <v>306</v>
       </c>
       <c r="E80" t="s">
-        <v>194</v>
+        <v>307</v>
       </c>
       <c r="F80" t="s">
-        <v>184</v>
+        <v>308</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>291</v>
+        <v>312</v>
       </c>
       <c r="H80" t="s">
-        <v>292</v>
+        <v>313</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>293</v>
+        <v>314</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>294</v>
+        <v>21</v>
       </c>
       <c r="D81" t="s">
-        <v>193</v>
+        <v>306</v>
       </c>
       <c r="E81" t="s">
-        <v>194</v>
+        <v>307</v>
       </c>
       <c r="F81" t="s">
-        <v>184</v>
+        <v>308</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="H81" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>297</v>
+        <v>317</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>298</v>
+        <v>25</v>
       </c>
       <c r="D82" t="s">
-        <v>193</v>
+        <v>306</v>
       </c>
       <c r="E82" t="s">
-        <v>194</v>
+        <v>307</v>
       </c>
       <c r="F82" t="s">
-        <v>184</v>
+        <v>308</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
       <c r="H82" t="s">
-        <v>300</v>
+        <v>319</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>301</v>
+        <v>320</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>183</v>
+        <v>29</v>
       </c>
       <c r="D83" t="s">
-        <v>193</v>
+        <v>306</v>
       </c>
       <c r="E83" t="s">
-        <v>194</v>
+        <v>307</v>
       </c>
       <c r="F83" t="s">
-        <v>184</v>
+        <v>308</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>302</v>
+        <v>321</v>
       </c>
       <c r="H83" t="s">
-        <v>303</v>
+        <v>322</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>304</v>
+        <v>323</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>305</v>
+        <v>33</v>
       </c>
       <c r="D84" t="s">
-        <v>193</v>
+        <v>306</v>
       </c>
       <c r="E84" t="s">
-        <v>194</v>
+        <v>307</v>
       </c>
       <c r="F84" t="s">
-        <v>179</v>
+        <v>308</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>306</v>
+        <v>324</v>
       </c>
       <c r="H84" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>309</v>
+        <v>37</v>
       </c>
       <c r="D85" t="s">
+        <v>306</v>
+      </c>
+      <c r="E85" t="s">
+        <v>307</v>
+      </c>
+      <c r="F85" t="s">
+        <v>308</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H85" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>328</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86" t="s">
+        <v>306</v>
+      </c>
+      <c r="E86" t="s">
+        <v>307</v>
+      </c>
+      <c r="F86" t="s">
+        <v>308</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H86" t="s">
         <v>310</v>
       </c>
-      <c r="E85" t="s">
-[...9 lines deleted...]
-        <v>313</v>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>330</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>45</v>
+      </c>
+      <c r="D87" t="s">
+        <v>306</v>
+      </c>
+      <c r="E87" t="s">
+        <v>307</v>
+      </c>
+      <c r="F87" t="s">
+        <v>308</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H87" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>333</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>49</v>
+      </c>
+      <c r="D88" t="s">
+        <v>306</v>
+      </c>
+      <c r="E88" t="s">
+        <v>307</v>
+      </c>
+      <c r="F88" t="s">
+        <v>308</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H88" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>335</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>53</v>
+      </c>
+      <c r="D89" t="s">
+        <v>306</v>
+      </c>
+      <c r="E89" t="s">
+        <v>307</v>
+      </c>
+      <c r="F89" t="s">
+        <v>308</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H89" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>338</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>57</v>
+      </c>
+      <c r="D90" t="s">
+        <v>306</v>
+      </c>
+      <c r="E90" t="s">
+        <v>307</v>
+      </c>
+      <c r="F90" t="s">
+        <v>308</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H90" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>340</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>61</v>
+      </c>
+      <c r="D91" t="s">
+        <v>306</v>
+      </c>
+      <c r="E91" t="s">
+        <v>307</v>
+      </c>
+      <c r="F91" t="s">
+        <v>308</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H91" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>342</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>65</v>
+      </c>
+      <c r="D92" t="s">
+        <v>306</v>
+      </c>
+      <c r="E92" t="s">
+        <v>307</v>
+      </c>
+      <c r="F92" t="s">
+        <v>308</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H92" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>344</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>69</v>
+      </c>
+      <c r="D93" t="s">
+        <v>306</v>
+      </c>
+      <c r="E93" t="s">
+        <v>307</v>
+      </c>
+      <c r="F93" t="s">
+        <v>308</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H93" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>346</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>73</v>
+      </c>
+      <c r="D94" t="s">
+        <v>306</v>
+      </c>
+      <c r="E94" t="s">
+        <v>307</v>
+      </c>
+      <c r="F94" t="s">
+        <v>308</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H94" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>348</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>158</v>
+      </c>
+      <c r="D95" t="s">
+        <v>306</v>
+      </c>
+      <c r="E95" t="s">
+        <v>307</v>
+      </c>
+      <c r="F95" t="s">
+        <v>308</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H95" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>350</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>162</v>
+      </c>
+      <c r="D96" t="s">
+        <v>306</v>
+      </c>
+      <c r="E96" t="s">
+        <v>307</v>
+      </c>
+      <c r="F96" t="s">
+        <v>308</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H96" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>352</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>166</v>
+      </c>
+      <c r="D97" t="s">
+        <v>306</v>
+      </c>
+      <c r="E97" t="s">
+        <v>307</v>
+      </c>
+      <c r="F97" t="s">
+        <v>308</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H97" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>354</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>170</v>
+      </c>
+      <c r="D98" t="s">
+        <v>306</v>
+      </c>
+      <c r="E98" t="s">
+        <v>307</v>
+      </c>
+      <c r="F98" t="s">
+        <v>308</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H98" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>356</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>174</v>
+      </c>
+      <c r="D99" t="s">
+        <v>306</v>
+      </c>
+      <c r="E99" t="s">
+        <v>307</v>
+      </c>
+      <c r="F99" t="s">
+        <v>308</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H99" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>358</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>178</v>
+      </c>
+      <c r="D100" t="s">
+        <v>306</v>
+      </c>
+      <c r="E100" t="s">
+        <v>307</v>
+      </c>
+      <c r="F100" t="s">
+        <v>308</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H100" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>360</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>182</v>
+      </c>
+      <c r="D101" t="s">
+        <v>306</v>
+      </c>
+      <c r="E101" t="s">
+        <v>307</v>
+      </c>
+      <c r="F101" t="s">
+        <v>308</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H101" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>363</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>186</v>
+      </c>
+      <c r="D102" t="s">
+        <v>306</v>
+      </c>
+      <c r="E102" t="s">
+        <v>307</v>
+      </c>
+      <c r="F102" t="s">
+        <v>308</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H102" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>366</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>190</v>
+      </c>
+      <c r="D103" t="s">
+        <v>306</v>
+      </c>
+      <c r="E103" t="s">
+        <v>307</v>
+      </c>
+      <c r="F103" t="s">
+        <v>308</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H103" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>369</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>194</v>
+      </c>
+      <c r="D104" t="s">
+        <v>306</v>
+      </c>
+      <c r="E104" t="s">
+        <v>307</v>
+      </c>
+      <c r="F104" t="s">
+        <v>308</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H104" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>372</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>198</v>
+      </c>
+      <c r="D105" t="s">
+        <v>306</v>
+      </c>
+      <c r="E105" t="s">
+        <v>307</v>
+      </c>
+      <c r="F105" t="s">
+        <v>308</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H105" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>374</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>375</v>
+      </c>
+      <c r="D106" t="s">
+        <v>306</v>
+      </c>
+      <c r="E106" t="s">
+        <v>307</v>
+      </c>
+      <c r="F106" t="s">
+        <v>308</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H106" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>377</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>202</v>
+      </c>
+      <c r="D107" t="s">
+        <v>306</v>
+      </c>
+      <c r="E107" t="s">
+        <v>307</v>
+      </c>
+      <c r="F107" t="s">
+        <v>308</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H107" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>379</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>206</v>
+      </c>
+      <c r="D108" t="s">
+        <v>306</v>
+      </c>
+      <c r="E108" t="s">
+        <v>307</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H108" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>382</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>210</v>
+      </c>
+      <c r="D109" t="s">
+        <v>306</v>
+      </c>
+      <c r="E109" t="s">
+        <v>307</v>
+      </c>
+      <c r="F109" t="s">
+        <v>125</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H109" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>385</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>214</v>
+      </c>
+      <c r="D110" t="s">
+        <v>306</v>
+      </c>
+      <c r="E110" t="s">
+        <v>307</v>
+      </c>
+      <c r="F110" t="s">
+        <v>308</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H110" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>387</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>218</v>
+      </c>
+      <c r="D111" t="s">
+        <v>306</v>
+      </c>
+      <c r="E111" t="s">
+        <v>307</v>
+      </c>
+      <c r="F111" t="s">
+        <v>308</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H111" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>389</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>222</v>
+      </c>
+      <c r="D112" t="s">
+        <v>306</v>
+      </c>
+      <c r="E112" t="s">
+        <v>307</v>
+      </c>
+      <c r="F112" t="s">
+        <v>308</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H112" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>391</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>226</v>
+      </c>
+      <c r="D113" t="s">
+        <v>306</v>
+      </c>
+      <c r="E113" t="s">
+        <v>307</v>
+      </c>
+      <c r="F113" t="s">
+        <v>135</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H113" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>394</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>395</v>
+      </c>
+      <c r="D114" t="s">
+        <v>306</v>
+      </c>
+      <c r="E114" t="s">
+        <v>307</v>
+      </c>
+      <c r="F114" t="s">
+        <v>121</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H114" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>398</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>399</v>
+      </c>
+      <c r="D115" t="s">
+        <v>306</v>
+      </c>
+      <c r="E115" t="s">
+        <v>307</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H115" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>402</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>403</v>
+      </c>
+      <c r="D116" t="s">
+        <v>306</v>
+      </c>
+      <c r="E116" t="s">
+        <v>307</v>
+      </c>
+      <c r="F116" t="s">
+        <v>308</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H116" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>406</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>407</v>
+      </c>
+      <c r="D117" t="s">
+        <v>306</v>
+      </c>
+      <c r="E117" t="s">
+        <v>307</v>
+      </c>
+      <c r="F117" t="s">
+        <v>308</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H117" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>410</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>411</v>
+      </c>
+      <c r="D118" t="s">
+        <v>306</v>
+      </c>
+      <c r="E118" t="s">
+        <v>307</v>
+      </c>
+      <c r="F118" t="s">
+        <v>308</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H118" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>413</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>414</v>
+      </c>
+      <c r="D119" t="s">
+        <v>306</v>
+      </c>
+      <c r="E119" t="s">
+        <v>307</v>
+      </c>
+      <c r="F119" t="s">
+        <v>308</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H119" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>417</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>418</v>
+      </c>
+      <c r="D120" t="s">
+        <v>306</v>
+      </c>
+      <c r="E120" t="s">
+        <v>307</v>
+      </c>
+      <c r="F120" t="s">
+        <v>308</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H120" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>420</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>421</v>
+      </c>
+      <c r="D121" t="s">
+        <v>306</v>
+      </c>
+      <c r="E121" t="s">
+        <v>307</v>
+      </c>
+      <c r="F121" t="s">
+        <v>308</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H121" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>424</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>425</v>
+      </c>
+      <c r="D122" t="s">
+        <v>306</v>
+      </c>
+      <c r="E122" t="s">
+        <v>307</v>
+      </c>
+      <c r="F122" t="s">
+        <v>308</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H122" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>427</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>428</v>
+      </c>
+      <c r="D123" t="s">
+        <v>306</v>
+      </c>
+      <c r="E123" t="s">
+        <v>307</v>
+      </c>
+      <c r="F123" t="s">
+        <v>308</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H123" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>431</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>432</v>
+      </c>
+      <c r="D124" t="s">
+        <v>306</v>
+      </c>
+      <c r="E124" t="s">
+        <v>307</v>
+      </c>
+      <c r="F124" t="s">
+        <v>308</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H124" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>434</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>435</v>
+      </c>
+      <c r="D125" t="s">
+        <v>306</v>
+      </c>
+      <c r="E125" t="s">
+        <v>307</v>
+      </c>
+      <c r="F125" t="s">
+        <v>308</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H125" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>437</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>438</v>
+      </c>
+      <c r="D126" t="s">
+        <v>306</v>
+      </c>
+      <c r="E126" t="s">
+        <v>307</v>
+      </c>
+      <c r="F126" t="s">
+        <v>308</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H126" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>440</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>441</v>
+      </c>
+      <c r="D127" t="s">
+        <v>306</v>
+      </c>
+      <c r="E127" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" t="s">
+        <v>308</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H127" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>443</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>444</v>
+      </c>
+      <c r="D128" t="s">
+        <v>306</v>
+      </c>
+      <c r="E128" t="s">
+        <v>307</v>
+      </c>
+      <c r="F128" t="s">
+        <v>308</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H128" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>447</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>448</v>
+      </c>
+      <c r="D129" t="s">
+        <v>306</v>
+      </c>
+      <c r="E129" t="s">
+        <v>307</v>
+      </c>
+      <c r="F129" t="s">
+        <v>308</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H129" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>451</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>452</v>
+      </c>
+      <c r="D130" t="s">
+        <v>306</v>
+      </c>
+      <c r="E130" t="s">
+        <v>307</v>
+      </c>
+      <c r="F130" t="s">
+        <v>308</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H130" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>454</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>455</v>
+      </c>
+      <c r="D131" t="s">
+        <v>306</v>
+      </c>
+      <c r="E131" t="s">
+        <v>307</v>
+      </c>
+      <c r="F131" t="s">
+        <v>308</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H131" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>457</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>458</v>
+      </c>
+      <c r="D132" t="s">
+        <v>306</v>
+      </c>
+      <c r="E132" t="s">
+        <v>307</v>
+      </c>
+      <c r="F132" t="s">
+        <v>308</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H132" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>460</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>461</v>
+      </c>
+      <c r="D133" t="s">
+        <v>306</v>
+      </c>
+      <c r="E133" t="s">
+        <v>307</v>
+      </c>
+      <c r="F133" t="s">
+        <v>308</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H133" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>463</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>464</v>
+      </c>
+      <c r="D134" t="s">
+        <v>306</v>
+      </c>
+      <c r="E134" t="s">
+        <v>307</v>
+      </c>
+      <c r="F134" t="s">
+        <v>308</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H134" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>466</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>467</v>
+      </c>
+      <c r="D135" t="s">
+        <v>306</v>
+      </c>
+      <c r="E135" t="s">
+        <v>307</v>
+      </c>
+      <c r="F135" t="s">
+        <v>308</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H135" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>469</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>470</v>
+      </c>
+      <c r="D136" t="s">
+        <v>306</v>
+      </c>
+      <c r="E136" t="s">
+        <v>307</v>
+      </c>
+      <c r="F136" t="s">
+        <v>308</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H136" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>473</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>474</v>
+      </c>
+      <c r="D137" t="s">
+        <v>306</v>
+      </c>
+      <c r="E137" t="s">
+        <v>307</v>
+      </c>
+      <c r="F137" t="s">
+        <v>308</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H137" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>476</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>477</v>
+      </c>
+      <c r="D138" t="s">
+        <v>306</v>
+      </c>
+      <c r="E138" t="s">
+        <v>307</v>
+      </c>
+      <c r="F138" t="s">
+        <v>135</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H138" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>480</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>481</v>
+      </c>
+      <c r="D139" t="s">
+        <v>306</v>
+      </c>
+      <c r="E139" t="s">
+        <v>307</v>
+      </c>
+      <c r="F139" t="s">
+        <v>125</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H139" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>484</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>485</v>
+      </c>
+      <c r="D140" t="s">
+        <v>306</v>
+      </c>
+      <c r="E140" t="s">
+        <v>307</v>
+      </c>
+      <c r="F140" t="s">
+        <v>135</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H140" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>488</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>489</v>
+      </c>
+      <c r="D141" t="s">
+        <v>306</v>
+      </c>
+      <c r="E141" t="s">
+        <v>307</v>
+      </c>
+      <c r="F141" t="s">
+        <v>308</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H141" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>491</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>492</v>
+      </c>
+      <c r="D142" t="s">
+        <v>306</v>
+      </c>
+      <c r="E142" t="s">
+        <v>307</v>
+      </c>
+      <c r="F142" t="s">
+        <v>493</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H142" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>496</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>497</v>
+      </c>
+      <c r="D143" t="s">
+        <v>306</v>
+      </c>
+      <c r="E143" t="s">
+        <v>307</v>
+      </c>
+      <c r="F143" t="s">
+        <v>493</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H143" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>500</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>501</v>
+      </c>
+      <c r="D144" t="s">
+        <v>306</v>
+      </c>
+      <c r="E144" t="s">
+        <v>307</v>
+      </c>
+      <c r="F144" t="s">
+        <v>493</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H144" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>504</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>505</v>
+      </c>
+      <c r="D145" t="s">
+        <v>306</v>
+      </c>
+      <c r="E145" t="s">
+        <v>307</v>
+      </c>
+      <c r="F145" t="s">
+        <v>493</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H145" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>508</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>509</v>
+      </c>
+      <c r="D146" t="s">
+        <v>306</v>
+      </c>
+      <c r="E146" t="s">
+        <v>307</v>
+      </c>
+      <c r="F146" t="s">
+        <v>493</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H146" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>512</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>513</v>
+      </c>
+      <c r="D147" t="s">
+        <v>306</v>
+      </c>
+      <c r="E147" t="s">
+        <v>307</v>
+      </c>
+      <c r="F147" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H147" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>516</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>517</v>
+      </c>
+      <c r="D148" t="s">
+        <v>306</v>
+      </c>
+      <c r="E148" t="s">
+        <v>307</v>
+      </c>
+      <c r="F148" t="s">
+        <v>125</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H148" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>520</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
+        <v>521</v>
+      </c>
+      <c r="E149" t="s">
+        <v>522</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H149" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>525</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" t="s">
+        <v>526</v>
+      </c>
+      <c r="E150" t="s">
+        <v>527</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H150" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>529</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" t="s">
+        <v>530</v>
+      </c>
+      <c r="E151" t="s">
+        <v>531</v>
+      </c>
+      <c r="F151" t="s">
+        <v>108</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H151" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>534</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>17</v>
+      </c>
+      <c r="D152" t="s">
+        <v>530</v>
+      </c>
+      <c r="E152" t="s">
+        <v>531</v>
+      </c>
+      <c r="F152" t="s">
+        <v>135</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H152" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>537</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>21</v>
+      </c>
+      <c r="D153" t="s">
+        <v>530</v>
+      </c>
+      <c r="E153" t="s">
+        <v>531</v>
+      </c>
+      <c r="F153" t="s">
+        <v>135</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H153" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>540</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>25</v>
+      </c>
+      <c r="D154" t="s">
+        <v>530</v>
+      </c>
+      <c r="E154" t="s">
+        <v>531</v>
+      </c>
+      <c r="F154" t="s">
+        <v>135</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H154" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>543</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>29</v>
+      </c>
+      <c r="D155" t="s">
+        <v>530</v>
+      </c>
+      <c r="E155" t="s">
+        <v>531</v>
+      </c>
+      <c r="F155" t="s">
+        <v>135</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H155" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>546</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>33</v>
+      </c>
+      <c r="D156" t="s">
+        <v>530</v>
+      </c>
+      <c r="E156" t="s">
+        <v>531</v>
+      </c>
+      <c r="F156" t="s">
+        <v>237</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H156" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>549</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157" t="s">
+        <v>530</v>
+      </c>
+      <c r="E157" t="s">
+        <v>531</v>
+      </c>
+      <c r="F157" t="s">
+        <v>237</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H157" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>552</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>41</v>
+      </c>
+      <c r="D158" t="s">
+        <v>530</v>
+      </c>
+      <c r="E158" t="s">
+        <v>531</v>
+      </c>
+      <c r="F158" t="s">
+        <v>237</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H158" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>555</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>45</v>
+      </c>
+      <c r="D159" t="s">
+        <v>530</v>
+      </c>
+      <c r="E159" t="s">
+        <v>531</v>
+      </c>
+      <c r="F159" t="s">
+        <v>121</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H159" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>558</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>49</v>
+      </c>
+      <c r="D160" t="s">
+        <v>530</v>
+      </c>
+      <c r="E160" t="s">
+        <v>531</v>
+      </c>
+      <c r="F160" t="s">
+        <v>121</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H160" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>561</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>53</v>
+      </c>
+      <c r="D161" t="s">
+        <v>530</v>
+      </c>
+      <c r="E161" t="s">
+        <v>531</v>
+      </c>
+      <c r="F161" t="s">
+        <v>125</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H161" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>564</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>57</v>
+      </c>
+      <c r="D162" t="s">
+        <v>530</v>
+      </c>
+      <c r="E162" t="s">
+        <v>531</v>
+      </c>
+      <c r="F162" t="s">
+        <v>125</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H162" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>567</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>61</v>
+      </c>
+      <c r="D163" t="s">
+        <v>530</v>
+      </c>
+      <c r="E163" t="s">
+        <v>531</v>
+      </c>
+      <c r="F163" t="s">
+        <v>135</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H163" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>570</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>65</v>
+      </c>
+      <c r="D164" t="s">
+        <v>530</v>
+      </c>
+      <c r="E164" t="s">
+        <v>531</v>
+      </c>
+      <c r="F164" t="s">
+        <v>135</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H164" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>573</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>69</v>
+      </c>
+      <c r="D165" t="s">
+        <v>530</v>
+      </c>
+      <c r="E165" t="s">
+        <v>531</v>
+      </c>
+      <c r="F165" t="s">
+        <v>135</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H165" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>576</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>73</v>
+      </c>
+      <c r="D166" t="s">
+        <v>530</v>
+      </c>
+      <c r="E166" t="s">
+        <v>531</v>
+      </c>
+      <c r="F166" t="s">
+        <v>135</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H166" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>579</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>158</v>
+      </c>
+      <c r="D167" t="s">
+        <v>530</v>
+      </c>
+      <c r="E167" t="s">
+        <v>531</v>
+      </c>
+      <c r="F167" t="s">
+        <v>135</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H167" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>582</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>162</v>
+      </c>
+      <c r="D168" t="s">
+        <v>530</v>
+      </c>
+      <c r="E168" t="s">
+        <v>531</v>
+      </c>
+      <c r="F168" t="s">
+        <v>135</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H168" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>585</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>166</v>
+      </c>
+      <c r="D169" t="s">
+        <v>530</v>
+      </c>
+      <c r="E169" t="s">
+        <v>531</v>
+      </c>
+      <c r="F169" t="s">
+        <v>135</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H169" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>588</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>170</v>
+      </c>
+      <c r="D170" t="s">
+        <v>530</v>
+      </c>
+      <c r="E170" t="s">
+        <v>531</v>
+      </c>
+      <c r="F170" t="s">
+        <v>135</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H170" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>591</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>174</v>
+      </c>
+      <c r="D171" t="s">
+        <v>530</v>
+      </c>
+      <c r="E171" t="s">
+        <v>531</v>
+      </c>
+      <c r="F171" t="s">
+        <v>121</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H171" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>594</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>178</v>
+      </c>
+      <c r="D172" t="s">
+        <v>530</v>
+      </c>
+      <c r="E172" t="s">
+        <v>531</v>
+      </c>
+      <c r="F172" t="s">
+        <v>121</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H172" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>597</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>182</v>
+      </c>
+      <c r="D173" t="s">
+        <v>530</v>
+      </c>
+      <c r="E173" t="s">
+        <v>531</v>
+      </c>
+      <c r="F173" t="s">
+        <v>108</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H173" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>600</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>186</v>
+      </c>
+      <c r="D174" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" t="s">
+        <v>531</v>
+      </c>
+      <c r="F174" t="s">
+        <v>108</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H174" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>603</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>190</v>
+      </c>
+      <c r="D175" t="s">
+        <v>530</v>
+      </c>
+      <c r="E175" t="s">
+        <v>531</v>
+      </c>
+      <c r="F175" t="s">
+        <v>108</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H175" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>606</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>194</v>
+      </c>
+      <c r="D176" t="s">
+        <v>530</v>
+      </c>
+      <c r="E176" t="s">
+        <v>531</v>
+      </c>
+      <c r="F176" t="s">
+        <v>108</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H176" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>609</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>198</v>
+      </c>
+      <c r="D177" t="s">
+        <v>530</v>
+      </c>
+      <c r="E177" t="s">
+        <v>531</v>
+      </c>
+      <c r="F177" t="s">
+        <v>108</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H177" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>612</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>375</v>
+      </c>
+      <c r="D178" t="s">
+        <v>530</v>
+      </c>
+      <c r="E178" t="s">
+        <v>531</v>
+      </c>
+      <c r="F178" t="s">
+        <v>613</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H178" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>616</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>202</v>
+      </c>
+      <c r="D179" t="s">
+        <v>530</v>
+      </c>
+      <c r="E179" t="s">
+        <v>531</v>
+      </c>
+      <c r="F179" t="s">
+        <v>121</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H179" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>619</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>206</v>
+      </c>
+      <c r="D180" t="s">
+        <v>530</v>
+      </c>
+      <c r="E180" t="s">
+        <v>531</v>
+      </c>
+      <c r="F180" t="s">
+        <v>121</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H180" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>622</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>210</v>
+      </c>
+      <c r="D181" t="s">
+        <v>530</v>
+      </c>
+      <c r="E181" t="s">
+        <v>531</v>
+      </c>
+      <c r="F181" t="s">
+        <v>121</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H181" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>625</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>214</v>
+      </c>
+      <c r="D182" t="s">
+        <v>530</v>
+      </c>
+      <c r="E182" t="s">
+        <v>531</v>
+      </c>
+      <c r="F182" t="s">
+        <v>135</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H182" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>628</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>218</v>
+      </c>
+      <c r="D183" t="s">
+        <v>530</v>
+      </c>
+      <c r="E183" t="s">
+        <v>531</v>
+      </c>
+      <c r="F183" t="s">
+        <v>135</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H183" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>631</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>222</v>
+      </c>
+      <c r="D184" t="s">
+        <v>530</v>
+      </c>
+      <c r="E184" t="s">
+        <v>531</v>
+      </c>
+      <c r="F184" t="s">
+        <v>135</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H184" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>634</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>226</v>
+      </c>
+      <c r="D185" t="s">
+        <v>530</v>
+      </c>
+      <c r="E185" t="s">
+        <v>531</v>
+      </c>
+      <c r="F185" t="s">
+        <v>135</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H185" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>637</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>395</v>
+      </c>
+      <c r="D186" t="s">
+        <v>530</v>
+      </c>
+      <c r="E186" t="s">
+        <v>531</v>
+      </c>
+      <c r="F186" t="s">
+        <v>125</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H186" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>640</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>399</v>
+      </c>
+      <c r="D187" t="s">
+        <v>530</v>
+      </c>
+      <c r="E187" t="s">
+        <v>531</v>
+      </c>
+      <c r="F187" t="s">
+        <v>135</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H187" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>643</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>403</v>
+      </c>
+      <c r="D188" t="s">
+        <v>530</v>
+      </c>
+      <c r="E188" t="s">
+        <v>531</v>
+      </c>
+      <c r="F188" t="s">
+        <v>135</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H188" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>646</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>407</v>
+      </c>
+      <c r="D189" t="s">
+        <v>530</v>
+      </c>
+      <c r="E189" t="s">
+        <v>531</v>
+      </c>
+      <c r="F189" t="s">
+        <v>135</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H189" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>649</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>411</v>
+      </c>
+      <c r="D190" t="s">
+        <v>530</v>
+      </c>
+      <c r="E190" t="s">
+        <v>531</v>
+      </c>
+      <c r="F190" t="s">
+        <v>135</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H190" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>652</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>653</v>
+      </c>
+      <c r="D191" t="s">
+        <v>530</v>
+      </c>
+      <c r="E191" t="s">
+        <v>531</v>
+      </c>
+      <c r="F191" t="s">
+        <v>121</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H191" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>656</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>414</v>
+      </c>
+      <c r="D192" t="s">
+        <v>530</v>
+      </c>
+      <c r="E192" t="s">
+        <v>531</v>
+      </c>
+      <c r="F192" t="s">
+        <v>125</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H192" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>659</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>421</v>
+      </c>
+      <c r="D193" t="s">
+        <v>530</v>
+      </c>
+      <c r="E193" t="s">
+        <v>531</v>
+      </c>
+      <c r="F193" t="s">
+        <v>237</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H193" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>662</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>425</v>
+      </c>
+      <c r="D194" t="s">
+        <v>530</v>
+      </c>
+      <c r="E194" t="s">
+        <v>531</v>
+      </c>
+      <c r="F194" t="s">
+        <v>237</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H194" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>665</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>428</v>
+      </c>
+      <c r="D195" t="s">
+        <v>530</v>
+      </c>
+      <c r="E195" t="s">
+        <v>531</v>
+      </c>
+      <c r="F195" t="s">
+        <v>135</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H195" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>668</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>435</v>
+      </c>
+      <c r="D196" t="s">
+        <v>530</v>
+      </c>
+      <c r="E196" t="s">
+        <v>531</v>
+      </c>
+      <c r="F196" t="s">
+        <v>121</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H196" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>671</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>438</v>
+      </c>
+      <c r="D197" t="s">
+        <v>530</v>
+      </c>
+      <c r="E197" t="s">
+        <v>531</v>
+      </c>
+      <c r="F197" t="s">
+        <v>125</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H197" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>674</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>441</v>
+      </c>
+      <c r="D198" t="s">
+        <v>530</v>
+      </c>
+      <c r="E198" t="s">
+        <v>531</v>
+      </c>
+      <c r="F198" t="s">
+        <v>125</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H198" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>677</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>444</v>
+      </c>
+      <c r="D199" t="s">
+        <v>530</v>
+      </c>
+      <c r="E199" t="s">
+        <v>531</v>
+      </c>
+      <c r="F199" t="s">
+        <v>125</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H199" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>680</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>448</v>
+      </c>
+      <c r="D200" t="s">
+        <v>530</v>
+      </c>
+      <c r="E200" t="s">
+        <v>531</v>
+      </c>
+      <c r="F200" t="s">
+        <v>154</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H200" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>683</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>452</v>
+      </c>
+      <c r="D201" t="s">
+        <v>530</v>
+      </c>
+      <c r="E201" t="s">
+        <v>531</v>
+      </c>
+      <c r="F201" t="s">
+        <v>108</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H201" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>686</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>455</v>
+      </c>
+      <c r="D202" t="s">
+        <v>530</v>
+      </c>
+      <c r="E202" t="s">
+        <v>531</v>
+      </c>
+      <c r="F202" t="s">
+        <v>108</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H202" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>689</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>458</v>
+      </c>
+      <c r="D203" t="s">
+        <v>530</v>
+      </c>
+      <c r="E203" t="s">
+        <v>531</v>
+      </c>
+      <c r="F203" t="s">
+        <v>135</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H203" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>692</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>461</v>
+      </c>
+      <c r="D204" t="s">
+        <v>530</v>
+      </c>
+      <c r="E204" t="s">
+        <v>531</v>
+      </c>
+      <c r="F204" t="s">
+        <v>135</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H204" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>695</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>464</v>
+      </c>
+      <c r="D205" t="s">
+        <v>530</v>
+      </c>
+      <c r="E205" t="s">
+        <v>531</v>
+      </c>
+      <c r="F205" t="s">
+        <v>154</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H205" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>698</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>467</v>
+      </c>
+      <c r="D206" t="s">
+        <v>530</v>
+      </c>
+      <c r="E206" t="s">
+        <v>531</v>
+      </c>
+      <c r="F206" t="s">
+        <v>125</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H206" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>701</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>470</v>
+      </c>
+      <c r="D207" t="s">
+        <v>530</v>
+      </c>
+      <c r="E207" t="s">
+        <v>531</v>
+      </c>
+      <c r="F207" t="s">
+        <v>121</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H207" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>704</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>474</v>
+      </c>
+      <c r="D208" t="s">
+        <v>530</v>
+      </c>
+      <c r="E208" t="s">
+        <v>531</v>
+      </c>
+      <c r="F208" t="s">
+        <v>121</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H208" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>707</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>477</v>
+      </c>
+      <c r="D209" t="s">
+        <v>530</v>
+      </c>
+      <c r="E209" t="s">
+        <v>531</v>
+      </c>
+      <c r="F209" t="s">
+        <v>237</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H209" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>710</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>481</v>
+      </c>
+      <c r="D210" t="s">
+        <v>530</v>
+      </c>
+      <c r="E210" t="s">
+        <v>531</v>
+      </c>
+      <c r="F210" t="s">
+        <v>237</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H210" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>713</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>485</v>
+      </c>
+      <c r="D211" t="s">
+        <v>530</v>
+      </c>
+      <c r="E211" t="s">
+        <v>531</v>
+      </c>
+      <c r="F211" t="s">
+        <v>135</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H211" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>716</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>489</v>
+      </c>
+      <c r="D212" t="s">
+        <v>530</v>
+      </c>
+      <c r="E212" t="s">
+        <v>531</v>
+      </c>
+      <c r="F212" t="s">
+        <v>154</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H212" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>719</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>492</v>
+      </c>
+      <c r="D213" t="s">
+        <v>530</v>
+      </c>
+      <c r="E213" t="s">
+        <v>531</v>
+      </c>
+      <c r="F213" t="s">
+        <v>154</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H213" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>722</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>497</v>
+      </c>
+      <c r="D214" t="s">
+        <v>530</v>
+      </c>
+      <c r="E214" t="s">
+        <v>531</v>
+      </c>
+      <c r="F214" t="s">
+        <v>154</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H214" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>725</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>501</v>
+      </c>
+      <c r="D215" t="s">
+        <v>530</v>
+      </c>
+      <c r="E215" t="s">
+        <v>531</v>
+      </c>
+      <c r="F215" t="s">
+        <v>121</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H215" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>728</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>505</v>
+      </c>
+      <c r="D216" t="s">
+        <v>530</v>
+      </c>
+      <c r="E216" t="s">
+        <v>531</v>
+      </c>
+      <c r="F216" t="s">
+        <v>121</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H216" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>731</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>509</v>
+      </c>
+      <c r="D217" t="s">
+        <v>530</v>
+      </c>
+      <c r="E217" t="s">
+        <v>531</v>
+      </c>
+      <c r="F217" t="s">
+        <v>237</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H217" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>734</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>735</v>
+      </c>
+      <c r="D218" t="s">
+        <v>530</v>
+      </c>
+      <c r="E218" t="s">
+        <v>531</v>
+      </c>
+      <c r="F218" t="s">
+        <v>135</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H218" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>738</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>513</v>
+      </c>
+      <c r="D219" t="s">
+        <v>530</v>
+      </c>
+      <c r="E219" t="s">
+        <v>531</v>
+      </c>
+      <c r="F219" t="s">
+        <v>135</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H219" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>741</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>17</v>
+      </c>
+      <c r="D220" t="s">
+        <v>742</v>
+      </c>
+      <c r="E220" t="s">
+        <v>743</v>
+      </c>
+      <c r="F220" t="s">
+        <v>308</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H220" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>746</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>21</v>
+      </c>
+      <c r="D221" t="s">
+        <v>742</v>
+      </c>
+      <c r="E221" t="s">
+        <v>743</v>
+      </c>
+      <c r="F221" t="s">
+        <v>308</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H221" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>749</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>25</v>
+      </c>
+      <c r="D222" t="s">
+        <v>742</v>
+      </c>
+      <c r="E222" t="s">
+        <v>743</v>
+      </c>
+      <c r="F222" t="s">
+        <v>308</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H222" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>752</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>29</v>
+      </c>
+      <c r="D223" t="s">
+        <v>742</v>
+      </c>
+      <c r="E223" t="s">
+        <v>743</v>
+      </c>
+      <c r="F223" t="s">
+        <v>308</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H223" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>755</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>33</v>
+      </c>
+      <c r="D224" t="s">
+        <v>742</v>
+      </c>
+      <c r="E224" t="s">
+        <v>743</v>
+      </c>
+      <c r="F224" t="s">
+        <v>308</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H224" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>758</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>37</v>
+      </c>
+      <c r="D225" t="s">
+        <v>742</v>
+      </c>
+      <c r="E225" t="s">
+        <v>743</v>
+      </c>
+      <c r="F225" t="s">
+        <v>308</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H225" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>761</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>41</v>
+      </c>
+      <c r="D226" t="s">
+        <v>742</v>
+      </c>
+      <c r="E226" t="s">
+        <v>743</v>
+      </c>
+      <c r="F226" t="s">
+        <v>308</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H226" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>764</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>45</v>
+      </c>
+      <c r="D227" t="s">
+        <v>742</v>
+      </c>
+      <c r="E227" t="s">
+        <v>743</v>
+      </c>
+      <c r="F227" t="s">
+        <v>308</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H227" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>767</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>49</v>
+      </c>
+      <c r="D228" t="s">
+        <v>742</v>
+      </c>
+      <c r="E228" t="s">
+        <v>743</v>
+      </c>
+      <c r="F228" t="s">
+        <v>308</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H228" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>770</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>53</v>
+      </c>
+      <c r="D229" t="s">
+        <v>742</v>
+      </c>
+      <c r="E229" t="s">
+        <v>743</v>
+      </c>
+      <c r="F229" t="s">
+        <v>308</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H229" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>773</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>57</v>
+      </c>
+      <c r="D230" t="s">
+        <v>742</v>
+      </c>
+      <c r="E230" t="s">
+        <v>743</v>
+      </c>
+      <c r="F230" t="s">
+        <v>308</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H230" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>776</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>61</v>
+      </c>
+      <c r="D231" t="s">
+        <v>742</v>
+      </c>
+      <c r="E231" t="s">
+        <v>743</v>
+      </c>
+      <c r="F231" t="s">
+        <v>308</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H231" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>779</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>65</v>
+      </c>
+      <c r="D232" t="s">
+        <v>742</v>
+      </c>
+      <c r="E232" t="s">
+        <v>743</v>
+      </c>
+      <c r="F232" t="s">
+        <v>308</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H232" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>782</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>69</v>
+      </c>
+      <c r="D233" t="s">
+        <v>742</v>
+      </c>
+      <c r="E233" t="s">
+        <v>743</v>
+      </c>
+      <c r="F233" t="s">
+        <v>308</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H233" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>785</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>73</v>
+      </c>
+      <c r="D234" t="s">
+        <v>742</v>
+      </c>
+      <c r="E234" t="s">
+        <v>743</v>
+      </c>
+      <c r="F234" t="s">
+        <v>308</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H234" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>788</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>162</v>
+      </c>
+      <c r="D235" t="s">
+        <v>742</v>
+      </c>
+      <c r="E235" t="s">
+        <v>743</v>
+      </c>
+      <c r="F235" t="s">
+        <v>308</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H235" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>791</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>166</v>
+      </c>
+      <c r="D236" t="s">
+        <v>742</v>
+      </c>
+      <c r="E236" t="s">
+        <v>743</v>
+      </c>
+      <c r="F236" t="s">
+        <v>308</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H236" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>794</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>170</v>
+      </c>
+      <c r="D237" t="s">
+        <v>742</v>
+      </c>
+      <c r="E237" t="s">
+        <v>743</v>
+      </c>
+      <c r="F237" t="s">
+        <v>308</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H237" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>797</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>174</v>
+      </c>
+      <c r="D238" t="s">
+        <v>742</v>
+      </c>
+      <c r="E238" t="s">
+        <v>743</v>
+      </c>
+      <c r="F238" t="s">
+        <v>308</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H238" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>800</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>178</v>
+      </c>
+      <c r="D239" t="s">
+        <v>742</v>
+      </c>
+      <c r="E239" t="s">
+        <v>743</v>
+      </c>
+      <c r="F239" t="s">
+        <v>308</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H239" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>803</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>182</v>
+      </c>
+      <c r="D240" t="s">
+        <v>742</v>
+      </c>
+      <c r="E240" t="s">
+        <v>743</v>
+      </c>
+      <c r="F240" t="s">
+        <v>308</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H240" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>806</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>186</v>
+      </c>
+      <c r="D241" t="s">
+        <v>742</v>
+      </c>
+      <c r="E241" t="s">
+        <v>743</v>
+      </c>
+      <c r="F241" t="s">
+        <v>308</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H241" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>809</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>190</v>
+      </c>
+      <c r="D242" t="s">
+        <v>742</v>
+      </c>
+      <c r="E242" t="s">
+        <v>743</v>
+      </c>
+      <c r="F242" t="s">
+        <v>308</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H242" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>812</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>194</v>
+      </c>
+      <c r="D243" t="s">
+        <v>742</v>
+      </c>
+      <c r="E243" t="s">
+        <v>743</v>
+      </c>
+      <c r="F243" t="s">
+        <v>308</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H243" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>815</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>198</v>
+      </c>
+      <c r="D244" t="s">
+        <v>742</v>
+      </c>
+      <c r="E244" t="s">
+        <v>743</v>
+      </c>
+      <c r="F244" t="s">
+        <v>308</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H244" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>818</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>206</v>
+      </c>
+      <c r="D245" t="s">
+        <v>742</v>
+      </c>
+      <c r="E245" t="s">
+        <v>743</v>
+      </c>
+      <c r="F245" t="s">
+        <v>308</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H245" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>821</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>210</v>
+      </c>
+      <c r="D246" t="s">
+        <v>742</v>
+      </c>
+      <c r="E246" t="s">
+        <v>743</v>
+      </c>
+      <c r="F246" t="s">
+        <v>308</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H246" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>824</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>214</v>
+      </c>
+      <c r="D247" t="s">
+        <v>742</v>
+      </c>
+      <c r="E247" t="s">
+        <v>743</v>
+      </c>
+      <c r="F247" t="s">
+        <v>308</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H247" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>827</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>218</v>
+      </c>
+      <c r="D248" t="s">
+        <v>742</v>
+      </c>
+      <c r="E248" t="s">
+        <v>743</v>
+      </c>
+      <c r="F248" t="s">
+        <v>308</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H248" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>830</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>222</v>
+      </c>
+      <c r="D249" t="s">
+        <v>742</v>
+      </c>
+      <c r="E249" t="s">
+        <v>743</v>
+      </c>
+      <c r="F249" t="s">
+        <v>308</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H249" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>833</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>395</v>
+      </c>
+      <c r="D250" t="s">
+        <v>742</v>
+      </c>
+      <c r="E250" t="s">
+        <v>743</v>
+      </c>
+      <c r="F250" t="s">
+        <v>308</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H250" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>836</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>403</v>
+      </c>
+      <c r="D251" t="s">
+        <v>742</v>
+      </c>
+      <c r="E251" t="s">
+        <v>743</v>
+      </c>
+      <c r="F251" t="s">
+        <v>308</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H251" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>839</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>407</v>
+      </c>
+      <c r="D252" t="s">
+        <v>742</v>
+      </c>
+      <c r="E252" t="s">
+        <v>743</v>
+      </c>
+      <c r="F252" t="s">
+        <v>308</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H252" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>842</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>411</v>
+      </c>
+      <c r="D253" t="s">
+        <v>742</v>
+      </c>
+      <c r="E253" t="s">
+        <v>743</v>
+      </c>
+      <c r="F253" t="s">
+        <v>308</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H253" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>845</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>653</v>
+      </c>
+      <c r="D254" t="s">
+        <v>742</v>
+      </c>
+      <c r="E254" t="s">
+        <v>743</v>
+      </c>
+      <c r="F254" t="s">
+        <v>308</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H254" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>848</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>414</v>
+      </c>
+      <c r="D255" t="s">
+        <v>742</v>
+      </c>
+      <c r="E255" t="s">
+        <v>743</v>
+      </c>
+      <c r="F255" t="s">
+        <v>308</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H255" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>851</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>421</v>
+      </c>
+      <c r="D256" t="s">
+        <v>742</v>
+      </c>
+      <c r="E256" t="s">
+        <v>743</v>
+      </c>
+      <c r="F256" t="s">
+        <v>308</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H256" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>854</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>425</v>
+      </c>
+      <c r="D257" t="s">
+        <v>742</v>
+      </c>
+      <c r="E257" t="s">
+        <v>743</v>
+      </c>
+      <c r="F257" t="s">
+        <v>308</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H257" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>857</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>438</v>
+      </c>
+      <c r="D258" t="s">
+        <v>742</v>
+      </c>
+      <c r="E258" t="s">
+        <v>743</v>
+      </c>
+      <c r="F258" t="s">
+        <v>308</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H258" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>860</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>441</v>
+      </c>
+      <c r="D259" t="s">
+        <v>742</v>
+      </c>
+      <c r="E259" t="s">
+        <v>743</v>
+      </c>
+      <c r="F259" t="s">
+        <v>308</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H259" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>863</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>444</v>
+      </c>
+      <c r="D260" t="s">
+        <v>742</v>
+      </c>
+      <c r="E260" t="s">
+        <v>743</v>
+      </c>
+      <c r="F260" t="s">
+        <v>308</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H260" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>866</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>452</v>
+      </c>
+      <c r="D261" t="s">
+        <v>742</v>
+      </c>
+      <c r="E261" t="s">
+        <v>743</v>
+      </c>
+      <c r="F261" t="s">
+        <v>308</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H261" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>869</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>455</v>
+      </c>
+      <c r="D262" t="s">
+        <v>742</v>
+      </c>
+      <c r="E262" t="s">
+        <v>743</v>
+      </c>
+      <c r="F262" t="s">
+        <v>308</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H262" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>872</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>458</v>
+      </c>
+      <c r="D263" t="s">
+        <v>742</v>
+      </c>
+      <c r="E263" t="s">
+        <v>743</v>
+      </c>
+      <c r="F263" t="s">
+        <v>308</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H263" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>875</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>461</v>
+      </c>
+      <c r="D264" t="s">
+        <v>742</v>
+      </c>
+      <c r="E264" t="s">
+        <v>743</v>
+      </c>
+      <c r="F264" t="s">
+        <v>308</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H264" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>878</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>464</v>
+      </c>
+      <c r="D265" t="s">
+        <v>742</v>
+      </c>
+      <c r="E265" t="s">
+        <v>743</v>
+      </c>
+      <c r="F265" t="s">
+        <v>308</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H265" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>881</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>467</v>
+      </c>
+      <c r="D266" t="s">
+        <v>742</v>
+      </c>
+      <c r="E266" t="s">
+        <v>743</v>
+      </c>
+      <c r="F266" t="s">
+        <v>308</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H266" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>884</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>470</v>
+      </c>
+      <c r="D267" t="s">
+        <v>742</v>
+      </c>
+      <c r="E267" t="s">
+        <v>743</v>
+      </c>
+      <c r="F267" t="s">
+        <v>308</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H267" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>887</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>474</v>
+      </c>
+      <c r="D268" t="s">
+        <v>742</v>
+      </c>
+      <c r="E268" t="s">
+        <v>743</v>
+      </c>
+      <c r="F268" t="s">
+        <v>308</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H268" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>890</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>477</v>
+      </c>
+      <c r="D269" t="s">
+        <v>742</v>
+      </c>
+      <c r="E269" t="s">
+        <v>743</v>
+      </c>
+      <c r="F269" t="s">
+        <v>308</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H269" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>893</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>481</v>
+      </c>
+      <c r="D270" t="s">
+        <v>742</v>
+      </c>
+      <c r="E270" t="s">
+        <v>743</v>
+      </c>
+      <c r="F270" t="s">
+        <v>308</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H270" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>896</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>485</v>
+      </c>
+      <c r="D271" t="s">
+        <v>742</v>
+      </c>
+      <c r="E271" t="s">
+        <v>743</v>
+      </c>
+      <c r="F271" t="s">
+        <v>308</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H271" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>899</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>900</v>
+      </c>
+      <c r="D272" t="s">
+        <v>742</v>
+      </c>
+      <c r="E272" t="s">
+        <v>743</v>
+      </c>
+      <c r="F272" t="s">
+        <v>308</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H272" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>903</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>226</v>
+      </c>
+      <c r="D273" t="s">
+        <v>904</v>
+      </c>
+      <c r="E273" t="s">
+        <v>905</v>
+      </c>
+      <c r="F273" t="s">
+        <v>308</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H273" t="s">
+        <v>907</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3614,50 +10281,238 @@
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>