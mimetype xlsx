--- v1 (2026-06-02)
+++ v2 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2181" uniqueCount="908">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2197" uniqueCount="916">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -177,51 +177,51 @@
   <si>
     <t>Ata da Nona Sessão Ordinária.</t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8940/ata_da_10a._sessao_ordinaria_2026.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sessão Ordinária.</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8966/ata_da_11a._sessao_ordinaria_2026.pdf</t>
   </si>
   <si>
-    <t>Ata da Décima Primeira Sessão Ordinária. - Minuta.</t>
+    <t>Ata da Décima Primeira Sessão Ordinária.</t>
   </si>
   <si>
     <t>8975</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8975/ata_da_12a._sessao_ordinaria_2026.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Segunda Sessão Ordinária. - Minuta.</t>
   </si>
   <si>
     <t>8983</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8983/ata_da_13a._sessao_ordinaria_2026.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Terceira Sessão Ordinária. - Minuta.</t>
   </si>
@@ -238,50 +238,62 @@
     <t>Ata da Décima Quarta Sessão Ordinária. - Minuta.</t>
   </si>
   <si>
     <t>8987</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8987/ata_da_15a._sessao_ordinaria_2026.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quinta Sessão Ordinária.</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9000/ata_da_16a._sessao_ordinaria_2026.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sexta Sessão Ordinária. - Minuta.</t>
+  </si>
+  <si>
+    <t>9012</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9012/ata_da_17a._sessao_ordinaria_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Décima Sétima Sessão Ordinária. - Minuta.</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8736/ata_da_01a._sessao_extraordinaria_2026.pdf</t>
   </si>
   <si>
     <t>Ata da Primeira Sessão Extraordinária.</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8737/ata_da_02a._sessao_extraordinaria_2026.pdf</t>
   </si>
   <si>
     <t>Ata da Segunda Sessão Extraordinária.</t>
   </si>
@@ -487,53 +499,50 @@
     <t>8905</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8905/ind_014_26_miltinho_-_porto_velho_2_-_paxiuba_-_luminarias.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção, reparo e substituição das luminárias inoperantes localizadas na Rua Paxiúba, Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
     <t>IVAN HELENO</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8938/ind_16_2026_ivan-_instabilidade_de_internte_nao_afete_atendimento_ao_publico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, que determine à Secretaria competente_x000D_
 a adoção de medidas para que, em casos de queda ou instabilidade do sistema de internet, os atendimentos relacionados à entrega de medicamentos não sejam interrompidos, permitindo que os registros sejam realizados manualmente е, posteriormente, inseridos no sistema pelos servidores responsáveis.</t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8939/indicacao_-_manutencao_usf_ura_e_upa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, que determine à Secretaria competente, visando à realização de manutenção preventiva e periódica, em caráter mensal, dos aparelhos de ar-condicionado instalados em todas as Unidades de Saúde da Família (USF), na Unidade de Pronto Atendimento (UPA) e na Unidade de Referência e Apoio (URA), bem como a aquisição de novos equipamentos, de modo a suprir adequadamente a demanda dessas unidades.</t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8942/ind_018_26_gryllo_-_luminaria_-_braganca_paulista_-_icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, visando a substituição de lâmpadas, na Rua Bragança Paulista nº 565, no Balneário Icaraí.</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8943/ind_019_26_gryllo_-_luminaria_-portal_da_ilha.pdf</t>
@@ -698,50 +707,65 @@
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Rogério Lopes Revitti, que determine, em caráter de urgência, estudos e providências, junto ao Departamento Municipal de Trânsito – DIMUTRAN, em conjunto com a Secretaria Municipal de Educação e a Direção da Escola Monte Carlo, visando à adoção de medidas para melhorar a segurança no embarque e desembarque dos alunos da referida unidade escolar, localizada na Rua Bermudas.</t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9001/ind_034_26_miltinho_-upa_-_luminarias.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Rogério Lopes Revitti, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção, reparo e substituição das luminárias de led que se encontram inoperantes, localizadas em frente a UPA, Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9003/ind_035_26_miltinho_-rodoviaria_-_luminarias.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Rogério Lopes Revitti, que sejam realizados, com caráter de urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção, reparo e substituição das luminárias de led que se encontram inoperantes, localizadas no estacionamento da Rodoviária e também em seu interior, se preciso for.</t>
+  </si>
+  <si>
+    <t>9011</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>EDER CONSTRUTOR</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9011/ind_036_26_oeder_-.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Rogério Lopes Revitti, que faça gestão junto ao Departamento Competente, para que sejam instalados totens de identificação visual em diferentes pontos da cidade, especialmente nos locais indicados: Baneário Ponta da Praia, Balneário Adriana, Praça do Boqueirão Norte, Balneário Viareggio, Balneário Pedrinhas, Boqueirão Sul e na entrada da cidade, podendo ainda ser implantados em outros locais que se mostrem necessários.</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
     <t>JULCO</t>
   </si>
   <si>
     <t>Julgamento de Contas (Tcesp)</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8733/00_parecer.pdf</t>
   </si>
   <si>
     <t>CONTAS MUNICIPAIS REF. EXERCÍCIO 2023, COM PARECER PRÉVIO FAVORÁVEL EXARADO PELO TRIBUNAL DE CONTAS DE SÃO PAULO.</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
@@ -802,54 +826,57 @@
   <si>
     <t>MOÇÃO DE APLAUSOS E AGRADECIMENTO ao Capitão PM Gilson Vieira, pelos relevantes serviços prestados à frente do Comando da 3ª Companhia do 38º Batalhão de Polícia Militar do Interior, com jurisdição sobre os Municípios de Iguape, Ilha Comprida e Miracatu.</t>
   </si>
   <si>
     <t>8977</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8977/mocao_007_25_-_todos_-_pesar_silvia_eyphanio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da saudosa Silva Aparecida Eyphânio.</t>
   </si>
   <si>
     <t>8996</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8996/mocao_08_frajola-_misses.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Organização Donati Produções, na pessoa de sua coordenadora Walesca Donati, e às representantes de Ilha Comprida no concurso Miss São Paulo Teen Infantil, edição 2026: Ana Alice dos Santos, Mirella Letícia Gallo, Sheron Nogueira da Silva e Maria Fernanda Pereira de Souza, pelos títulos conquistados na semifinal realizada em 24 de maio de 2026.</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
+    <t>MILTINHO, ADOLFO, EDER CONSTRUTOR, EMERSON GRYLLO, IVAN HELENO, MÁRCIA ROMANO, MOZART SILVESTRE, PROFESSORA EDINA, ROBERTO FRAJOLA</t>
+  </si>
+  <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9009/mocao_09_26_-_milton_-_congratulacao_integrantes_do_corpo_de_de_guarda_vidas_temporario.pdf</t>
   </si>
   <si>
-    <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES para os profissionais integrantes do corpo de Guarda-Vidas Temporários, em reconhecimento aos exemplares serviços prestados à nossa comunidade.</t>
+    <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES para os profissionais integrantes do corpo de Guarda-Vidas Temporários, em reconhecimento aos exemplares serviços prestados à nossa comunidade.</t>
   </si>
   <si>
     <t>8824</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, FO - Finanças e Orçamentos</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8824/parecer_pl_001_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 1/2026.</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8873/parecer_pl_002_-_favoravel.pdf</t>
   </si>
@@ -1199,53 +1226,50 @@
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8819/proj_32_26-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8830/proj_033_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8831/proj_034_26_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8796/proj_035_26_-_identifica_poste_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA MUNICIPAL DE IDENTIFICAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA POR QR CODE, ESTABELECE PRIORIDADE DE MANUTENÇÃO E DETERMINA A DIVULGAÇÃO MENSAL DE RELATÓRIO DO SERVIÇO.</t>
   </si>
   <si>
     <t>8817</t>
-  </si>
-[...1 lines deleted...]
-    <t>36</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8817/projeto_de_lei_-_cartazes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COLAGEM E AFIXAÇÃO DE CARTAZES E QUALQUER TIPO DE PROPAGANDA EM POSTES DE ILUMINAÇÃO E OUTROS EQUIPAMENTOS PÚBLICOS NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8821/proj_037_26_-_reajuste_vale.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR FIXADO PARA O CARTÃO ALIMENTAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
     <t>38</t>
   </si>
@@ -3086,66 +3110,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8764/ata_da_01a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8786/ata_da_02a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8800/ata_da_03a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8820/ata_da_04a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8843/ata_da_05a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8866/ata_da_06a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8877/ata_da_07a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8912/ata_da_08a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8923/ata_da_09a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8940/ata_da_10a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8966/ata_da_11a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8975/ata_da_12a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8983/ata_da_13a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8986/ata_da_14a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8987/ata_da_15a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9000/ata_da_16a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8736/ata_da_01a._sessao_extraordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8737/ata_da_02a._sessao_extraordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8738/ata_da_03a._sessao_extraordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8988/ata_da_sessao_de_julgamento_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8999/ata_da_sessao_de_posse_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8728/denuncia-_infracao_politico_administrativa_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8920/denuncia_2.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8743/ind_001_25_milton_-_reparos_no_telahdo_e_forro_sala_de_aula_britania.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8744/ind_002_25_milton_-_instalacao_de_toldos_nas_janelas_de_salas_de_aula_e._britania.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8745/ind_003_25_milton_-_instalacao_de_sistema_de_refrigeracao_e._britania.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8747/ind_004_25_milton_-_servico_de_zeladoria_na_rua_dino_scarrabello_baln._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8751/indicacao_-_tapa_buraco_av._ver._carlos_roberto_de_paula.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8823/ind_006_26_gryllo_-_protocolos_encerrados.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8865/ind_007_26_gryllo_-_troca_iluminacao_publica_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8867/ind_08-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8897/ind_009_26_frajola_-.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8901/ind_010_26_miltinho_-_mar__sol_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8902/ind_011_26_miltinho_-_di_franco_-_monte_catini_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8903/ind_012_26_miltinho_-_marcia_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8904/ind_013_26_miltinho_-atlantico_-_porto_cabral_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8905/ind_014_26_miltinho_-_porto_velho_2_-_paxiuba_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8938/ind_16_2026_ivan-_instabilidade_de_internte_nao_afete_atendimento_ao_publico.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8939/indicacao_-_manutencao_usf_ura_e_upa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8942/ind_018_26_gryllo_-_luminaria_-_braganca_paulista_-_icarai.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8943/ind_019_26_gryllo_-_luminaria_-portal_da_ilha.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8941/ind_020_26_gryllo_-_manutencao_-_castro_alves_-_ma_lourdes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8944/ind_021_26_gryllo_-_manutencao_-_cecilia_meireles_-_ma_lourdes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8945/ind_022_26_gryllo_-_patrolagem_-_limeira_-_icarai.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8946/ind_023_26_gryllo_-_tapa_buraco_-_candapui_-_em_frente_baterilha.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8947/ind_024_26_gryllo_-_lombada_-_beethoven.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8948/ind_025_26_gryllo_-_lombada_-_maria_jose_ventura_-_sarnambi.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8949/ind_026_26_gryllo_-_lombofaixa_-_cei_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8950/ind_027_26_gryllo_-_luminaria_-_barretos_-_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8974/ind_029_26_gryllo_-_lombada_-_raphael_parisi_-_araca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8997/ind_030_26_miltinho_-_intermares_-_boq_sul_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8998/ind_031_26_miltinho_-_beira_mar_-_limpeza_grelhas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8995/ind_032_26_marcia_-__servico_zeladoria_na_av._figueira_da_foz_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9002/ind_033_26_miltinho_-_escola_monte_carlo_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9001/ind_034_26_miltinho_-upa_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9003/ind_035_26_miltinho_-rodoviaria_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8733/00_parecer.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8787/mocao_01_26_-_todos_-_pesar_alceu_fogaca.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8806/mocao_02_26-_gryllo-apelo_orelha.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8952/mocao_004_26_-_todos_-_pesar_gerson.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8969/mocao_005_26_-_milton_-_todos_-_pesar_josenilda_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8973/mocao_06_26_-fajola_-_aplausos_capitao_gilson_vieira.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8977/mocao_007_25_-_todos_-_pesar_silvia_eyphanio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8996/mocao_08_frajola-_misses.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9009/mocao_09_26_-_milton_-_congratulacao_integrantes_do_corpo_de_de_guarda_vidas_temporario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8824/parecer_pl_001_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8873/parecer_pl_002_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8874/parecer_pl_004_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8875/parecer_pl_005_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8876/parecer_pl_006_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8825/parecer_pl_008_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8872/parecer_pl_035_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8978/parecer_-_contas_gj_-__2023..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8979/voto_em_separado_-_contas_2023_-_pref._geraldino.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8718/dpl_01-_susta_os_efeitos_do_decreto_executivo_1363_de_26_de_janeiro_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8871/pdl_02_26_mesa_-_informatizacao_de_processos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8699/proj_001_26_-_altera_piso_salarial_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8700/proj_002_26_-_autoriza_convenio_com_secretaria_esadual_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8701/proj_003_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8702/proj_004_26_-_repasse_de_recursos_financeiros_apae.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8703/proj_005_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8720/proj_006_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8721/proj_007_26_-_recomposicao_salarial_dos_servidores_do_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8722/proj_008_26_-_recomposicao_salarial_dos_servidores_da_educacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8723/proj_009_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8729/proj_010_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8741/proj_011_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8742/proj_012_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8754/proj_013_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8755/proj_014_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8756/proj_015_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8757/proj_016_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8758/proj_017_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8759/proj_018_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8760/proj_019_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8761/proj_020_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8762/proj_021_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8763/paginas_substituidas_-proj_022_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8766/proj_023_26_-_ratifica_resolucao_001_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8767/proj_024_26_-_ratifica_resolucao_002_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8768/proj_025_26_-_ratifica_resolucao_003_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8769/proj_026_26_-_ratifica_resolucao_004_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8790/proj_027_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8791/proj_028_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8805/proj_029_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8788/proj_030_26_-_reajuste_salarial_-_retroativo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8789/pl_031_26_gryllo_-_alteracao_logradouro-justificativa_formal.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8819/proj_32_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8830/proj_033_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8831/proj_034_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8796/proj_035_26_-_identifica_poste_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8817/projeto_de_lei_-_cartazes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8821/proj_037_26_-_reajuste_vale.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8844/proj_038_26_-_revoga_dispositivo_da_lei_1965_de_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8857/proj_039_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8856/proj_040_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8894/proj_42_26_-_dispoe_sobre_ratificao_da_resolucao_07_2026_consaude.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8895/proj_43_26_-_dispoe_sobre_alteracao_na_lei_237.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8896/proj_44_26_-_dispoe_sobre_alteracao_na_lei_1270.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8900/proj_045_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8915/proj_046_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8914/proj_47_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8913/proj_48_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8916/proj_049_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8917/proj_050_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8918/proj_051_26_-_altera_ppa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8934/proj_52_26-_institui_o_programa_bolsa_trabalho_municipal.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8931/proj_53_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8970/proj_54_26-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8932/pl_55_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8933/proj_56_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8953/proj_57_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8971/proj_58_26-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8982/proj_59_26-_repasse_de_recursos_apae.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8984/proj_60_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8951/proj_61_frajola-__cessao_gratuita_xixinelo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8962/proj_062_26_-gryllo-_qr_code.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8968/proj_063_26_-_frajola_-_enquadramento_adis.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8985/proj_64_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8994/proj_065_26_-_programamunicipal_mao_na_massa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9005/proj_066_26_-__programa_educacao_inclusiva_e_atendimento_educacional_especializado-aee.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9006/proj_067_26_-__programa_educacao_integral_na_educacao_infantil_e_no_ensino_fundamental.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9007/proj_068_26_-__programa_educacao_de_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9008/proj_069_26_-_programa_de_parcelamento_incentivado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9004/proj_071_26_-_altera_lei_1271.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9010/proj_077_26_-_gryllo_motorhome.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8802/pelo_-_veda_reeleicao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8878/proj_resol_01_26_1doc.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8719/req_01-_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8727/req_02_frajola-_informacoes_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8724/req_03_frajola-_informacoes_evento_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8726/req_04_frajola-_informacoes_portal_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8725/req_05_frajola-_informacoes_artistas_locais__evento_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8730/req_06_mozart-_informacoes_sobre_o_edital_04_2012.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8731/req_07_mozart-_informacoes_sobre_processos_adm_de_compras.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8732/req_08_mozart-_informacoes_sobre_zonas_de_vida_silvestre.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8750/requerimento_-_obra_psf_araca.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8749/requerimento_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8748/req_11_gryllo-_informacoes_sobre_o_contrato_39_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8765/req_012_gryllo_-_concurso_vigia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8770/req_13_frajola-_copias_de_todos_os_inqueritos_civis.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8775/req_14_frajola-_informacoes_sobre_notificacao_e_penalidades_de_empresas_tercerizadas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8771/req_15_frajola-_relacao_de_todas_as_dacoes_em_pagamentos.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8777/req_16_frajola-_informacoes_sobre_a_entrega_do_carne_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8776/req_17_frajola-_informacoes_sobre_realizacao_dafeira_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8772/req_18_frajola-_relacao_de_todos_os_cargos_comissionados_ocupados_nos_ultimos_12_meses.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8773/req_19_frajola-_relacao_de_todos_os_funcionarios_que_trabalharam_no_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8778/req_20_frajola-_informacoes_sobre_notificacao_e_penalidades_da_empresa_reposavel_pela_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8779/requerimento_-_incentivo_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8774/requerimento_-_ilha_verao_2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8780/req_023_milton_-_quebra_ordem_cronologica.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8781/req_024_milton_-_processo_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8782/req_025_milton_-_adiantamento_de_viagem.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8783/req_026_milton_-_arrecadacao_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8784/req_027_milton_-_suplementacao_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8785/req_028_diversos_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8797/requerimento_-_convocacao_servidora_anita_pontes_gonzales_saraiva.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8799/requerimento_-_manutencao_das_vias_e_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8798/requerimento_-_emenda_impositiva_individual.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8795/req_32_frajola-_informacoes_sobre_limpeza_de_lote_particular.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8794/req_33_frajola-_informacoes_sobre_fundos_e_convenios.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8792/req_34_frajola-_informacoes_sobre_as_maquinas_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8793/req_35_frajola-_informacoes_sobre_o_fundb.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8801/req_036_gryllo_-_kit_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8807/req_037_frajola_-_convoca_nelson_e_juraci_verbal.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8809/req_38_frajola-_informacoes_sobre_emissao_de_titulos_de_dominio_dos_ultimos_cinco_anos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8811/req_39_frajola-_requer_copias_dos_relatorios_e_pareceres_do_tcesp_dos_anos_de_2024_e_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8812/req_40_frajola-_informacoes_sobre_dividas_municipais.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8818/req_041_marcia_-_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8822/req_42_gryllo-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8841/req_044_mozart_-_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8840/req_045_mozart_-_informacoes_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8842/req_046_frajola_-_convoca_secretaria_saude.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8863/req_048_marcia_-_convoca_josimar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8859/req_049_gryllo_-_informacoes_zoonose.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8860/req_050_gryllo_-_lotes_balneario_icarai_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8861/req_051_gryllo_-_informacoes_medidas_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8858/req_052_ivan_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8862/req_053_milton_-_informacoes_abastecimento_agua_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8864/req_054_milton_-_informacoes_empresa_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8868/req_55.2026_-_kwid_casa_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8869/req_56.2026_-_terceirizados_que_nao_receberam_pagamento.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8879/req_057_ivan_-_revisao_salarial_2025_e_2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8898/req_58_gryllo-_parque_praca_central.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8899/requerimento_-_obra_psf_doralice.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8919/requerimento_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8921/req_61_mozart-_iptu.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8922/req_62_mozart-_contratacao_e_aquisicao_de_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8924/req_63_frajola-_exames.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8936/req_64_ivan-_recomposicao_de_vias_publicas_apos_obras_da_sabesp.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8937/req_65_ivan-_sabesp_combranca_indevida_de_taxa_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8965/req_66_ivan-_convocacao_gerente_regional_sabesp.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8963/requerimento_-_fono_cdh.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8964/requerimento_-_enquadramento_lei_15250-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8967/req_69_mozart-_informacoes_financeiras_sobre_o_pl_46_2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8972/req_70_frajola-__convocacao_de_servidor_publico_para_prestar_esclarecimentos_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8976/req_71_frajola-_informacoes_de_manuntencao_equipamentos_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8847/resre_02-_frajola.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8855/resre_03-_frajola.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8846/resre_04-_frajola.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8845/resre_05-_frajola.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8848/resre_06-_mozart.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8850/resre_07-_mozart.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8849/resre_08-_mozart.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8851/resre_09-_marcia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8854/resre_10-_marcia.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8853/resre_11-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8852/resre_12-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8893/resre_13-_frajola.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8892/resre_14-_frajola.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8883/resre_15-_frajola.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8891/resre_16-_frajola.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8882/resre_18-_frajola.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8890/resre_19-_frajola.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8889/resre_20-_frajola.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8888/resre_21-_marcia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8887/resre_22-_marcia.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8881/resre_23-_milton.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8880/resre_24-_milton.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8886/resre_25-_milton.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8885/resre_26-_milton.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8884/resre_27-_milton.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8906/resre_30-_marcia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8907/resre_31-_marcia.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8908/resre_32-_marcia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8909/resre_33-_frajola.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8910/resre_34-_frajola.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8911/resre_36-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8925/resre_38-_frajola.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8926/resre_39-_frajola.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8927/resre_40-_frajola.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8935/resre_41-_marcia.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8928/resre_42-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8961/resre_44_mozart.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8960/resre_45_mozart.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8929/resre_49-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8959/resre_50-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8958/resre_51-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8957/resre_53_milton.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8956/resre_54-_milton.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8955/resre_55_todos-_sapl.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8954/resre_56_frajola.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8980/resre_57_ivan.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8981/resre_58-_gryllo..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8989/resre_59-_marcia.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8990/resre_60-_todos.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8991/resre_61-_mozart.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8993/anexo-_resre_62-_mozart_memorando_3_853_2026_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8992/resre_63-.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8704/resre_120__-_milton.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8870/veto_pl_35_26.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8764/ata_da_01a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8786/ata_da_02a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8800/ata_da_03a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8820/ata_da_04a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8843/ata_da_05a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8866/ata_da_06a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8877/ata_da_07a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8912/ata_da_08a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8923/ata_da_09a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8940/ata_da_10a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8966/ata_da_11a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8975/ata_da_12a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8983/ata_da_13a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8986/ata_da_14a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8987/ata_da_15a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9000/ata_da_16a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9012/ata_da_17a._sessao_ordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8736/ata_da_01a._sessao_extraordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8737/ata_da_02a._sessao_extraordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8738/ata_da_03a._sessao_extraordinaria_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8988/ata_da_sessao_de_julgamento_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8999/ata_da_sessao_de_posse_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8728/denuncia-_infracao_politico_administrativa_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8920/denuncia_2.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8743/ind_001_25_milton_-_reparos_no_telahdo_e_forro_sala_de_aula_britania.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8744/ind_002_25_milton_-_instalacao_de_toldos_nas_janelas_de_salas_de_aula_e._britania.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8745/ind_003_25_milton_-_instalacao_de_sistema_de_refrigeracao_e._britania.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8747/ind_004_25_milton_-_servico_de_zeladoria_na_rua_dino_scarrabello_baln._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8751/indicacao_-_tapa_buraco_av._ver._carlos_roberto_de_paula.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8823/ind_006_26_gryllo_-_protocolos_encerrados.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8865/ind_007_26_gryllo_-_troca_iluminacao_publica_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8867/ind_08-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8897/ind_009_26_frajola_-.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8901/ind_010_26_miltinho_-_mar__sol_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8902/ind_011_26_miltinho_-_di_franco_-_monte_catini_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8903/ind_012_26_miltinho_-_marcia_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8904/ind_013_26_miltinho_-atlantico_-_porto_cabral_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8905/ind_014_26_miltinho_-_porto_velho_2_-_paxiuba_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8938/ind_16_2026_ivan-_instabilidade_de_internte_nao_afete_atendimento_ao_publico.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8939/indicacao_-_manutencao_usf_ura_e_upa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8942/ind_018_26_gryllo_-_luminaria_-_braganca_paulista_-_icarai.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8943/ind_019_26_gryllo_-_luminaria_-portal_da_ilha.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8941/ind_020_26_gryllo_-_manutencao_-_castro_alves_-_ma_lourdes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8944/ind_021_26_gryllo_-_manutencao_-_cecilia_meireles_-_ma_lourdes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8945/ind_022_26_gryllo_-_patrolagem_-_limeira_-_icarai.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8946/ind_023_26_gryllo_-_tapa_buraco_-_candapui_-_em_frente_baterilha.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8947/ind_024_26_gryllo_-_lombada_-_beethoven.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8948/ind_025_26_gryllo_-_lombada_-_maria_jose_ventura_-_sarnambi.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8949/ind_026_26_gryllo_-_lombofaixa_-_cei_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8950/ind_027_26_gryllo_-_luminaria_-_barretos_-_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8974/ind_029_26_gryllo_-_lombada_-_raphael_parisi_-_araca.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8997/ind_030_26_miltinho_-_intermares_-_boq_sul_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8998/ind_031_26_miltinho_-_beira_mar_-_limpeza_grelhas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8995/ind_032_26_marcia_-__servico_zeladoria_na_av._figueira_da_foz_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9002/ind_033_26_miltinho_-_escola_monte_carlo_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9001/ind_034_26_miltinho_-upa_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9003/ind_035_26_miltinho_-rodoviaria_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9011/ind_036_26_oeder_-.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8733/00_parecer.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8787/mocao_01_26_-_todos_-_pesar_alceu_fogaca.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8806/mocao_02_26-_gryllo-apelo_orelha.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8952/mocao_004_26_-_todos_-_pesar_gerson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8969/mocao_005_26_-_milton_-_todos_-_pesar_josenilda_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8973/mocao_06_26_-fajola_-_aplausos_capitao_gilson_vieira.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8977/mocao_007_25_-_todos_-_pesar_silvia_eyphanio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8996/mocao_08_frajola-_misses.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9009/mocao_09_26_-_milton_-_congratulacao_integrantes_do_corpo_de_de_guarda_vidas_temporario.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8824/parecer_pl_001_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8873/parecer_pl_002_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8874/parecer_pl_004_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8875/parecer_pl_005_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8876/parecer_pl_006_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8825/parecer_pl_008_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8872/parecer_pl_035_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8978/parecer_-_contas_gj_-__2023..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8979/voto_em_separado_-_contas_2023_-_pref._geraldino.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8718/dpl_01-_susta_os_efeitos_do_decreto_executivo_1363_de_26_de_janeiro_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8871/pdl_02_26_mesa_-_informatizacao_de_processos_administrativos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8699/proj_001_26_-_altera_piso_salarial_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8700/proj_002_26_-_autoriza_convenio_com_secretaria_esadual_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8701/proj_003_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8702/proj_004_26_-_repasse_de_recursos_financeiros_apae.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8703/proj_005_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8720/proj_006_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8721/proj_007_26_-_recomposicao_salarial_dos_servidores_do_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8722/proj_008_26_-_recomposicao_salarial_dos_servidores_da_educacao_municipal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8723/proj_009_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8729/proj_010_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8741/proj_011_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8742/proj_012_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8754/proj_013_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8755/proj_014_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8756/proj_015_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8757/proj_016_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8758/proj_017_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8759/proj_018_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8760/proj_019_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8761/proj_020_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8762/proj_021_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8763/paginas_substituidas_-proj_022_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8766/proj_023_26_-_ratifica_resolucao_001_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8767/proj_024_26_-_ratifica_resolucao_002_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8768/proj_025_26_-_ratifica_resolucao_003_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8769/proj_026_26_-_ratifica_resolucao_004_de_2025_consaude.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8790/proj_027_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8791/proj_028_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8805/proj_029_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8788/proj_030_26_-_reajuste_salarial_-_retroativo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8789/pl_031_26_gryllo_-_alteracao_logradouro-justificativa_formal.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8819/proj_32_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8830/proj_033_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8831/proj_034_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8796/proj_035_26_-_identifica_poste_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8817/projeto_de_lei_-_cartazes.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8821/proj_037_26_-_reajuste_vale.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8844/proj_038_26_-_revoga_dispositivo_da_lei_1965_de_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8857/proj_039_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8856/proj_040_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8894/proj_42_26_-_dispoe_sobre_ratificao_da_resolucao_07_2026_consaude.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8895/proj_43_26_-_dispoe_sobre_alteracao_na_lei_237.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8896/proj_44_26_-_dispoe_sobre_alteracao_na_lei_1270.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8900/proj_045_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8915/proj_046_26_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8914/proj_47_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8913/proj_48_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8916/proj_049_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8917/proj_050_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8918/proj_051_26_-_altera_ppa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8934/proj_52_26-_institui_o_programa_bolsa_trabalho_municipal.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8931/proj_53_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8970/proj_54_26-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8932/pl_55_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8933/proj_56_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8953/proj_57_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8971/proj_58_26-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8982/proj_59_26-_repasse_de_recursos_apae.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8984/proj_60_26-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8951/proj_61_frajola-__cessao_gratuita_xixinelo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8962/proj_062_26_-gryllo-_qr_code.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8968/proj_063_26_-_frajola_-_enquadramento_adis.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8985/proj_64_26_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8994/proj_065_26_-_programamunicipal_mao_na_massa.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9005/proj_066_26_-__programa_educacao_inclusiva_e_atendimento_educacional_especializado-aee.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9006/proj_067_26_-__programa_educacao_integral_na_educacao_infantil_e_no_ensino_fundamental.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9007/proj_068_26_-__programa_educacao_de_jovens_e_adultos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9008/proj_069_26_-_programa_de_parcelamento_incentivado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9004/proj_071_26_-_altera_lei_1271.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/9010/proj_077_26_-_gryllo_motorhome.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8802/pelo_-_veda_reeleicao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8878/proj_resol_01_26_1doc.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8719/req_01-_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8727/req_02_frajola-_informacoes_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8724/req_03_frajola-_informacoes_evento_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8726/req_04_frajola-_informacoes_portal_de_transparencia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8725/req_05_frajola-_informacoes_artistas_locais__evento_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8730/req_06_mozart-_informacoes_sobre_o_edital_04_2012.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8731/req_07_mozart-_informacoes_sobre_processos_adm_de_compras.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8732/req_08_mozart-_informacoes_sobre_zonas_de_vida_silvestre.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8750/requerimento_-_obra_psf_araca.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8749/requerimento_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8748/req_11_gryllo-_informacoes_sobre_o_contrato_39_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8765/req_012_gryllo_-_concurso_vigia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8770/req_13_frajola-_copias_de_todos_os_inqueritos_civis.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8775/req_14_frajola-_informacoes_sobre_notificacao_e_penalidades_de_empresas_tercerizadas.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8771/req_15_frajola-_relacao_de_todas_as_dacoes_em_pagamentos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8777/req_16_frajola-_informacoes_sobre_a_entrega_do_carne_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8776/req_17_frajola-_informacoes_sobre_realizacao_dafeira_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8772/req_18_frajola-_relacao_de_todos_os_cargos_comissionados_ocupados_nos_ultimos_12_meses.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8773/req_19_frajola-_relacao_de_todos_os_funcionarios_que_trabalharam_no_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8778/req_20_frajola-_informacoes_sobre_notificacao_e_penalidades_da_empresa_reposavel_pela_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8779/requerimento_-_incentivo_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8774/requerimento_-_ilha_verao_2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8780/req_023_milton_-_quebra_ordem_cronologica.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8781/req_024_milton_-_processo_pronto_pagamento.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8782/req_025_milton_-_adiantamento_de_viagem.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8783/req_026_milton_-_arrecadacao_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8784/req_027_milton_-_suplementacao_ilha_verao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8785/req_028_diversos_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8797/requerimento_-_convocacao_servidora_anita_pontes_gonzales_saraiva.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8799/requerimento_-_manutencao_das_vias_e_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8798/requerimento_-_emenda_impositiva_individual.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8795/req_32_frajola-_informacoes_sobre_limpeza_de_lote_particular.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8794/req_33_frajola-_informacoes_sobre_fundos_e_convenios.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8792/req_34_frajola-_informacoes_sobre_as_maquinas_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8793/req_35_frajola-_informacoes_sobre_o_fundb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8801/req_036_gryllo_-_kit_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8807/req_037_frajola_-_convoca_nelson_e_juraci_verbal.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8809/req_38_frajola-_informacoes_sobre_emissao_de_titulos_de_dominio_dos_ultimos_cinco_anos.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8811/req_39_frajola-_requer_copias_dos_relatorios_e_pareceres_do_tcesp_dos_anos_de_2024_e_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8812/req_40_frajola-_informacoes_sobre_dividas_municipais.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8818/req_041_marcia_-_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8822/req_42_gryllo-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8841/req_044_mozart_-_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8840/req_045_mozart_-_informacoes_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8842/req_046_frajola_-_convoca_secretaria_saude.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8863/req_048_marcia_-_convoca_josimar.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8859/req_049_gryllo_-_informacoes_zoonose.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8860/req_050_gryllo_-_lotes_balneario_icarai_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8861/req_051_gryllo_-_informacoes_medidas_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8858/req_052_ivan_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8862/req_053_milton_-_informacoes_abastecimento_agua_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8864/req_054_milton_-_informacoes_empresa_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8868/req_55.2026_-_kwid_casa_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8869/req_56.2026_-_terceirizados_que_nao_receberam_pagamento.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8879/req_057_ivan_-_revisao_salarial_2025_e_2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8898/req_58_gryllo-_parque_praca_central.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8899/requerimento_-_obra_psf_doralice.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8919/requerimento_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8921/req_61_mozart-_iptu.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8922/req_62_mozart-_contratacao_e_aquisicao_de_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8924/req_63_frajola-_exames.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8936/req_64_ivan-_recomposicao_de_vias_publicas_apos_obras_da_sabesp.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8937/req_65_ivan-_sabesp_combranca_indevida_de_taxa_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8965/req_66_ivan-_convocacao_gerente_regional_sabesp.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8963/requerimento_-_fono_cdh.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8964/requerimento_-_enquadramento_lei_15250-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8967/req_69_mozart-_informacoes_financeiras_sobre_o_pl_46_2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8972/req_70_frajola-__convocacao_de_servidor_publico_para_prestar_esclarecimentos_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8976/req_71_frajola-_informacoes_de_manuntencao_equipamentos_de_odontologia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8847/resre_02-_frajola.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8855/resre_03-_frajola.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8846/resre_04-_frajola.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8845/resre_05-_frajola.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8848/resre_06-_mozart.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8850/resre_07-_mozart.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8849/resre_08-_mozart.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8851/resre_09-_marcia.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8854/resre_10-_marcia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8853/resre_11-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8852/resre_12-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8893/resre_13-_frajola.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8892/resre_14-_frajola.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8883/resre_15-_frajola.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8891/resre_16-_frajola.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8882/resre_18-_frajola.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8890/resre_19-_frajola.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8889/resre_20-_frajola.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8888/resre_21-_marcia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8887/resre_22-_marcia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8881/resre_23-_milton.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8880/resre_24-_milton.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8886/resre_25-_milton.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8885/resre_26-_milton.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8884/resre_27-_milton.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8906/resre_30-_marcia.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8907/resre_31-_marcia.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8908/resre_32-_marcia.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8909/resre_33-_frajola.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8910/resre_34-_frajola.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8911/resre_36-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8925/resre_38-_frajola.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8926/resre_39-_frajola.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8927/resre_40-_frajola.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8935/resre_41-_marcia.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8928/resre_42-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8961/resre_44_mozart.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8960/resre_45_mozart.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8929/resre_49-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8959/resre_50-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8958/resre_51-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8957/resre_53_milton.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8956/resre_54-_milton.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8955/resre_55_todos-_sapl.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8954/resre_56_frajola.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8980/resre_57_ivan.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8981/resre_58-_gryllo..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8989/resre_59-_marcia.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8990/resre_60-_todos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8991/resre_61-_mozart.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8993/anexo-_resre_62-_mozart_memorando_3_853_2026_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8992/resre_63-.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8704/resre_120__-_milton.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2026/8870/veto_pl_35_26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H273"/>
+  <dimension ref="A1:H275"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="132.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="175.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -3686,6557 +3710,6609 @@
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H22" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="F23" t="s">
+      <c r="H23" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>101</v>
+      </c>
+      <c r="E24" t="s">
         <v>102</v>
       </c>
-      <c r="B24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D25" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E25" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" t="s">
+        <v>103</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="F25" t="s">
+      <c r="H25" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>110</v>
+      </c>
+      <c r="E26" t="s">
         <v>111</v>
       </c>
-      <c r="B26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D27" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E27" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F27" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D28" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E28" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F28" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D29" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E29" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F29" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>122</v>
       </c>
       <c r="H29" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D30" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E30" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F30" t="s">
         <v>125</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H30" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D31" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E31" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F31" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D32" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E32" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F32" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D33" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E33" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F33" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>136</v>
       </c>
       <c r="H33" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D34" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E34" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F34" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H34" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D35" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E35" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F35" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H35" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E36" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F36" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E37" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F37" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H37" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E38" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F38" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H38" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E39" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F39" t="s">
-        <v>154</v>
+        <v>112</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>155</v>
       </c>
       <c r="H39" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>157</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
+        <v>73</v>
+      </c>
+      <c r="D40" t="s">
+        <v>110</v>
+      </c>
+      <c r="E40" t="s">
+        <v>111</v>
+      </c>
+      <c r="F40" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H40" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>161</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>162</v>
+        <v>77</v>
       </c>
       <c r="D41" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="E41" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F41" t="s">
         <v>125</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H41" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>164</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>165</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>110</v>
+      </c>
+      <c r="E42" t="s">
+        <v>111</v>
+      </c>
+      <c r="F42" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>168</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>169</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>110</v>
+      </c>
+      <c r="E43" t="s">
+        <v>111</v>
+      </c>
+      <c r="F43" t="s">
+        <v>129</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>172</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>173</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>110</v>
+      </c>
+      <c r="E44" t="s">
+        <v>111</v>
+      </c>
+      <c r="F44" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D44" t="s">
-[...8 lines deleted...]
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>177</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>110</v>
+      </c>
+      <c r="E45" t="s">
+        <v>111</v>
+      </c>
+      <c r="F45" t="s">
+        <v>129</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>180</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>181</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>110</v>
+      </c>
+      <c r="E46" t="s">
+        <v>111</v>
+      </c>
+      <c r="F46" t="s">
+        <v>129</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>184</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>185</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
+        <v>110</v>
+      </c>
+      <c r="E47" t="s">
+        <v>111</v>
+      </c>
+      <c r="F47" t="s">
+        <v>129</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D47" t="s">
-[...8 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>189</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>110</v>
+      </c>
+      <c r="E48" t="s">
+        <v>111</v>
+      </c>
+      <c r="F48" t="s">
+        <v>129</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="D48" t="s">
-[...8 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>193</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>110</v>
+      </c>
+      <c r="E49" t="s">
+        <v>111</v>
+      </c>
+      <c r="F49" t="s">
+        <v>129</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="D49" t="s">
-[...8 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>196</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>197</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
+        <v>110</v>
+      </c>
+      <c r="E50" t="s">
+        <v>111</v>
+      </c>
+      <c r="F50" t="s">
+        <v>129</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="D50" t="s">
-[...8 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>200</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>201</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>110</v>
+      </c>
+      <c r="E51" t="s">
+        <v>111</v>
+      </c>
+      <c r="F51" t="s">
+        <v>129</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="D51" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>205</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>110</v>
+      </c>
+      <c r="E52" t="s">
+        <v>111</v>
+      </c>
+      <c r="F52" t="s">
+        <v>129</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="D52" t="s">
-[...8 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>208</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>209</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>110</v>
+      </c>
+      <c r="E53" t="s">
+        <v>111</v>
+      </c>
+      <c r="F53" t="s">
+        <v>112</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="D53" t="s">
-[...8 lines deleted...]
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>212</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>213</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>110</v>
+      </c>
+      <c r="E54" t="s">
+        <v>111</v>
+      </c>
+      <c r="F54" t="s">
+        <v>112</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="D54" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>217</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>110</v>
+      </c>
+      <c r="E55" t="s">
+        <v>111</v>
+      </c>
+      <c r="F55" t="s">
+        <v>125</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="D55" t="s">
-[...8 lines deleted...]
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>220</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>221</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>110</v>
+      </c>
+      <c r="E56" t="s">
+        <v>111</v>
+      </c>
+      <c r="F56" t="s">
+        <v>112</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="D56" t="s">
-[...8 lines deleted...]
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>224</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>225</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>110</v>
+      </c>
+      <c r="E57" t="s">
+        <v>111</v>
+      </c>
+      <c r="F57" t="s">
+        <v>112</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="D57" t="s">
-[...8 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>228</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>229</v>
       </c>
-      <c r="B58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D58" t="s">
+        <v>110</v>
+      </c>
+      <c r="E58" t="s">
+        <v>111</v>
+      </c>
+      <c r="F58" t="s">
+        <v>112</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="E58" t="s">
+      <c r="H58" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>233</v>
+      </c>
+      <c r="D59" t="s">
+        <v>110</v>
+      </c>
+      <c r="E59" t="s">
+        <v>111</v>
+      </c>
+      <c r="F59" t="s">
         <v>234</v>
       </c>
-      <c r="B59" t="s">
-[...5 lines deleted...]
-      <c r="D59" t="s">
+      <c r="G59" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="E59" t="s">
+      <c r="H59" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>237</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>238</v>
+      </c>
+      <c r="E60" t="s">
+        <v>239</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="B60" t="s">
-[...14 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
         <v>243</v>
       </c>
-      <c r="B61" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E61" t="s">
-        <v>236</v>
+        <v>244</v>
+      </c>
+      <c r="F61" t="s">
+        <v>245</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="H61" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D62" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="E62" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="F62" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="H62" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D63" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="E63" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>244</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="H63" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D64" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="E64" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="F64" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="H64" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D65" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="E65" t="s">
-        <v>236</v>
+        <v>244</v>
+      </c>
+      <c r="F65" t="s">
+        <v>112</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="H65" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D66" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="E66" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="F66" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H66" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D67" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="E67" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>244</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="H67" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D68" t="s">
-        <v>265</v>
+        <v>243</v>
       </c>
       <c r="E68" t="s">
-        <v>266</v>
+        <v>244</v>
       </c>
       <c r="F68" t="s">
+        <v>139</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>269</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>45</v>
+      </c>
+      <c r="D69" t="s">
+        <v>243</v>
+      </c>
+      <c r="E69" t="s">
+        <v>244</v>
+      </c>
+      <c r="F69" t="s">
         <v>270</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>271</v>
       </c>
       <c r="H69" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>273</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D70" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="E70" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="F70" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="H70" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>279</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" t="s">
+        <v>274</v>
+      </c>
+      <c r="E71" t="s">
+        <v>275</v>
+      </c>
+      <c r="F71" t="s">
         <v>276</v>
       </c>
-      <c r="B71" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G71" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="H71" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D72" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="E72" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="F72" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H72" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D73" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="E73" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="F73" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="H73" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>226</v>
+        <v>33</v>
       </c>
       <c r="D74" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="E74" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="F74" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H74" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>289</v>
+        <v>41</v>
       </c>
       <c r="D75" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="E75" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="F75" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H75" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>294</v>
+        <v>229</v>
       </c>
       <c r="D76" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="E76" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="F76" t="s">
-        <v>154</v>
+        <v>276</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H76" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>297</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>298</v>
       </c>
       <c r="D77" t="s">
-        <v>298</v>
+        <v>274</v>
       </c>
       <c r="E77" t="s">
+        <v>275</v>
+      </c>
+      <c r="F77" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>300</v>
       </c>
       <c r="H77" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>302</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>303</v>
       </c>
       <c r="D78" t="s">
-        <v>298</v>
+        <v>274</v>
       </c>
       <c r="E78" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>158</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H78" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E79" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F79" t="s">
-        <v>308</v>
+        <v>245</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>309</v>
       </c>
       <c r="H79" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>311</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>17</v>
       </c>
       <c r="D80" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E80" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F80" t="s">
-        <v>308</v>
+        <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>312</v>
       </c>
       <c r="H80" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>314</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D81" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E81" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F81" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="H81" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D82" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E82" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F82" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="H82" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D83" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E83" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F83" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="H83" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D84" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E84" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F84" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="H84" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D85" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E85" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F85" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="H85" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D86" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E86" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F86" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="H86" t="s">
-        <v>310</v>
+        <v>325</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D87" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E87" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F87" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="H87" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D88" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E88" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F88" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="H88" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D89" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E89" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F89" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="H89" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D90" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E90" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F90" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="H90" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D91" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E91" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F91" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="H91" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D92" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E92" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F92" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="H92" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D93" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E93" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F93" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="H93" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>351</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>65</v>
+      </c>
+      <c r="D94" t="s">
+        <v>315</v>
+      </c>
+      <c r="E94" t="s">
+        <v>316</v>
+      </c>
+      <c r="F94" t="s">
+        <v>317</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H94" t="s">
         <v>346</v>
-      </c>
-[...19 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>158</v>
+        <v>69</v>
       </c>
       <c r="D95" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E95" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F95" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="H95" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>162</v>
+        <v>73</v>
       </c>
       <c r="D96" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E96" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F96" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="H96" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>166</v>
+        <v>77</v>
       </c>
       <c r="D97" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E97" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F97" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="H97" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D98" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E98" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F98" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="H98" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D99" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E99" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F99" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="H99" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="D100" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E100" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F100" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="H100" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D101" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E101" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F101" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="H101" t="s">
-        <v>362</v>
+        <v>346</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D102" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E102" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F102" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="H102" t="s">
-        <v>365</v>
+        <v>346</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="D103" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E103" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F103" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="H103" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="D104" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E104" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F104" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="H104" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D105" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E105" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F105" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="H105" t="s">
-        <v>337</v>
+        <v>377</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>375</v>
+        <v>197</v>
       </c>
       <c r="D106" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E106" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F106" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="H106" t="s">
-        <v>337</v>
+        <v>380</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D107" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E107" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F107" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="H107" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>206</v>
+        <v>384</v>
       </c>
       <c r="D108" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E108" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>317</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="H108" t="s">
-        <v>381</v>
+        <v>346</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="D109" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E109" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F109" t="s">
-        <v>125</v>
+        <v>317</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="H109" t="s">
-        <v>384</v>
+        <v>346</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D110" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E110" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F110" t="s">
-        <v>308</v>
+        <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="H110" t="s">
-        <v>337</v>
+        <v>390</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D111" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E111" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F111" t="s">
-        <v>308</v>
+        <v>129</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="H111" t="s">
-        <v>337</v>
+        <v>393</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="D112" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E112" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F112" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="H112" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D113" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E113" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" t="s">
-        <v>135</v>
+        <v>317</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="H113" t="s">
-        <v>393</v>
+        <v>346</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>395</v>
+        <v>225</v>
       </c>
       <c r="D114" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E114" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F114" t="s">
-        <v>121</v>
+        <v>317</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="H114" t="s">
-        <v>397</v>
+        <v>346</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>399</v>
+        <v>229</v>
       </c>
       <c r="D115" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E115" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>139</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H115" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>403</v>
+        <v>233</v>
       </c>
       <c r="D116" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E116" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F116" t="s">
-        <v>308</v>
+        <v>125</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>404</v>
       </c>
       <c r="H116" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>406</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>407</v>
       </c>
       <c r="D117" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E117" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F117" t="s">
-        <v>308</v>
+        <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>408</v>
       </c>
       <c r="H117" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>410</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>411</v>
       </c>
       <c r="D118" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E118" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F118" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>412</v>
       </c>
       <c r="H118" t="s">
-        <v>337</v>
+        <v>413</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D119" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E119" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F119" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="H119" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D120" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E120" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F120" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="H120" t="s">
-        <v>310</v>
+        <v>346</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D121" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E121" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F121" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H121" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D122" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E122" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F122" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="H122" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D123" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E123" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F123" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H123" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D124" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E124" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F124" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H124" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D125" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E125" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F125" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H125" t="s">
-        <v>337</v>
+        <v>438</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="D126" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E126" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F126" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="H126" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D127" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E127" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F127" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="H127" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D128" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E128" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F128" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="H128" t="s">
-        <v>446</v>
+        <v>346</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D129" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E129" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F129" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H129" t="s">
-        <v>450</v>
+        <v>346</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>451</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>452</v>
       </c>
       <c r="D130" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E130" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F130" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>453</v>
       </c>
       <c r="H130" t="s">
-        <v>337</v>
+        <v>454</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D131" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E131" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F131" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="H131" t="s">
-        <v>337</v>
+        <v>458</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D132" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E132" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F132" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="H132" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="D133" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E133" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F133" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="H133" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D134" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E134" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F134" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="H134" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D135" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E135" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F135" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="H135" t="s">
-        <v>409</v>
+        <v>346</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D136" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E136" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F136" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="H136" t="s">
-        <v>472</v>
+        <v>346</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D137" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E137" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F137" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="H137" t="s">
-        <v>337</v>
+        <v>417</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D138" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E138" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F138" t="s">
-        <v>135</v>
+        <v>317</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="H138" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D139" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E139" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F139" t="s">
-        <v>125</v>
+        <v>317</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="H139" t="s">
-        <v>483</v>
+        <v>346</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>484</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>485</v>
       </c>
       <c r="D140" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E140" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F140" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>486</v>
       </c>
       <c r="H140" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>488</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>489</v>
       </c>
       <c r="D141" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E141" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F141" t="s">
-        <v>308</v>
+        <v>129</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>490</v>
       </c>
       <c r="H141" t="s">
-        <v>337</v>
+        <v>491</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D142" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E142" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F142" t="s">
-        <v>493</v>
+        <v>139</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>494</v>
       </c>
       <c r="H142" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>496</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>497</v>
       </c>
       <c r="D143" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E143" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F143" t="s">
-        <v>493</v>
+        <v>317</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>498</v>
       </c>
       <c r="H143" t="s">
-        <v>499</v>
+        <v>346</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
+        <v>499</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
         <v>500</v>
       </c>
-      <c r="B144" t="s">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="D144" t="s">
+        <v>315</v>
+      </c>
+      <c r="E144" t="s">
+        <v>316</v>
+      </c>
+      <c r="F144" t="s">
         <v>501</v>
-      </c>
-[...7 lines deleted...]
-        <v>493</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>502</v>
       </c>
       <c r="H144" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>504</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>505</v>
       </c>
       <c r="D145" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E145" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F145" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>506</v>
       </c>
       <c r="H145" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>508</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>509</v>
       </c>
       <c r="D146" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E146" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F146" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>510</v>
       </c>
       <c r="H146" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>512</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>513</v>
       </c>
       <c r="D147" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E147" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F147" t="s">
-        <v>13</v>
+        <v>501</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>514</v>
       </c>
       <c r="H147" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>516</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>517</v>
       </c>
       <c r="D148" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="E148" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F148" t="s">
-        <v>125</v>
+        <v>501</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>518</v>
       </c>
       <c r="H148" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>520</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>10</v>
+        <v>521</v>
       </c>
       <c r="D149" t="s">
-        <v>521</v>
+        <v>315</v>
       </c>
       <c r="E149" t="s">
-        <v>522</v>
+        <v>316</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H149" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>524</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
         <v>525</v>
       </c>
-      <c r="B150" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D150" t="s">
+        <v>315</v>
+      </c>
+      <c r="E150" t="s">
+        <v>316</v>
+      </c>
+      <c r="F150" t="s">
+        <v>129</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="E150" t="s">
+      <c r="H150" t="s">
         <v>527</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
+        <v>529</v>
+      </c>
+      <c r="E151" t="s">
         <v>530</v>
       </c>
-      <c r="E151" t="s">
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="F151" t="s">
-[...2 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>533</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" t="s">
         <v>534</v>
       </c>
-      <c r="B152" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E152" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="F152" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H152" t="s">
-        <v>536</v>
+        <v>313</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>537</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D153" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E153" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F153" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="H153" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D154" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E154" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F154" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="H154" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D155" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E155" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F155" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="H155" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D156" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E156" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F156" t="s">
-        <v>237</v>
+        <v>139</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="H156" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D157" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E157" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F157" t="s">
-        <v>237</v>
+        <v>139</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="H157" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D158" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E158" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F158" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="H158" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D159" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E159" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F159" t="s">
-        <v>121</v>
+        <v>245</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="H159" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D160" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E160" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F160" t="s">
-        <v>121</v>
+        <v>245</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="H160" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D161" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E161" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F161" t="s">
         <v>125</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="H161" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D162" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E162" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F162" t="s">
         <v>125</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="H162" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D163" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E163" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F163" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="H163" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D164" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E164" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F164" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="H164" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D165" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E165" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F165" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="H165" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D166" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E166" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F166" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="H166" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>158</v>
+        <v>69</v>
       </c>
       <c r="D167" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E167" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F167" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="H167" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>162</v>
+        <v>73</v>
       </c>
       <c r="D168" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E168" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F168" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="H168" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>166</v>
+        <v>77</v>
       </c>
       <c r="D169" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E169" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F169" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="H169" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D170" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E170" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F170" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="H170" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D171" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E171" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F171" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="H171" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="D172" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E172" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F172" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="H172" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D173" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E173" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F173" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="H173" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D174" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E174" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F174" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="H174" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="D175" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E175" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F175" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="H175" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="D176" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E176" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F176" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="H176" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D177" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E177" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F177" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="H177" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>375</v>
+        <v>197</v>
       </c>
       <c r="D178" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E178" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F178" t="s">
-        <v>613</v>
+        <v>112</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="H178" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D179" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E179" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F179" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="H179" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>206</v>
+        <v>384</v>
       </c>
       <c r="D180" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E180" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F180" t="s">
-        <v>121</v>
+        <v>621</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="H180" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="D181" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E181" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F181" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="H181" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D182" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E182" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F182" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="H182" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D183" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E183" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F183" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="H183" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="D184" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E184" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F184" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="H184" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D185" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E185" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F185" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="H185" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>395</v>
+        <v>225</v>
       </c>
       <c r="D186" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E186" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F186" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="H186" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>399</v>
+        <v>229</v>
       </c>
       <c r="D187" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E187" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F187" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="H187" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>403</v>
+        <v>233</v>
       </c>
       <c r="D188" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E188" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F188" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="H188" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>407</v>
       </c>
       <c r="D189" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E189" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F189" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="H189" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>411</v>
       </c>
       <c r="D190" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E190" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F190" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="H190" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>653</v>
+        <v>415</v>
       </c>
       <c r="D191" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E191" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F191" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="H191" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="D192" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E192" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F192" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H192" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>421</v>
+        <v>661</v>
       </c>
       <c r="D193" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E193" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F193" t="s">
-        <v>237</v>
+        <v>125</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="H193" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="D194" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E194" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F194" t="s">
-        <v>237</v>
+        <v>129</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="H194" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D195" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E195" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F195" t="s">
-        <v>135</v>
+        <v>245</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="H195" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D196" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E196" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F196" t="s">
-        <v>121</v>
+        <v>245</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="H196" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="D197" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E197" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F197" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="H197" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D198" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E198" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F198" t="s">
         <v>125</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="H198" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D199" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E199" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F199" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="H199" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D200" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E200" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F200" t="s">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="H200" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>452</v>
       </c>
       <c r="D201" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E201" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F201" t="s">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="H201" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D202" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E202" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F202" t="s">
-        <v>108</v>
+        <v>158</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="H202" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D203" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E203" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F203" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="H203" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="D204" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E204" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F204" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="H204" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D205" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E205" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F205" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="H205" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D206" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E206" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F206" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="H206" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D207" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E207" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F207" t="s">
-        <v>121</v>
+        <v>158</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="H207" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D208" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E208" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F208" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="H208" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D209" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E209" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F209" t="s">
-        <v>237</v>
+        <v>125</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="H209" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D210" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E210" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F210" t="s">
-        <v>237</v>
+        <v>125</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="H210" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>485</v>
       </c>
       <c r="D211" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E211" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F211" t="s">
-        <v>135</v>
+        <v>245</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="H211" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>489</v>
       </c>
       <c r="D212" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E212" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F212" t="s">
-        <v>154</v>
+        <v>245</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="H212" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D213" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E213" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F213" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="H213" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>497</v>
       </c>
       <c r="D214" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E214" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F214" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="H214" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D215" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E215" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F215" t="s">
-        <v>121</v>
+        <v>158</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="H215" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>505</v>
       </c>
       <c r="D216" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E216" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F216" t="s">
-        <v>121</v>
+        <v>158</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="H216" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>509</v>
       </c>
       <c r="D217" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E217" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F217" t="s">
-        <v>237</v>
+        <v>125</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="H217" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>735</v>
+        <v>513</v>
       </c>
       <c r="D218" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E218" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F218" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="H218" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="D219" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="E219" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="F219" t="s">
-        <v>135</v>
+        <v>245</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="H219" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>17</v>
+        <v>743</v>
       </c>
       <c r="D220" t="s">
-        <v>742</v>
+        <v>538</v>
       </c>
       <c r="E220" t="s">
-        <v>743</v>
+        <v>539</v>
       </c>
       <c r="F220" t="s">
-        <v>308</v>
+        <v>139</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>744</v>
       </c>
       <c r="H220" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>746</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>21</v>
+        <v>521</v>
       </c>
       <c r="D221" t="s">
-        <v>742</v>
+        <v>538</v>
       </c>
       <c r="E221" t="s">
-        <v>743</v>
+        <v>539</v>
       </c>
       <c r="F221" t="s">
-        <v>308</v>
+        <v>139</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>747</v>
       </c>
       <c r="H221" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>749</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D222" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E222" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F222" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="H222" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D223" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E223" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F223" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="H223" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D224" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E224" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F224" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="H224" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D225" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E225" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F225" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="H225" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D226" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E226" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F226" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="H226" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D227" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E227" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F227" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="H227" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D228" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E228" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F228" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="H228" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D229" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E229" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F229" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="H229" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D230" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E230" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F230" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="H230" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D231" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E231" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F231" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="H231" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D232" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E232" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F232" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="H232" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="D233" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E233" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F233" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="H233" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D234" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E234" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F234" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="H234" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>162</v>
+        <v>69</v>
       </c>
       <c r="D235" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E235" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F235" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="H235" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>166</v>
+        <v>73</v>
       </c>
       <c r="D236" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E236" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F236" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="H236" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D237" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E237" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F237" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="H237" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="D238" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E238" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F238" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="H238" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="D239" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E239" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F239" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="H239" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="D240" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E240" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F240" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="H240" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D241" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E241" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F241" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="H241" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="D242" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E242" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F242" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="H242" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="D243" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E243" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F243" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="H243" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D244" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E244" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F244" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="H244" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="D245" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E245" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F245" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="H245" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="D246" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E246" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F246" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="H246" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D247" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E247" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F247" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="H247" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D248" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E248" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F248" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="H248" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="D249" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E249" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F249" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="H249" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>395</v>
+        <v>221</v>
       </c>
       <c r="D250" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E250" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F250" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="H250" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>403</v>
+        <v>225</v>
       </c>
       <c r="D251" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E251" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F251" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="H251" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>407</v>
+        <v>233</v>
       </c>
       <c r="D252" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E252" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F252" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="H252" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>411</v>
       </c>
       <c r="D253" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E253" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F253" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="H253" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>653</v>
+        <v>415</v>
       </c>
       <c r="D254" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E254" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F254" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="H254" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="D255" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E255" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F255" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="H255" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>421</v>
+        <v>661</v>
       </c>
       <c r="D256" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E256" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F256" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H256" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="D257" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E257" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F257" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="H257" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="D258" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E258" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F258" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="H258" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="D259" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E259" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F259" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="H259" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D260" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E260" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F260" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="H260" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="D261" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E261" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F261" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="H261" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="D262" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E262" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F262" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="H262" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="D263" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E263" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F263" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="H263" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="D264" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E264" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F264" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="H264" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D265" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E265" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F265" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="H265" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D266" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E266" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F266" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="H266" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D267" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E267" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F267" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="H267" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D268" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E268" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F268" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="H268" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D269" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E269" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F269" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="H269" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D270" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E270" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F270" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="H270" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>485</v>
       </c>
       <c r="D271" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E271" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F271" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="H271" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>900</v>
+        <v>489</v>
       </c>
       <c r="D272" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="E272" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="F272" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="H272" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>226</v>
+        <v>493</v>
       </c>
       <c r="D273" t="s">
-        <v>904</v>
+        <v>750</v>
       </c>
       <c r="E273" t="s">
+        <v>751</v>
+      </c>
+      <c r="F273" t="s">
+        <v>317</v>
+      </c>
+      <c r="G273" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="F273" t="s">
-[...2 lines deleted...]
-      <c r="G273" s="1" t="s">
+      <c r="H273" t="s">
         <v>906</v>
       </c>
-      <c r="H273" t="s">
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
         <v>907</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>908</v>
+      </c>
+      <c r="D274" t="s">
+        <v>750</v>
+      </c>
+      <c r="E274" t="s">
+        <v>751</v>
+      </c>
+      <c r="F274" t="s">
+        <v>317</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H274" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>911</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>229</v>
+      </c>
+      <c r="D275" t="s">
+        <v>912</v>
+      </c>
+      <c r="E275" t="s">
+        <v>913</v>
+      </c>
+      <c r="F275" t="s">
+        <v>317</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H275" t="s">
+        <v>915</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10469,50 +10545,52 @@
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
     <hyperlink ref="G266" r:id="rId265"/>
     <hyperlink ref="G267" r:id="rId266"/>
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>