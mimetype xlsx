--- v0 (2025-10-02)
+++ v1 (2026-06-05)
@@ -10,7212 +10,9473 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5847" uniqueCount="2376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7807" uniqueCount="3129">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ATASE</t>
   </si>
   <si>
     <t>Ata da Sessão</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7939/ata_da_6a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7939/ata_da_6a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Sexta Sessão Ordinária.</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7943/ata_da_7a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7943/ata_da_7a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Sétima Sessão Ordinária.</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7976/ata_da_8a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7976/ata_da_8a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Oitava Sessão Ordinária.</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7991/ata_da_9a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7991/ata_da_9a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Nona Sessão Ordinária.</t>
   </si>
   <si>
     <t>8006</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8006/ata_da_10a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8006/ata_da_10a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sessão Ordinária.</t>
   </si>
   <si>
     <t>8017</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8017/ata_da_11a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8017/ata_da_11a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Primeira Sessão Ordinária.</t>
   </si>
   <si>
     <t>8031</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8031/ata_da_12a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8031/ata_da_12a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Segunda Sessão Ordinária.</t>
   </si>
   <si>
     <t>8036</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8036/ata_da_13a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8036/ata_da_13a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Terceira Sessão Ordinária.</t>
   </si>
   <si>
     <t>8074</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8074/ata_da_14a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8074/ata_da_14a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quarta Sessão Ordinária.</t>
   </si>
   <si>
     <t>8082</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8082/ata_da_15a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8082/ata_da_15a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Quinta Sessão Ordinária.</t>
   </si>
   <si>
     <t>8106</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8106/ata_da_16a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8106/ata_da_16a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sexta Sessão Ordinária.</t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8135/ata_da_17a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8135/ata_da_17a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Sétima Sessão Ordinária.</t>
   </si>
   <si>
     <t>8165</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8165/ata_da_18a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8165/ata_da_18a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Oitava Sessão Ordinária.</t>
   </si>
   <si>
     <t>8200</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8200/ata_da_19a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8200/ata_da_19a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Décima Nona Sessão Ordinária.</t>
   </si>
   <si>
     <t>8202</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8202/ata_da_20a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8202/ata_da_20a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sessão Ordinária.</t>
   </si>
   <si>
     <t>8312</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8312/ata_da_21a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8312/ata_da_21a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Primeira Sessão Ordinária.</t>
   </si>
   <si>
     <t>8323</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8323/ata_da_22a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8323/ata_da_22a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Segunda Sessão Ordinária.</t>
   </si>
   <si>
     <t>8357</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8357/ata_da_23a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8357/ata_da_23a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Terceira Sessão Ordinária.</t>
   </si>
   <si>
     <t>8380</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8380/ata_da_24a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8380/ata_da_24a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Quarta Sessão Ordinária.</t>
   </si>
   <si>
     <t>8398</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8398/ata_da_25a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8398/ata_da_25a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Quinta Sessão Ordinária.</t>
   </si>
   <si>
     <t>8412</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8412/ata_da_26a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8412/ata_da_26a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sexta Sessão Ordinária.</t>
   </si>
   <si>
     <t>8436</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8436/ata_da_27a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8436/ata_da_27a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Sétima Sessão Ordinária.</t>
   </si>
   <si>
     <t>8465</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8465/ata_da_28a._sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8465/ata_da_28a._sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da Vigésima Oitava Sessão Ordinária.</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8492/ata_da_29a._sessao_ordinaria_2025.pdf</t>
-[...2 lines deleted...]
-    <t>Ata da Vigésima Nona Sessão Ordinária. - Minuta.</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8492/ata_da_29a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Vigésima Nona Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8532</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8532/ata_da_30a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Trigésima Sessão Ordinária. - Minuta.</t>
+  </si>
+  <si>
+    <t>8556</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8556/ata_da_31a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Trigésima Primeira Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8568</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8568/ata_da_32a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Trigésima Segunda Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8584</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8584/ata_da_33a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Trigésima Terceira Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8602</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8602/ata_da_34a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Trigésima Quarta Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8618</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8618/ata_da_35a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Trigésima Quinta Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8627</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8627/ata_da_36a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Trigésima Sexta Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8652</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8652/ata_da_37a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Trigésima Sétima Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8660</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8660/ata_da_38a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Trigésima Oitava Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8674</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8674/ata_da_39a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Trigésima Nona Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8686</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8686/ata_da_40a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Quadragésima Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8734</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8734/ata_da_41a._sessao_ordinaria_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Quadragésima Primeira Sessão Ordinária.</t>
   </si>
   <si>
     <t>8313</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8313/ata_da_6a._sessao_extraordinaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8313/ata_da_6a._sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da Sexta Sessão Extraordinária.</t>
   </si>
   <si>
+    <t>8735</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8735/ata_da_7a._sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Ata da Sétima Sessão Extraordinária.</t>
+  </si>
+  <si>
     <t>8248</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR, MÁRCIA ROMANO, MILTINHO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8248/projeto_de_emenda_modificativa_no_01.2025_ao_projeto_de_lei_no_095.2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8248/projeto_de_emenda_modificativa_no_01.2025_ao_projeto_de_lei_no_095.2025.pdf</t>
   </si>
   <si>
     <t>SUPRIME A FIGURA DO SECRETÁRIO ADJUNTO DA ESTRUTURA DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8249</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8249/projeto_de_emenda_modificativa_no_02.2025_ao_projeto_de_lei_no_095.2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8249/projeto_de_emenda_modificativa_no_02.2025_ao_projeto_de_lei_no_095.2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO E A ESTRUTURA DA SECRETARIA MUNICIPAL DE PLANEJAMENTO, DESENVOLVIMENTO E INOVAÇÃO, TRANSFORMANDO-A EM SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8251</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8251/emenda_01_pl_096_25.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8251/emenda_01_pl_096_25.pdf</t>
   </si>
   <si>
     <t>SUPRIME VANTAGENS PECUNIÁRIAS ESPECÍFICAS DA REMUNERAÇÃO DE CARGOS EM COMISSÃO DE DIREÇÃO, CHEFIA E ASSESSORIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8377</t>
   </si>
   <si>
     <t>11301</t>
   </si>
   <si>
     <t>ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8377/projeto_de_emenda_modificativa_no_01.2025_ao_projeto_de_lei_no_113.2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8377/projeto_de_emenda_modificativa_no_01.2025_ao_projeto_de_lei_no_113.2025.pdf</t>
   </si>
   <si>
     <t>SUPRIME A FIGURA DO SECRETÁRIO ADJUNTO DA ESTRUTURA DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>8550</t>
+  </si>
+  <si>
+    <t>11601</t>
+  </si>
+  <si>
+    <t>EDER CONSTRUTOR</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8550/emenda_01_ao_pl_116_25_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Remaneja recursos da Proposta Orçamentária para 2026.</t>
+  </si>
+  <si>
+    <t>8551</t>
+  </si>
+  <si>
+    <t>11602</t>
+  </si>
+  <si>
+    <t>MOZART SILVESTRE</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8551/emenda___02_pl_116_25-_ldo_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>8552</t>
+  </si>
+  <si>
+    <t>11603</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8552/emenda_03_ao_pl_116_25_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>8546</t>
+  </si>
+  <si>
+    <t>11604</t>
+  </si>
+  <si>
+    <t>IVAN HELENO</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8546/emenda_04_pl_116_25_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A EMENDA MODIFICATIVA À PROPOSTA DE DIRETRIZES ORCAMENTÁRIAS PARA 2026 E DÁ OUTRAS  PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8670</t>
+  </si>
+  <si>
+    <t>17501</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8670/01_ivan.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A EMENDA IMPOSITIVA À PROPOSTA ORÇAMENTÁRIA PARA 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8671</t>
+  </si>
+  <si>
+    <t>17502</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8671/pl_175_25_emenda_02_-_loa_ivan__17.12.2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A EMENDA MODIFICATIVA À PROPOSTA ORÇAMENTÁRIA PARA 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8672</t>
+  </si>
+  <si>
+    <t>17503</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8672/pl_175_25_emenda_03_-_loa_ivan_17.12.2025.pdf</t>
+  </si>
+  <si>
+    <t>8675</t>
+  </si>
+  <si>
+    <t>17504</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8675/pl_175_25_emenda_04_-_loa_ivan_17.12.2025.pdf</t>
+  </si>
+  <si>
+    <t>8676</t>
+  </si>
+  <si>
+    <t>18401</t>
+  </si>
+  <si>
+    <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8676/emenda_0_1_pl_1841.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO PROJETO DE LEI Nº 184/2025 DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>7791</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>EMERSON GRYLLO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7791/ind_001_25_gryllo__-_limpeza_de_valas_ruas_do_baln._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7791/ind_001_25_gryllo__-_limpeza_de_valas_ruas_do_baln._city_mar.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja feito serviços de limpeza de valas, e roçadas nas ruas e na praça do BALNEÁRIO CITY MAR.</t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7792/ind_002_25_gryllo__-_servico_de_troca_lampadas_na_rua_fernando_sabino_do_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7792/ind_002_25_gryllo__-_servico_de_troca_lampadas_na_rua_fernando_sabino_do_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, a Chefe do Poder Executivo Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja feito serviços de troca de lâmpadas na RUA FERNANDO SABINO, altura do Nº170 no BALNEÁRIO MARIA DE LOURDES.</t>
   </si>
   <si>
     <t>7793</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7793/ind_003_25_gryllo_-_manutencao_geral__rua_aricanduva_baln._porto_velho_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7793/ind_003_25_gryllo_-_manutencao_geral__rua_aricanduva_baln._porto_velho_velho_ii.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, a Chefe do Poder Executivo Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja feito serviços de manutenção geral na RUA ARICANDUVA no BALNEÁRIO PORTO VELHO 11.</t>
   </si>
   <si>
     <t>7794</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7794/ind_004_25_gryllo_-troca_de_lampadas___rua_cecilia_meirlles_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7794/ind_004_25_gryllo_-troca_de_lampadas___rua_cecilia_meirlles_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja feito serviços de troca de lâmpadas na RUA CECÍLA MEIRELLES, altura do Nº335 no BALNEÁRIO MARIA DE LOURDES.</t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7795/ind_005_25_gryllo_-manntencao_geral___rua_guarandi_baln._xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7795/ind_005_25_gryllo_-manntencao_geral___rua_guarandi_baln._xandu.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja feito serviços de manutenção geral na RUA GUANANDI, no BALNEÁRIO XANDÚ.</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7796/ind_006_25_gryllo_-_troca_de_lampadas__rua_amelinha__baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7796/ind_006_25_gryllo_-_troca_de_lampadas__rua_amelinha__baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja feito serviços de troca de lâmpadas na RUA AMELINHA, na altura do Nº 650 no BALNEÁRIO SÃO MARTINHO.</t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7797/ind_007_25_gryllo_-_servco_de_manutencao_geral_rua__guarandi_baln._xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7797/ind_007_25_gryllo_-_servco_de_manutencao_geral_rua__guarandi_baln._xandu.pdf</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7798/ind_008_25_gryllo_-_servco_de_troca_de_04_lampadas__rua_um_baln._portal_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7798/ind_008_25_gryllo_-_servco_de_troca_de_04_lampadas__rua_um_baln._portal_janaina.pdf</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7790/ind_010__25_frajola_-_sabesp_i.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7790/ind_010__25_frajola_-_sabesp_i.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, DRA. MARISTELA OSÓRIO DE MARQUES CARDONA que tome as seguintes providências, conforme disposto no CONTRATO DE CONCESSÃO 001/2024 e seus Anexos Técnicos, firmados com a SABESP.</t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7789/ind_011__25_frajola_-_projeto_de_concessao_de_beneficio_financeiro__a_estudantes_que_frequentem_instituicoes_de_ensino_fora_do_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7789/ind_011__25_frajola_-_projeto_de_concessao_de_beneficio_financeiro__a_estudantes_que_frequentem_instituicoes_de_ensino_fora_do_municipio.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, ORA. MARISTELA OSÓRIO DE MARQUES CARDONA, que envie para esta Casa de Leis, projeto de lei que "Dispõe sobre a concessão de benefício financeiro aos estudantes do Município de Ilha Comprida que frequentam cursos de ensino superior na modalidade presencial em instituições de ensino localizadas fora do município", nos termos da minuta em anexo.</t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
     <t>PROFESSORA EDINA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7799/ind_012__25_edina_-_manutecao_na_praca_de_lazer_do_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7799/ind_012__25_edina_-_manutecao_na_praca_de_lazer_do_baln._araca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, a Chefe do Poder Executivo, Maristela Osório de Marques Cardona, para que organize com a máxima urgência uma força tarefa na Praça de Lazer do Balneário Araçá para fazer os serviços de roçagem, limpeza e manutenção iluminação pública.</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7800/ind_013__25_edina_-_servico_de_patrolagem_na_rua_frei_caneca_banl._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7800/ind_013__25_edina_-_servico_de_patrolagem_na_rua_frei_caneca_banl._sao_martinho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, a Chefe do Poder Executivo, Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, de modo que seja realizado o serviço de patrolagem na Rua Frei Caneca no Balneário São Martinho.</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
-    <t>EDER CONSTRUTOR</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7834/ind_014_25_oeder_-_inst._lombada_av._carlos_roberto_de_paula.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7834/ind_014_25_oeder_-_inst._lombada_av._carlos_roberto_de_paula.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente com urgência, para que seja feito o serviço de instalação de uma lombada na Av. Ver. Carlos Roberto de Paula (Reto da Ponte) - entre a Auto Peças Redentor e o GL piscinas, localizada no Balneário Redentor, neste município.</t>
   </si>
   <si>
     <t>7818</t>
   </si>
   <si>
     <t>MÁRCIA ROMANO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7818/ind_015_25_marcia__-_manutencao_na_rua_mexico_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7818/ind_015_25_marcia__-_manutencao_na_rua_mexico_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de manutenção na Rua México – Balneário Araçá.</t>
   </si>
   <si>
     <t>7820</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7820/ind_016_25_marcia__-_troca_de_lampada_na_av._beira_mar_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7820/ind_016_25_marcia__-_troca_de_lampada_na_av._beira_mar_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de troca de lâmpada na Av. Beira Mar, altura do nº 5680 no Balneário Araçá.</t>
   </si>
   <si>
     <t>7819</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7819/ind_017_25_marcia__-mautencao_das_vielas_rua_bade_jo_baln._praia_di_marlyn.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7819/ind_017_25_marcia__-mautencao_das_vielas_rua_bade_jo_baln._praia_di_marlyn.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de manutenção das valetas na Rua Badejo no Balneário Praia do Marlyn.</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7822/ind_018_25_marcia__-_sevico_de_rocagem_nos_ponos_de_onibusextensa_da_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7822/ind_018_25_marcia__-_sevico_de_rocagem_nos_ponos_de_onibusextensa_da_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de roçagem nos pontos de ônibus em toda a extensão da Av. Beira Mar.</t>
   </si>
   <si>
     <t>7821</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7821/ind_019_25_marcia__-_mautencao_das_vielas_av._machado_de_oliveira__baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7821/ind_019_25_marcia__-_mautencao_das_vielas_av._machado_de_oliveira__baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de limpeza das valetas na Av. Machado de Oliveira no Balneário Araçá.</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7823/ind_020_25_marcia__-_instalacao_de_ponto_de_onibus_na_estrada_da_vizinhanca_esquina_com_a_rua_venus_banl._mare_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7823/ind_020_25_marcia__-_instalacao_de_ponto_de_onibus_na_estrada_da_vizinhanca_esquina_com_a_rua_venus_banl._mare_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feita a instalação de ponto de ônibus na Estrada da Vizinhança esquina com a Rua Vênus no Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7824/ind_021_25_marcia__-_sevicos_de_zeladoria_e_cascalhamento__na_rua_lucy_baln._mare_luz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7824/ind_021_25_marcia__-_sevicos_de_zeladoria_e_cascalhamento__na_rua_lucy_baln._mare_luz.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feita a zeladoria e o cascalhamento da Rua Lucy Alencar Destri iniciando na Av. Beira Mar até a altura do nº 950 no Balneário Mar e Luz.</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7825/ind_022_25_oeder__-_sevico_de_manutencao_do_asflatica_em_frente_ao_corpo_de_bombeiros_no_boquerao_norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7825/ind_022_25_oeder__-_sevico_de_manutencao_do_asflatica_em_frente_ao_corpo_de_bombeiros_no_boquerao_norte.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente com urgência, para que seja feito manutenção no asfalto em frente ao Corpo de bombeiros, localizado no Boqueirão Norte, a fim de evitar empoçamento de água.</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7826/ind_023_25_oeder__-_instalacao_de_totens_de_identificacao_visual_em_diversos_balnearios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7826/ind_023_25_oeder__-_instalacao_de_totens_de_identificacao_visual_em_diversos_balnearios.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente, para que sejam instalados totens de identificação visual, em diferentes pontos da cidade, sendo eles: Balneário Ponta da Praia, Balneário Adriana, Praça do Boqueirão Norte, Balneário Viareggio, Balneário Pedrinhas e Boqueirão Sul.</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
-    <t>MOZART SILVESTRE</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7827/ind_024_25_mozart__-_realizacao_de_estudo_de_viabilidade_de_licenciamento_de_trilhas_existentes_em_nosso_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7827/ind_024_25_mozart__-_realizacao_de_estudo_de_viabilidade_de_licenciamento_de_trilhas_existentes_em_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>Indico, em relevância do assunto, nas formalidades regimentais, à Exma. Sra. Prefeita Maristela Osório de Marques Cardona, para que faça gestão junto ao departamento competente / órgãos ambientais, um estudo de viabilidade de licenciamento de trilha ou trilhas existente(s) em nosso município para uso motorizado.</t>
   </si>
   <si>
     <t>7828</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7828/ind_025_25_mozart__-_inpalntada_calcada_lucida_ou_bincante_na_extensao_da_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7828/ind_025_25_mozart__-_inpalntada_calcada_lucida_ou_bincante_na_extensao_da_orla.pdf</t>
   </si>
   <si>
     <t>Indico, em relevância do assunto, nas formalidades regimentais, à Exma. Sra. Prefeita Maristela Osório de Marques Cardona, para que faça gestão junto ao departamento competente, no sentido de que seja instituída a Calçada Lúcida/Calçada Brincante , na extensão da orla desse Município.</t>
   </si>
   <si>
     <t>7829</t>
   </si>
   <si>
     <t>MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7829/ind_026_25_miltinho_-_manutencao_de_iluminaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7829/ind_026_25_miltinho_-_manutencao_de_iluminaria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto aos departamentos competentes, no sentido que, de acordo com as possibilidades, contrate, com urgência, empresa para efetuar a manutenção nas iluminarias públicas da municipalidade.</t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7830/ind_027_25_miltinho_-_aumento_no_servico_de_rocagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7830/ind_027_25_miltinho_-_aumento_no_servico_de_rocagem.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto aos departamentos competentes, no sentido que, de acordo com as possibilidades, com urgência, aumente o volume do serviço de roçagem em nossa municipalidade.</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7831/ind_028_25_miltinho_-_atender_lei_estacionamento_45.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7831/ind_028_25_miltinho_-_atender_lei_estacionamento_45.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente, a fim de verificar a possibilidade de que o estacionamento na Avenida Copacabana volte a ser em paralelo com o meio fio, deixando de ser em 45°.</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7832/ind_029_25_miltinho_-_finalizar_ponte_rio_capivaru.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7832/ind_029_25_miltinho_-_finalizar_ponte_rio_capivaru.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente, para que seja finalizada a ponte do Rio Capívarú.</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7833/ind_030_25_miltinho_-_lei_remocao_placas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7833/ind_030_25_miltinho_-_lei_remocao_placas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente, para que seja cumprida a Lei Municipal nº 2.029, de 24 de maio de 2023, que trata da remoção de placas de publicidade em mal estado de conservação.</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>MIG</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7840/ind_031_25_mig_-_erosao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7840/ind_031_25_mig_-_erosao.pdf</t>
   </si>
   <si>
     <t>Indico, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que realize gestões junto aos órgãos e departamentos competentes  para viabilizar um estudo de implantação de Matacos (blocos de Rocha) como medida de contenção da erosão no norte de Ilha Comprida.</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7847/ind_032_25_miltinho_-_gerador-ura-upa..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7847/ind_032_25_miltinho_-_gerador-ura-upa..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que seja feita a manutenção dos geradores da UPA e do URA, caso ainda haja necessidade, para que funcionem de acordo com as necessidades e de acordo com as normas.</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7853/ind_033_25_miltinho_-_muro_contencao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7853/ind_033_25_miltinho_-_muro_contencao.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para a conclusão de um Projeto Piloto para a Construção de um Muro de Contenção no Boqueirão, visando conter a areia da praia, que, com a ação do vento, se espalha pelo calçamento, ciclovia e avenida Beira Mar, causando transtornos à população e turistas.</t>
   </si>
   <si>
     <t>7854</t>
   </si>
   <si>
-    <t>34</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7854/ind_034_25_miltinho_-_poca_agua_bombeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7854/ind_034_25_miltinho_-_poca_agua_bombeiro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marqies Cardona, para que sejam realizados os reparos necessários na Avenida Beira Mar, em frente ao posto dos Bombeiros, onde há o acúmulo de água da chuva, formando grandes poças d'água que comprometem a trafegabilidade e a segurança dos motoristas e motociclistas.</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
-    <t>35</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7868/ind_035_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_das_papoulas_baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7868/ind_035_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_das_papoulas_baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Excelentíssima Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de patrolagem e manutenção geral na Alameda das Papoulas, no Balneário Yemar.</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
-    <t>36</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7869/ind_036_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_dos_beijos_baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7869/ind_036_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_dos_beijos_baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Excelentíssima Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de patrolagem e manutenção  na Alameda dos Beijos, no Balneário Yemar.</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
-    <t>37</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7870/ind_037_25_gryllo_-_patrolagem_e_manutencao_geral_na_alamenda_das_orguideas_baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7870/ind_037_25_gryllo_-_patrolagem_e_manutencao_geral_na_alamenda_das_orguideas_baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Excelentíssima Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de patrolagem e manutenção geral na Alameda das Orquídeas, no Balneário Yemar.</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
-    <t>38</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7871/ind_038_25_gryllo_-_patrolagem_e_nanutecao_geral_da_rua_dos_lirios__baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7871/ind_038_25_gryllo_-_patrolagem_e_nanutecao_geral_da_rua_dos_lirios__baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Excelentíssima Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de patrolagem e manutenção geral na Rua dos Lírios, no Balneário Yemar.</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
-    <t>39</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7872/ind_039_25_gryllo_-_patrolagem_e_nanutecao_geral_da_rua_alameda_das_magnolias_baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7872/ind_039_25_gryllo_-_patrolagem_e_nanutecao_geral_da_rua_alameda_das_magnolias_baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Excelentíssima Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de patrolagem e manutenção geral na Alameda das Magnólias, no Balneário Yemar.</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
-    <t>40</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7873/ind_040_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_das_violetas_baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7873/ind_040_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_das_violetas_baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Excelentíssima Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de patrolagem e manutenção geral na Alameda das Violetas no Balneário Yemar.</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
-    <t>41</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7874/ind_041_25_gryllo_-_patrolagem_e_manutencao_geral_da_alamenda_das_margaridas__baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7874/ind_041_25_gryllo_-_patrolagem_e_manutencao_geral_da_alamenda_das_margaridas__baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Excelentíssima Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de patrolagem e manutenção geral na Alameda das Margaridas no Balneário Yemar.</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7880/ind_042_25_miltinho_-_bebedouro_quadra_society.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7880/ind_042_25_miltinho_-_bebedouro_quadra_society.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Mariestela Osório de Marques Cardona, que viabilize a instalação de um bebedouro na quadra Society do Balneário Adriana, bem como a instalação de calçada e iluminação da Rua Sergipe, proporcionando melhores condições aos atletas, garantindo maior segurança e conforto aos frequentadores.</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7875/ind_043_25_gryllo_-_rocagem_e_manutencao_geral_almenda_capri_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7875/ind_043_25_gryllo_-_rocagem_e_manutencao_geral_almenda_capri_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Excelentíssima Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de roçada e manutenção geral na Alameda Capri, no Balneário Di Franco.</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7876/ind_044_25_gryllo_-_instalacao_de_tubos_na_rua_um_baln._praia_das_flores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7876/ind_044_25_gryllo_-_instalacao_de_tubos_na_rua_um_baln._praia_das_flores.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Excelentíssima Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de colocação de tubos na Rua Um, no Balneário Praia das Flores.</t>
   </si>
   <si>
     <t>7877</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7877/ind_045_25_gryllo_-instalacao_de_tubos_na_rua_cecilia_meireles_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7877/ind_045_25_gryllo_-instalacao_de_tubos_na_rua_cecilia_meireles_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Excelentíssima Sra. Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de colocação de tubos na Rua Cecília Meireles Nº 275, no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7878/ind_046_25_gryllo_-_remocao_de_material_oriundo_da_limpeza_das_valas_no_baln._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7878/ind_046_25_gryllo_-_remocao_de_material_oriundo_da_limpeza_das_valas_no_baln._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja retirado o material da limpeza das valas no Balneário City Mar.</t>
   </si>
   <si>
     <t>7867</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7867/ind_047__25_frajola_-_criar_divulgar_e_manter_canal_de_comunicacao_whts_sap.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7867/ind_047__25_frajola_-_criar_divulgar_e_manter_canal_de_comunicacao_whts_sap.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, criação de Canal no aplicativa de mensagens WhatsApp visando melhor comunicação entre a prefeitura e a população.</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7881/ind_048_25_marcia_-_manut._rua_eduardo_joaquim_de_paula_balneario_marcia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7881/ind_048_25_marcia_-_manut._rua_eduardo_joaquim_de_paula_balneario_marcia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de zeladoria e manutenção na Rua Eduardo Joaquim de Paula, no Balneário Marcia.</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7882/ind_049_25_marcia__-servico_de_manutencao_da_iluminacao_nas_vielas_entre_a_rua_urano_e_rua_benus_no_baln._mar_esol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7882/ind_049_25_marcia__-servico_de_manutencao_da_iluminacao_nas_vielas_entre_a_rua_urano_e_rua_benus_no_baln._mar_esol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de manutenção da iluminação nas vielas entre a Rua Urano e Rua Vênus, no Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7883/ind_050_25_marcia__-servico_de_manutencao_e_zeladoria_na_rua_rui_barbosa_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7883/ind_050_25_marcia__-servico_de_manutencao_e_zeladoria_na_rua_rui_barbosa_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de manutenção e zeladoria na Rua Rui Barbosa, no Balneário São Martinho.</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7884/ind_051_25_frajola_-_iluminacao_av._copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7884/ind_051_25_frajola_-_iluminacao_av._copacabana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, que determine à Secretaria competente a instalação da estrutura de iluminação para o carnaval na primeira quadra da Avenida Copacabana, dando continuidade à estrutura já montada, pelos motivos expostos.</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7913/ind_052_25_miltinho_-_limpeza_de_valas_patrolagem_e_melhorias_da_iluminacao_no_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7913/ind_052_25_miltinho_-_limpeza_de_valas_patrolagem_e_melhorias_da_iluminacao_no_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que sejam realizados os Serviços de Limpeza de Valas, Patrolagem e melhoria da Iluminação em todo o Balneário Atlântico.</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7914/ind_053_25_miltinho_-_limpeza_dos_meios_fios_e_calcadas_na_regiao_centarl_da_cidade_e_demais_areas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7914/ind_053_25_miltinho_-_limpeza_dos_meios_fios_e_calcadas_na_regiao_centarl_da_cidade_e_demais_areas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que sejam realizados os serviços de Limpeza Urgente dos Meios-Fios e Calçadas na região central da cidade e demais áreas, dentro das possibilidades da administração.</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7915/ind_054_25_miltinho_-_manutencao_das_luminarias_apagadas_no_bairro_de_vila_das_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7915/ind_054_25_miltinho_-_manutencao_das_luminarias_apagadas_no_bairro_de_vila_das_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que seja realizada gestão para a Manutenção Urgente das Luminárias Apagadas no Bairro de Vila das Pedrinhas.</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7916/ind_055_25_miltinho_-_limpeza_e_rocada_no_entorno_da_escola_britanica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7916/ind_055_25_miltinho_-_limpeza_e_rocada_no_entorno_da_escola_britanica.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que seja realizada a Limpeza e Roçada no entorno da Escola Britânia.</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7917/ind_056_25_miltinho_-_beira_mar_tapa_buraco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7917/ind_056_25_miltinho_-_beira_mar_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que, atendendo a solicitação de nossos munícipes, seja realizado o Serviço de Tapa-Buracos em toda a extensão da Avenida Beira-Mar até o Clube Tropical.</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7918/ind_057_25_miltinho_-_limpeza_e_rocada_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7918/ind_057_25_miltinho_-_limpeza_e_rocada_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que realize o Serviço de Limpeza e Roçada em toda a extensão da Avenida Copacabana.</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7919/ind_058_25_miltinho_-_pintura_das_lombadas_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7919/ind_058_25_miltinho_-_pintura_das_lombadas_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que realize o Serviço de Pintura de todas as Lombadas ao longo da Avenida Beira-Mar.</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7920/ind_059_25_miltinho_-_manutencao_do_p_redio_publico_antiga_creche_na_rua_porto_cabral_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7920/ind_059_25_miltinho_-_manutencao_do_p_redio_publico_antiga_creche_na_rua_porto_cabral_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que realize a Manutenção e Conservação de Prédio Público localizado na Rua Porto Cabral, no Balneário Atlântico (antiga creche).</t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7926/ind_060_25_miltinho_-_porto_velho_-_creche_s.bebedouro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7926/ind_060_25_miltinho_-_porto_velho_-_creche_s.bebedouro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que realize urgente a Manutenção do Bebedouro da unidade, garantindo o fornecimento adequado de água potável para todos os alunos e profissionais da creche.</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7934/ind_061_25_frajola_-_manut._geral_creche_sonho_de_crianca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7934/ind_061_25_frajola_-_manut._geral_creche_sonho_de_crianca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, que tome diversas providências relacionada a Creche Sonho de Criança.</t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7947/ind_062_25_marcia__-_servico_de_rocagem_rua_nossa_senhora_de_fatima_baln._dois_mare.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7947/ind_062_25_marcia__-_servico_de_rocagem_rua_nossa_senhora_de_fatima_baln._dois_mare.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de roçagem em toda a extensão da Rua Nossa Senhora de Fatima, no Balneário Dois Mares.</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7944/ind_063_25_marcia__-troca_de_lampadas_em_toda_extensao_av._lourdes_azevedo_nascimento_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7944/ind_063_25_marcia__-troca_de_lampadas_em_toda_extensao_av._lourdes_azevedo_nascimento_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de troca de lâmpada em toda a extensão da Av. Lourdes Azevedo Nascimento, no balneário Araçá.</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7945/ind_065_25_marcia__-_servico_de_rocagem_e_limpeza_rua_dona_emilia_baln._bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7945/ind_065_25_marcia__-_servico_de_rocagem_e_limpeza_rua_dona_emilia_baln._bermudas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de roçagem e limpeza de valeta em toda a extensão da Rua Dona Emília, Balneário Bermudas.</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7955/ind_066_25_gryllo_-_manutencao_geral_rua_dona_emilia_-_bermudas..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7955/ind_066_25_gryllo_-_manutencao_geral_rua_dona_emilia_-_bermudas..pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com Urgência, junto aos departamentos competentes, a fim de que seja realizada a manutenção geral da Rua Dona Emília, localizada no Balneário Bermudas.</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7956/ind_067_25_gryllo_-_iluminacao_-_rua_indaia_-_janaina_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7956/ind_067_25_gryllo_-_iluminacao_-_rua_indaia_-_janaina_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a substituição das lâmpadas da iluminação pública na Rua lndaiá, localizada no Balneário Janaína II.</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7957/ind_068_25_gryllo_-__servico_de_rocagem_e_limpeza_rua_indaia_baln._janaina_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7957/ind_068_25_gryllo_-__servico_de_rocagem_e_limpeza_rua_indaia_baln._janaina_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizado o serviço de roçagem e limpeza na Rua Indaiá, localizada no Balneário Janaína II.</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7946/ind_069_25_marcia__-_servico_de_rocagem_alameda_porto_de_santos_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7946/ind_069_25_marcia__-_servico_de_rocagem_alameda_porto_de_santos_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de roçagem em toda a extensão da Alameda Porto de Santos, no balneário Atlântico.</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7951/ind_070_25_oeder_-_manutecao_asfaltica_rua_pitangui..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7951/ind_070_25_oeder_-_manutecao_asfaltica_rua_pitangui..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente com urgência, para que seja feito o serviço de manutenção asfáltica (foto anexa), na rua Pitangui, em frente ao número 200, neste município.</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7950/ind_071_25_oeder_-_limpeza_de_valas_baln._sulmar..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7950/ind_071_25_oeder_-_limpeza_de_valas_baln._sulmar..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente com urgência, para que seja feito o serviço de limpeza das valas do Balneário Sulmar, neste município.</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7952/ind_072_25_oeder_-_limpeza_do_rio_candapui_com_inicio_no_trecho_entre_rotatoria_da_candapui_norte-sul_a_esquina_da_rua_bom_jesus_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7952/ind_072_25_oeder_-_limpeza_do_rio_candapui_com_inicio_no_trecho_entre_rotatoria_da_candapui_norte-sul_a_esquina_da_rua_bom_jesus_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente com urgência, para que seja feito o serviço de limpeza do Rio Candapuí, e que o serviço seja iniciado entre o trecho da Rotatória da Candapuí Norte/Sul, localizada no boqueirão norte e Unidade de Pronto Atendimento (UPA), localizada na Rua Bom Jesus de Iguape, esquina com a Marginal Candapuí Sul, no Balneário Samburá, posteriormente dando continuidade por toda sua extensão.</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7953/ind_073_25_oeder_-_limpeza_do_campo_do_caju.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7953/ind_073_25_oeder_-_limpeza_do_campo_do_caju.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente com urgência, para que seja feito o serviço de limpeza das calçadas do Campo Durval Marietto Júnior, também conhecido como Campo do Cajú, até o balneário Claúdia Mara, neste município.</t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7961/ind_074_25_gryllo_-_iluminacao_-_alameda_tibirica_-_sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7961/ind_074_25_gryllo_-_iluminacao_-_alameda_tibirica_-_sao_januario.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a substituição das lâmpadas da iluminação pública na Alameda Tibiriça, localizada no Balneário São Januário.</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7973/ind_075_25_edina_-_rocada_-_jd_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7973/ind_075_25_edina_-_rocada_-_jd_portugal.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a roçada e limpeza no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7974/ind_076_25_edina_-_ptos_onibus_-_belo_mar-luiz_antonio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7974/ind_076_25_edina_-_ptos_onibus_-_belo_mar-luiz_antonio.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, a necessidade de instalação de dois pontos de ônibus nos seguintes locais: Balneário Belo Mar;  Balneário Luiz Antônio, Rua Ituverava, nº 80.</t>
   </si>
   <si>
     <t>7970</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7970/ind_077_25_marcia_-_manut._geral_rua_cantareia_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7970/ind_077_25_marcia_-_manut._geral_rua_cantareia_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de roçagem e patrolagem da Rua Cantareira, até a altura do nº 815, no Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>7980</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7980/ind_078_25_miltinho_-_adriana_-_acessabpraca.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7980/ind_078_25_miltinho_-_adriana_-_acessabpraca.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que realize a implementação de rampas de acesso adequadas na praça Lagoa Adriana, garantindo assim a inclusão de pessoas com mobilidade reduzida, idosos e demais cidadãos que necessitam de adaptações para usufruírem desse espaço público com segurança e conforto.</t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7981/ind_079_25_miltinho_-_fiscal_-_equip.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7981/ind_079_25_miltinho_-_fiscal_-_equip.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que realize uma revisão da estrutura remuneratória desse cargo, buscando uma equiparação justa e compatível com as responsabilidades da função. Essa medida não apenas corrigirá a desigualdade existente, mas também reconhecerá a importância do trabalho desses profissionais para a administração pública e para o bem-estar da população.</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7986/ind_081_25_marcia__-_construcao_de_dois_pontos_de_onibus_no_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7986/ind_081_25_marcia__-_construcao_de_dois_pontos_de_onibus_no_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que se possível, sejam construídos dois pontos de ônibus no Balneário Araçá nas seguintes ruas: Av. Lourdes Azevedo Nascimento e Rua Otavio Burati.</t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7987/ind_082_25_marcia__-_realizacao_do_servico_tapa_buracos_na_av._maria_zanella_previdi_baln._marisol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7987/ind_082_25_marcia__-_realizacao_do_servico_tapa_buracos_na_av._maria_zanella_previdi_baln._marisol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de tapa buraco em toda a extensão da Av. Maria Zanella Previdi, no Balneário Marisol.</t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7988/ind_083_25_marcia__-_pintura_das_faixas_de_pedestres_do_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7988/ind_083_25_marcia__-_pintura_das_faixas_de_pedestres_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de pintura das faixas de pedestres deste município.</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7989/ind_084_25_marcia__-_remocao_decartazes_nao_autorizados_em_pontos_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7989/ind_084_25_marcia__-_remocao_decartazes_nao_autorizados_em_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feita a remoção dos cartazes não autorizados, colados nos pontos de ônibus deste município.</t>
   </si>
   <si>
     <t>7999</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7999/ind_085_25_marcia_-substituicao_de_placas_de_sinalizacao_de_lombofaixa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7999/ind_085_25_marcia_-substituicao_de_placas_de_sinalizacao_de_lombofaixa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, para que seja realizada a substituição das placas de sinalização de lombadas que se encontram danificadas.</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7998/ind_086_25_marcia__-_sinalizacao_de_sobre_presenca_de_detritos_no_mar_no_baln._pota_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7998/ind_086_25_marcia__-_sinalizacao_de_sobre_presenca_de_detritos_no_mar_no_baln._pota_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, para que sejam colocadas placas de sinalização alertando sobre a presença de detritos (vigas, blocos, pedaços de cerâmica, entre outros) no mar, na praia no balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7997/ind_087_25_marcia__-_troca_de_lampada_rua_mercurio_baln._mare_sol..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7997/ind_087_25_marcia__-_troca_de_lampada_rua_mercurio_baln._mare_sol..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de troca de lâmpada na Rua Mercúrio, altura do nº 45, no balneário Mar e Sol.</t>
   </si>
   <si>
     <t>8003</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8003/ind_088_25_gryllo_-_bueiro_e_mato_-_mercado_monte_carlo_-_marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8003/ind_088_25_gryllo_-_bueiro_e_mato_-_mercado_monte_carlo_-_marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a limpeza de bueiro entupido e a retirada de mato, localizado em frente ao Mercado Monte Carlo, no Balneário Marusca.</t>
   </si>
   <si>
     <t>8007</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8007/ind_089_25_edina_-_manutencao_rua_piratininga_-_kennedy.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8007/ind_089_25_edina_-_manutencao_rua_piratininga_-_kennedy.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, a realização de manutenção na Rua Piratininga, no Balneário Kennedy, com roçada, limpeza geral e desobstrução das valas.</t>
   </si>
   <si>
     <t>8013</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8013/ind_090_25_marcia__-_patrolagem_alameda_das_margaridas_baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8013/ind_090_25_marcia__-_patrolagem_alameda_das_margaridas_baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, para que seja feito o serviço de patrolagem por toda a extensão da Alameda das Margaridas, no balneário Yemar.</t>
   </si>
   <si>
     <t>8014</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8014/ind_091_25_marcia__-_rocagem_rua_tamoyo_matuoka_baln._xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8014/ind_091_25_marcia__-_rocagem_rua_tamoyo_matuoka_baln._xandu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de roçagem na Rua Tamoyo Matuoka, no balneário Xandu.</t>
   </si>
   <si>
     <t>8015</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8015/ind_092_25_marcia_-_rocagem_e_patrolagem_rua_limeira_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8015/ind_092_25_marcia_-_rocagem_e_patrolagem_rua_limeira_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, para que sejam feitos os serviços de roçagem e patrolagem por toda a extensão da Rua Limeira, no balneário Icaraí.</t>
   </si>
   <si>
     <t>8033</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8033/ind_093_25_miltinho_-_faixa_pedestre_-_atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8033/ind_093_25_miltinho_-_faixa_pedestre_-_atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que verifique a possibilidade de seja providenciada a instalação de uma faixa de pedestre no Balneário Atlântico, em frente ao Mercado Sol, considerando a recorrência de acidentes no local.</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>IVAN HELENO</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8029/ind_094_25_ivan_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8029/ind_094_25_ivan_-.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Secretário de Desenvolvimento Urbano e Habitação do Estado de São Paulo, Marcelo Cardinale Branco, a necessidade de incluir o Município de Ilha Comprida em programas de construção de casas populares.</t>
   </si>
   <si>
     <t>8030</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8030/ind_095_25_ivan_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8030/ind_095_25_ivan_-.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Jader Barbalho Filho, Ministro das Cidades, a importância de contemplar o município de Ilha Comprida com unidades habitacionais no âmbito do programa Minha Casa, Minha Vida, com especial atenção às faixas de renda mais vulneráveis da população.</t>
   </si>
   <si>
     <t>8039</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8039/ind_096_25_edina_-_iluminacao__nereu_ramos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8039/ind_096_25_edina_-_iluminacao__nereu_ramos.pdf</t>
   </si>
   <si>
     <t>INDICO, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, a realização de manutenção de iluminação pública da Rua Nereu Ramos, no Balneário São Martinho.</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8067/ind_097_25_miltinho_-_manut._esquina_rua_batatais_av._candapui_norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8067/ind_097_25_miltinho_-_manut._esquina_rua_batatais_av._candapui_norte.pdf</t>
   </si>
   <si>
     <t>indico, nas formalidades regimentais, à Excelentíssima Senhora Prefeita Municipal Maristela Osório de Marques Cardona, que seja feita com urgência_x000D_
 a manutenção da esquina da Rua Batatais com Avenida Candapuí Norte.</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8068/ind_098_25_miltinho_-_correcao_sinalizacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8068/ind_098_25_miltinho_-_correcao_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que realize a correção da sinalização na Rotatória localizada na Avenida Candapui Norte e Sul, Alameda Júlio de Almeida e Avenida Copacabana.</t>
   </si>
   <si>
     <t>8059</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8059/ind_099_oeder-_pintura_lombadas_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8059/ind_099_oeder-_pintura_lombadas_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente com Urgência, para que seja realizado serviço de manutenção nas pinturas das lombadas da estrada de Pedrinhas, neste municipio.</t>
   </si>
   <si>
     <t>8069</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8069/ind_100_25_miltinho_-_extensao_rede_eletrica_rua_sergipe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8069/ind_100_25_miltinho_-_extensao_rede_eletrica_rua_sergipe.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Excelentíssima Senhora Prefeita Municipal Maristela Osório de Marques Cardona, que seja feita com urgência_x000D_
 a extensão da rede de energia elétrica, com a instalação de luminárias, na Rua Sergipe, Balneário Adriana, no trecho compreendido entre a Avenida São Paulo e o final da rua.</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8060/ind_101_oeder_-_manut._rua_casa_verde_bal._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8060/ind_101_oeder_-_manut._rua_casa_verde_bal._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente com urgência, para que seja realizado serviço de manutenção, como nivelamento e cascalhamento na Rua Casa Verde, no Balneário Leão de Iguape, neste município.</t>
   </si>
   <si>
     <t>8062</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8062/ind_102_25_marcia_-_cata_treco_rua_netuno_bal._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8062/ind_102_25_marcia_-_cata_treco_rua_netuno_bal._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, para que seja feito o serviço de cata treco na Rua Netuno, no Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>8065</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8065/ind_103_25_ivan_-_contratacao_guarda_vidas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8065/ind_103_25_ivan_-_contratacao_guarda_vidas.pdf</t>
   </si>
   <si>
     <t>Indico, à Excelentíssima Senhora Prefeita Municipal no que se refere à contratação de Guarda Vidas Temporários durante o período do ano todo.</t>
   </si>
   <si>
     <t>8066</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8066/ind_104_25_ivan_-_material_intertravado_avenida_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8066/ind_104_25_ivan_-_material_intertravado_avenida_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, à Excelentíssima Senhora Prefeita Municipal no que se refere à possibilidade da utilização de material intertravado no trajeto, com início no Araçá sentido à Ponta da Praia.</t>
   </si>
   <si>
     <t>8061</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8061/ind_105_oeder_-_iluminacao_publica_bal._icarai_e_carolina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8061/ind_105_oeder_-_iluminacao_publica_bal._icarai_e_carolina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente com urgência, realizando serviço de manutenção na iluminação pública no retorno da Candapuí, em frente à empresa SOAÇO, localizado entre o Balneário Icaraí de Iguape e o Balneário Carolina, neste município.</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8072/ind_106_25_miltinho_-_manut._geral_rua_humberto_paladini_bal._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8072/ind_106_25_miltinho_-_manut._geral_rua_humberto_paladini_bal._britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Excelentíssima Senhora Prefeita Municipal Maristela Osório de Marques Cardona, que seja feita com urgência_x000D_
 serviço de roçagem e limpeza na Rua Humberto Paladini, Balneário Britânia lado sul da Avenida Candapuí.</t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
-    <t>107</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8070/ind_107_25_miltinho_-_manut._luminarias_ilhas_av._beira_mar_e_av._sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8070/ind_107_25_miltinho_-_manut._luminarias_ilhas_av._beira_mar_e_av._sao_paulo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Excelentíssima Senhora Prefeita Municipal Maristela Osório de Marques Cardona, que seja feita com urgência_x000D_
 a manutenção das Luminárias Públicas localizadas nas ilhas existentes entre Avenida Beira Mar e Avenida São Paulo.</t>
   </si>
   <si>
     <t>8071</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8071/ind_108_25_miltinho_-_manut._luminarias_ciclovia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8071/ind_108_25_miltinho_-_manut._luminarias_ciclovia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Excelentíssima Senhora Prefeita Municipal Maristela Osório de Marques Cardona, que seja feita com urgência_x000D_
 a manutenção das Luminárias da Ciclovia localizadas na Avenida São Paulo, Balneário Adriana.</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8076/ind_109_25_miltinho_-_manut.feral_-_di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8076/ind_109_25_miltinho_-_manut.feral_-_di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência a manutenção geral, serviços de limpeza e zeladoria no Balneário Di Franco.</t>
   </si>
   <si>
     <t>8102</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8102/ind_110_25_miltinho_-_manutencao_geral_da_rua_um_baln._sulmar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8102/ind_110_25_miltinho_-_manutencao_geral_da_rua_um_baln._sulmar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência os serviços de cascalhamento e poda de mato na rua Um no Balneário Sulmar, e também, que seja realiza limpeza da vegetação na lagoa, que se encontra nas proximidades, do citado local- referência Esquina Imobiliária Yamaguchi.</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8108/ind_111_25_oeder_-_pintura_das_lombadas_da_estrada_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8108/ind_111_25_oeder_-_pintura_das_lombadas_da_estrada_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente com urgência, para que seja realizado serviço de manutenção nas pinturas das lombadas da estrada de Pedrinhas, neste município.</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8107/ind_112_25_oeder_-_manutencao_na_rua_casa_verde_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8107/ind_112_25_oeder_-_manutencao_na_rua_casa_verde_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao departamento competente com urgência, para que seja realizado serviço de manutenção, como nivelamento na Rua Casa Verde, no Balneário Leão de Iguape, neste municipio.</t>
   </si>
   <si>
     <t>8105</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8105/ind_113_25_oeder_-_manutencao_na_iluminacao_publica_no_retorno_da_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8105/ind_113_25_oeder_-_manutencao_na_iluminacao_publica_no_retorno_da_candapui.pdf</t>
   </si>
   <si>
     <t>8111</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8111/ind_114_25_gryllo_-_patrolagem_-_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8111/ind_114_25_gryllo_-_patrolagem_-_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizado o serviço de patrolagem na Alameda Carlos A. S. de Carvalho, no Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>8113</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8113/ind_115_25_gryllo_-_rocada_-_vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8113/ind_115_25_gryllo_-_rocada_-_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizado o serviço de roçada na região do Balneário Vila Nova.</t>
   </si>
   <si>
     <t>8114</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8114/ind_116_25_gryllo_-_luminaria_-_xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8114/ind_116_25_gryllo_-_luminaria_-_xandu.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizado a troca de 04 luminárias na Rua Tamoto Matuoka, na altura do número 360, no Balneário Xandú.</t>
   </si>
   <si>
     <t>8110</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8110/ind_117_25_frajola_-_manut._geral_rua_sandra_bal._mar_azul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8110/ind_117_25_frajola_-_manut._geral_rua_sandra_bal._mar_azul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, que determine à Secretaria competente a realização imediata manutenção viária em toda a extensão da Rua Sandra, no Balneário Mar Azul.</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8112/ind_118_25_gryllo_-_geral_-_monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8112/ind_118_25_gryllo_-_geral_-_monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência a manutenção geral, limpeza e zeladoria na Rua Cannes 465 no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8125/ind_119_25_gryllo_-_luminaria_-_sambura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8125/ind_119_25_gryllo_-_luminaria_-_sambura.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências, com urgência, junto aos departamentos competentes, a fim de que seja realizado a troca de luminárias na Rua das Grutas, na altura do número 41, no Balneário Samburá.</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8126/ind_120_25_gryllo_-_luminaria_-_ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8126/ind_120_25_gryllo_-_luminaria_-_ubatuba.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes,  a fim de que seja realizado a troca de luminárias na Rua Barretos, na altura do número 145, no Balneário Ubatuba.</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8132/ind_121_25_gryllo_-_buraco_-_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8132/ind_121_25_gryllo_-_buraco_-_adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizado a operação tapa-buraco na esquina da Rua Rio de Janeiro com a Avenida Beira Mar, no Balneário Adriana.</t>
   </si>
   <si>
     <t>8133</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8133/ind_122_25_gryllo_-_rocada_vala_-_city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8133/ind_122_25_gryllo_-_rocada_vala_-_city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizado os serviços de roçada e limpeza de vala na Rua Dez, localizada no Balneário City Mar.</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8128/ind_123_marcia-_servico_de_tapa_buraco_e_patrolagem_rua_alameda_das_violetas_banl._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8128/ind_123_marcia-_servico_de_tapa_buraco_e_patrolagem_rua_alameda_das_violetas_banl._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de tapa buraco e patrolagem por toda a extensão da Alameda das Violetas, no Balneário Yemar.</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8130/ind_124_25_miltinho_-_tubulacao_-_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8130/ind_124_25_miltinho_-_tubulacao_-_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja verificada a possibilidade, por meio do setor competente da Prefeitura Municipal, da realização de instalação de tubulação para o escoamento de águas pluviais da Rua 11 em direção à praia, situada no Boqueirão Sul - Cananéia Park.</t>
   </si>
   <si>
     <t>8131</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8131/ind_125_25_miltinho_-_iluminacao_-_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8131/ind_125_25_miltinho_-_iluminacao_-_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja verificada a possibilidade, por meio do setor competente da Prefeitura Municipal, manutenção nas luminárias públicas do Boqueirão Sul.</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8134/ind_126_25_mig_-_patrolagem_yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8134/ind_126_25_mig_-_patrolagem_yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja verificada a possibilidade, por meio do setor competente da Prefeitura Municipal, da realização de serviço de patrolagem nas vias do Balneário Yemar.</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8152/ind_127_25_edina_-_troca_de_lunimaria_e_rocagem_na_rua_bauru_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8152/ind_127_25_edina_-_troca_de_lunimaria_e_rocagem_na_rua_bauru_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias com urgência, junto aos departamentos competentes, a fim de que seja realizado os serviços de roçada e a troca de luminárias na Rua Bauru nº 800, localizada no Balneário Icaraí.</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8157/ind_128_marcia-_patrolagem_nas_vias_do_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8157/ind_128_marcia-_patrolagem_nas_vias_do_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito o serviço patrolagem nas vias do Bal. Mar e Sol.</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8156/ind_129_marcia-_retirada_de_entulho_rua_piratininga_baln._kenndey.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8156/ind_129_marcia-_retirada_de_entulho_rua_piratininga_baln._kenndey.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, para que seja feita a retirada de entulhos da Rua Piratininga, no Bal. Kennedy.</t>
   </si>
   <si>
     <t>8155</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8155/ind_130_25_marcia_-_patrolagem_rua_porto_velho_baln._porto_velho_i.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8155/ind_130_25_marcia_-_patrolagem_rua_porto_velho_baln._porto_velho_i.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de patrolagem por toda a extensão da R. Porto Velho (rua que dá acesso a creche), no Bal. Porto Velho 1.</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8154/ind_131_25_edina_-_patrolagem_na_rua_alameda_eldorado_baln._kenedy.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8154/ind_131_25_edina_-_patrolagem_na_rua_alameda_eldorado_baln._kenedy.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizado o serviço de patrolagem em toda extensão na Rua Alameda Eldorado , localizada no Balneário Kenedy.</t>
   </si>
   <si>
     <t>8161</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8161/ind_132_25_-_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8161/ind_132_25_-_mig.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja verificada a possibilidade, por meio do setor competente da Prefeitura Municipal, da realização de reparo de 23 (vinte e três) postes de iluminação pública em LED localizados no trecho compreendido entre o Porto da Balsa e a entrada da trincheira.</t>
   </si>
   <si>
     <t>8160</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8160/ind_133_marcia_-_troca_de_iluminarias_rua_nereu_ramos_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8160/ind_133_marcia_-_troca_de_iluminarias_rua_nereu_ramos_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizado a troca de luminárias na Rua Nereu Ramos nº130  , localizada no Balneário São Martinho.</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8164/ind_134_marcia-_cascalhamento_na_rota_do_circular_no_baln._mares_do_pontal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8164/ind_134_marcia-_cascalhamento_na_rota_do_circular_no_baln._mares_do_pontal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de cascalhamento pela rota do circular no Bal. Mares do Pontal (até o ponto final no Recreio Jd. Da Barra).</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8163/ind_135_marcia-_servico_de_troca_de_lampada_rua_otavio_burati_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8163/ind_135_marcia-_servico_de_troca_de_lampada_rua_otavio_burati_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, para que seja feito o serviço de troca de lâmpada na Rua Otavio Burati, altura dos nº 700 e 950, no Bal. Araçá.</t>
   </si>
   <si>
     <t>8168</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8168/ind_136_25_gryllo_-_luminaria_-_estrela.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8168/ind_136_25_gryllo_-_luminaria_-_estrela.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizado a troca de luminária na Rua 01, na altura do número 45, no Balneário Estrela.</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8169/ind_137_25_edina_-_luminaria_rua_alameda_das_margaridas_bal._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8169/ind_137_25_edina_-_luminaria_rua_alameda_das_margaridas_bal._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizado a troca de luminárias na Rua Alameda das Margaridas  na Viela do nº 711  , localizada no Balneário Yemar.</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8187/ind_138_25_edina_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8187/ind_138_25_edina_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a manutenção da área de lazer , localizada no Balneário Claudia Mara.</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8185/ind_139_25_edina_-_manutencao_e_patrolagem_rua_cinco_baln._mars_do_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8185/ind_139_25_edina_-_manutencao_e_patrolagem_rua_cinco_baln._mars_do_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizado o serviço de Manutenção e Patrolagem por toda extensão da Rua  Cinco Nº 345 localizada no Balneário Mares do Sul.</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8186/ind_140_25_edina_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8186/ind_140_25_edina_-.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a manutenção e serviço de patrolagem por toda extensão da Rua Adriano Vanucci, antigo porto velho  N º325, no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8189/ind_141_25_gryllo_-_geral_-_jd_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8189/ind_141_25_gryllo_-_geral_-_jd_portugal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência a manutenção geral, limpeza e zeladoria na Rua Figueira da Foz no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>ROBERTO FRAJOLA, MÁRCIA ROMANO, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8190/ind_142_25__frajola_-_indica_utilizacao_de_emendas_do_deputado_estadual_rodrigo_moraes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8190/ind_142_25__frajola_-_indica_utilizacao_de_emendas_do_deputado_estadual_rodrigo_moraes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que utilize os recursos financeiros já disponíveis no caixa da Prefeitura Municipal para a devida destinação dos valores enviados pelo Deputado Estadual Rodrigo Moraes.</t>
   </si>
   <si>
     <t>8192</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8192/ind_143_25_gryllo_-_cascalho_-_rua_cannes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8192/ind_143_25_gryllo_-_cascalho_-_rua_cannes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência o cascalhamento da Rua Cannes, em seu trecho não asfaltado, neste município.</t>
   </si>
   <si>
     <t>8193</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8193/ind_144_25_edina_-_troca_de_iluminaria_-_rua_projetada_3_baln._caicara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8193/ind_144_25_edina_-_troca_de_iluminaria_-_rua_projetada_3_baln._caicara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a troca de luminárias em toda extensão, na Rua Projetada 3 nº 45:  localizada no Balneário Caiçara.</t>
   </si>
   <si>
     <t>8194</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8194/ind_145_25_edina_-_troca_de_luminaria_rua_porto_de_santos_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8194/ind_145_25_edina_-_troca_de_luminaria_rua_porto_de_santos_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a troca de luminária em frente à casa na Rua Porto de Santos Nº 485 localizada no Balneário Atlântico.</t>
   </si>
   <si>
     <t>8195</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8195/ind_146_25_edina_-_troca_de_luminaria_rua_sao_judas_tadeu___baln._britanica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8195/ind_146_25_edina_-_troca_de_luminaria_rua_sao_judas_tadeu___baln._britanica.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a troca de luminárias em frente à casa na Rua São Judas Tadeu Nº 740 localizada no Balneário Britânia.</t>
   </si>
   <si>
     <t>8196</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8196/ind_147_25_edina_-_troca_de_luminaria_rua_jose_vicente_neto___baln._sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8196/ind_147_25_edina_-_troca_de_luminaria_rua_jose_vicente_neto___baln._sao_januario.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a troca de luminárias em frente à casa na Rua José Vicente Neto nº 368 localizada no Balneário São Januário.</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8197/indicacao_148_bal_sao_januario_luminaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8197/indicacao_148_bal_sao_januario_luminaria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a troca de luminárias na esquina da Rua Rui Barbosa ao lado da rua José Vicente Neto localizada no Balneário São Januário.</t>
   </si>
   <si>
     <t>8198</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8198/ind_149_25_edina_-_troca_de_luminaria_rua_urano_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8198/ind_149_25_edina_-_troca_de_luminaria_rua_urano_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, com urgência, junto aos departamentos competentes, a fim de que seja realizada a troca de luminárias da viela por toda extensão na Rua Urano  nº 282  localizada no Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>8207</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8207/ind_150_25_mig_-_lombata_-_batatais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8207/ind_150_25_mig_-_lombata_-_batatais.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório Cardona, que seja verificada a possibilidade, por meio do setor de competente da Prefeitura Municipal, de instalação de uma lombada na Rua Batatais, no Balneário Icaraí.</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8211/ind_151_25__frajola_-_totens_monitoramento_de_seguranca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8211/ind_151_25__frajola_-_totens_monitoramento_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, que envide esforços para a instalação de totens de monitoramento de segurança na Orla, na Avenida Copacabana e na Avenida São Paulo, em Ilha Comprida.</t>
   </si>
   <si>
     <t>8212</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8212/ind_152_25_miltinho_-_iluminacao_-_godofredo__marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8212/ind_152_25_miltinho_-_iluminacao_-_godofredo__marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja verificada a possibilidade, por meio do setor competente da Prefeitura Municipal, manutenção de 05 luminárias públicas na Rua Godofredo Vianna Filho 2550, Balneário Marusca, próximo à praça.</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8214/ind_153_25_miltinho_-_iluminacao_-_cabral__-_atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8214/ind_153_25_miltinho_-_iluminacao_-_cabral__-_atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja verificada a possibilidade, por meio do setor competente da Prefeitura Municipal, manutenção de 06 luminárias públicas na Rua Porto Cabral, Balneário Atlântico.</t>
   </si>
   <si>
     <t>8268</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8268/ind_154_mig_-_realizacao_de_melhorias_na_rua_humberto_paladine_banl._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8268/ind_154_mig_-_realizacao_de_melhorias_na_rua_humberto_paladine_banl._britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja avaliada a possibilidade, por meio do setor competente da Prefeitura Municipal, de realização de melhorias na Rua Humberto Paladini, no Balneário Britânia, especialmente no trecho compreendido entre o Mercado Magnânimo e o Bar do Bocha.</t>
   </si>
   <si>
     <t>8269</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8269/ind_155_gryllo_-_instalacao_de_bracos_de_luminarias_publicas_rua_2_banl._recreio_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8269/ind_155_gryllo_-_instalacao_de_bracos_de_luminarias_publicas_rua_2_banl._recreio_janaina.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote, com urgência, as providências necessárias junto aos departamentos competentes, a fim de que seja realizada a instalação de dois braços de luminária pública na Rua 2, no Balneário Recreio Janaína, sendo um no início da rua, na esquina com a Avenida 2, outro em frente à residência de número 80, bem como a troca de lâmpadas queimadas ou inoperantes no final da referida rua.</t>
   </si>
   <si>
     <t>8270</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8270/ind_156_milton-_troca_de_lampadas_de_luminarias_publicas_rua_batatais_proximo__a_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8270/ind_156_milton-_troca_de_lampadas_de_luminarias_publicas_rua_batatais_proximo__a_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja verificada a possibilidade, por meio do setor competente da Prefeitura Municipal, da troca das lâmpadas de iluminação pública situado na entrada da Rua Batatais, nas proximidades da Avenida Beira Mar.</t>
   </si>
   <si>
     <t>8271</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8271/ind_157_edina_-_pintura_de_lombadas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8271/ind_157_edina_-_pintura_de_lombadas.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que seja realizada a pintura das lombadas existentes no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>8272</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8272/ind_158_milton_-patrolagem_e_manutencao_rua_9_baln._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8272/ind_158_milton_-patrolagem_e_manutencao_rua_9_baln._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada, por meio do setor competente da Prefeitura Municipal, a patrolagem e manutenção com aplicação de cascalho na Rua 9, situada no Balneário City Mar.</t>
   </si>
   <si>
     <t>8275</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8275/ind_159_gryllo_-_operacao_tapa_buraco_anevida_beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8275/ind_159_gryllo_-_operacao_tapa_buraco_anevida_beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, à Exma. Sra. Prefeita Municipal, Maristela Cardona, que adote as providências necessárias, junto aos departamentos competentes, a fim de que seja realizada com urgência a operação tapa-buraco em toda a extensão da Avenida Beira Mar.</t>
   </si>
   <si>
     <t>8300</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8300/ind_160_25_marcia_-_troca_de_luminarias_na_rua_venezuela_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8300/ind_160_25_marcia_-_troca_de_luminarias_na_rua_venezuela_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, para que seja feito o serviço de troca de luminárias na Rua Venezuela, altura dos nº 448 e nº 685, no Balneário Araçá.</t>
   </si>
   <si>
     <t>8301</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8301/ind_161_25_marcia_-_servico_de_patrolagem_ruas_do_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8301/ind_161_25_marcia_-_servico_de_patrolagem_ruas_do_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito o serviço de patrolagem nas ruas do Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>8290</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8290/ind_162_25_mozart_-_manutencao_viaria_rua_belo_horizonte_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8290/ind_162_25_mozart_-_manutencao_viaria_rua_belo_horizonte_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona que seja realizado o serviço de manutenção viária na Rua Belo Horizonte, no Balneário Adriana.</t>
   </si>
   <si>
     <t>8291</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8291/ind_163_25_mozart_-_pintura_da_sinalizacao_de_toda_malha_viaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8291/ind_163_25_mozart_-_pintura_da_sinalizacao_de_toda_malha_viaria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada, por meio do departamento competente, a pintura de toda a sinalização da malha viária do município, incluindo guias, lombadas, lombofaixas, faixas de travessia de pedestres, entre outros.</t>
   </si>
   <si>
     <t>8297</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8297/ind_164_25__frajola_-_reforma_e_revitalizacao_de_todos_os_parquinhos_do_infantis_do_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8297/ind_164_25__frajola_-_reforma_e_revitalizacao_de_todos_os_parquinhos_do_infantis_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, que determine à Secretaria competente a reforma e revitalização de todos os parquinhos e áreas de lazer infantis de Ilha Comprida.</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8303/ind_165_25_miltinho_-_iluminacao_-_ponte_laercio_ribeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8303/ind_165_25_miltinho_-_iluminacao_-_ponte_laercio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência, por meio do setor competente da Prefeitura Municipal, a manutenção e troca de luminária na Ponte Laércio Ribeiro.</t>
   </si>
   <si>
     <t>8304</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8304/ind_166_25_miltinho_-_outdoor_-_ponte_laercio_ribeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8304/ind_166_25_miltinho_-_outdoor_-_ponte_laercio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência, por meio do setor competente da Prefeitura Municipal, a substituição ou remoção do painel outdoor nas imediações da Ponte Laércio Ribeiro.</t>
   </si>
   <si>
     <t>8305</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8305/ind_167_25_miltinho_-placas_publicidade_-_av_carlos_roberto_de_souza.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8305/ind_167_25_miltinho_-placas_publicidade_-_av_carlos_roberto_de_souza.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência, por meio do setor competente da Prefeitura Municipal, providências quanto as placas de publicidade na Avenida Carlos Roberto de Paula.</t>
   </si>
   <si>
     <t>8306</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8306/ind_168_25_miltinho_-limpeza_-_batatais-candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8306/ind_168_25_miltinho_-limpeza_-_batatais-candapui.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência, por meio do setor competente da Prefeitura Municipal, os serviços de limpeza das margens da rua Batatais, esquina com a Marginal Candapuí Norte.</t>
   </si>
   <si>
     <t>8307</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8307/ind_169_25_miltinho_-zeladoria_-_bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8307/ind_169_25_miltinho_-zeladoria_-_bermudas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência, por meio do setor competente da Prefeitura Municipal, os serviços de zeladoria, incluindo a limpeza do meio fio da Rua Bermudas.</t>
   </si>
   <si>
     <t>8308</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8308/ind_170_25_miltinho_-luminarias_-_av_moreira_sales.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8308/ind_170_25_miltinho_-luminarias_-_av_moreira_sales.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção das luminárias na rotatória da avenida Moreira Sales.</t>
   </si>
   <si>
     <t>8309</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8309/ind_171_25_miltinho_-luminarias_-_ciclovia_av_sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8309/ind_171_25_miltinho_-luminarias_-_ciclovia_av_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção das luminárias da ciclovia da avenida São Paulo, no Balneário Adriana.</t>
   </si>
   <si>
     <t>8310</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8310/ind_172_25_miltinho_-pintura_-_psf_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8310/ind_172_25_miltinho_-pintura_-_psf_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência, por meio do setor competente da Prefeitura Municipal, os serviços de manutenção da pintura e troca de telas na PSF de Pedrinhas.</t>
   </si>
   <si>
     <t>8311</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8311/ind_173_25_miltinho_-tapa_buraco_-_principais_ruas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8311/ind_173_25_miltinho_-tapa_buraco_-_principais_ruas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência, por meio do setor competente da Prefeitura Municipal, os serviços de tapa buracos nas principais vias da cidade.</t>
   </si>
   <si>
     <t>8314</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8314/ind_174_25_miltinho_-medicamentos_-_reposicao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8314/ind_174_25_miltinho_-medicamentos_-_reposicao.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência, por meio do setor competente da Prefeitura Municipal, a reposição dos medicamentos que estão em falta na farmácia municipal.</t>
   </si>
   <si>
     <t>8315</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8315/ind_175_25_miltinho_-rocagem_-_iluminacao_-_av_central.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8315/ind_175_25_miltinho_-rocagem_-_iluminacao_-_av_central.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que seja realizada com urgência, por meio do setor competente da Prefeitura Municipal, os serviços de roçagem e manutenção da iluminação pública na avenida Central, Balneário Porto Velho.</t>
   </si>
   <si>
     <t>8348</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8348/ind_176_25_marcia_-__troca_de_luminaria_rua_mercurio_banl._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8348/ind_176_25_marcia_-__troca_de_luminaria_rua_mercurio_banl._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo Maristela Osório de Marques Cardona, para que faça gestões junto aos Departamentos Competentes, para que seja feito o serviço de troca de luminária na Rua Mercúrio, altura do nº 510, no Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>8351</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8351/ind_178_25_marcia_-_patrolagem_rua_iraci_banl._jardim_da_barra.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8351/ind_178_25_marcia_-_patrolagem_rua_iraci_banl._jardim_da_barra.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, que determine à Secretaria competente, para que seja feito o serviço de patrolagem na Alameda Iraci, no Balneário Recreio Jardim da Barra.</t>
   </si>
   <si>
     <t>8349</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8349/ind_178_25_marcia_-_patrolagem_rua_iraci_banl._jardim_da_barra.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8349/ind_178_25_marcia_-_patrolagem_rua_iraci_banl._jardim_da_barra.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, que determine à Secretaria competente, para que seja feita a manutenção em todos os pontos de ônibus do município.</t>
   </si>
   <si>
     <t>8352</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8352/ind_180_25_marcia_-_troca_de_luminaria_rua_grecia_banl.araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8352/ind_180_25_marcia_-_troca_de_luminaria_rua_grecia_banl.araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, que determine à Secretaria competente, para que seja feito o serviço de troca de luminária na Rua Grécia, altura do nº 50, no Balneário Araçá.</t>
   </si>
   <si>
     <t>8350</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8350/ind_181_25_marcia_-_troca_de_luminaria_rua_leila_banl._mar_azul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8350/ind_181_25_marcia_-_troca_de_luminaria_rua_leila_banl._mar_azul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo Maristela Osório de Marques Cardona, que determine à Secretaria competente, para que seja feito o serviço de troca de luminárias na Rua Leila, balneário Mar Azul.</t>
   </si>
   <si>
     <t>8354</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8354/ind_182_25_ivan_-_manut._iluminacao_ponte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8354/ind_182_25_ivan_-_manut._iluminacao_ponte.pdf</t>
   </si>
   <si>
     <t>Indico, à Excelentíssima Senhora Prefeita Municipal que faça com urgência a manutenção da iluminação da ponte que liga_x000D_
 os municípios de lguape e Ilha Comprida.</t>
   </si>
   <si>
     <t>8355</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8355/ind_183_25_ivan_-_rocagem_lagoa_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8355/ind_183_25_ivan_-_rocagem_lagoa_adriana.pdf</t>
   </si>
   <si>
     <t>Indico, à Excelentíssima Senhora Prefeita Municipal que faça com urgência serviços de roçagem e manutenção do espaço em torno da Lagoa Adriana.</t>
   </si>
   <si>
     <t>8356</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8356/ind_184_25_ivan_-_leilao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8356/ind_184_25_ivan_-_leilao.pdf</t>
   </si>
   <si>
     <t>Indico, à Excelentíssima Senhora Prefeita Municipal que faça para que seja realizada a abertura de um novo leilão público de máquinas, caminhões, carros, ônibus e demais equipamentos ou veículos que não possuem mais utilidade para a Administração Municipal.</t>
   </si>
   <si>
     <t>8368</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8368/ind_185_25_frajola_-_placa_jacare.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8368/ind_185_25_frajola_-_placa_jacare.pdf</t>
   </si>
   <si>
     <t>Indico, à Sra. Prefeita Municipal,  a colocação urgente e visível de placas de aviso sobre a presença de jacarés na Lagoa do Parque Linear.</t>
   </si>
   <si>
     <t>8384</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8384/ind_186_25_edina_-_manut._bocha_ccmi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8384/ind_186_25_edina_-_manut._bocha_ccmi.pdf</t>
   </si>
   <si>
     <t>Indico, à Exma. Sra. Prefeita Municipal que seja realizado a Pintura e a Reforma da Bocha do Centro de Convivência da Melhor Idade (CCMI),localizada na _x000D_
 Rua Maria José Ventura, nº 820 no Balneário Sarnambi.</t>
   </si>
   <si>
     <t>8393</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8393/ind_187_25_marcia_-_patrolagem_rua_dante_alighieri__baln._meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8393/ind_187_25_marcia_-_patrolagem_rua_dante_alighieri__baln._meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, à Chefe do Poder Executivo que seja feito o serviço de patrolagem na Rua Dante Alighieri, no balneário Meu Recanto.</t>
   </si>
   <si>
     <t>8392</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8392/ind_188_25_marcia_-_um_contenier_na_rua_otavio_burati_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8392/ind_188_25_marcia_-_um_contenier_na_rua_otavio_burati_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, à Chefe do Poder Executivo que seja colocado um container para lixo na Rua Otavio Burati, no balneário Araçá.</t>
   </si>
   <si>
     <t>8394</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8394/ind_189_25_marcia_-_patrolagem__e_troca_de_luminarias_av._januario_ricci_banl._praia_do_marlyn.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8394/ind_189_25_marcia_-_patrolagem__e_troca_de_luminarias_av._januario_ricci_banl._praia_do_marlyn.pdf</t>
   </si>
   <si>
     <t>Indico, à Chefe do Poder Executivo  que sejam feitos os serviços de substituição das luminárias em toda a extensão da via, e de patrolamento da avenida, no trecho compreendido entre a Avenida Beira-Mar e a altura da ponte na Avenida Januario Ricci, Balneário Praia do Marlyn.</t>
   </si>
   <si>
     <t>8395</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8395/ind_190_25_marcia_-intalacao_de_faixa_de_pedestres_na_av._candapui_norte_proximo_ao_no_2010.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8395/ind_190_25_marcia_-intalacao_de_faixa_de_pedestres_na_av._candapui_norte_proximo_ao_no_2010.pdf</t>
   </si>
   <si>
     <t>Indico, à Chefe do Poder Executivo, a instalação de uma faixa de pedestres na Avenida Candapuí Norte, em frente ao nº 2010 (ponto de ônibus).</t>
   </si>
   <si>
     <t>8437</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8437/ind_191_25_marcia_-_substituicao_de_luminarias_na_rua_espada_baln._praia_do_marlyn.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8437/ind_191_25_marcia_-_substituicao_de_luminarias_na_rua_espada_baln._praia_do_marlyn.pdf</t>
   </si>
   <si>
     <t>Indico, à Chefe do Poder Executivo, para que seja feito o serviço de substituição de luminárias na Rua Espada, no Balneário Praia do Marlyn.</t>
   </si>
   <si>
     <t>8432</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8432/ind_192_25_ivan_-_reforma_e_anutencao_do_postos_de_saude_da_familia_da_municipalidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8432/ind_192_25_ivan_-_reforma_e_anutencao_do_postos_de_saude_da_familia_da_municipalidade.pdf</t>
   </si>
   <si>
     <t>Indico, à Excelentíssima Senhora Prefeita Municipal, que seja feita a reforma e manutenção em todos os Postos de Saúde da Família (PSF) do município.</t>
   </si>
   <si>
     <t>8449</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8449/ind_193_25_oeder_-_patrolagem_nobaln._ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8449/ind_193_25_oeder_-_patrolagem_nobaln._ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, à Exma. Sra. Prefeita Municipal, que seja realizada a patrolagem no Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>8448</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8448/ind_194_25_mig-_limpeza_e_desubstruicao_do_rio_proximo_a_escola_no_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8448/ind_194_25_mig-_limpeza_e_desubstruicao_do_rio_proximo_a_escola_no_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, à Exma. Sra. Prefeita Municipal, que seja realizada da limpeza e desobstrução do rio localizado ao lado da Escola Municipal do Boqueirão Sul, situada na Avenida Intermares.</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8457/ind_195_25_mig-_manutencaoo_de_iluminaria_publica_rua_parana_baln._saveiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8457/ind_195_25_mig-_manutencaoo_de_iluminaria_publica_rua_parana_baln._saveiros.pdf</t>
   </si>
   <si>
     <t>Indico, à Exma. Sra. Prefeita Municipal, que seja feita a realização da manutenção das luminárias públicas localizadas na Alameda Paraná, no Balneário Saveiros.</t>
   </si>
   <si>
     <t>8460</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8460/ind_196_marcia-_troca_de_luminaria__alameda_afonso_pena_baln._sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8460/ind_196_marcia-_troca_de_luminaria__alameda_afonso_pena_baln._sao_januario.pdf</t>
   </si>
   <si>
     <t>Indico, à Chefe do Poder Executivo, que seja feito o serviço de substituição de luminárias na Alameda Afonso Pena, no Balneário São Januário.</t>
   </si>
   <si>
     <t>8491</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8491/ind_197_25_ivan_-_ambulancia_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8491/ind_197_25_ivan_-_ambulancia_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, que a ambulância a ser adquirida por meio da Emenda Parlamentar nº 2025.279.70611, de autoria do Deputado Estadual Luiz Cláudio Marcolino, no valor de R$ 200.000,00 (duzentos mil reais), já devidamente paga em 04 de junho de 2025, seja destinada ao atendimento da comunidade do Boqueirão Sul.</t>
   </si>
   <si>
+    <t>8509</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8509/ind_198_25_mig-_instalacao_de_redutores_de_velocidade_na_av._dijaniro_rizzi_proximo_a_escola.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Secretaria Municipal de Desenvolvimento Urbano, a instalação de redutores de velocidade (lombadas) na Avenida Dijaniro Rizzi, especialmente nos trechos próximos a escola Municipal.</t>
+  </si>
+  <si>
+    <t>8516</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8516/ind_199_25_miltinho_-pedrinhas_-_bancos_-_pintura.pdf</t>
+  </si>
+  <si>
+    <t>Indico,  à Exma. Sra. Prefeita Municipal, que sejam realizados, por meio do setor competente da Prefeitura Municipal, os serviços de pintura e recuperação dos banquinhos espalhados pela Vila de Pedrinhas.</t>
+  </si>
+  <si>
+    <t>8521</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8521/ind_200_25_miltinho_-pedrinhas_-_luminarias.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que sejam realizados os serviços de manutenção e substituição das luminárias inoperantes no Bairro Vila de Pedrinhas, visto que o número de unidades queimadas ou com defeito ultrapassa a marca de trinta.</t>
+  </si>
+  <si>
+    <t>8522</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8522/ind_201_25_miltinho_-pedrinhas_-_lixeiras.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que sejam realizados os serviços de manutenção, limpeza e lavagem periódica das lixeiras públicas instaladas no Bairro de Vila de Pedrinhas.</t>
+  </si>
+  <si>
+    <t>8523</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8523/ind_202_25_miltinho_-pedrinhas_-_cata-treco.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que seja realizada uma ação especial de coleta de inservíveis e entulhos (cata-treco) em todo o Bairro Vila de Pedrinhas.</t>
+  </si>
+  <si>
+    <t>8524</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8524/ind_203_25_miltinho_-pedrinhas_-_bancos_-_jayme_lisboa.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que seja realizado o estudo e a subsequentemente instalação de bancos e luminárias na Praça Jayme Lisboa, no Bairro Vila de Pedrinhas.</t>
+  </si>
+  <si>
+    <t>8525</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8525/ind_204_25_miltinho_-pedrinhas_-_limpeza_-_meio_fio.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que sejam realizados os serviços de limpeza e pintura dos meio-fios (guias) ao longo da Estrada da Praia, no Bairro Vila de Pedrinhas.</t>
+  </si>
+  <si>
+    <t>8526</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8526/ind_205_25_miltinho_-araca_-_rocada_-_praca.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que sejam realizados os serviços de roçagem, limpeza e manutenção geral na praça pública do Balneário Araçá.</t>
+  </si>
+  <si>
+    <t>8527</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8527/ind_206_25_miltinho_-adriana_-_luminarias.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que sejam realizados os serviços de manutenção, reparo e substituição das luminárias inoperantes localizadas nas ilhas centrais da Avenida São Paulo, no Balneário Adriana.</t>
+  </si>
+  <si>
+    <t>8528</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8528/ind_207_25_miltinho_-adriana_-_pump_track.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que sejam realizados os serviços de manutenção das luminárias e roçagem na pista de Pump Track e seu entorno.</t>
+  </si>
+  <si>
+    <t>8529</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8529/ind_208_25_miltinho_-pedrinhas_-_bicas.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que sejam realizados os serviços de reparo, manutenção e reativação das bicas públicas no Bairro Vila de Pedrinhas.</t>
+  </si>
+  <si>
+    <t>8530</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8530/ind_209_25_miltinho_-_orla_-_fonte_luminosa.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que sejam realizados os serviços de reparo e manutenção da fonte luminosa localizada na Orla da Praia.</t>
+  </si>
+  <si>
+    <t>8531</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8531/ind_210_25_miltinho_-_tapa_buraco.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que seja realizada a contratação de empresa especializada para execução de serviços de recapeamento asfáltico e tapa-buracos (operações-tapa-buraco) nas principais vias do município.</t>
+  </si>
+  <si>
+    <t>8517</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8517/ind_211_25_marcia_-_aquisicao_de_retencao_infantil.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Chefe do Poder Executivo, que seja feita a aquisição de quatro dispositivos de retenção infantil (bebê conforto, cadeirinha e assento de elevação) destinados aos veículos da Secretaria de Saúde, de forma a atender crianças de diferentes faixas etárias.</t>
+  </si>
+  <si>
+    <t>8518</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8518/ind_212_25_marcia_-_manuntenca_da_rua_aricanduva_baln._iemar.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Chefe do Poder Executivo, que seja feita a manutenção na Rua Aricanduva, no balneário Yemar.</t>
+  </si>
+  <si>
+    <t>8519</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8519/ind_213_25_marcia_-manuntencao_da_rua_godofredo_vianna_filho_baln._marusca.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Chefe do Poder Executivo, que seja feita a manutenção da Rua Godofredo Vianna Filho, no balneário Marusca.</t>
+  </si>
+  <si>
+    <t>8520</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8520/ind_214_25_marcia_-_manuntencao_da_rua_santos_dumont_baln._sao_martinho.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Chefe do Poder Executivo,que seja feita a manutenção da Rua Santos Dumont, no balneário São Martinho (após a Av. Candapui).</t>
+  </si>
+  <si>
+    <t>8624</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8624/ind_215_25_marcia_-_troca_de_luminarias_av._beira_mar.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Chefe do Poder Executivo, que determine à Secretaria competente a realização do serviço de substituição das luminárias na Avenida Beira Mar, abrangendo o trecho compreendido entre o Balneário Márcia e o Balneário Praia do Marlyn.</t>
+  </si>
+  <si>
+    <t>8623</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8623/ind_216_25_marcia_-_passarela_bal._mar_e_luz.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Chefe do Poder Executivo, que determine à Secretaria competente a instalação de uma passarela de concreto que dê acesso à praia, na Avenida Beira-Mar, em frente à Rua Antônio Carlos, no Balneário Mar e Luz.</t>
+  </si>
+  <si>
+    <t>8633</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8633/ind_217_25_miltinho_-_patrolagem_-_ubatuba-pedrinhas.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que seja realizada imediatamente a patrolagem e manutenção imediata da estrada que liga o Balneário Ubatuba ao bairro de Pedrinhas.</t>
+  </si>
+  <si>
+    <t>8634</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8634/ind_218_25_miltinho_-_patrolagem_-_yemar.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que seja realizada imediatamente a patrolagem e manutenção imediata das vias de acesso e circulação interna do Balneário Yemar.</t>
+  </si>
+  <si>
+    <t>8635</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8635/ind_219_25_miltinho_-_iluminacao_-_praca_boqueirap_2.pdf</t>
+  </si>
+  <si>
+    <t>Indico, à Exma. Sra. Prefeita Municipal, que seja realizada, com a máxima urgência, a imediata manutenção, reparo e substituição das luminárias inoperantes na Praça do Boqueirão.</t>
+  </si>
+  <si>
     <t>7888</t>
   </si>
   <si>
     <t>JULCO</t>
   </si>
   <si>
     <t>Julgamento de Contas (Tcesp)</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7888/parecer.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7888/parecer.pdf</t>
   </si>
   <si>
     <t>CONTAS MUNICIPAIS REF. EXERCÍCIO 2022, COM PARECER PRÉVIO DESFAVORÁVEL EXARADO PELO TRIBUNAL DE CONTAS DE SÃO PAULO.</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7805/mocao_002_25_-_todos_-_pesar_edimir.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7805/mocao_002_25_-_todos_-_pesar_edimir.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido Mário Correia de Araújo, que no dia 10 de janeiro de 2025, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7807/mocao_002_25_-_todos_-_pesar_edimir.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7807/mocao_002_25_-_todos_-_pesar_edimir.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o Douto e Soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos_x000D_
 familiares do saudoso e querido EDIMIR VIEIRA DE SOUSA, que no dia 02 de fevereiro de 2025, às 03h30m, certamente pela vontade de "DEUS," Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7849/mocao_004_25_-_frajola_-_congratulacoes_maria_da_guia_domingues.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7849/mocao_004_25_-_frajola_-_congratulacoes_maria_da_guia_domingues.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Senhora Maria da Guia Domingues, pelos relevantes serviços prestados ao município ao longo de sua exemplar trajetória profissional.</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7852/mocao_005_25_-_todos_-_pesar_francisca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7852/mocao_005_25_-_todos_-_pesar_francisca.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à mesa, ouvido o Douto e Soberano Plenário, respeitadas as formalidades regimentais, Moção de Pesar, aos familiares da saudosa e querida, FRANCISCA DA SILVA FREITAS, que no dia 11 de fevereiro de 2025, certamente pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial. Esta Colenda Casa de leis, não poderia deixar de consignar e tampouco olvidar a nossa admirável gratidão. Sra. FRANCISCA DA SILVA FREITAS, sempre zelando e dignificando de forma exemplar familiares e amigos.</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7894/mocao_006_25_-_mig_-_congratulacoes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7894/mocao_006_25_-_mig_-_congratulacoes.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES ao Senhor Juliano Camilo Borges por sua notável contribuição ao fortalecimento das políticas públicas de juventude e apoio às ações voltadas aos jovens de nosso município.</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
     <t>MILTINHO, EDER CONSTRUTOR, EMERSON GRYLLO, IVAN HELENO, MÁRCIA ROMANO, MIG, MOZART SILVESTRE, PROFESSORA EDINA, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7910/mocao_007_25_-_todos_-_apoio_-_editado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7910/mocao_007_25_-_todos_-_apoio_-_editado.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Ilha Comprida, no uso de suas atribuições legais e regimentais, apresentam a seguinte MOÇÃO DE APOIO ao Hospital São João, instituição filantrópica de referência no Vale do Ribeira, diante da grave crise financeira que enfrenta em decorrência da aplicação da Tabela SUS Paulista.</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7938/mocao_008_25_-_ivan_-_congratulacoes_guarda_vidas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7938/mocao_008_25_-_ivan_-_congratulacoes_guarda_vidas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES aos profissionais Guarda Vidas, heróis que dedicam suas vidas a cuidar das pessoas, bem como os honrosos Oficiais Militares relacionados.</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7978/mocao_009_25_-_milton_-_apoio_-_pl_1126..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7978/mocao_009_25_-_milton_-_apoio_-_pl_1126..pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE APOIO ao Projeto de Lei nº 1126/2021, de autoria do Deputado Federal Wilson Santiago, que altera a Lei nº 11.350/2026 para equiparar as atividades e definir um piso salarial nacional para os Agentes de Vigilância Sanitária, os Agentes Comunitários de Saúde e os Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR, EMERSON GRYLLO, IVAN HELENO, MÁRCIA ROMANO, MIG, MILTINHO, MOZART SILVESTRE, PROFESSORA EDINA, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7969/mocao_010_25_-_todos_-_pesar_manoel_joaquim.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7969/mocao_010_25_-_todos_-_pesar_manoel_joaquim.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido, MANOEL JOAQUIM BEZERRA, que no dia 29 de março de 2025, certamente pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial. Esta Colenda Casa de leis, não poderia deixar de consignar e tampouco olvidar a nossa admirável gratidão.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7992/mocao_011_25_-_todos_-_pesar_evanaldo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7992/mocao_011_25_-_todos_-_pesar_evanaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido, EVANALDO PEREIRA, que no dia 07 de abril de 2025, certamente pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial. E que se dê conhecimento desta ao seu pai, Sr. Antônio Pereira, sua mãe, Sra. Maria Augusto de Araújo e sua filha, Sra. Gabriela Rocha Pereira e demais Familiares, acrescendo que o Povo de Ilha Comprida, através de seus representantes legalmente constituidos, externam a esses familiares as mais sinceras condolências pela irreparável perda.</t>
   </si>
   <si>
     <t>8005</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8005/mocao_012_25_-_todos_-_pesar_marilsa_pereira_de_oliveira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8005/mocao_012_25_-_todos_-_pesar_marilsa_pereira_de_oliveira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida, Marilsa Pereira de Oliveira, que no dia 07 de abril de 2025, certamente pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>8010</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8010/mocao_013_25_-_todos_-_pesar_enzo_duarte_sena_correia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8010/mocao_013_25_-_todos_-_pesar_enzo_duarte_sena_correia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido, Enzo Duarte Sena Correia, que no dia 14 de abril de 2025, certamente pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>8032</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8032/mocao_014_25_-_todos_-_pesar_jose_maria_carlos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8032/mocao_014_25_-_todos_-_pesar_jose_maria_carlos.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Pesar, aos familiares do saudoso e querido Sr. JOSÉ MARIA CARLOS, que no dia 27 de abril de 2025, certamente pela vontade  de DEUS, deixou esta vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8044/mocao_015_25_-_milton_-_agradecimento_-_aposentados.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8044/mocao_015_25_-_milton_-_agradecimento_-_aposentados.pdf</t>
   </si>
   <si>
     <t>Moção de agradecimento, assinada por todos os Vereadores, aos servidores públicos municipais que, após décadas de dedicação, foram desligados da Prefeitura Municipal de Ilha Comprida em virtude de aposentadoria.</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
     <t>EMERSON GRYLLO, EDER CONSTRUTOR, IVAN HELENO, MÁRCIA ROMANO, MIG, MILTINHO, MOZART SILVESTRE, PROFESSORA EDINA, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8123/mocao_016_25_-_todos_-_pesar_lucinete_duarte_santana_dos_santos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8123/mocao_016_25_-_todos_-_pesar_lucinete_duarte_santana_dos_santos.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Pesar, aos familiares da saudosa e querida Sra. LUCINETE DUARTE SANTANA DOS SANTOS, que no dia 14 de maio de 2025, certamente pela vontade de DEUS, deixou esta vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8088/mocao_017_25_-_ivan_-_congratulacoes_estudantes_etec.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8088/mocao_017_25_-_ivan_-_congratulacoes_estudantes_etec.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Congratulações aos alunos residentes em Ilha Comprida, matriculados na ETEC Engenheiro Agrônomo Narciso de Medeiros.</t>
   </si>
   <si>
     <t>8089</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8089/mocao_018_25_-_ivan_-_congratulacoes_secretaria_da_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8089/mocao_018_25_-_ivan_-_congratulacoes_secretaria_da_saude.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE_x000D_
 CONGRATULAÇÕES à Faculdade de Medicina de Santo Amaro - UNISA, aos seus estudantes e à Secretaria Municipal de Saúde de Ilha Comprida, pela_x000D_
 realização da XX Jornada da Saúde, ocorrida entre os dias 16 e 18 de maio de 2025.</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8124/mocao_019_25_-_frajola_todos_-_apelo_-_com._xavier.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8124/mocao_019_25_-_frajola_todos_-_apelo_-_com._xavier.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo, por meio da qual se manifesta total apoio à permanência do Tenente-Coronel Marcos Botaro Xavier no comando do 14º Batalhão de Polícia Militar do Interior.</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8159/mocao_021_25_-_ivan_-_apoio_pl_520_caio_franca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8159/mocao_021_25_-_ivan_-_apoio_pl_520_caio_franca.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei nº 520/2025, de autoria do nobre Deputado Estadual Caio França, que trata da instituição do Plano Estadual de Reforço à Saúde Pública na Baixada Santista e Litoral Sul durante o período de alta temporada.</t>
   </si>
   <si>
     <t>8273</t>
   </si>
   <si>
     <t>MOZART SILVESTRE, EDER CONSTRUTOR, EMERSON GRYLLO, IVAN HELENO, MÁRCIA ROMANO, MIG, MILTINHO, PROFESSORA EDINA, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8273/mocao_22_-_todos-__pesar_mayra_aparecida_dos_santos_andrade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8273/mocao_22_-_todos-__pesar_mayra_aparecida_dos_santos_andrade.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Pesar, aos familiares da saudosa e querida Sra. Mayra Aparecida dos Santos Andrade.</t>
   </si>
   <si>
     <t>8274</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8274/mocao_023_-_todos-_pesar_dr._nelson_goncalves_lopes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8274/mocao_023_-_todos-_pesar_dr._nelson_goncalves_lopes.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Pesar, aos familiares do saudoso e querido Dr. Nelson Gonçalves Lopes.</t>
   </si>
   <si>
     <t>8317</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8317/mocao_024_25_-_todos_-_pesar_evanderson_de_carvalho_olimpio_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8317/mocao_024_25_-_todos_-_pesar_evanderson_de_carvalho_olimpio_1.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Pesar, aos familiares do saudoso e querido Evanderson de Carvalho Olímpio, conhecido como Pastor “Choco”,</t>
   </si>
   <si>
     <t>8318</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8318/mocao_025_25_-_todos_-_pesar_gustavo_alves_de_oliveira_ferreira_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8318/mocao_025_25_-_todos_-_pesar_gustavo_alves_de_oliveira_ferreira_1.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Pesar, aos familiares do saudoso e querido Gustavo Alves de Oliveira Ferreira.</t>
   </si>
   <si>
     <t>8347</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8347/mocao_026_25_-_gryllo_-_pesar_-_adilson_antonio_amendola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8347/mocao_026_25_-_gryllo_-_pesar_-_adilson_antonio_amendola.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento do Dr. Adilson Antonio Amendola, ocorrido no dia 11 de agosto de 2025, aos 75 anos de idade.</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8353/mocao_027_25_-_todos_-_pesar_nair_giroldo_diniz_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8353/mocao_027_25_-_todos_-_pesar_nair_giroldo_diniz_1.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares da saudosa e querida, Nair Giroldo Diniz, que no dia 06 de agosto de  2025, certamente pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>8378</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8378/mocao_028_25_-_ivan_-_pesar_gladson_calarezi_dezen.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8378/mocao_028_25_-_ivan_-_pesar_gladson_calarezi_dezen.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares do saudoso e querido Gladson Calarezi Dezen, que no dia 16 de agosto de 2025, pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8379/mocao_029_25_-_ivan_-_pesar_inacio_amaro_neto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8379/mocao_029_25_-_ivan_-_pesar_inacio_amaro_neto.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares do saudoso e querido Inácio Amaro Neto, que no dia 23 de agosto de 2025, pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>8434</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8434/mocao_030_25_-_marcia_-_pesar_diva_repizo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8434/mocao_030_25_-_marcia_-_pesar_diva_repizo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares da saudosa e querida, Diva da Silva Repizo, que no dia 12 de setembro de 2025, certamente pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>8435</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8435/mocao_031_25_-_todos_-_pesar_marli_gomes_da_rocha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8435/mocao_031_25_-_todos_-_pesar_marli_gomes_da_rocha.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares da saudosa e querida Marli Gomes da Rocha, que no dia 11 de setembro de 2025, pela vontade de DEUS, Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>8438</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8438/mocao_032_25_-_gryllo_-_congratulacoes_-_maria_eduarda_fernandes_do_santos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8438/mocao_032_25_-_gryllo_-_congratulacoes_-_maria_eduarda_fernandes_do_santos.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa Diretora, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE_x000D_
 CONGRATULAÇÕES à MARIA EDUARDA FERNANDES DOS SANTOS, pela notável conquista do título de Miss Ilha Comprida Juvenil 2024, marco histórico que a consagrou como a primeira detentora deste cobiçado título em nossa cidade.</t>
   </si>
   <si>
     <t>8439</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8439/mocao_033_25_-_gryllo_-_congratulacoes_-_valentina_zatoni.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8439/mocao_033_25_-_gryllo_-_congratulacoes_-_valentina_zatoni.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa Diretora, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE_x000D_
 CONGRATULAÇÕES à VALENTINA MARIA ROUVER ZATONI, pela brilhante conquista do título de Miss Ilha Comprida Juvenil 2025.</t>
   </si>
   <si>
     <t>8440</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8440/mocao_034_25_-_gryllo_-_congratulacoes_-_laura_andrade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8440/mocao_034_25_-_gryllo_-_congratulacoes_-_laura_andrade.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa Diretora, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE_x000D_
 CONGRATULAÇÕES à LAURA ANDRADE FLAUZINO, pela expressiva conquista do título de Miss Ilha Comprida Infanto Juvenil 2025.</t>
   </si>
   <si>
     <t>8441</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8441/mocao_035_25_-_mozart_-_lidiane_aparecida_vieira_pedro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8441/mocao_035_25_-_mozart_-_lidiane_aparecida_vieira_pedro.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR e as mais sinceras condolências pelo falecimento da Enfermeira LIDIANE APARECIDA VIEIRA PEDRO, ocorrido no dia 09 de setembro de 2025, e solidarizar-se com a família enlutada.</t>
   </si>
   <si>
     <t>8458</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8458/mocao_036_25_-_milton_-_todos_-_apoio_pl_2387-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8458/mocao_036_25_-_milton_-_todos_-_apoio_pl_2387-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei do Senado Federal nº 2.387/2023, que tem como Relatora a Senadora Leila Barros (PDT), que "Dispõe sobre o reconhecimento das profissionais da educação infantil como integrantes do magistério e sua consequente inclusão na carreira docente".</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8467/mocao_037_25_-_gryllo_-_congratulacoes_-_escolas_britania_e_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8467/mocao_037_25_-_gryllo_-_congratulacoes_-_escolas_britania_e_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa Diretora, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES às comunidades escolares da EMEF BRITÂNIA e da EMEIEF MEU RECANTO, pela expressiva conquista do Prêmio Excelência Educacional SP, outorgado pelo Governo do Estado de São Paulo.</t>
   </si>
   <si>
+    <t>8562</t>
+  </si>
+  <si>
+    <t>PROFESSORA EDINA, EDER CONSTRUTOR, EMERSON GRYLLO, IVAN HELENO, MÁRCIA ROMANO, MIG, MILTINHO, MOZART SILVESTRE, ROBERTO FRAJOLA</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8562/mocao_038_25_-_edina_-_congratulacoes_-_ccmi_volei_adaptado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, apresentamos à Mesa Diretora, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES aos atletas, técnicos e equipe do Centro de Convivência do Idoso (CCMI), pela brilhante e histórica conquista no Campeonato Regional de Vôlei Adaptado, realizado na cidade de Pariquera-Açu, onde sagraram-se campeões em todas as categorias disputadas, conquistando as medalhas de OURO Misto 45+, OURO Masculino 55+, OURO Masculino 60+ e OURO Feminino 60+.</t>
+  </si>
+  <si>
+    <t>8569</t>
+  </si>
+  <si>
+    <t>ROBERTO FRAJOLA, EDER CONSTRUTOR, EMERSON GRYLLO, IVAN HELENO, MÁRCIA ROMANO, MIG, MILTINHO, MOZART SILVESTRE, PROFESSORA EDINA</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8569/mocao_039_25_-_todos_congratulacoes_-_schalk_07_e_aris.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES aos times SCHALK 07 e ARIS ESPORT CLUBE, de Ilha Comprida, pela participação no Campeonato de Futebol Amador Ilhacompridense 2025, cuja final ocorreu no dia 19 de outubro, no Campo do Caju, em Ilha Comprida.</t>
+  </si>
+  <si>
+    <t>8585</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8585/mocao_040_25_-_gryllo_-_pesar_-_zenildo_alves_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos_x000D_
+familiares do saudoso e querido SR. ZENILDO ALVES DA SILVA, que no dia 28 de junho de 2025, pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
+  </si>
+  <si>
+    <t>8573</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8573/mocao_041_25_-_todos_-_congratulacoes_-_ong_acao_do_amor.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação à ONG Ação do Amor, pela exemplar atuação nas festividades do Dia das Crianças 2025 e pelas constantes ações beneficentes que promovem solidariedade e inclusão social em Ilha Comprida.</t>
+  </si>
+  <si>
+    <t>8586</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8586/mocao_042_25_-_frajola_pesar_-_miguel_adilson_de_souza.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar aos familiares do saudoso e estimado Miguel Adilson de Souza, servidor público dedicado que prestou relevantes serviços à Prefeitura Municipal por mais de vinte anos, e que, no dia 30 de outubro de 2025, foi chamado à presença do Pai Celestial.</t>
+  </si>
+  <si>
+    <t>8636</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8636/mocao_043_25_-_todos_-_pesar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento de Rachad Nassib Mezher Joumblat Júnior, conhecido como Tio Tuta, que dedicou sua vida à arte, à educação e à transformação social por meio da música, deixando importante legado humano e comunitário no Município de Ilha Comprida.</t>
+  </si>
+  <si>
     <t>7777</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7777/parecer_pl_001_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7777/parecer_pl_001_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 001/2025.</t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7778/parecer_pl_002_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7778/parecer_pl_002_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 002/2025.</t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7779/parecer_pl_003_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7779/parecer_pl_003_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 003/2025.</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7780/parecer_pl_004_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7780/parecer_pl_004_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 004/2025.</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7781/parecer_pl_005_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7781/parecer_pl_005_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 005/2025.</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
     <t>RELDES - Relatoria Designada</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7782/parecer_pl_006_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7782/parecer_pl_006_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 006/2025.</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7783/parecer_pl_007_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7783/parecer_pl_007_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 007/2025.</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7784/parecer_pl_008_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7784/parecer_pl_008_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 008/2025.</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7785/parecer_pl_009_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7785/parecer_pl_009_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 009/2025.</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7786/parecer_pl_010_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7786/parecer_pl_010_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 010/2025.</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7787/parecer_pl_011_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7787/parecer_pl_011_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 011/2025.</t>
   </si>
   <si>
     <t>7808</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7808/parecer_pl_012_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7808/parecer_pl_012_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 012/2025.</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7809/parecer_pl_013_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7809/parecer_pl_013_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 013/2025.</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7810/parecer_pl_014_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7810/parecer_pl_014_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 014/2025.</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7811/parecer_pl_015_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7811/parecer_pl_015_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 015/2025.</t>
   </si>
   <si>
     <t>7812</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7812/parecer_pl_016_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7812/parecer_pl_016_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 016/2025.</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7813/parecer_pl_017_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7813/parecer_pl_017_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 017/2025.</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7814/parecer_pl_018_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7814/parecer_pl_018_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 018/2025.</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7815/parecer_pl_019_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7815/parecer_pl_019_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 019/2025.</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, FO - Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7838/parecer_pl_022_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7838/parecer_pl_022_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 022/2025.</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7839/parecer_pl_023_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7839/parecer_pl_023_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 023/2025.</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7890/parecer_pl_024_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7890/parecer_pl_024_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 024/2025.</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7896/parecer_pl_025_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7896/parecer_pl_025_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 025/2025.</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7897/parecer_pl_026_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7897/parecer_pl_026_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 026/2025.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7889/parecer_pl_027_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7889/parecer_pl_027_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 027/2025.</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
-    <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7898/parecer_pl_028_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7898/parecer_pl_028_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 028/2025.</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7899/parecer_pl_029_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7899/parecer_pl_029_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 029/2025.</t>
   </si>
   <si>
     <t>7963</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7963/parecer_pl_030_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7963/parecer_pl_030_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 030/2025.</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7900/parecer_pl_031_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7900/parecer_pl_031_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 031/2025.</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7901/parecer_pl_032_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7901/parecer_pl_032_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 032/2025.</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7902/parecer_pl_033_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7902/parecer_pl_033_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 033/2025.</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7903/parecer_pl_034_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7903/parecer_pl_034_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 034/2025.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7908/parecer_pl_035_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7908/parecer_pl_035_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 035/2025.</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7904/parecer_pl_036_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7904/parecer_pl_036_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 036/2025.</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7905/parecer_pl_037_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7905/parecer_pl_037_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 037/2025.</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7906/parecer_pl_038_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7906/parecer_pl_038_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 038/2025.</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7907/parecer_pl_039_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7907/parecer_pl_039_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 039/2025.</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7895/parecer_pl_040_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7895/parecer_pl_040_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 040/2025.</t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7959/parecer_pl_042_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7959/parecer_pl_042_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 042/2025.</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7960/parecer_pl_043_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7960/parecer_pl_043_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 043/2025.</t>
   </si>
   <si>
     <t>7966</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7966/parecer_pl_044_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7966/parecer_pl_044_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 044/2025.</t>
   </si>
   <si>
     <t>7972</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7972/parecer_pl_046_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7972/parecer_pl_046_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 046/2025.</t>
   </si>
   <si>
     <t>8095</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8095/parecer_pl_042_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8095/parecer_pl_042_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 047/2025.</t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7971/parecer_pl_048_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7971/parecer_pl_048_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 048/2025.</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7995/parecer_pl_049_-_favoravel_-_ccjr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7995/parecer_pl_049_-_favoravel_-_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 049/2025.</t>
   </si>
   <si>
     <t>8096</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8096/parecer_pl_050_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8096/parecer_pl_050_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 050/2025.</t>
   </si>
   <si>
     <t>8097</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8097/parecer_pl_051_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8097/parecer_pl_051_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 051/2025.</t>
   </si>
   <si>
     <t>8024</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8024/parecer_pl_052_-_favoravel_-_ccjr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8024/parecer_pl_052_-_favoravel_-_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 052/2025.</t>
   </si>
   <si>
     <t>8098</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8098/parecer_pl_053_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8098/parecer_pl_053_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 053/2025.</t>
   </si>
   <si>
     <t>8099</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8099/parecer_pl_054_-_favoravel_-_ccjr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8099/parecer_pl_054_-_favoravel_-_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 054/2025.</t>
   </si>
   <si>
     <t>8025</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8025/parecer_pl_055_-_favoravel_-_ccjr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8025/parecer_pl_055_-_favoravel_-_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 055/2025.</t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8051/parecer_pl_057_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8051/parecer_pl_057_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 057/2025.</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8052/parecer_pl_058_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8052/parecer_pl_058_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 058/2025.</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8092/parecer_pl_059_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8092/parecer_pl_059_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 059/2025.</t>
   </si>
   <si>
     <t>8093</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8093/parecer_pl_060_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8093/parecer_pl_060_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 060/2025.</t>
   </si>
   <si>
     <t>8100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8100/parecer_pl_061_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8100/parecer_pl_061_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 061/2025.</t>
   </si>
   <si>
     <t>8094</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8094/parecer_pl_062_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8094/parecer_pl_062_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 062/2025.</t>
   </si>
   <si>
     <t>8222</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8222/parecer_pl_063_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8222/parecer_pl_063_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 063/2025.</t>
   </si>
   <si>
     <t>8136</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8136/parecer_pl_064_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8136/parecer_pl_064_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 064/2025.</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8137/parecer_pl_065_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8137/parecer_pl_065_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 065/2025.</t>
   </si>
   <si>
     <t>8216</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8216/parecer_pl_066_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8216/parecer_pl_066_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 066/2025.</t>
   </si>
   <si>
     <t>8217</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8217/parecer_pl_067_-_favoravel_-_com_correcao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8217/parecer_pl_067_-_favoravel_-_com_correcao.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 067/2025.</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8175/parecer_pl_069_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8175/parecer_pl_069_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 069/2025.</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8176/parecer_pl_070_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8176/parecer_pl_070_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 070/2025.</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8177/parecer_pl_071_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8177/parecer_pl_071_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 071/2025.</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8178/parecer_pl_072_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8178/parecer_pl_072_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 072/2025.</t>
   </si>
   <si>
     <t>8332</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8332/parecer_pl_073_-_favoravel_relator.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8332/parecer_pl_073_-_favoravel_relator.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 073/2025.</t>
   </si>
   <si>
     <t>8179</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8179/parecer_pl_074_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8179/parecer_pl_074_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 074/2025.</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8180/parecer_pl_075_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8180/parecer_pl_075_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 075/2025.</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8181/parecer_pl_076_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8181/parecer_pl_076_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 076/2025.</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8182/parecer_pl_077_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8182/parecer_pl_077_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 077/2025.</t>
   </si>
   <si>
     <t>8183</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8183/parecer_pl_078_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8183/parecer_pl_078_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 078/2025.</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8218/parecer_pl_079_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8218/parecer_pl_079_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 079/2025.</t>
   </si>
   <si>
     <t>8219</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8219/parecer_pl_080_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8219/parecer_pl_080_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 080/2025.</t>
   </si>
   <si>
     <t>8252</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8252/parecer_pl_081_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8252/parecer_pl_081_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 081/2025.</t>
   </si>
   <si>
     <t>8220</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8220/parecer_pl_082_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8220/parecer_pl_082_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 082/2025.</t>
   </si>
   <si>
     <t>8253</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8253/parecer_pl_083_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8253/parecer_pl_083_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 083/2025.</t>
   </si>
   <si>
     <t>8221</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8221/parecer_pl_084_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8221/parecer_pl_084_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 084/2025.</t>
   </si>
   <si>
     <t>8385</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8385/parecer_pl_085_-_favoravel_-_relator.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8385/parecer_pl_085_-_favoravel_-_relator.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 085/2025.</t>
   </si>
   <si>
     <t>8254</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8254/parecer_pl_086_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8254/parecer_pl_086_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 086/2025.</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8223/parecer_pl_087_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8223/parecer_pl_087_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 087/2025.</t>
   </si>
   <si>
     <t>8224</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8224/parecer_pl_088_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8224/parecer_pl_088_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 088/2025.</t>
   </si>
   <si>
     <t>8225</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8225/parecer_pl_089_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8225/parecer_pl_089_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 089/2025.</t>
   </si>
   <si>
     <t>8255</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8255/parecer_pl_090_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8255/parecer_pl_090_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 090/2025.</t>
   </si>
   <si>
     <t>8256</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8256/parecer_pl_091_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8256/parecer_pl_091_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 091/2025.</t>
   </si>
   <si>
     <t>8257</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8257/parecer_pl_092_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8257/parecer_pl_092_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 092/2025.</t>
   </si>
   <si>
     <t>8258</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8258/parecer_pl_097_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8258/parecer_pl_097_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 097/2025.</t>
   </si>
   <si>
     <t>8259</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8259/parecer_pl_098_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8259/parecer_pl_098_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 098/2025.</t>
   </si>
   <si>
     <t>8260</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8260/parecer_pl_099_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8260/parecer_pl_099_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 099/2025.</t>
   </si>
   <si>
     <t>8261</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8261/parecer_pl_100_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8261/parecer_pl_100_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 100/2025.</t>
   </si>
   <si>
     <t>8262</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8262/parecer_pl_101_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8262/parecer_pl_101_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 101/2025.</t>
   </si>
   <si>
     <t>8263</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8263/parecer_pl_102_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8263/parecer_pl_102_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 102/2025.</t>
   </si>
   <si>
     <t>8339</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8339/parecer_pl_104_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8339/parecer_pl_104_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 104/2025.</t>
   </si>
   <si>
     <t>8338</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8338/parecer_pl_105_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8338/parecer_pl_105_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 105/2025.</t>
   </si>
   <si>
     <t>8337</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8337/parecer_pl_106_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8337/parecer_pl_106_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 106/2025.</t>
   </si>
   <si>
     <t>8336</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8336/parecer_pl_107_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8336/parecer_pl_107_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 107/2025.</t>
   </si>
   <si>
     <t>8335</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8335/parecer_pl_108_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8335/parecer_pl_108_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 108/2025.</t>
   </si>
   <si>
     <t>8334</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8334/parecer_pl_109_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8334/parecer_pl_109_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 109/2025.</t>
   </si>
   <si>
     <t>8369</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8369/parecer_pl_110_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8369/parecer_pl_110_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 110/2025.</t>
   </si>
   <si>
     <t>8340</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 111/2025.</t>
   </si>
   <si>
     <t>8333</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8333/parecer_pl_112_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8333/parecer_pl_112_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 112/2025.</t>
   </si>
   <si>
     <t>8341</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8341/parecer_pl_114_-_favoravel_dois_turnos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8341/parecer_pl_114_-_favoravel_dois_turnos.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 114/2025.</t>
   </si>
   <si>
     <t>8386</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8386/parecer_pl_117_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8386/parecer_pl_117_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 117/2025.</t>
   </si>
   <si>
     <t>8387</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8387/parecer_pl_118_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8387/parecer_pl_118_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 118/2025.</t>
   </si>
   <si>
     <t>8388</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8388/parecer_pl_119_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8388/parecer_pl_119_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 119/2025.</t>
   </si>
   <si>
     <t>8370</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8370/parecer_pl_120_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8370/parecer_pl_120_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 120/2025.</t>
   </si>
   <si>
     <t>8342</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8342/parecer_pl_121_-_favoravel_dois_tercos_com_correcao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8342/parecer_pl_121_-_favoravel_dois_tercos_com_correcao.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 121/2025.</t>
   </si>
   <si>
     <t>8343</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8343/parecer_pl_122_-_favoravel_dois_tercos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8343/parecer_pl_122_-_favoravel_dois_tercos.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 122/2025.</t>
   </si>
   <si>
     <t>8371</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8371/parecer_pl_123_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8371/parecer_pl_123_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 123/2025.</t>
   </si>
   <si>
     <t>8372</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8372/parecer_pl_124_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8372/parecer_pl_124_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 124/2025.</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8373/parecer_pl_125_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8373/parecer_pl_125_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 125/2025.</t>
   </si>
   <si>
     <t>8374</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8374/parecer_pl_126_-_favoravel_absoluta_ccjr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8374/parecer_pl_126_-_favoravel_absoluta_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 126/2025.</t>
   </si>
   <si>
+    <t>8590</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8590/parecer_pl_127_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 127/2025.</t>
+  </si>
+  <si>
     <t>8375</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8375/parecer_pl_129_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8375/parecer_pl_129_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 129/2025.</t>
   </si>
   <si>
     <t>8408</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8408/parecer_pl_131_-_favoravel_dois_tercos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8408/parecer_pl_131_-_favoravel_dois_tercos.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 131/2025.</t>
   </si>
   <si>
+    <t>8494</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8494/parecer_pl_132_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 132/2025.</t>
+  </si>
+  <si>
     <t>8389</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8389/parecer_pl_133_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8389/parecer_pl_133_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 133/2025.</t>
   </si>
   <si>
     <t>8390</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8390/parecer_pl_134_-_favoravel_-_ccjr_dois_tercos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8390/parecer_pl_134_-_favoravel_-_ccjr_dois_tercos.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 134/2025.</t>
   </si>
   <si>
     <t>8391</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8391/parecer_pl_135_-_favoravel_-_ccjr_dois_tercos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8391/parecer_pl_135_-_favoravel_-_ccjr_dois_tercos.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 135/2025.</t>
   </si>
   <si>
     <t>8409</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8409/parecer_pl_136_-_favoravel_absoluta_ccjr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8409/parecer_pl_136_-_favoravel_absoluta_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 136/2025.</t>
   </si>
   <si>
     <t>8416</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8416/parecer_pl_137_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8416/parecer_pl_137_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 137/2025.</t>
   </si>
   <si>
     <t>8417</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8417/parecer_pl_138_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8417/parecer_pl_138_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 138/2025.</t>
   </si>
   <si>
     <t>8418</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8418/parecer_pl_139_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8418/parecer_pl_139_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 139/2025.</t>
   </si>
   <si>
     <t>8419</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8419/parecer_pl_140_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8419/parecer_pl_140_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 140/2025.</t>
   </si>
   <si>
     <t>8421</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8421/parecer_pl_142_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8421/parecer_pl_142_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 142/2025.</t>
   </si>
   <si>
+    <t>8541</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8541/parecer_pl_143_-_favoravel_absoluta_relator.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL nº 143/2025.</t>
+  </si>
+  <si>
+    <t>8500</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8500/parecer_pl_144_-_favoravel_absoluta_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 144/2025.</t>
+  </si>
+  <si>
+    <t>8542</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8542/parecer_pl_145_-_favoravel_-_ccjr_dois_tercos.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 145/2025.</t>
+  </si>
+  <si>
     <t>8474</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8474/parecer_pl_146_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8474/parecer_pl_146_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 146/2025.</t>
   </si>
   <si>
     <t>8475</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8475/parecer_pl_147_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8475/parecer_pl_147_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 147/2025.</t>
   </si>
   <si>
     <t>8476</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8476/parecer_pl_148_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8476/parecer_pl_148_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 148/2025.</t>
   </si>
   <si>
     <t>8477</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8477/parecer_pl_149_-_favoravel_dois_turnos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8477/parecer_pl_149_-_favoravel_dois_turnos.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 149/2025.</t>
   </si>
   <si>
+    <t>8501</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8501/parecer_pl_150_-_favoravel_-_ccjr_dois_tercos.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 150/2025.</t>
+  </si>
+  <si>
     <t>8480</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8480/parecer_pl_151_-_favoravel_absoluta_ccjr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8480/parecer_pl_151_-_favoravel_absoluta_ccjr.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 151/2025.</t>
   </si>
   <si>
+    <t>8502</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8502/parecer_pl_152_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 152/2025.</t>
+  </si>
+  <si>
     <t>8478</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8478/parecer_pl_153_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8478/parecer_pl_153_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 153/2025.</t>
   </si>
   <si>
+    <t>8495</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8495/parecer_pl_154_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 154/2025.</t>
+  </si>
+  <si>
+    <t>8496</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8496/parecer_pl_155_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 155/2025.</t>
+  </si>
+  <si>
     <t>8479</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8479/parecer_pl_157_-_favoravel_absoluta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8479/parecer_pl_157_-_favoravel_absoluta.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 157/2025.</t>
   </si>
   <si>
+    <t>8497</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8497/parecer_pl_158_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 158/2025.</t>
+  </si>
+  <si>
+    <t>8498</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8498/parecer_pl_159_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 159/2025.</t>
+  </si>
+  <si>
+    <t>8543</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8543/parecer_pl_160_-_favoravel_absoluta_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 160/2025.</t>
+  </si>
+  <si>
+    <t>8544</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8544/parecer_pl_161_-_favoravel_absoluta_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 161/2025.</t>
+  </si>
+  <si>
+    <t>8499</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8499/parecer_pl_162_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 162/2025.</t>
+  </si>
+  <si>
+    <t>8591</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8591/parecer_pl_163_-_favoravel_dois_tercos.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 163/2025.</t>
+  </si>
+  <si>
+    <t>8592</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8592/parecer_pl_164_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 164/2025.</t>
+  </si>
+  <si>
+    <t>8545</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8545/parecer_pl_165_-_favoravel_absoluta_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 165/2025.</t>
+  </si>
+  <si>
+    <t>8565</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8565/proj_167-_cria_programa_ilha_mais_segura.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 167/2025.</t>
+  </si>
+  <si>
+    <t>8593</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8593/parecer_pl_169_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 169/2025.</t>
+  </si>
+  <si>
+    <t>8566</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8566/parecer_pl_170_-_favoravel_absoluta_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 170/2025.</t>
+  </si>
+  <si>
+    <t>8594</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8594/parecer_pl_171_-_favoravel_-_ccjr_dois_tercos.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 171/2025.</t>
+  </si>
+  <si>
+    <t>8595</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8595/parecer_pl_172_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 172/2025.</t>
+  </si>
+  <si>
+    <t>8596</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8596/parecer_pl_173_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 173/2025.</t>
+  </si>
+  <si>
+    <t>8839</t>
+  </si>
+  <si>
+    <t>FO - Finanças e Orçamentos</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8839/parecer_pl_175_-_favoravel_emenda.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças ao PL 175/2025 - LDO 2026.</t>
+  </si>
+  <si>
+    <t>8597</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8597/parecer_pl_176_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 176/2025.</t>
+  </si>
+  <si>
+    <t>8666</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8666/parecer_pl_177_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 177/2025.</t>
+  </si>
+  <si>
+    <t>8598</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8598/parecer_pl_178_-_favoravel_absoluta_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 178/2025.</t>
+  </si>
+  <si>
+    <t>8604</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8604/parecer_pl_179_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 179/2025.</t>
+  </si>
+  <si>
+    <t>8605</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8605/parecer_pl_180_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 180/2025.</t>
+  </si>
+  <si>
+    <t>8606</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8606/parecer_pl_181_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 181/2025.</t>
+  </si>
+  <si>
+    <t>8607</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8607/parecer_pl_182_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 182/2025.</t>
+  </si>
+  <si>
+    <t>8608</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8608/parecer_pl_183_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 183/2025.</t>
+  </si>
+  <si>
+    <t>8752</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8752/parecer_pl_184_-_favoravel_dois_turnos.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 184/2025.</t>
+  </si>
+  <si>
+    <t>8638</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8638/parecer_pl_185_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 185/2025.</t>
+  </si>
+  <si>
+    <t>8639</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8639/parecer_pl_186_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 186/2025.</t>
+  </si>
+  <si>
+    <t>8640</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8640/parecer_pl_187_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 187/2025.</t>
+  </si>
+  <si>
+    <t>8661</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8661/parecer_pl_188_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 188/2025.</t>
+  </si>
+  <si>
+    <t>8705</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8705/parecer_pl_189_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 189/2025.</t>
+  </si>
+  <si>
+    <t>8641</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8641/parecer_pl_190_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 190/2025.</t>
+  </si>
+  <si>
+    <t>8642</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8642/parecer_pl_191_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 191/2025.</t>
+  </si>
+  <si>
+    <t>8711</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8711/parecer_pl_193_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 193/2025.</t>
+  </si>
+  <si>
+    <t>8662</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8662/parecer_pl_194_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 194/2025.</t>
+  </si>
+  <si>
+    <t>8663</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8663/parecer_pl_195_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 195/2025.</t>
+  </si>
+  <si>
+    <t>8664</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8664/parecer_pl_196_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 196/2025.</t>
+  </si>
+  <si>
+    <t>8693</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8693/parecer_pl_197_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 197/2025.</t>
+  </si>
+  <si>
+    <t>8665</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8665/parecer_pl_198_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 198/2025.</t>
+  </si>
+  <si>
+    <t>8706</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8706/parecer_pl_199_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 199/2025.</t>
+  </si>
+  <si>
+    <t>8694</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8694/parecer_pl_200_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 200/2025.</t>
+  </si>
+  <si>
+    <t>8695</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8695/parecer_pl_201_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 201/2025.</t>
+  </si>
+  <si>
+    <t>8712</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8712/parecer_pl_203_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 203/2025.</t>
+  </si>
+  <si>
+    <t>8696</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8696/parecer_pl_204_-_favoravel_absoluta.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 204/2025.</t>
+  </si>
+  <si>
+    <t>8707</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8707/parecer_pl_205_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 205/2025.</t>
+  </si>
+  <si>
+    <t>8708</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8708/parecer_pl_206_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 206/2025.</t>
+  </si>
+  <si>
+    <t>8709</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8709/parecer_pl_207_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 207/2025.</t>
+  </si>
+  <si>
+    <t>8710</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8710/parecer_pl_208_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 208/2025.</t>
+  </si>
+  <si>
+    <t>8713</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8713/parecer_pl_209_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 209/2025.</t>
+  </si>
+  <si>
+    <t>8714</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8714/parecer_pl_210_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 210/2025.</t>
+  </si>
+  <si>
+    <t>8717</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8717/parecer_pl_211_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 211/2025.</t>
+  </si>
+  <si>
+    <t>8715</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8715/parecer_pl_212_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 212/2025.</t>
+  </si>
+  <si>
+    <t>8716</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8716/parecer_pl_214_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 214/2025.</t>
+  </si>
+  <si>
+    <t>8746</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8746/parecer_pl_215_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 215/2025.</t>
+  </si>
+  <si>
     <t>7928</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7928/parecer_pr_001_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7928/parecer_pr_001_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 01/2025.</t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7930/parecer_pr_003_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7930/parecer_pr_003_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 03/2025.</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7931/parecer_pr_004_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7931/parecer_pr_004_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 04/2025.</t>
   </si>
   <si>
     <t>8264</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8264/parecer_pr_006_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8264/parecer_pr_006_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução nº 06/2025.</t>
   </si>
   <si>
     <t>8344</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8344/parecer_pr_007_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8344/parecer_pr_007_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução nº 07/2025.</t>
   </si>
   <si>
     <t>8422</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8422/parecer_pr_008_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8422/parecer_pr_008_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 08/2025.</t>
   </si>
   <si>
+    <t>8599</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8599/parecer_pr_009_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 09/2025.</t>
+  </si>
+  <si>
+    <t>8739</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8739/parecer_pr_011_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 11/2025.</t>
+  </si>
+  <si>
+    <t>8740</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8740/parecer_pr_012_-_favoravel.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 12/2025.</t>
+  </si>
+  <si>
     <t>8482</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8482/parecer_pdl_001-006_-_favoravel_dois_tercos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8482/parecer_pdl_001-006_-_favoravel_dois_tercos.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças aos PDLs nº 01, 02, 03, 04, 05 e 06/2025.</t>
   </si>
   <si>
     <t>8484</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8484/parecer_pdl_007-012_-_favoravel_dois_tercos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8484/parecer_pdl_007-012_-_favoravel_dois_tercos.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças aos PDLs nº 07, 08, 09, 10, 11 e 12/2025.</t>
   </si>
   <si>
+    <t>8503</t>
+  </si>
+  <si>
+    <t>3013</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8503/parecer_pdl_013-014_-_favoravel_dois_tercos.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças aos PDLs nº 13 e 14/2025.</t>
+  </si>
+  <si>
     <t>8173</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8173/parecer_veto_pl_051.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8173/parecer_veto_pl_051.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 51/2025.</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8174/parecer_veto_pl_053.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8174/parecer_veto_pl_053.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 53/2025.</t>
   </si>
   <si>
+    <t>8540</t>
+  </si>
+  <si>
+    <t>5140</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8540/parecer_veto_pl_140.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 140/2025.</t>
+  </si>
+  <si>
+    <t>8601</t>
+  </si>
+  <si>
+    <t>5160</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8601/parecer_veto_pl_160.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 160/2025.</t>
+  </si>
+  <si>
+    <t>8620</t>
+  </si>
+  <si>
+    <t>5167</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8620/parecer_veto_pl_167.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 167/2025.</t>
+  </si>
+  <si>
+    <t>8600</t>
+  </si>
+  <si>
+    <t>7002</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8600/parecer_pelo_2_-_favoravel_dois_tercos_dois_turnos.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação à Proposta de Emenda à Lei Orgânica n°. 002/2025.</t>
+  </si>
+  <si>
     <t>8021</t>
   </si>
   <si>
     <t>10001</t>
   </si>
   <si>
-    <t>FO - Finanças e Orçamentos</t>
-[...2 lines deleted...]
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8021/parecer_relatoria_comissao_financas_contas_2022_-_relator_oeder_kuznier_de_ramos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8021/parecer_relatoria_comissao_financas_contas_2022_-_relator_oeder_kuznier_de_ramos.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Orçamento e Finanças às CONTAS PMIC 2022.</t>
   </si>
   <si>
+    <t>8753</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8753/parecer_pl_184_-_favoravel_emenda.pdf</t>
+  </si>
+  <si>
+    <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação à Emenda ao PL 184/2025.</t>
+  </si>
+  <si>
     <t>8423</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8423/pdl_01_mig_-_titulo_cidadao_ilhacompridense_-_daniel_silveira_ramos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8423/pdl_01_mig_-_titulo_cidadao_ilhacompridense_-_daniel_silveira_ramos.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ILHA-COMPRIDENSE AO SENHOR DANIEL DA SILVEIRA RAMOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8424</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8424/pdl_02_mig_-_comenda_dos_pioneiros_-ermenegildo_bon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8424/pdl_02_mig_-_comenda_dos_pioneiros_-ermenegildo_bon.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DOS PIONEIROS DE ILHA COMPRIDA AO SENHOR ERMENEGILDO BON, IN MEMORIAM, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8428</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8428/pdl_03_25_mozart_-_concessao_de_titulo_de_cidadao_-_francisco_pacces.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8428/pdl_03_25_mozart_-_concessao_de_titulo_de_cidadao_-_francisco_pacces.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR FRANCISCO PACCES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8429</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8429/pdl_04_25_mozart_-_comenda_dos_pioneiro_-_joao_nunes_da_conceicao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8429/pdl_04_25_mozart_-_comenda_dos_pioneiro_-_joao_nunes_da_conceicao.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DOS PIONEIROS AO SENHOR JOÃO NUNES DA CONCEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8430</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8430/pdl_05_25_oeder_-_concessao_de_titulo_de_cidadao_-_vitor_cachorrao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8430/pdl_05_25_oeder_-_concessao_de_titulo_de_cidadao_-_vitor_cachorrao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR VITOR ALEXANDRE RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8433</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8433/pdl_06_25_ivan_-_concessao_de_titulo_de_cidadao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8433/pdl_06_25_ivan_-_concessao_de_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR RICARDO AGUIAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8446</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8446/pdl_07_25_edina_-_concessao_de_titulo_de_cidadao.pdf</t>
-[...2 lines deleted...]
-    <t>“DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR FRANCISCO ANTÔNIO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS".</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8446/pdl_07_25_edina_-_concessao_de_titulo_de_cidadao.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR FRANCISCO ANTÔNIO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8447</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8447/pdl_08_25_gryllo_-_comenda_dos_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8447/pdl_08_25_gryllo_-_comenda_dos_pioneiros.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DO TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR MÁRIO ANTÔNIO DE MORAES FILHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8456</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8456/pdl_09_25_gryllo_-_titulo_cidadao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8456/pdl_09_25_gryllo_-_titulo_cidadao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA À SENHORA MARIA DA GLÓRIA SOUZA MARQUES ROSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8459</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8459/pdl_10_25_marcia_-_titulo_cidadao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8459/pdl_10_25_marcia_-_titulo_cidadao.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DOS PIONEIROS DE ILHA COMPRIDA AO SENHOR HENRIQUE ROMANO, IN MEMORIAM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8472</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8472/pdl_11_25_milton_-_titulo_cidadao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8472/pdl_11_25_milton_-_titulo_cidadao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR EDIELSON PAULO LIMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8473</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8473/pdl_12_25_milton_-_comenda_dos_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8473/pdl_12_25_milton_-_comenda_dos_pioneiros.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DO TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR REINALDO COELHO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8489/pdl_13_25_frajola_-_titulo_cidadao_ilhacompridense-_maria_olivia_moreira_leao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8489/pdl_13_25_frajola_-_titulo_cidadao_ilhacompridense-_maria_olivia_moreira_leao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃ ILHACOMPRIDENSE À SENHORA MARIA OLÍVIA MOREIRA LEÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8490/pdl_14_25_frajola_-_comenda_dos_pioneiros-_eder_leandro_ferreira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8490/pdl_14_25_frajola_-_comenda_dos_pioneiros-_eder_leandro_ferreira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR EDER LEANDRO FERREIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MARISTELA CARDONA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7751/proj_001_25_-_vale_alimetacao_para_os_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7751/proj_001_25_-_vale_alimetacao_para_os_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO AOS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7752/proj_002_25_-_credito_adicional_esecial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7752/proj_002_25_-_credito_adicional_esecial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7753/proj_003_25_-_passe_livre_no_transporte_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7753/proj_003_25_-_passe_livre_no_transporte_municipal.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PASSE LIVRE NO SERVIÇO DE TRANSPORTE COLETIVO URBANO DE PASSAGEIROS NO MUNICÍPIO DE ILHA COMPRIDA/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7754/proj_004_25_-altera_lei_2216_de_05_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7754/proj_004_25_-altera_lei_2216_de_05_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2216, DE 05 DE NOVEMBRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7755/proj_005_25_-credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7755/proj_005_25_-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7756/proj_006_25_-credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7756/proj_006_25_-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7757/proj_007_25_-credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7757/proj_007_25_-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7758/proj_008_25_-credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7758/proj_008_25_-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7759/proj_009_25_-_repasse_financeiro_apae.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7759/proj_009_25_-_repasse_financeiro_apae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS PARA ENTIDADE SEM FINS LUCRATIVOS - ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS, DURANTE O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7750/proj_010_25_-_revisao_geral.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7750/proj_010_25_-_revisao_geral.pdf</t>
   </si>
   <si>
     <t>FIXA O PERCENTUAL DA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7749/proj_011_25_-_cartao_almentacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7749/proj_011_25_-_cartao_almentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR FIXADO PARA O CARTÃO ALIMENTAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7762/proj_012_25_-_repasse_acs_e_ace.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7762/proj_012_25_-_repasse_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7763/proj_013_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7763/proj_013_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7764/proj_014_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7764/proj_014_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7765/proj_015_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7765/proj_015_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7766/proj_016_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7766/proj_016_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7767/proj_017_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7767/proj_017_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7775/proj_018_25_-altera_lei_1983_de_16_de_janeiro_de_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7775/proj_018_25_-altera_lei_1983_de_16_de_janeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 1.983, DE 16 DE JANEIRO DE 2023 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7776/proj_019_25_-altera_lei_1623_de_13_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7776/proj_019_25_-altera_lei_1623_de_13_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 1623, DE 13 DE SETEMBRO DE 2019 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7837/proj_020_25_-__gratificacoes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7837/proj_020_25_-__gratificacoes.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1114/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7788/proj_021_25_-_limpeza_de_terrenos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7788/proj_021_25_-_limpeza_de_terrenos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA DE TERRENOS NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7816/proj_022_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7816/proj_022_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7817</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7817/proj_023_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7817/proj_023_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7841/proj_024_25_-_repasse_de_recursos_financeiros_para_entidade_sem_fins_lucrativos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7841/proj_024_25_-_repasse_de_recursos_financeiros_para_entidade_sem_fins_lucrativos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS PARA ENTIDADES SEM FINS LUCRATIVOS, DURANTE O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7842/proj_025_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7842/proj_025_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7843/proj_026_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7843/proj_026_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7844/proj_027_25_-_credio_especial_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7844/proj_027_25_-_credio_especial_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7850/proj_028_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7850/proj_028_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7851/proj_029_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7851/proj_029_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7848/proj_030_25_-_alterar_lei_municipal_no_1243.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7848/proj_030_25_-_alterar_lei_municipal_no_1243.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.243, DE 22 DE SETEMBRO DE 2015, QUE INSTITUI O FESTIVAL GASTRONÔMICO, MODIFICANDO A DATA DE SUA REALIZAÇÃO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7857/proj_031_25_-_beneficio_de_financeiro_a_estudantes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7857/proj_031_25_-_beneficio_de_financeiro_a_estudantes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIO FINANCEIRO AOS ESTUDANTES DO MUNICÍPIO DE ILHA COMPRIDA QUE FREQUENTAM CURSOS DE ENSINO SUPERIOR NA MODALIDADE PRESENCIAL EM INSTITUIÇÕES DE ENSINO LOCALIZADAS FORA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7858</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7858/proj_032_25_-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7858/proj_032_25_-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7859/proj_033_25_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7859/proj_033_25_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7860/proj_034_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7860/proj_034_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7861</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7861/proj_035_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7861/proj_035_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7862</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7862/proj_036_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7862/proj_036_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7863</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7863/proj_037_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7863/proj_037_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7864/proj_038_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7864/proj_038_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7865/proj_039_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7865/proj_039_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7885/proj_040_25_-_revoga_lei_no_1.114.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7885/proj_040_25_-_revoga_lei_no_1.114.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 1.114 DE 21 DE OUTUBRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7891/proj_041_25_-__revoga_lei_municipal_1.114_de_outubro_de_2013.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7891/proj_041_25_-__revoga_lei_municipal_1.114_de_outubro_de_2013.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL N° 1.114, DE 21 OUTUBRO DE 2013, E SUAS ALTERAÇÕES; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7892/proj_042_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7892/proj_042_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7893/proj_043_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7893/proj_043_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7927/proj_044_25_-_repasse_de_recursos_financeiros_crescer_para_o_futuro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7927/proj_044_25_-_repasse_de_recursos_financeiros_crescer_para_o_futuro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS  PARA ENTIDADES SEM FINS LUCRATIVOS, DURANTE O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7941/proj_045_25_-_disciplina_honrarias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7941/proj_045_25_-_disciplina_honrarias.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CONCESSÃO DE HONRARIAS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7942/proj_046_25_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7942/proj_046_25_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7948/proj_047_25_-_proibicao_de_propaganda_em_postes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7948/proj_047_25_-_proibicao_de_propaganda_em_postes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COLAGEM E AFIXAÇÃO DE CARTAZES E QUALQUER TIPO DE PROPAGANDA EM POSTES DE ILUMINAÇÃO E OUTROS EQUIPAMENTOS PÚBLICOS NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7964</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7964/proj_048_25_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7964/proj_048_25_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7983/proj_049_25_-_convenio_estagio_unesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7983/proj_049_25_-_convenio_estagio_unesp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A FACULDADE DE CIÊNCIAS AGRÁRIAS DO VALE DO RIBEIRA-FCAVR-CAMPUS DE REGISTRO DA UNESP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7990/proj_050_25_-_transito_-_equiparacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7990/proj_050_25_-_transito_-_equiparacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DOS ANEXOS II E VII DA LEI Nº 1983/23 DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7984/proj_051_25_-_instalacao_de_camera_em_sala_de_aula_de_praticas_esportivas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7984/proj_051_25_-_instalacao_de_camera_em_sala_de_aula_de_praticas_esportivas.pdf</t>
   </si>
   <si>
     <t>ALTERA O §5º DO ARTIGO 2º DA LEI Nº 2176, DE 03 DE JUNHO DE 2024, E ACRESCENTA O ARTIGO 3º-A, DISPONDO SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS SALAS DE PRÁTICAS ESPORTIVAS DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7996/proj_052_25_-_ratifica_resolucao_no_004_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7996/proj_052_25_-_ratifica_resolucao_no_004_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 004/2025 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERNACIONAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL - CONSAÚDE.</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7993/proj_053_25_-_adi_-_equiparacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7993/proj_053_25_-_adi_-_equiparacao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A EQUIPARAÇÃO SALARIAL DOS CARGOS DE AUXILIAR DE DESENVOLVIMENTO INFANTIL E PROFESSOR DE CRECHE NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7994/proj_054_25_-_denomina_logradouro_publico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7994/proj_054_25_-_denomina_logradouro_publico.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8004/proj_055_25_-_altera_lei__convenio_vunesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8004/proj_055_25_-_altera_lei__convenio_vunesp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DE DISPOSITIVO DA LEI MUNICIPAL Nº 1949, DE 22 DE SETEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8026</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8026/proj_057_25_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8026/proj_057_25_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8027</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8027/proj_058_25_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8027/proj_058_25_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8037</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8037/proj_059_25_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8037/proj_059_25_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8038</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8038/proj_060_25_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8038/proj_060_25_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8047</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8047/proj_061_25_-_aviso_sonoro_-_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8047/proj_061_25_-_aviso_sonoro_-_praia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE AVISOS SONOROS NAS PASSARELAS DE ACESSO À PRAIA LOCALIZADAS NA REGIÃO DO BOQUEIRÃO, NO MUNICÍPIO DE ILHA COMPRIDA, PARA AUXILIAR A ORIENTAÇÃO DE PESSOAS COM DEFICIÊNCIA VISUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8056/proj_062_25_-_repasse_de_recursos_financeiros_para_pagamento_por_desempenho_profissionais_da_saude_bucal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8056/proj_062_25_-_repasse_de_recursos_financeiros_para_pagamento_por_desempenho_profissionais_da_saude_bucal.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER O REPASSE DE PAGAMENTO ADICIONAL POR DESEMPENHO, DESTINADO AOS PROFISSIONAIS DA SAÚDE BUCAL NA ATENÇÃO PRIMÁRIA À SAÚDE - APS - VINCULADAS AO ESF, CONFORME PORTARIA GM/MS Nº 960/2023 DO MINISTÉRIO DE SAÚDE DO GOVERNO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8063</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8063/proj_063_25_-_praca_-_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8063/proj_063_25_-_praca_-_pedrinhas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO BAIRRO DE PEDRINHAS, NESTE MUNICÍPIO, COMO “PRAÇA JAYME LISBOA”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8080</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8080/proj_064_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8080/proj_064_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8081</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8081/proj_065_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8081/proj_065_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8117</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8117/proj_066_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8117/proj_066_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8118</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8118/proj_067_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8118/proj_067_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8150/proj_068_25_-_cria_fundo_municial_de_saneamento_ambiental_e_infraestrutura_-_fmsai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8150/proj_068_25_-_cria_fundo_municial_de_saneamento_ambiental_e_infraestrutura_-_fmsai.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A CRIAR O FUNDO MUNICIPAL DE SANEAMENTO AMBIENTAL E INFRAESTRUTURA - FMSAI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8149/proj_069_25_-_altera_plano_plurianual_e_metas_da_ldo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8149/proj_069_25_-_altera_plano_plurianual_e_metas_da_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL E DAS METAS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8148/proj_070_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8148/proj_070_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8147/proj_071_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8147/proj_071_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8146/proj_072_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8146/proj_072_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8145/proj_073_25_-_programade_parcelamento_incenivado_-_ppi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8145/proj_073_25_-_programade_parcelamento_incenivado_-_ppi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE PARCELAMENTO INCENTIVADO - PPI AUTORIZA A UTILIZAÇÃO DE PROTESTO EXTRAJUDICIAL DE CRÉDITOS DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8144</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8144/proj_074_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8144/proj_074_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8143</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8143/proj_075_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8143/proj_075_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8142/proj_076_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8142/proj_076_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8141/proj_077_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8141/proj_077_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8140/proj_078_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8140/proj_078_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8166/proj_079_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8166/proj_079_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8167/proj_080_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8167/proj_080_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8226</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8226/proj_081_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8226/proj_081_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8172/proj_082_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8172/proj_082_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8227</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8227/proj_083_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8227/proj_083_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8171/proj_084_25_-_credio_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8171/proj_084_25_-_credio_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8191/proj_085_25_-_limpeza_de_terrenos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8191/proj_085_25_-_limpeza_de_terrenos.pdf</t>
   </si>
   <si>
     <t>8203</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8203/proj_086_25_-_institui_conselhos_escolares_e_o_forum_dos_conselhos_escolares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8203/proj_086_25_-_institui_conselhos_escolares_e_o_forum_dos_conselhos_escolares.pdf</t>
   </si>
   <si>
     <t>INSTITUI OS CONSELHOS ESCOLARES E O FÓRUM DOS CONSELHOS ESCOLARES NA REDE MUNICIPAL DE ENSINO DE ILHA COMPRIDA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8204/proj_087_25_-credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8204/proj_087_25_-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PRECEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8205</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8205/proj_088_25_-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8205/proj_088_25_-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>8206</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8206/proj_089_25_-credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8206/proj_089_25_-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8234</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8234/proj_090_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8234/proj_090_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8236</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8236/proj_091_25_-_programa_incentivo_estudante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8236/proj_091_25_-_programa_incentivo_estudante.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO AO ESTUDANTE DE ILHA COMPRIDA PASSAPORTE UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>8235</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8235/proj_092_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8235/proj_092_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8233</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8233/proj_095_25_-_reorganizacao_administracao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8233/proj_095_25_-_reorganizacao_administracao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA, A CRIAÇÃO E A DENOMINAÇÃO DOS ORGÃOS QUE ESPECÍFICA, REVOGA A LEI MUNICIPAL Nº 1982, DE 16 DE JANEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8238</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8238/proj_096_25_-_quadro_prefeitura_-_atualizado_08.07.2025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8238/proj_096_25_-_quadro_prefeitura_-_atualizado_08.07.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO QUADRO DA PREFEITURA MUNICIPAL DE ILHA COMPRIDA, REVOGA A LEI Nº 1983, DE 16 DE JANEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8237</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8237/proj_097_25_-_altera_ppa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8237/proj_097_25_-_altera_ppa.pdf</t>
   </si>
   <si>
     <t>8229</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8229/proj_098_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8229/proj_098_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8232</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8232/proj_099_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8232/proj_099_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8231</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8231/proj_100_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8231/proj_100_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8230</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8230/proj_101_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8230/proj_101_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8228</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8228/proj_102_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8228/proj_102_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8280</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8280/proj_104_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8280/proj_104_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8281</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8281/proj_105_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8281/proj_105_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8282/proj_106_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8282/proj_106_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8283</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8283/proj_107_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8283/proj_107_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8284</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8284/proj_108_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8284/proj_108_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8285</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8285/proj_109_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8285/proj_109_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8286</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8286/proj_110_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8286/proj_110_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8287</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8287/proj_111_25_-_jantar_da_inclusao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8287/proj_111_25_-_jantar_da_inclusao.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE ILHA COMPRIDA/SP O JANTAR DA INCLUSÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8288</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8288/proj_112_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8288/proj_112_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8319</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8319/proj_113_25_-_reorganizacao_administracao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8319/proj_113_25_-_reorganizacao_administracao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA, A CRIAÇÃO E A DENOMINAÇÃO DOS ÓRGÃOS QUE ESPECÍFICA, REVOGA A LEI MUNICIPAL Nº 1982, DE 16 DE JANEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8320</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8320/proj_114_25_-_quadro_prefeitura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8320/proj_114_25_-_quadro_prefeitura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE ILHA COMPRIDA, REVOGA A LEI 1983, DE 16 DE JANEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8383</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8383/proj_115_25_-_ppa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8383/proj_115_25_-_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE ILHA COMPRIDA PARA O PERÍODO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8382</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8382/proj_116_25_-_ldo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8382/proj_116_25_-_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8325</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8325/proj_117_25_-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8325/proj_117_25_-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>8326</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8326/proj_118_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8326/proj_118_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8327</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8327/proj_119_25_-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8327/proj_119_25_-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>8321</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8321/proj_120_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8321/proj_120_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8293</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8293/proj_121_25_-__altera_denominacao_de_logradouro_publico_ofelia_aparicio_da_silva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8293/proj_121_25_-__altera_denominacao_de_logradouro_publico_ofelia_aparicio_da_silva.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8298</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8298/proj_122_25_-__altera_denominacao_de_logradouro_publico_joao_batista_barbosa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8298/proj_122_25_-__altera_denominacao_de_logradouro_publico_joao_batista_barbosa.pdf</t>
   </si>
   <si>
     <t>8328</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8328/proj_123_25_-credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8328/proj_123_25_-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8329</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8329/proj_124_25_-credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8329/proj_124_25_-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8330</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8330/proj_125_25_-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8330/proj_125_25_-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>8331</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8331/proj_126_-_altera_lei_no_2074_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8331/proj_126_-_altera_lei_no_2074_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 2074, DE 04 DE OUTUBRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>8539</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8539/proj_127_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8538</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8538/proj_128_25_-_altera_lei_422_de_13_de_dezembro_de_2002.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 422, DE 13 DEZEMBRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>8345</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8345/proj_129_25-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8345/proj_129_25-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8358/proj_131_25_-_doacao_lote_igreja.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8358/proj_131_25_-_doacao_lote_igreja.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE LOTE DE TERRENO PÚBLICO À IGREJA ASSEMBLÉIA DE DEUS SOBRE AS ÁGUAS NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8443</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8443/proj_132_25_-_pograma_destinos_inteligentes_do_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8443/proj_132_25_-_pograma_destinos_inteligentes_do_municipio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRAPARTIDA FINANCEIRA PARA A INSERÇÃO DE NOMES, MARCAS E INFORMAÇÕES DE EMPRESAS PRIVADAS EM PLATAFORMAS, MATERIAIS E EQUIPAMENTOS RELACIONADOS AO PROGRAMA DESTINOS INTELIGENTES DO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8360/proj_133_25_-_consaude_resolucao_7.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8360/proj_133_25_-_consaude_resolucao_7.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 007/2025 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL- CONSAÚDE.</t>
   </si>
   <si>
     <t>8359</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8359/proj_134_25_-_denominacao_centro_de_eventos_xixinelo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8359/proj_134_25_-_denominacao_centro_de_eventos_xixinelo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO DE EVENTOS - JOÃO SALVADOR PINTO DE MELO – PALHAÇO XIXINELO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8346</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8346/proj_135_25_gryllo_-_denominacao_da_divisao_de_zooanoses_de_ilha_comprida-_dr._adilson_antonio_amendola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8346/proj_135_25_gryllo_-_denominacao_da_divisao_de_zooanoses_de_ilha_comprida-_dr._adilson_antonio_amendola.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA DIVISÃO DE ZOONOSES DE ILHA COMPRIDA PARA CENTRO DE BEM ESTAR ANIMAL E APOIO Á ZOONOSES DE ILHA COMPRIDA “DR. ADILSON ANTONIO AMENDOLA”.</t>
   </si>
   <si>
     <t>8363</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8363/proj_136_25_mozart_-_servico_de_capelania_no_municipio_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8363/proj_136_25_mozart_-_servico_de_capelania_no_municipio_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DO SERVIÇO DE CAPELANIA NO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>8381</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8381/proj_137_25_-_dispoe_sobre_a_qualificacao_de_pessoas_juridicas_d_direito_privado_e_cria_programa_de_publicizacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8381/proj_137_25_-_dispoe_sobre_a_qualificacao_de_pessoas_juridicas_d_direito_privado_e_cria_programa_de_publicizacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE PESSOAS JURÍDICAS, DE DIREITO PRIVADO, SEM FINS LUCRATIVOS, COMO  ORGANIZAÇÕES SOCIAIS, CRIA O PROGRAMA MUNICIPAL DE PUBLICIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8400/proj_138_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8400/proj_138_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8401</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8401/proj_139_25_-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8401/proj_139_25_-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>8396</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8396/proj_140_25_-_prorroga_lei_1965.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8396/proj_140_25_-_prorroga_lei_1965.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A CONTINUIDADE DAS ATIVIDADES DO PROGRAMA DE TRABALHO, RENDA E QUALIFICAÇÃO, INSTITUÍDO PELA LEI Nº 1.965, DE 16 DE NOVEMBRO DE 2022, POR UM PERÍODO ADICIONAL DE 180 DIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8397</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8397/proj_141_25_-_parada_onibus_escolar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8397/proj_141_25_-_parada_onibus_escolar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PARADA DE VEÍCULOS DE TRANSPORTE ESCOLAR EM LOCAIS QUE CONCENTREM UM NÚMERO MÍNIMO DE ALUNOS NO MUNICÍPIO DE ILHA COMPRIDA/SP.</t>
   </si>
   <si>
     <t>8410</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8410/proj_142_25_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8410/proj_142_25_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>8413</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8413/proj_143_25_-revoga_lei_1965.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8413/proj_143_25_-revoga_lei_1965.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº 1.965, DE 16 DE NOVEMBRO DE 2022, E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8407</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8407/proj_144_25_-_concurso_ilha_comprida_em_frase.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8407/proj_144_25_-_concurso_ilha_comprida_em_frase.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONCURSO MUNICIPAL DE FRASES "ILHA COMPRIDA EM PALAVRAS: MINHA CIDADE, MEU ORGULHO", NO ÂMBITO DAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8415</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8415/proj_145_25_-_denomina_techo_de_estrada_-general_valdir_moreira_sampaio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8415/proj_145_25_-_denomina_techo_de_estrada_-general_valdir_moreira_sampaio.pdf</t>
   </si>
   <si>
     <t>DENOMINA O TRECHO DE ESTRADA LOCALIZADA NO MUNICÍPIO DE ILHA COMPRIDA COM O NOME DE "GENERAL VALDIR MOREIRA SAMPAIO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8442</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8442/proj_146_25_-_concede_autorizacao_de_uso_centro_de_eventos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8442/proj_146_25_-_concede_autorizacao_de_uso_centro_de_eventos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER MEDIANTE AUTORIZAÇÃO DE USO, A TÍTULO PRECÁRIO E COM CONTRAPRESTAÇÃO REMUNERATÓRIA, O USO DO "CENTRO DE EVENTOS MUNICIPAL JOÃO SALVADOR PINTO DE MELO - PALHAÇO XIXINELO" A INTERESSADOS.</t>
   </si>
   <si>
     <t>8444</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8444/proj_147_25_-credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8444/proj_147_25_-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8445</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8445/proj_148_25_-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8445/proj_148_25_-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>8463</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8463/proj_149_25_-_dispoe_sobre_a_reorganizacao_da_administracao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8463/proj_149_25_-_dispoe_sobre_a_reorganizacao_da_administracao_publica.pdf</t>
   </si>
   <si>
     <t>8420</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8420/proj_150_25_-_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8420/proj_150_25_-_candapui.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO NOME DA AVENIDA CANDAPUÍ PARA AVENIDA NICOLAU RINALD E DÁ DENOMINAÇÃO A PRAÇAS PÚBLICAS SITUADAS AO LONGO DA REFERIDA VIA, NO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>8431</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8431/proj_151_25_-_altera_programa_jovem_vereador.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8431/proj_151_25_-_altera_programa_jovem_vereador.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO ART. 2º PARÁGRAFO ÚNICO, ART. 3º, ART. 6º “CAPUT”, ART. 7º, ART. 8º E ART. 9º INC. I, II, III E IV DA LEI Nº 2017/23 DE ILHA COMPRIDA “PROGRAMA JOVEM VEREADOR” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8427</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8427/proj_152_25_-_medicamento_canabis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8427/proj_152_25_-_medicamento_canabis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA POLÍTICA MUNICIPAL DE DISTRIBUIÇÃO GRATUITA DE MEDICAMENTOS À BASE DE CANNABIS PARA FINS TERAPÊUTICOS NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE (SUS) NO MUNICÍPIO ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8462</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8462/proj_153_25_-_altera_lei_422_de_13_de_dezembro_de_2002.pdf</t>
-[...2 lines deleted...]
-    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 422, DE 13 DEZEMBRO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8462/proj_153_25_-_altera_lei_422_de_13_de_dezembro_de_2002.pdf</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8468/proj_154_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8468/proj_154_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8469</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8469/proj_155-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8469/proj_155-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8471</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8471/proj_157-_instituicao_do_pagameto_via_pix.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8471/proj_157-_instituicao_do_pagameto_via_pix.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PAGAMENTO INSTANTÂNEO PIX, COMO UMA DAS FORMAS DE PAGAMENTO DIGITAL, PARA QUITAÇÃO DE DÉBITO DE NATUREZA TRIBUTÁRIA E MULTAS NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8470/proj_158_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8470/proj_158_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>8481</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8481/proj_159_25_-_altera_quadro_funcional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8481/proj_159_25_-_altera_quadro_funcional.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 2347, DE 27 DE AGOSTO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8461</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8461/proj_160_i_-_verao_mais_limpo_em_ilha_comprida.pdf</t>
-[...2 lines deleted...]
-    <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA 'VERÃO MAIS LIMPO EM ILHA COMPRIDA' E DÁ OUTRAS PROVIDÊNCIAS."</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8461/proj_160_i_-_verao_mais_limpo_em_ilha_comprida.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "VERÃO MAIS LIMPO EM ILHA COMPRIDA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8464/proj_161-_cria_o_conselho_municipal_de_politicas_raciais_e_igualdade_compri.pdf</t>
-[...2 lines deleted...]
-    <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE PROMOÇÃO E IGUALDADE RACIAL (COMPRIR), ESTABELECE SEUS OBJETIVOS, COMPETÊNCIAS E COMPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8464/proj_161-_cria_o_conselho_municipal_de_politicas_raciais_e_igualdade_compri.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE PROMOÇÃO E IGUALDADE RACIAL (COMPRIR), ESTABELECE SEUS OBJETIVOS, COMPETÊNCIAS E COMPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8485</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8485/proj_162_25_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8485/proj_162_25_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>8536</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8536/proj_163_25_-_centro_de_eventos_revoga_leis_2355_2367.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO DE EVENTOS- JOÃO SALVADOR PINTO DE MELO- XIXINELO; E AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER MEDIANTE AUTORIZAÇÃO DE USO, A TÍTULO PRECÁRIO E COM CONTRAPRESTAÇÃO REMUNERATÓRIA, O USO DO "CENTRO DE EVENTOS MUNICIPAL JOÃO SALVADOR PINTO DE MELO-XIXINELO" A INTERESSADOS, REVOGA AS LEIS Nº 2355, DE SETEMBRO DE 2025 E Nº 2367, DE 26 DE SETEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>8513</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8513/proj_164_-_gradificacao_defesa_civil.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A GRATIFICAÇÃO DE DESEMPENHO DE ATIVIDADES DE PROTEÇÃO E DE DEFESA CIVIL PARA OS SERVIDORES EFETIVOS QUE ATUAM NA DEFESA CIVIL, E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>8486</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8486/proj_165_25_-_calcada_ludica.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CALÇADA LÚDICA NO CALÇADÃO DA ORLA DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8510</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8510/proj_166_25_-_cria_zona_azul.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO OU PERMISSÃO DA EXPLORAÇÃO E GESTÃO DO SISTEMA DE ESTACIONAMENTO ROTATIVO REMUNERADO (ZONA AZUL) EM VIAS E ESPAÇOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8512</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8512/proj_167-_cria_programa_ilha_mais_segura.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL "ILHA MAIS SEGURA" E TORNA OBRIGATÓRIA A INSTALAÇÃO DE CÂMERAS EM PRÉDIOS PÚBLICOS MUNICIPAIS, VISANDO FORTALECER A SEGURANÇA NO MUNICÍPIO DE ILHA COMPRIDA.</t>
+  </si>
+  <si>
     <t>8483</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8483/proj_164_25_-_food_truck.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8483/proj_164_25_-_food_truck.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O USO DE PRAÇAS PÚBLICAS POR FOOD TRUCKS E TRAILERS DEVIDAMENTE REGULARIZADOS COM ALVARÁ E LICENÇA DE FUNCIONAMENTO NO MUNICÍPIO DE ILHA COMPRIDA – SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>8486</t>
-[...5 lines deleted...]
-    <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CALÇADA LÚDICA NO CALÇADÃO DA ORLA DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>8548</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8548/proj_169_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8534</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8534/proj_170_25_-_rconhece_a_capoeira_como_patrimonio_cultural_imaterial__do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE A CAPOEIRA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8537</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8537/proj_171_25_-_denomina_ruas_kennedy.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8549</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8549/proj_172_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8553</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8553/proj_173_25_-_credito__adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8554</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8554/proj_174_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8582</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8582/proj_175_25-_loa_0001.pdf</t>
+  </si>
+  <si>
+    <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ILHA COMPRIDA PARA O EXERCÍCIO DE 2026.</t>
+  </si>
+  <si>
+    <t>8557</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8557/proj_176_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8559</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8559/proj_177_25_-_frajola_-_garante_alimentacao_para_os_professores_na_rede_municipal.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A GARANTIA DE ALIMENTAÇÃO ESCOLAR AOS PROFESSORES E DEMAIS PROFISSIONAIS DA EDUCAÇÃO DAS ESCOLAS PÚBLICAS MUNICIPAIS DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8570</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8570/proj_178_25_-_disciplina_honrarias.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS ALTERAÇÕES DA REDAÇÃO DA LEI Nº 1.791/21, REVOGANDO-SE OS INCISOS III, IV E V DO ART. 1º, REVOGAÇÃO DOS ARTIGOS 4º, 5º E 5º-A, ALTERAÇÕES DO ART. 6º CAPUT E INCISO I E § 2º E ART. 7º E REVOGAÇÃO DAS LEIS Nº 2.035/23 E LEI Nº 2.036/23 DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8571</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8571/proj_179_25_-_plano_municipal_de_seguranca_municipal.pdf</t>
+  </si>
+  <si>
+    <t>CRIA OS COMPONENTES DO MUNICÍPIO DE ILHA COMPRIDA, ESTADO DE SÃO PAULO, DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR- SISAN, DEFINE OS PARÂMETROS PARA ELABORAÇÃO E IMPLEMENTAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E INSTITUI A POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8579</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8579/proj_180_25-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8580</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8580/proj_181_25-_credito_suplementar_especial.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ESPECIAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8581</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8581/proj_182_25_-_credito_suplementar_especial.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8583</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8583/proj_183_25-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8612</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8612/proj_184_25_-_tpa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A TAXA DE PRESERVAÇÃO AMBIENTAL- TPA, COM ALTERAÇÕES EM DISPOSITIVOS DA LEI MUNICIPAL Nº 59/1993- CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>8609</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8609/proj_185_25_-_credito_adicional_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>8610</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8610/proj_186_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8611</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8611/proj_187_25-_altera_lei_2347_de_27_de_agosto_de_2025_quadro_de_funcional.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 2347, DE 27 DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8621</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8621/proj_188_25_-_altera_lei_1663_de_11_de_dezembro_de_2019.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS ALTERAÇÕES DA REDAÇÃO DA LEI N' 1.663, DE 11 DE DEZEMBRO DE 2019 DO MUNICÍPIO DE ILHA COMPRIDA, ALTERANDO O INCISO I E REVOGANDO O INCISO II DO ARTIGO 8º E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8622</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8622/proj_189_25_-_altera_lei_1779_de_23_de_junho_de_2021.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 1779, DE 23 DE JUNHO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8625</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8625/proj_190_25-_credito_suplementar_especial.pdf</t>
+  </si>
+  <si>
+    <t>8626</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8626/proj_191_25-_credito_suplementar_especial.pdf</t>
+  </si>
+  <si>
+    <t>8637</t>
+  </si>
+  <si>
+    <t>ROBERTO FRAJOLA, MÁRCIA ROMANO</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8637/proj_193_25-__-_dispoe_sobre_insencao_em_eventos_custeados_com_recursos_publicos_-_marcia_romano_editado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ISENÇÃO DE CUSTOS EM EVENTOS CUSTEADOS COM RECURSOS PÚBLICOS MUNICIPAIS PARA ALUNOS DA REDE PÚBLICA, SERVIDORES PÚBLICOS MUNICIPAIS, BENEFICIÁRIOS DO BOLSA FAMÍLIA E MAIORES DE 60 ANOS.</t>
+  </si>
+  <si>
+    <t>8646</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8646/proj_194_25-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8647</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8647/proj_195_25_-_credito_adicional_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>8648</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8648/proj_196_25-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8649</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8649/proj_197_25-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8650</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8650/proj_198_25-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8654</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8654/proj_199_25-_cria_fundo_municipal_de_saneamennto_ambiental_e_infraestrutura-_fmsai.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A CRIAR O FUNDO MUNICIPAL DE SANEAMENTO AMBIENTAL E INFRAESTRUTURA- FMSAI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8658</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8658/proj_200_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8657</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8657/proj_201_25_-_credito_suplementar_especial.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO SUPLEMENTAR ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8655</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8655/proj_202_25_-_ivan_-_patrocinio.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO E O RECEBIMENTO DE PATROCÍNIO PELO PODER PÚBLICO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8656</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8656/proj_203_25_-_patinete.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA OPERAÇÃO, CIRCULAÇÃO E LOCAÇÃO DE PATINETES ELÉTRICOS NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8659</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8659/proj_204_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8669</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8669/proj_205_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8668</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8668/proj_206_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8667</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8667/proj_207_25_-_credito_suplementar_especial.pdf</t>
+  </si>
+  <si>
+    <t>8680</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8680/proj_208_-_autoriza_repasse_de_recursos.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PROVENIENTES DO PRÊMIO DE EXCELÊNCIA DO GOVERNO DO ESTADO ÀS ASSOCIAÇÕES DE PAIS E MESTRES DAS ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8677</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8677/pl_209_-_altera_lei__1673.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO § 3º DO ARTIGO 4º DA LEI Nº 1.673/20 E REVOGA A LEI Nº 2.246/24 DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8681</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8681/proj_210_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>8682</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8682/proj_211_25_-__delega_concessao_de_servicos_publicos_de_manejo_de_residuos_solidos.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A DELEGAR CONCESSÃO DE SERVIÇOS PÚBLICOS DE MANEJO DE RESÍDUOS SÓLIDOS TOTAL OU PARCIALMENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8683</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8683/proj_212_25_-_credito_adicional_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8684</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8684/proj_213_25_-criacao_de_taxa_de_manejo_de_residuos_solidos-_tmrs.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DA TAXA DE MANEJO DE RESÍDUOS SÓLIDOS- TMRS, COM INCLUSÃO DE DISPOSITIVOS NA LEI MUNICIPAL Nº 059/1993- CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>8685</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8685/proj_214_25_-_credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>8687</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8687/proj_215_25_-_cobranca_extrajudicial_de_divida_ativa_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A COBRANÇA EXTRAJUDICIAL DA DÍVIDA ATIVA DO MUNICÍPIO DE ILHA COMPRIDA, INCLUSIVE POR MEIO DE PROTESTO DE CERTIDÕES DE DIVIDA ATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8399</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8399/pelo_-_emendas_impositivas_-_alterada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8399/pelo_-_emendas_impositivas_-_alterada.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS §§4º AO 11 AO ART. 164 DA LEI ORGÂNICA DOM UNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>8560</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8560/pelo_02_-_emendas_impositivas.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE ILHA COMPRIDA PARA INSTITUIR A OBRIGATORIEDADE DE EXECUÇÃO DE EMENDAS PARLAMENTARES INDIVIDUAIS E DE BANCADA AO ORÇAMENTO MUNICIPAL.</t>
+  </si>
+  <si>
     <t>7836</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7836/proj_res_01_25_-_revoga_resolucao_268.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7836/proj_res_01_25_-_revoga_resolucao_268.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 268 DE 26 DE JANEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7835/projeto_de_resolucao_-_comissao_de_estudo_codigo_de_obras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7835/projeto_de_resolucao_-_comissao_de_estudo_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO ESPECIAL DESTINADA A ESTUDAR E PROPOR ALTERAÇÕES NO CÓDIGO DE OBRAS DO MUNICÍPIO DE ILHA COMPRIDA, COM O OBJETIVO DE MODERNIZAR E DESBUROCRATIZAR OS PROCESSOS DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7886/proj_res_03_25_-_gratificacoes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7886/proj_res_03_25_-_gratificacoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE FUNÇÕES GRATIFICADAS NO QUADRO PERMANENTE E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7887/proj_res_04_23_-_xxvi_marcha_dos_legislativos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7887/proj_res_04_23_-_xxvi_marcha_dos_legislativos.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO ESPECIAL DE REPRESENTAÇÃO PARA A XXVI MARCHA A BRASÍLIA EM DEFESA DOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7940/proj_res_05_25_-_comissao_codigo_de_obras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7940/proj_res_05_25_-_comissao_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO ESPECIAL PARA ESTUDO E PROPOSTA DE ALTERAÇÕES NO CÓDIGO DE OBRAS DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8247</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8247/proj_res_06_25_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8247/proj_res_06_25_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA VERBA DO ORÇAMENTO DA CÂMARA COM ANULAÇÃO PARCIAL DE DOTAÇÃO DO ORÇAMENTO.</t>
   </si>
   <si>
     <t>8316</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8316/proj_res_07_25_-_revoga_resolucao_278.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8316/proj_res_07_25_-_revoga_resolucao_278.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 278 DE 16 DE DEZEMBRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8411</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8411/proj_res_08_25_-_altera_quadro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8411/proj_res_08_25_-_altera_quadro.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA RESOLUÇÃO N° 243/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>8561</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8561/proj_res_09_25_-_emendas_impositivas.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DO MUNICÍPIO DE ILHA COMPRIDA PARA INSTITUIR A OBRIGATORIEDADE DE EXECUÇÃO DE EMENDAS PARLAMENTARES INDIVIDUAIS E DE BANCADA AO ORÇAMENTO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>8628</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8628/proj_res_10_25_-_audiencia_publica.pdf</t>
+  </si>
+  <si>
+    <t>APROVA A REALIZAÇÃO DE AUDIÊNCIAS PÚBLICAS PARA DEBATE SOBRE O PROJETO DE LEI Nº 184/2025, QUE DISPÕE SOBRE A TAXA DE PRESERVAÇÃO AMBIENTAL- TPA, COM ALTERAÇÕES EM DISPOSITIVOS DA LEI MUNICIPAL Nº059/1993- CÓDIGO TRIBUTÁRIO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>8679</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8679/proj_res_11_25_-_suplementacao.pdf</t>
+  </si>
+  <si>
+    <t>8692</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8692/proj_res_12_25_-_suplementacao.pdf</t>
+  </si>
+  <si>
     <t>7801</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7801/req_02_-_informacoes_acerca_do_catamara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7801/req_02_-_informacoes_acerca_do_catamara.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador Mozart Roberto Silvestre, requer, nas formalidades regimentais, para que seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que encaminhe, a esta Casa de Leis, informações sobre o Catamarã.</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7804/req_03_-_informacoes_sobre_iptu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7804/req_03_-_informacoes_sobre_iptu.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador Mozart Roberto Silvestre, requer, nas formalidades regimentais, para que seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que encaminhe, a esta Casa de Leis, informações sobre a arrecadação com IPTU.</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7803/req_04_-_informacoes_sobre_repasse_do_fundo_nacional_da_cultura_atraves_da_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7803/req_04_-_informacoes_sobre_repasse_do_fundo_nacional_da_cultura_atraves_da_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>De autoria do Vereador Emerson Gryllo Rodrigues, requer, nas formalidades regimentais, a Chefe do Poder Executivo Sra. Maristela Osório de Marques Cardona que informe a essa Casa de Leis, quais critérios foram estabelecidos para realização dos contratos de prestação de serviços culturais, tendo em vista os valores repassados do Fundo Nacional da Cultura através da Lei Aldir Blanc no total de R$ 111.433.04.</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7845/req_006_milton_-_escolas_-_ar_cond..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7845/req_006_milton_-_escolas_-_ar_cond..pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, para que preste as informações a respeito da possibilidade de climatização das escolas, devido às altas temperaturas.</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7846/req_007_milton_-_pontos_taxi..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7846/req_007_milton_-_pontos_taxi..pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, para que informe se há a possibilidade de abertura de licitação para preenchimento de vagas de ponto de táxi no município, bem como quais pontos de táxi estão atualmente ocupados e quais encontram-se vagos.</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7855/req_008_vereadores_-_marcha_a_brasilia_em_defesa_dos_municipios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7855/req_008_vereadores_-_marcha_a_brasilia_em_defesa_dos_municipios.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, os vereadores que este subscrevem vêm, respeitosamente, requerer autorização para participação na XXVI Marcha a Brasília em Defesa dos Municípios, que será realizada no período de 19 a 22 de maio de 2025, em Brasília/DF.</t>
   </si>
   <si>
     <t>7856</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7856/req_009_milton_-_cumprimento_decreto_1274.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7856/req_009_milton_-_cumprimento_decreto_1274.pdf</t>
   </si>
   <si>
     <t>Requeiro a Douta Mesa, ouvido o Soberano Plenário, observadas as formalidades regimentais, seja oficiada à Excelentíssima Senhora Prefeita, Maristela Osório de Marques Cardona, visando as providências necessárias para dar inteiro e fiel cumprimento ao disposto no parágrafo 2º do Decreto nº 1.274 de 19 de novembro de 2024.</t>
   </si>
   <si>
     <t>7866</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7866/req_010_frajola_-_copias_de_processos_admiistrativos_e_licitatorias_da_prefeitura_com_a_empresa_adriana_materiais_de_construcoes_e_servicos_ltda.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7866/req_010_frajola_-_copias_de_processos_admiistrativos_e_licitatorias_da_prefeitura_com_a_empresa_adriana_materiais_de_construcoes_e_servicos_ltda.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona para que encaminhe informações sobre pagamentos e contratos administrativos entre a Prefeitura Municipal de Ilha Comprida e a empresa ADRIANA MATERIAIS DE CONSTRUÇÕES E SERVIÇOS LTDA.</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7879/req_011_marcia_-_abono_de_faltas_em_sessoes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7879/req_011_marcia_-_abono_de_faltas_em_sessoes.pdf</t>
   </si>
   <si>
     <t>Venho pelo presente, nos termos do artigo 257 § 1º do Regimento Interno desta Casa, justificar as faltas ocorridas na 3ª, 4ª 5ª 6ª Sessões Ordinárias, 4ª e 5ª  Sessões Extraordinária, em face de problemas de saúde, cujo atestado médico segue em anexo.</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7909/req_012_frajola_-_comissao_especial_codigo_de_obras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7909/req_012_frajola_-_comissao_especial_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Requeiro a elaboração de Projeto de Resolução criando uma Comissão Especial para estudo e proposta de alterações no Código de Obras do Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7911/req_013_mozart_-_requer_copias_de_processos_administrativos_firmando_com_o_poder_executivo_no_periodo_de_2020_a_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7911/req_013_mozart_-_requer_copias_de_processos_administrativos_firmando_com_o_poder_executivo_no_periodo_de_2020_a_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro, com base no Art. 167 do Regimento Interno desta Casa, que seja oficiada a D.D. Prefeita Municipal, Sra. Maristela Osório de Marques Cardona, para que envie a esta Casa as seguintes cópias: do processo administrativo nº 83/2024, do contrato nº 14/2024, do Plano Diretor de Turismo e respectivas informações sobre a execução contratual.</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7912/req_014_mozart_-_requer_copias_de_estudo_socio_econ_am_pregao_eletronico_01_2023_contrato_68_2023_e_respectivas_informacoes_da_execucao_contratual.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7912/req_014_mozart_-_requer_copias_de_estudo_socio_econ_am_pregao_eletronico_01_2023_contrato_68_2023_e_respectivas_informacoes_da_execucao_contratual.pdf</t>
   </si>
   <si>
     <t>Requeiro, com base no Art. 167 do regimento interno desta Casa, que seja oficiada a D.D. Prefeita Municipal, Sra. Maristela Osório de Marques Cardona, para que envie a esta Casa as seguintes informações sobre a execução contratual do contrato nº 68/2023, cópias do pregão eletrônico nº 01/2023 e do estudo Sócio-Econômico Ambiental, para implantação da Taxa de Preservação Ambiental.</t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7932/req_015_frajola_-_locacao_de_banheiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7932/req_015_frajola_-_locacao_de_banheiros.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona para que preste informações sobre alocação de despesas com banheiros químicos em ficha orçamentária diversa.</t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7937/req_016_milton_-_ouvidoria_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7937/req_016_milton_-_ouvidoria_municipal.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita_x000D_
 Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que seja avaliada a possibilidade de implementar, no sistema de Ouvidoria Municipal, a opção de envio de manifestações anônimas.</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7936/req_017_milton_-_ponte_capivaru.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7936/req_017_milton_-_ponte_capivaru.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita_x000D_
 Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que preste informações sobre a obra da Ponte do Rio Capivarú.</t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7933/req_018_frajola_-_convocacao_nelson_e_andreia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7933/req_018_frajola_-_convocacao_nelson_e_andreia.pdf</t>
   </si>
   <si>
     <t>Requeiro, a convocação dos servidores municipais Nelson Colombo Junior, Secretário Municipal de Obras e Serviços e Andreia Zanibone de Araujo, Gestora de Contratos, para prestarem esclarecimentos sobre os pagamentos e serviços acima mencionados, em data a hora a ser estipulada pelo Exmo. Sr. Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
     <t>MÁRCIA ROMANO, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7935/req_019_milton_-_campo_society.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7935/req_019_milton_-_campo_society.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita_x000D_
 Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que seja estudada a implantação de um campo de futebol Society na Ferradura, ao lado da pista de Velocross, no Balneário Araçá.</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7949/req_020_oeder_-_reque_informacoes_sobre_a_possibilidade_de_reforma_do_campo_do_caju.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7949/req_020_oeder_-_reque_informacoes_sobre_a_possibilidade_de_reforma_do_campo_do_caju.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiada à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que informe a essa Casa de Leis, se há possibilidade da realizar reforma do Campo Durval Marietto Júnior, também conhecido como Campo do Caju, afim de garantir a segurança, a qualidade e o conforto dos usuários do espaço esportivo.</t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7954/req_021_milton_-_veiculo_praia..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7954/req_021_milton_-_veiculo_praia..pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que se realize um estudo e planejamento voltados à fiscalização e aplicação de penalidades para o trânsito irregular de veículos na praia de Ilha Comprida, conforme a legislação municipal vigente.</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7958/req_022_mozart_-_compra_de_veiculo_azera_no_ano_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7958/req_022_mozart_-_compra_de_veiculo_azera_no_ano_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro, com base no Art. 167 do Regimento Interno desta Casa, que seja oficiada à DD. Prefeita Municipal, Sra. Maristela Osório de Marques Cardona, para que envie a esta casa informações sobre o processo de aquisição do veículo AZERA, lotado no gabinete do ex-Prefeito, processo este ocorrido no ano de 2023.</t>
   </si>
   <si>
     <t>7962</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7962/req_023_-_informacoes_acerca_da_biblioteca_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7962/req_023_-_informacoes_acerca_da_biblioteca_municipal.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, para que encaminhe a esta Casa de Leis informações sobre a Biblioteca Municipal.</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7965/req_024_frajola_-_informacoes_referente_a_prestacao_de_servico_de_sonorizacao_volante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7965/req_024_frajola_-_informacoes_referente_a_prestacao_de_servico_de_sonorizacao_volante.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona para que encaminhe informações sobre pagamentos, processo licitatório e renovação de contrato de prestação de serviços de sonorização volante.</t>
   </si>
   <si>
     <t>7967</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7967/req_025_frajola_-_informacoes_sobre_emendas_parlamentares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7967/req_025_frajola_-_informacoes_sobre_emendas_parlamentares.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona para que encaminhe a esta Casa de Leis, informações sobre emendas pagas e ainda não utilizadas na Saúde de Ilha Comprida</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7968/req_026_frajola_-_informacoes_sobre_dispensas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7968/req_026_frajola_-_informacoes_sobre_dispensas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona para que encaminhe a esta Casa de Leis, cópias digitais de todas as dispensas realizadas entre novembro de 2024 e a presente data, incluindo as que foram revogadas.</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7975/req_027_frajola_-_informacoes_sobre_equiparacao_salarial_adis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7975/req_027_frajola_-_informacoes_sobre_equiparacao_salarial_adis.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona para que encaminhe a esta Casa de Leis, as seguintes informações sobre valorização da Auxiliares de Desenvolvimento Infantil de Ilha Comprida, diante da decisão judicial nº 0010875-35.2016.5.15.0128.</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7985/req_028_frajola_-_informacoes_arrecadacao_cip.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7985/req_028_frajola_-_informacoes_arrecadacao_cip.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona,  informações sobre arrecadação e gasto do Custeio do Serviço de Iluminação Pública, disposto na Lei Municipal 429/2002.</t>
   </si>
   <si>
     <t>8000</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8000/req_029_marcia_-_informacoes_sobre_processo_de_erosao_costeira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8000/req_029_marcia_-_informacoes_sobre_processo_de_erosao_costeira.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que sejam prestadas informações sobre a existência de plano municipal, ações realizadas, parcerias firmadas e previsão orçamentária voltados à prevenção e combate à erosão costeira no município.</t>
   </si>
   <si>
     <t>8001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8001/req_030_frajola_-_informacoes_medicamentos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8001/req_030_frajola_-_informacoes_medicamentos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona informações sobre a aquisição de medicamentos.</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8002/req_031_frajola_-_alunos_tea.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8002/req_031_frajola_-_alunos_tea.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona informações sobre alunos da Rede Municipal de Ensino com TEA.</t>
   </si>
   <si>
     <t>8008</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8008/req_032_todos_-_ouvidoria_seletivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8008/req_032_todos_-_ouvidoria_seletivo.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que se sejam encaminhadas a esta Casa de Leis informações detalhadas referentes ao Processo Seletivo nº 01/2025, que se encontra suspenso por decisão da própria Administração.</t>
   </si>
   <si>
     <t>8009</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8009/req_033_milton_-_zeladoria_geral_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8009/req_033_milton_-_zeladoria_geral_viareggio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a respeito da possibilidade de Realização de manutenção geral no Balneário Viaréggio e adjacências.</t>
   </si>
   <si>
     <t>8016</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8016/req_034_marcia__-_programa_meu_pet.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8016/req_034_marcia__-_programa_meu_pet.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que sejam prestadas informações sobre a existência de interesse, tratativas, ações ou impedimentos relacionados à adesão do município ao Programa Meu Pet, desenvolvido pela Secretaria de Meio Ambiente, Infraestrutura e Logística do Estado de São Paulo (SEMIL-SP).</t>
   </si>
   <si>
     <t>8028</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8028/req_036_milton_-_equipamentos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8028/req_036_milton_-_equipamentos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que sejam encaminhadas a esta Casa de Leis informações detalhadas sobre os equipamentos que estão fora da cidade em manutenção.</t>
   </si>
   <si>
     <t>8034</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8034/req_037_milton_-_reg.fundiaria_-_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8034/req_037_milton_-_reg.fundiaria_-_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita_x000D_
 Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que sejam encaminhadas, a esta Casa de Leis, informações atualizadas sobre a situação de regularização fundiária do Bairro de Pedrinhas em nossa cidade.</t>
   </si>
   <si>
     <t>8035</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8035/req_038_mozart_-_informacoes_sobre_o_programa_frente_de_trabalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8035/req_038_mozart_-_informacoes_sobre_o_programa_frente_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Requeiro, com base no art. 167 do Regimento Interno desta Casa, que seja oficiada à DD. Prefeita Municipal, Sra. Maristela Osório de Marques Cardona, para que envie, a esta Casa de Leis,  informações sobre o programa frente de trabalho.</t>
   </si>
   <si>
     <t>8041</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8041/req_039_milton_-_aposentados.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8041/req_039_milton_-_aposentados.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que avalie a possibilidade de conceder o prazo de seis meses para o desligamento de servidores públicos aposentados que ainda se encontram em exercícios de suas funções.</t>
   </si>
   <si>
     <t>8042</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8042/req_040_todos_-_fono_bebes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8042/req_040_todos_-_fono_bebes.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que encaminhe informações sobre a fonoaudiologia do Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8043/req_044_milton_-_veiculos_abandonados.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8043/req_044_milton_-_veiculos_abandonados.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que encaminhe informações sobre remoção de veículos abandonados.</t>
   </si>
   <si>
     <t>8054</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8054/req_045_milton-_informacoes_sobre_o_barco_escolar_que_faz_a_rota_pedrinhas_ao_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8054/req_045_milton-_informacoes_sobre_o_barco_escolar_que_faz_a_rota_pedrinhas_ao_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, para que  preste informações acerca do barco escolar que faz a rota de Pedrinhas ao Boqueirão Sul.</t>
   </si>
   <si>
     <t>8057</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8057/req_046_oeder_-_canoagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8057/req_046_oeder_-_canoagem.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que informe a esta Casa de Leis sobre a possibilidade de prestar esclarecimentos acerca da renovação do contrato com a Confederação Brasileira de Canoagem (CBCa), especialmente considerando que o referido serviço da Escola Náutica(alunos sem deficiência) se encontra sem professor desde dezembro de 2024.</t>
   </si>
   <si>
     <t>8058</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8058/req_47_oeder-__evento_ilha_blues.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8058/req_47_oeder-__evento_ilha_blues.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que esta Casa de Leis seja devidamente informada sobre as datas, horários e providências para realização dos eventos Ilha Blues e Ilha Julina neste ano.</t>
   </si>
   <si>
     <t>8055</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8055/req_048_diversos_-_cpi_obras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8055/req_048_diversos_-_cpi_obras.pdf</t>
   </si>
   <si>
     <t>Requer a abertura de Comissão Parlamentar de Inquérito (CPI), visando a apuração de possíveis irregularidades na execução orçamentária, financeira e contratual da Secretaria Municipal de Obras e Serviços (SMOS) de Ilha Comprida, relativas ao exercício de 2025.</t>
   </si>
   <si>
     <t>8064</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8064/req_050_ivan_-_sabesp_balneario_claudia_mara_e_caicara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8064/req_050_ivan_-_sabesp_balneario_claudia_mara_e_caicara.pdf</t>
   </si>
   <si>
     <t>Requeiro, que seja oficiado à Companhia de Saneamento Básico do Estado de São Paulo - SABESP, para que esta preste esclarecimentos sobre intervenções e manutenções na rede água e esgoto, especificamente, no Balneário Claudia Mara, e se há um cronograma de recuperação das vias onde tais operações foram realizadas.</t>
   </si>
   <si>
     <t>8073</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8073/req_051_milton_-_predio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8073/req_051_milton_-_predio.pdf</t>
   </si>
   <si>
     <t>Requeiro, após a aprovação pelo Plenário, o envio de expediente à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, com o objetivo de solicitar esclarecimentos acerca da ausência de dados no Portal da Transparência sobre os pagamentos referentes aos aluguéis do prédio que abriga o Paço Municipal.</t>
   </si>
   <si>
     <t>8075</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8075/req_052_milton_-_pagamento_epcco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8075/req_052_milton_-_pagamento_epcco.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita_x000D_
 Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, para que responda, esta Casa Leis, questionamentos quanto à Licitação nº 042/2023 e que seja enviado cópia da medição (devidamente aprovada) dos serviços executados pela empresa EPCCO ENGª.</t>
   </si>
   <si>
     <t>8077</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8077/req_053_milton_-_banheiro_cemiterio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8077/req_053_milton_-_banheiro_cemiterio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que informe se há previsão e, em caso positivo, quando será realizada a instalação de banheiro público no Cemitério dos Índios, localizado neste município.</t>
   </si>
   <si>
     <t>8090</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8090/req_054_milton_-_prefeitura_dados_contrato_1_2022..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8090/req_054_milton_-_prefeitura_dados_contrato_1_2022..pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que informe, nos termos do princípio da transparência e do dever constitucional de fiscalização do Poder Legislativo, o envio a esta Casa de cópia integral dos documentos relacionados ao Contrato nº 001/2022, originado no Processo nº 126/2021 e Pregão Presencial nº 39/2021, celebrado com o Fornecedor nº 9683 - Alta Transportes e Serviços LTDA.</t>
   </si>
   <si>
     <t>8103</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8103/req_055_oeder_-_canoagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8103/req_055_oeder_-_canoagem.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que informe a esta Casa de Leis sobre a possibilidade de prestar esclarecimentos acerca da renovação do contrato com a Confederação Brasileira de Canoagem (CBCa), especialmente considerando que o referido serviço da Escola Náutica (alunos sem deficiência) se encontra sem professor desde dezembro de 2024.</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8104/req_056_oeder-__evento_ilha_blues.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8104/req_056_oeder-__evento_ilha_blues.pdf</t>
   </si>
   <si>
     <t>8101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8101/req_057_frajola_-_distribuicao_paes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8101/req_057_frajola_-_distribuicao_paes.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal,_x000D_
 Dra. Maristela Osório de Marques Cardona, informações sobre a distribuição de pães para a Unidade de Pronto de Atendimento.</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8109/req_058_milton_-_coveiro_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8109/req_058_milton_-_coveiro_municipal.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita_x000D_
 Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que encaminhe, esta Casa de Leis, informações sobre o coveiro para o cemitério municipal.</t>
   </si>
   <si>
     <t>8115</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8115/req_059_mig_-_sabesp_-_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8115/req_059_mig_-_sabesp_-_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o Doutor e Soberano Plenário, para que se aprovador for, oficie-se ao Diretor Presidente da SABESP e_x000D_
 ao responsável local para que preste informações atualizadas sobre o andamento das obras de implantação da rede de abastecimento de água no bairro Boqueirão Sul e áreas adjacentes.</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8116/req_060_oeder_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8116/req_060_oeder_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Venho pelo presente, justificar a minha ausência no Plenário ocorrida na 15ª Sessão Ordinária, realizada em 13/05/2025, em decorrência dos acontecimentos ocorridos naquele dia. Requeiro assim, que seja o presente Requerimento aceito e submetido à consideração do Egrégio e Soberano Plenário, e, se acatado, seja aplicado do disposto no parágrafo 2º do artigo 257, do Regimento Interno da Casa.</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8127/req_061_marcia_-_beneficios_estudantes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8127/req_061_marcia_-_beneficios_estudantes.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que encaminhe, a esta Casa de Leis, informações sobre a concessão do beneficio financeiro aos estudantes do município de Ilha Comprida que frequentam cursos de ensino superior na modalidade presencial em instituições de ensino localizadas fora do município.</t>
   </si>
   <si>
     <t>8158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8158/req_62_marcia-_epis_de_funcioarios_da_coleta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8158/req_62_marcia-_epis_de_funcioarios_da_coleta.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que encaminhe, a esta Casa de Leis, informações sobre a aquisição e distribuição de Equipamento de Proteção Individual (EPI) aos funcionários da coleta de resíduos, roçagem e serviços afins.</t>
   </si>
   <si>
     <t>8129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8129/req_063_milton_-_horta_comunitaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8129/req_063_milton_-_horta_comunitaria.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que seja estudada a viabilidade de liberar o espaço público localizado ao lado do laboratório, no Boqueirão Sul, onde anteriormente funcionava a horta comunitária, a fim de possibilitar sua reativação.</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8153/req_064_milton_-_doacao_de_terreno_a_associacao_amigos_de_bairro_vila_caicara_e_claudiamara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8153/req_064_milton_-_doacao_de_terreno_a_associacao_amigos_de_bairro_vila_caicara_e_claudiamara.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvido o douto e soberano plenário que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal, Maristela Osório de Marques Cardona, para que verifique a possibilidade de doação de um lote de terreno pertencente ao patrimônio público municipal à Associação Amigos de Bairro Vila Caiçara e Claudiamara, bem como às  demais associações de bairro regularmente constituídas, considerando que o município é detentor de milhares de lotes ainda não destinados a políticas públicas específicas.</t>
   </si>
   <si>
     <t>8162</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8162/req_065_mozart_-_justificativa_de_falta_sapl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8162/req_065_mozart_-_justificativa_de_falta_sapl.pdf</t>
   </si>
   <si>
     <t>Venho pelo presente, nos termos do Artigo nº 257 do Regimento Interno desta Casa, justificar a falta ocorrida na 18ª Sessão Ordinária, realizada em 03/06/2025, devido à afastamento por motivo de saúde, conforme Atestado Médico em anexo._x000D_
 Requeiro assim, que seja o presente Requerimento aceito e submetido à consideração do Egrégio e Soberano Plenário, e, se acatado, seja aplicado do disposto no artigo 261, do regimento Interno dessa Casa.</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8170/req_066_milton_-_jl_soft.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8170/req_066_milton_-_jl_soft.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita_x000D_
 Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que sejam encaminhadas, a esta Casa de Leis, as informações relativas aos Relatórios de todos os contratos vigentes, incluindo, restos a pagar e os Saldos bancários atuais, com informe das eventuais aplicações financeiras e por fim o Cronograma de pagamentos futuros.</t>
   </si>
   <si>
     <t>8184</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8184/req_067_milton_-_aluguel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8184/req_067_milton_-_aluguel.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhor Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que sejam encaminhadas, a esta Casa de Leis,  informações detalhadas sobre imóveis alugados pelo Município.</t>
   </si>
   <si>
     <t>8188</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8188/req_068_frajola_-_informacoes_sobre_o_conselho_municipal_de_acompanhamento_dos_royiales_de_petolio_e_gas_natural_conforme_lei_municipal_1.486_de_2018.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8188/req_068_frajola_-_informacoes_sobre_o_conselho_municipal_de_acompanhamento_dos_royiales_de_petolio_e_gas_natural_conforme_lei_municipal_1.486_de_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal,_x000D_
 Maristela Osório de Marques Cardona, que encaminhe informações sobre a criação do Conselho de Acompanhamento dos Royalties no Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>8199</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8199/req_069_milton_-_dedetizacao_escolas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8199/req_069_milton_-_dedetizacao_escolas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita_x000D_
 Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que sejam encaminhadas, a esta Casa de Leis, informações relativas aos serviços de dedetização realizados nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>8201</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8201/req_070_milton_-_aposentados.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8201/req_070_milton_-_aposentados.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que sejam encaminhadas, a esta Casa de Leis, cópia integral do procedimento administrativo que ensejou a exoneração dos servidores aposentados da Prefeitura Municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>8208</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8208/req_071_milton_-_estrada_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8208/req_071_milton_-_estrada_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvido o douto e soberano Plenário para que, se aprovado for,  oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que sejam encaminhadas, a esta Casa de Leis, as informações oficiais referentes à obra em execução da Estrada Parque de Pedrinhas, realizada com recursos oriundos do Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>8210</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8210/req_072_frajola_-_informacoes_sobre_pagamentos_efetuados_pela_prefeitura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8210/req_072_frajola_-_informacoes_sobre_pagamentos_efetuados_pela_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando que sejam encaminhadas informações sobre ordem cronológica de pagamentos.</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8209/req_073_ivan_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8209/req_073_ivan_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Venho pelo presente, nos termos do artigo nº 257 do Regimento Interno desta Casa, justificar a falta ocorrida na 20ª Sessão Ordinária, realizada em 17/06/2025, devido ao afastamento por motivo de saúde, conforme Atestado Médico em anexo.</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8215/req_074_milton_-_estacionamento_45.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8215/req_074_milton_-_estacionamento_45.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita_x000D_
 Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que informe a esta Casa de Leis sobre a possibilidade de remoção do estacionamento em ângulo de 45 graus implantado na primeira quadra da Avenida Copacabana, com o consequente retorno ao modelo de vagas paralelas ao meio-fio. Em caso positivo, solicita-se a indicação do prazo previsto para a adoção da medida.</t>
   </si>
   <si>
     <t>8299</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8299/req_075_25__marcia-informacoes_sobre_a_construcao_de_de_pontos_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8299/req_075_25__marcia-informacoes_sobre_a_construcao_de_de_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que encaminhe, a esta Casa de Leis, informações sobre a construção do ponto de ônibus na Rua Vênus, no balneário Mar e Sol.</t>
   </si>
   <si>
     <t>8289</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR, MÁRCIA ROMANO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8289/req_076_-_prorrogacao_de_praza_de_funcionamento_comissao_parlamentar_de_inquerito.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8289/req_076_-_prorrogacao_de_praza_de_funcionamento_comissao_parlamentar_de_inquerito.pdf</t>
   </si>
   <si>
     <t>Requer-se a Vossas Excelências, membros do Plenário, a submissão do presente requerimento à deliberação e aprovação desta Casa Legislativa, para que seja concedida a prorrogação do prazo de funcionamento da CPI nº 01/2025 por mais 90 (noventa) dias, a contar do término do prazo original, em 19 de agosto de 2025.</t>
   </si>
   <si>
     <t>8292</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8292/req_077_-_informacoes_sobre_os_processos_no_2808_e_2810_de_2025_e_copias_na_integra_dos_estudos_pela_fupam.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8292/req_077_-_informacoes_sobre_os_processos_no_2808_e_2810_de_2025_e_copias_na_integra_dos_estudos_pela_fupam.pdf</t>
   </si>
   <si>
     <t>Requeiro, com base no art. 167 do Regimento Interno desta Casa, que seja oficiada a digna Prefeita Municipal, Sra. Maristela Osório de Marques Cardona, para que envie a esta Casa cópias integrais dos processos nº 2808/2015 e nº 2810/2015, que se encontram no Departamento de Desenvolvimento Urbano (DPDU) e cópias integrais dos estudos realizados pela FUPAM – Fundação para a Pesquisa em Arquitetura e Ambiente –, nos quais foram apontadas áreas prioritárias para conservação.</t>
   </si>
   <si>
     <t>8294</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8294/req_078_-__informacoes_sobre_dacao__de_pagamenntos_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8294/req_078_-__informacoes_sobre_dacao__de_pagamenntos_1.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Prefeitura Municipal de Ilha_x000D_
 Comprida, solicitando que sejam encaminhadas informações sobre a realização de dação em pagamento</t>
   </si>
   <si>
     <t>8295</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8295/req_079_-_presstacao_de_contas_do_evento_arraial_da_ilha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8295/req_079_-_presstacao_de_contas_do_evento_arraial_da_ilha.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Prefeitura Municipal de Ilha Comprida, solicitando que seja encaminhada a prestação de contas completa e detalhada do evento "Arraial da Ilha".</t>
   </si>
   <si>
     <t>8302</t>
   </si>
   <si>
     <t>MILTINHO, EDER CONSTRUTOR, MÁRCIA ROMANO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8302/req_080_-_incentiv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8302/req_080_-_incentiv.pdf</t>
   </si>
   <si>
     <t>Requeremos que, após ouvido o Plenário, seja oficiado à empresa Incentiv Recursos Humanos e Gestão de Pessoas Ltda., para que encaminhe, no prazo legal, a relação dos prestadores de serviço que atuaram na Prefeitura de Ilha Comprida nos últimos 12 (doze) meses, informando: nome completo, data de admissão e desligamento (se houver), local de trabalho e relatório das atividades desempenhadas.</t>
   </si>
   <si>
     <t>8322</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8322/req_081_frajola_-_envio_de_copias_de_todas_dispensas_realizadas_entre_01_04_2025_a_presente_data.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8322/req_081_frajola_-_envio_de_copias_de_todas_dispensas_realizadas_entre_01_04_2025_a_presente_data.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra._x000D_
 Maristela Osório de Marques Cardona para que encaminhe a esta Casa de Leis, cópias digitais de todas as dispensas realizadas entre 01/04/2025 e a presente data, incluindo as que foram revogadas.</t>
   </si>
   <si>
     <t>8324</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8324/req_082_milton_-_mutirao_oftalmologico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8324/req_082_milton_-_mutirao_oftalmologico.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que sejam adotadas as providências necessárias, com a máxima urgência possível, para refazer e republicar o edital de convocação destinado à contratação de serviços para a realização do mutirão de oftalmologia no município, considerando que o edital anterior resultou deserto.</t>
   </si>
   <si>
     <t>8361</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8361/req_083_milton_-doacao_lote.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8361/req_083_milton_-doacao_lote.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que seja solicitado o envio da relação de todos os pedidos de doação de lotes protocolados por igrejas e entidades religiosas, bem como daqueles que foram atendidos, indicando a respectiva ordem cronológica de protocolo e de atendimento, além de informar quais são os critérios adotados pela Administração Municipal para análise e deferimento de tais pedidos.</t>
   </si>
   <si>
     <t>8362</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8362/req_084_edina_-_justificativa_de_falta_com_o_atestado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8362/req_084_edina_-_justificativa_de_falta_com_o_atestado.pdf</t>
   </si>
   <si>
     <t>Venho pelo presente, nos termos do Artigo nº 257 do Regimento Interno desta Casa, justificar a falta ocorrida na 23ª Sessão Ordinária, realizada_x000D_
 em 12/08/2025, devido à afastamento por motivo de saúde, conforme Atestado Médico em anexo.</t>
   </si>
   <si>
     <t>8364</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8364/req_085_frajola_-iluminacao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8364/req_085_frajola_-iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, solicitando informações sobre critérios para manutenção da iluminação pública em Ilha Comprida.</t>
   </si>
   <si>
     <t>8365</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8365/req_086_frajola_-_programa_interior_na_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8365/req_086_frajola_-_programa_interior_na_praia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, solicitando informações sobre o Programa Interior na Praia.</t>
   </si>
   <si>
     <t>8366</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8366/req_087_frajola_-gastos_com_alimentacao_no_encontro_da_aprecesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8366/req_087_frajola_-gastos_com_alimentacao_no_encontro_da_aprecesp.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, solicitando informações sobre gastos com alimentação no encontro da APRECESP.</t>
   </si>
   <si>
     <t>8367</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8367/req_088_frajola_-_frente_de_trabalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8367/req_088_frajola_-_frente_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, solicitando informações sobre o programa Frente de Trabalho, diante de decisão recente do STF.</t>
   </si>
   <si>
     <t>8376</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8376/req_089_diversos_-_cpi_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8376/req_089_diversos_-_cpi_saude.pdf</t>
   </si>
   <si>
     <t>Requeremos, a Vossa Excelência a criação de Comissão Parlamentar de Inquérito (CPI), visando à apuração de possíveis irregularidades na contratação, execução e pagamentos dos contratos firmados pela Secretaria Municipal de Saúde (SMS) de Ilha Comprida, bem como na prestação dos serviços de saúde, e em procedimentos administrativos que envolvem outros órgãos municipais e que impactam a gestão da saúde.</t>
   </si>
   <si>
     <t>8414</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8414/req_090_milton_-inscr.munic.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8414/req_090_milton_-inscr.munic.pdf</t>
   </si>
   <si>
     <t>Requeiro, à Excelentíssima Senhora Prefeita, informações sobre a evolução da atividade comercial no município.</t>
   </si>
   <si>
     <t>8425</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8425/req_091_frajola_-_informes_sobre_a_estrutura_funcional_das_creches.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8425/req_091_frajola_-_informes_sobre_a_estrutura_funcional_das_creches.pdf</t>
   </si>
   <si>
     <t>Requeiro, à Exma. Sra. Prefeita Municipal, informações e providências referentes às creches municipais de Ilha Comprida: 1. O número de salas existentes em cada creche municipal e a respectiva quantidade de alunos matriculados em cada uma delas, dividindo as informações por unidade; 2. O número de professores, auxiliares de desenvolvimento infantil (ADIs), e estagiários e/ou cuidadores alocados em cada sala das creches; 3. O número de merendeiras e auxiliares de serviços gerais em cada unidade de creche; 4. O nome do responsável por cada unidade de creche.</t>
   </si>
   <si>
     <t>8426</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8426/req_092_frajola_-_copia_do_estudo_socioeconomico_ambiental_para_implantacao_da_tpa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8426/req_092_frajola_-_copia_do_estudo_socioeconomico_ambiental_para_implantacao_da_tpa.pdf</t>
   </si>
   <si>
     <t>Requeiro, à Exma. Sra. Prefeita Municipal, cópia integral do ESTUDO SOCIOECONÔMICO AMBIENTAL PARA IMPLANTAÇÃO DA TPA (Taxa de Preservação Ambiental) contratado pela Prefeitura Municipal de Ilha Comprida junto à empresa BIO GS CONSULTORIA AMBIENTAL LTDA.</t>
   </si>
   <si>
     <t>8450</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8450/req_093-_informe_de_manutencao_de_predios_publicos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8450/req_093-_informe_de_manutencao_de_predios_publicos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao Departamento Competente, com a devida urgência, a fim de que sejam realizadas as manutenções necessárias nos equipamentos públicos municipais. Destacamos, em especial, o CRAS, o Espaço Gente, as Unidades de Saúde da Família (PSFs), e todos os demais órgãos públicos municipais, incluindo serviços de limpeza, reparos e pintura.</t>
   </si>
   <si>
     <t>8451</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8451/req_094_oeder_-_limpeza_do_rio_camdapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8451/req_094_oeder_-_limpeza_do_rio_camdapui.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que providencie, com a devida urgência, a realização dos serviços de limpeza de toda a extensão do Rio Candapuí, dando prioridade ao trecho situado nas_x000D_
 imediações do Pronto Socorro Municipal - UPA e da Escola Meu Recanto, informando a esta Casa de Leis o cronograma previsto e as ações já adotadas_x000D_
 nesse sentido.</t>
   </si>
   <si>
     <t>8452</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8452/req_095_oeder_-_limpeza_e_rocada_nas_rotatoorias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8452/req_095_oeder_-_limpeza_e_rocada_nas_rotatoorias.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que determine ao Departamento Competente a imediata realização dos serviços de limpeza e roçagem nas rotatórias do município, com a devida urgência, e informando a esta Casa de Leis o cronograma previsto e as ações já adotadas nesse sentido</t>
   </si>
   <si>
     <t>8453</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8453/req_096_oeder_-_feichamento_das_quadras_das_escolas_meu_recanto_e_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8453/req_096_oeder_-_feichamento_das_quadras_das_escolas_meu_recanto_e_britania.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que determine ao Departamento Competente a imediata execução do fechamento das quadras das escolas EMEIEF Meu Recanto e EMEF Britânia, com a devida urgência, informando a esta Casa de Leis o cronograma previsto e as ações já adotadas nesse sentido.</t>
   </si>
   <si>
     <t>8454</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8454/req_097_oeder_-manutencao_e_reforma_no_campo_do_caju.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8454/req_097_oeder_-manutencao_e_reforma_no_campo_do_caju.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que providencie, com a devida urgência, a manutenção e reforma no Campo de Futebol Durval Marietto Júnior (Campo do Caju), informando a esta Casa_x000D_
 de Leis o cronograma previsto e as ações já adotadas nesse sentido.</t>
   </si>
   <si>
     <t>8455</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8455/req_098_oeder_-_limpeza_orla_da_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8455/req_098_oeder_-_limpeza_orla_da_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que  providencie, com a devida urgência, a realização de serviços de limpeza da vala de toda a orla da Avenida Beira Mar, informando a esta Casa de Leis o cronograma previsto e as ações já adotadas nesse sentido.</t>
   </si>
   <si>
     <t>8487</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8487/req_099_gryllo_-zoonoses_falta_anestesia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8487/req_099_gryllo_-zoonoses_falta_anestesia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita_x000D_
 Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que, por intermédio do setor competente, encaminhe a esta Casa de Leis as informações sobre a falta de anestesia para o centro de controle de zoonoses.</t>
   </si>
   <si>
     <t>8488</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8488/req_100_mozrt_-_casa_da_crianca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8488/req_100_mozrt_-_casa_da_crianca.pdf</t>
   </si>
   <si>
     <t>Requeiro, com base no art. 167 do Regimento Interno desta Casa, que seja oficiado à digníssima Prefeita Municipal, Sra. Maristela Osório de Marques Cardona, para que envie a esta Casa informações referentes à estrutura física e funcional da Casa da Criança.</t>
   </si>
   <si>
+    <t>8511</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8511/req_101_frajola_-_solicita_informacoes_do_contrato__085_2023_e_so_pregao_55_2022.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais e ouvindo o douto e soberano Plenário, que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando informações sobre a renovação do Contrato nº 085/2023, os pagamentos realizados pela permissionária Silvana Cristina de Aguiar Souza, os comprovantes de despesas com água e luz do espaço concedido (Espaços Gourmets na Orla Antigo Porto da Balsa) e a cópia integral do Edital do Pregão nº 55/2022, que originou o referido contrato.</t>
+  </si>
+  <si>
+    <t>8514</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8514/req_102_milton_-pedrinhas_-_bica.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que, por intermédio do setor competente, sejam prestadas informações sobre os motivos pelos quais as duas bicas localizadas no bairro Pedrinhas encontram-se há tanto tempo sem funcionamento.</t>
+  </si>
+  <si>
+    <t>8515</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8515/req_103_milton_-_esgoto_-_sabesp.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que, em conjunto com os setores competentes da Vigilância Sanitária Municipal, sejam prestados os devidos esclarecimentos sobre as providências que estão sendo tomadas para solucionar os vazamentos de esgoto em vias públicas do município.</t>
+  </si>
+  <si>
+    <t>8535</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8535/req_104_milton_-_ambulantes_-_prazo.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que, por intermédio do setor competente, sejam prestados esclarecimentos sobre o processo de cadastramento de vendedores ambulantes no município, bem como seja reconsiderado o prazo estipulado para a conclusão do referido cadastro.</t>
+  </si>
+  <si>
+    <t>8533</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8533/req_105_frajola_-_justificativa_de_ausencia.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, JOSÉ ROBERTO VENÂNCIO DE SOUZA, com assento nesta Egrégia Casa Legislativa, vem, com o devido respeito e acatamento, nos termos do Art. 257, inciso II e §1º do Regimento Interno da Câmara Municipal de Ilha Comprida, requerer a Vossa Excelência e aos nobres Pares, a justificativa de sua ausência na Sessão Ordinária realizada no dia 30 de setembro do corrente ano.</t>
+  </si>
+  <si>
+    <t>8555</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8555/req_106__milton_-_saneamento_balneario_monte_carcos_carabanas1.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se À SABESP - Companhia de Saneamento Básico do Estado de São Paulo, a fim de que informe se há a possibilidade de priorizar os serviços de saneamento básico no Balneário Monte Carlo, mais especificamente na localidade conhecida como Carabanas.</t>
+  </si>
+  <si>
+    <t>8558</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8558/req_107_frajola-_pavimentacao_bloquetes_av._intermares_e_estrada_da_vizinhanca.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, solicitando que sejam elaborados os projetos executivos para pavimentação em bloquetes da Avenida Intermares e da Estrada da Vizinhança, conforme especificações técnicas adequadas, visando o protocolo junto ao Departamento de Estradas de Rodagem do Estado de São Paulo (DER-SP) para inclusão no programa "São Paulo Pra Toda Obra", solicito também que as informações sobre o cronograma de elaboração de tais projetos sejam fornecidas em formato digital, quando disponíveis.</t>
+  </si>
+  <si>
+    <t>8564</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8564/req_108_frajola_-_construcao_de_casa_populares.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, solicitando as informações sobre a situação dos Convênios Habitacionais em Ilha Comprida</t>
+  </si>
+  <si>
+    <t>8567</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8567/req_109_frajola_-_herbit.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando informações e providências referentes à atuação do Senhor Herbet Alves dos Santos no âmbito da Administração Municipal de Ilha Comprida.</t>
+  </si>
+  <si>
+    <t>8617</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8617/req_110_frajola_-_neoenergia_elektro.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à concessionária NEOENERGIA ELEKTRO, solicitando informações sobre as constantes interrupções no fornecimento de energia em Ilha Comprida.</t>
+  </si>
+  <si>
+    <t>8619</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8619/req_111_milton_-_drogas.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que, por intermédio do setor competente, sejam prestadas as seguintes informações e adotadas as providências cabíveis quanto à execução das Leis Municipais nº 632/2007, nº 936/2011, nº 1284/2016, nº 1421/2017 e nº 1488/2018, que tratam da prevenção, conscientização e enfrentamento ao uso de drogas no âmbito municipal.</t>
+  </si>
+  <si>
+    <t>8629</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8629/req_112_milton_-_sabesp_-_pedrinhas.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se a SABESP - Companhia de Saneamento Básico do Estado de São Paulo, a fim de que preste informações detalhadas e esclarecimentos sobre a situação da rede de esgoto no bairro de Pedrinhas.</t>
+  </si>
+  <si>
+    <t>8630</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8630/req_113_milton_-_iluminacao_-contrato.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que, por intermédio do setor competente, sejam prestados esclarecimentos sobre a ausência de uma empresa ou contrato vigente para a prestação dos serviços de manutenção da iluminação pública no município.</t>
+  </si>
+  <si>
+    <t>8631</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8631/req_114_milton_-_internet_-_fiacao_obsoleta.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que, por intermédio do setor competente, sejam prestados esclarecimentos detalhados sobre as medidas que estão sendo implementadas para fazer cumprir a Lei Municipal n° 2.040, de 29 de junho de 2023.</t>
+  </si>
+  <si>
+    <t>8632</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8632/req_115_milton_-_biblioteca_-_prazo_abertura.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, a fim de que, por intermédio do setor competente, sejam prestados  esclarecimentos sobre a situação atual e a previsão de pleno funcionamento da Biblioteca Municipal “Romeu Cabeça”.</t>
+  </si>
+  <si>
+    <t>8645</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8645/req_116_frajola_-_adega_na_banca_de_jornal.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que, se aprovado for, oficie-se à Exma. Sra. Prefeita Municipal, Dra. Maristela Osório de Marques Cardona, solicitando informações relativas à licença concedida para o uso do espaço localizado na parte central da cidade.</t>
+  </si>
+  <si>
+    <t>8651</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8651/req_117_mozart_-_justificativa_de_falta.pdf</t>
+  </si>
+  <si>
+    <t>Venho pelo presente, nos termos do Artigo nº 257 do Regimento Interno desta Casa, justificar a falta ocorrida na 37ª Sessão Ordinária, realizada em 18/11/2025, devido à afastamento por motivo de saúde, conforme Atestado Médico em anexo._x000D_
+Requeiro assim, que seja submetido à consideração do Egrégio e Soberano Plenário, e, se acatado, seja aplicado do disposto no artigo 261, do Regimento Interno da Casa.</t>
+  </si>
+  <si>
+    <t>8653</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8653/req_118_milton_-_justificativa_de_falta.pdf</t>
+  </si>
+  <si>
+    <t>Venho pelo presente, nos termos do Artigo nº 257 do Regimento Interno desta Casa, justificar a falta ocorrida na 38ª Sessão Ordinária, realizada em 25/11/2025, devido à afastamento por motivo de saúde, conforme Atestado Médico em anexo. Requeiro assim, que seja submetido à consideração do Egrégio e Soberano Plenário, e, se acatado, seja aplicado do disposto no artigo 261, do Regimento Interno da Casa.</t>
+  </si>
+  <si>
+    <t>8673</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8673/req_119_frajola_-_justificativa_de_falta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, JOSÉ ROBERTO VENÂNCIO DE SOUZA, com assento nesta Egrégia Casa Legislativa, vem, com o devido respeito e acatamento, nos termos do Art. 257, inciso II e §1º do Regimento Interno da Câmara Municipal de Ilha Comprida, requerer a Vossa Excelência e aos nobres Pares, a justificativa de sua ausência na Sessão Ordinária realizada no dia 02 de dezembro do corrente ano.</t>
+  </si>
+  <si>
+    <t>8678</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8678/novo_req_120_milton_-_saude_-_agendamento_veiculos1_1.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano plenário para que, se aprovado for, oficie-se à Excelentíssima Senhora Prefeita Municipal de Ilha Comprida, Maristela Osório de Marques Cardona, que se verifique a possibilidade de melhorias no sistema de agendamento de veículos para o transporte destinado a pacientes que necessitam de atendimento médico em outros municípios.</t>
+  </si>
+  <si>
     <t>7929</t>
   </si>
   <si>
     <t>RESRE</t>
   </si>
   <si>
     <t>Respostas Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7929/rsre_002_mozart-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7929/rsre_002_mozart-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 002/2025.</t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7923/rsre_003_mozart-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7923/rsre_003_mozart-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 003/2025.</t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7924/rsre_004_gryllo_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7924/rsre_004_gryllo_-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 004/2025.</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7982/rsre_007_miltion-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7982/rsre_007_miltion-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 007/2025.</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7977/rsre_010_frajola_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7977/rsre_010_frajola_-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 010/2025</t>
   </si>
   <si>
     <t>8011</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8011/rsre_013_mozart-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8011/rsre_013_mozart-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 013/2025</t>
   </si>
   <si>
     <t>8012</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8012/resre_014_mozart_completa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8012/resre_014_mozart_completa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 014/2025.</t>
   </si>
   <si>
     <t>8018</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8018/sapl_resre_015_frajola-_completo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8018/sapl_resre_015_frajola-_completo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 015/2025.</t>
   </si>
   <si>
     <t>8020</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8020/resre_016-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8020/resre_016-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 016/2025.</t>
   </si>
   <si>
     <t>8023</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8023/resre_017_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8023/resre_017_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 017/2025.</t>
   </si>
   <si>
     <t>8019</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8019/resre_018_frajola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8019/resre_018_frajola.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 018/2025.</t>
   </si>
   <si>
     <t>8022</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8022/resre_019_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8022/resre_019_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 019/2024.</t>
   </si>
   <si>
     <t>8050</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8050/resre_020_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8050/resre_020_oeder.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 020/2025.</t>
   </si>
   <si>
     <t>8049</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8049/resre_021_milton-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8049/resre_021_milton-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 021/2025.</t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8053/resre_022_mozart-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8053/resre_022_mozart-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 22/2025.</t>
   </si>
   <si>
     <t>8048</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8048/resre_023_frajola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8048/resre_023_frajola.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 023/2025.</t>
   </si>
   <si>
     <t>8078</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8078/resre_027_frajola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8078/resre_027_frajola.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 027/2025.</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8079/resre_028_frajola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8079/resre_028_frajola.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 028/2025.</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8083/resre_029_marcia-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8083/resre_029_marcia-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 029/2025.</t>
   </si>
   <si>
     <t>8087</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8087/resre_030_frajola_-_parte_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8087/resre_030_frajola_-_parte_1.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 30/2025.</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8084/resre_031_frajola_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8084/resre_031_frajola_-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 031/2025.</t>
   </si>
   <si>
     <t>8085</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8085/resre_032_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8085/resre_032_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 32/2025.</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8086/resre_033_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8086/resre_033_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 33/2025.</t>
   </si>
   <si>
     <t>8091</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8091/resre_034_marcia-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8091/resre_034_marcia-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 034/2025.</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8151/resre_036_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8151/resre_036_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 036/2025.</t>
   </si>
   <si>
     <t>8122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8122/resre_037_milton-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8122/resre_037_milton-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 37/2025.</t>
   </si>
   <si>
     <t>8121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8121/resre_039_todos_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8121/resre_039_todos_-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 39/2025.</t>
   </si>
   <si>
     <t>8120</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8120/resre_040_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8120/resre_040_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 40/2025.</t>
   </si>
   <si>
     <t>8119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8119/resre_044_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8119/resre_044_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 044/2025.</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8213/resre_045_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8213/resre_045_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 045/2025.</t>
   </si>
   <si>
     <t>8240</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8240/resre_052_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8240/resre_052_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 052/2025.</t>
   </si>
   <si>
     <t>8243</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8243/resre_053_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8243/resre_053_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 053/2025.</t>
   </si>
   <si>
     <t>8239</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8239/resre_055_oeder_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8239/resre_055_oeder_-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 055/2025.</t>
   </si>
   <si>
     <t>8242</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8242/resre_056_oeder_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8242/resre_056_oeder_-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 056/2025.</t>
   </si>
   <si>
     <t>8241</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8241/resre_058_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8241/resre_058_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 058/2025.</t>
   </si>
   <si>
     <t>8244</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8244/resre_061_marcia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8244/resre_061_marcia.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 061/2025.</t>
   </si>
   <si>
     <t>8276</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8276/resre_062_marcia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8276/resre_062_marcia.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 062/2025.</t>
   </si>
   <si>
     <t>8245</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8245/resre_063_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8245/resre_063_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 063/2025.</t>
   </si>
   <si>
     <t>8250</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8250/resre_064_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8250/resre_064_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 064/2025.</t>
   </si>
   <si>
     <t>8265</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8265/resre_067_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8265/resre_067_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 067/2025.</t>
   </si>
   <si>
     <t>8266</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8266/resre_068_frajola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8266/resre_068_frajola.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 068/2025.</t>
   </si>
   <si>
     <t>8267</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8267/resre_069_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8267/resre_069_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 069/2025.</t>
   </si>
   <si>
     <t>8246</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8246/resre_070_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8246/resre_070_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 070/2025.</t>
   </si>
   <si>
     <t>8277</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8277/resre_071_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8277/resre_071_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 071/2025.</t>
   </si>
   <si>
     <t>8278</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8278/resre_072_frajola_-_completo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8278/resre_072_frajola_-_completo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 072/2025.</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8279/resre_074_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8279/resre_074_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 074/2025.</t>
   </si>
   <si>
     <t>8403</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8403/resre_075_marcia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8403/resre_075_marcia.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 075/2025.</t>
   </si>
   <si>
     <t>8406</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8406/resre_077_mozart-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8406/resre_077_mozart-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 77/2025.</t>
   </si>
   <si>
     <t>8404</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8404/resre_79_frajola_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8404/resre_79_frajola_-.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 079/2025.</t>
   </si>
   <si>
     <t>8405</t>
   </si>
   <si>
     <t>Prefetura e outros órgãos municipais. - PREFORGM</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8405/resre_080_completa_empresa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8405/resre_080_completa_empresa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 80/2025.</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8493/ilovepdf_merged_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8493/ilovepdf_merged_24.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 081/2025.</t>
   </si>
   <si>
     <t>8402</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8402/resre_082_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8402/resre_082_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 082/2025.</t>
   </si>
   <si>
+    <t>8505</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8505/resre_83_-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 083/2025.</t>
+  </si>
+  <si>
+    <t>8508</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8508/resre_85_-_frajola_completo.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 085/2025.</t>
+  </si>
+  <si>
+    <t>8507</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8507/resre_086_-_frajola_completa.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 086/2025.</t>
+  </si>
+  <si>
+    <t>8504</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8504/resre_087_-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 087/2025.</t>
+  </si>
+  <si>
+    <t>8506</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8506/resre_088_-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 088/2025.</t>
+  </si>
+  <si>
+    <t>8547</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8547/resre_090_-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 090/2025.</t>
+  </si>
+  <si>
+    <t>8572</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8572/resre_91_-_vereadores_0001_rotated.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUEIRMENTO 91/2025.</t>
+  </si>
+  <si>
+    <t>8578</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8578/resre_093-_oeder.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 093/25</t>
+  </si>
+  <si>
+    <t>8603</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8603/resre_094-_oeder-1.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 94/2025.</t>
+  </si>
+  <si>
+    <t>8577</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8577/resre_095-_oeder.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 095/2025.</t>
+  </si>
+  <si>
+    <t>8576</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8576/resre_096-_oeder.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 96/2025.</t>
+  </si>
+  <si>
+    <t>8575</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8575/resre_097-_oeder.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 097/2025.</t>
+  </si>
+  <si>
+    <t>8574</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8574/resre_098_oeder.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 098/2025.</t>
+  </si>
+  <si>
+    <t>8587</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8587/resre_099-_gryllo_completa.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENNTO 099/2025.</t>
+  </si>
+  <si>
+    <t>8613</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8613/resre_101-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 101/2025.</t>
+  </si>
+  <si>
+    <t>8614</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8614/resre_102_-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 102/2025.</t>
+  </si>
+  <si>
+    <t>8615</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8615/resre_103_-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 103/2025.</t>
+  </si>
+  <si>
+    <t>8616</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8616/resre_104_-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 104/2025.</t>
+  </si>
+  <si>
+    <t>8643</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8643/resre_107_-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 107/2025.</t>
+  </si>
+  <si>
+    <t>8644</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8644/resre_108_-_frajola.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO 108/2025</t>
+  </si>
+  <si>
+    <t>8688</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8688/resre_111_miltion-.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO Nº 111/2025.</t>
+  </si>
+  <si>
+    <t>8689</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8689/resre_113_miltion_-.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO Nº 113/2025.</t>
+  </si>
+  <si>
+    <t>8690</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8690/resre_114_milton_-.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AO REQUERIMENTO Nº 114/2025.</t>
+  </si>
+  <si>
+    <t>8691</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8691/resre_115-_milton.pdf</t>
+  </si>
+  <si>
+    <t>RESPOSTA AOA REQUERIEMENTO Nº 115/2025.</t>
+  </si>
+  <si>
     <t>7925</t>
   </si>
   <si>
     <t>2024137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7925/resre_137_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7925/resre_137_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 137/2024.</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
     <t>2024155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7921/resre_155_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7921/resre_155_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 155/2024.</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
     <t>2024156</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7922/resre_156_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7922/resre_156_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 156/2024.</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
     <t>2024158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7748/resre_158_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7748/resre_158_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 158/2024.</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8138/veto_pl_051_25.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8138/veto_pl_051_25.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 051/2024 "ALTERA O §5º DO ARTIGO 2º DA LEI Nº 2176, DE 03 DE JUNHO DE 2024, E ACRESCENTA O ARTIGO 3º-A, DISPONDO SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS SALAS DE PRÁTICAS ESPORTIVAS DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8139/veto_pl_053_25.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8139/veto_pl_053_25.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 53/2024 "DISPÕE SOBRE A EQUIPARAÇÃO SALARIAL DOS CARGOS DE AUXILIAR DE DESENVOLVIMENTO INFANTIL E PROFESSOR DE CRECHE NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>8466</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8466/veto_pl_140_25.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8466/veto_pl_140_25.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 140/2025 "DISPÕE SOBRE A AUTORIZAÇÃO PARA A CONTINUIDADE DAS ATIVIDADES DO PROGRAMA DE TRABALHO, RENDA E QUALIFICAÇÃO, INSTITUÍDO PELA LEI Nº 1.965, DE 16 DE NOVEMBRO DE 2022, POR UM PERÍODO ADICIONAL DE 180 DIAS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
+    <t>8563</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8563/veto_pl_160_25.pdf</t>
+  </si>
+  <si>
+    <t>Veto total ao Projeto de Lei nº 160/2025 "DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA 'VERÃO MAIS LIMPO EM ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>8588</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8588/veto_pl_167_25.pdf</t>
+  </si>
+  <si>
+    <t>Veto total ao Projeto de Lei nº 167/2025 "DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL "ILHA MAIS SEGURA" E TORNA OBRIGATÓRIA A INSTALAÇÃO DE CÂMERAS EM PRÉDIOS PÚBLICOS MUNICIPAIS, VISANDO FORTALECER A SEGURANÇA NO MUNICÍPIO DE ILHA COMPRIDA.</t>
+  </si>
+  <si>
+    <t>8589</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8589/veto_pl_170_25.pdf</t>
+  </si>
+  <si>
+    <t>Veto Parcial ao Projeto de Lei nº 170/2025 "DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA 'RECONHECE A CAPOEIRA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE ILHA COMPRIDA".</t>
+  </si>
+  <si>
+    <t>8698</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8698/veto_pl_193_25.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Projeto de Lei nº 193/2025 "DISPÕE SOBRE A ISENÇÃO DE CUSTOS EM EVENTOS CUSTEADOS COM RECURSOS PÚBLICOS MUNICIPAIS PARA ALUNOS DA REDE PÚBLICA, SERVIDORES PÚBLICOS MUNICIPAIS, BENEFICIÁRIOS DO BOLSA FAMÍLIA E MAIORES DE 60 ANOS".</t>
+  </si>
+  <si>
+    <t>8697</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8697/veto_pl_203_25.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Projeto de Lei nº 203/2025 "DISPÕE SOBRE A REGULAMENTAÇÃO DA OPERAÇÃO, CIRCULAÇÃO E LOCAÇÃO DE PATINETES ELÉTRICOS NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
+    <t>8803</t>
+  </si>
+  <si>
+    <t>EMIIP</t>
+  </si>
+  <si>
+    <t>Emenda Individual Impositiva</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8803/emenda_individual_01_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 01/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA SAÚDE – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8804</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8804/emenda_individual_02_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 02/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA GERAL – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8808</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8808/emenda_individual_03_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 03/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA GERAL – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8810</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8810/emenda_individual_04_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 04/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA SAÚDE – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8813</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8813/emenda_individual_05_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 05/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA SAÚDE – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8814</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8814/emenda_individual_06_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 06/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA GERAL – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8815</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8815/emenda_individual_07_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 07/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA SAÚDE – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8816</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8816/emenda_individual_08_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 08/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA GERAL – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8826</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8826/emenda_individual_09_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 09/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA SAÚDE – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8827</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8827/emenda_individual_10_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 10/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA GERAL – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8828</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8828/emenda_individual_11_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 11/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA SAÚDE – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8829</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8829/emenda_individual_12_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 12/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA GERAL – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8832</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8832/emenda_individual_13_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 13/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA GERAL – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8833</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8833/emenda_individual_14_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 14/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA SAÚDE – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8834</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8834/emenda_individual_15_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 15/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA GERAL – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8835</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8835/emenda_individual_16_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 16/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA SAÚDE – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8836</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8836/emenda_individual_17_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 17/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA SAÚDE – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8837</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8837/emenda_individual_18_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL IMPOSITIVA Nº 18/2025 – EXECUÇÃO OBRIGATÓRIA ÁREA GERAL – ADITIVA Ao projeto de Lei nº 175/2025 – que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>8838</t>
+  </si>
+  <si>
+    <t>EMBIP</t>
+  </si>
+  <si>
+    <t>Emenda de Bancada Impositiva</t>
+  </si>
+  <si>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8838/emenda_de_bancada.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA DE BANCADA IMPOSITIVA Nº 01/2025 - EXECUÇÃO OBRIGATÓRIA ÁREA GERAL - Ao projeto de Lei nº 175/2025 - que estima a receita e fixa a Despesa do Município de Ilha Comprida, Estado de São Paulo, para o exercício financeiro de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -7519,67 +9780,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7939/ata_da_6a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7943/ata_da_7a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7976/ata_da_8a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7991/ata_da_9a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8006/ata_da_10a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8017/ata_da_11a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8031/ata_da_12a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8036/ata_da_13a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8074/ata_da_14a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8082/ata_da_15a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8106/ata_da_16a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8135/ata_da_17a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8165/ata_da_18a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8200/ata_da_19a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8202/ata_da_20a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8312/ata_da_21a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8323/ata_da_22a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8357/ata_da_23a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8380/ata_da_24a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8398/ata_da_25a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8412/ata_da_26a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8436/ata_da_27a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8465/ata_da_28a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8492/ata_da_29a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8313/ata_da_6a._sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8248/projeto_de_emenda_modificativa_no_01.2025_ao_projeto_de_lei_no_095.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8249/projeto_de_emenda_modificativa_no_02.2025_ao_projeto_de_lei_no_095.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8251/emenda_01_pl_096_25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8377/projeto_de_emenda_modificativa_no_01.2025_ao_projeto_de_lei_no_113.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7791/ind_001_25_gryllo__-_limpeza_de_valas_ruas_do_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7792/ind_002_25_gryllo__-_servico_de_troca_lampadas_na_rua_fernando_sabino_do_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7793/ind_003_25_gryllo_-_manutencao_geral__rua_aricanduva_baln._porto_velho_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7794/ind_004_25_gryllo_-troca_de_lampadas___rua_cecilia_meirlles_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7795/ind_005_25_gryllo_-manntencao_geral___rua_guarandi_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7796/ind_006_25_gryllo_-_troca_de_lampadas__rua_amelinha__baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7797/ind_007_25_gryllo_-_servco_de_manutencao_geral_rua__guarandi_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7798/ind_008_25_gryllo_-_servco_de_troca_de_04_lampadas__rua_um_baln._portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7790/ind_010__25_frajola_-_sabesp_i.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7789/ind_011__25_frajola_-_projeto_de_concessao_de_beneficio_financeiro__a_estudantes_que_frequentem_instituicoes_de_ensino_fora_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7799/ind_012__25_edina_-_manutecao_na_praca_de_lazer_do_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7800/ind_013__25_edina_-_servico_de_patrolagem_na_rua_frei_caneca_banl._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7834/ind_014_25_oeder_-_inst._lombada_av._carlos_roberto_de_paula.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7818/ind_015_25_marcia__-_manutencao_na_rua_mexico_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7820/ind_016_25_marcia__-_troca_de_lampada_na_av._beira_mar_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7819/ind_017_25_marcia__-mautencao_das_vielas_rua_bade_jo_baln._praia_di_marlyn.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7822/ind_018_25_marcia__-_sevico_de_rocagem_nos_ponos_de_onibusextensa_da_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7821/ind_019_25_marcia__-_mautencao_das_vielas_av._machado_de_oliveira__baln._araca.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7823/ind_020_25_marcia__-_instalacao_de_ponto_de_onibus_na_estrada_da_vizinhanca_esquina_com_a_rua_venus_banl._mare_sol.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7824/ind_021_25_marcia__-_sevicos_de_zeladoria_e_cascalhamento__na_rua_lucy_baln._mare_luz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7825/ind_022_25_oeder__-_sevico_de_manutencao_do_asflatica_em_frente_ao_corpo_de_bombeiros_no_boquerao_norte.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7826/ind_023_25_oeder__-_instalacao_de_totens_de_identificacao_visual_em_diversos_balnearios.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7827/ind_024_25_mozart__-_realizacao_de_estudo_de_viabilidade_de_licenciamento_de_trilhas_existentes_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7828/ind_025_25_mozart__-_inpalntada_calcada_lucida_ou_bincante_na_extensao_da_orla.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7829/ind_026_25_miltinho_-_manutencao_de_iluminaria.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7830/ind_027_25_miltinho_-_aumento_no_servico_de_rocagem.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7831/ind_028_25_miltinho_-_atender_lei_estacionamento_45.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7832/ind_029_25_miltinho_-_finalizar_ponte_rio_capivaru.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7833/ind_030_25_miltinho_-_lei_remocao_placas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7840/ind_031_25_mig_-_erosao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7847/ind_032_25_miltinho_-_gerador-ura-upa..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7853/ind_033_25_miltinho_-_muro_contencao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7854/ind_034_25_miltinho_-_poca_agua_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7868/ind_035_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_das_papoulas_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7869/ind_036_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_dos_beijos_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7870/ind_037_25_gryllo_-_patrolagem_e_manutencao_geral_na_alamenda_das_orguideas_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7871/ind_038_25_gryllo_-_patrolagem_e_nanutecao_geral_da_rua_dos_lirios__baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7872/ind_039_25_gryllo_-_patrolagem_e_nanutecao_geral_da_rua_alameda_das_magnolias_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7873/ind_040_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_das_violetas_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7874/ind_041_25_gryllo_-_patrolagem_e_manutencao_geral_da_alamenda_das_margaridas__baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7880/ind_042_25_miltinho_-_bebedouro_quadra_society.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7875/ind_043_25_gryllo_-_rocagem_e_manutencao_geral_almenda_capri_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7876/ind_044_25_gryllo_-_instalacao_de_tubos_na_rua_um_baln._praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7877/ind_045_25_gryllo_-instalacao_de_tubos_na_rua_cecilia_meireles_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7878/ind_046_25_gryllo_-_remocao_de_material_oriundo_da_limpeza_das_valas_no_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7867/ind_047__25_frajola_-_criar_divulgar_e_manter_canal_de_comunicacao_whts_sap.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7881/ind_048_25_marcia_-_manut._rua_eduardo_joaquim_de_paula_balneario_marcia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7882/ind_049_25_marcia__-servico_de_manutencao_da_iluminacao_nas_vielas_entre_a_rua_urano_e_rua_benus_no_baln._mar_esol.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7883/ind_050_25_marcia__-servico_de_manutencao_e_zeladoria_na_rua_rui_barbosa_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7884/ind_051_25_frajola_-_iluminacao_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7913/ind_052_25_miltinho_-_limpeza_de_valas_patrolagem_e_melhorias_da_iluminacao_no_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7914/ind_053_25_miltinho_-_limpeza_dos_meios_fios_e_calcadas_na_regiao_centarl_da_cidade_e_demais_areas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7915/ind_054_25_miltinho_-_manutencao_das_luminarias_apagadas_no_bairro_de_vila_das_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7916/ind_055_25_miltinho_-_limpeza_e_rocada_no_entorno_da_escola_britanica.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7917/ind_056_25_miltinho_-_beira_mar_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7918/ind_057_25_miltinho_-_limpeza_e_rocada_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7919/ind_058_25_miltinho_-_pintura_das_lombadas_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7920/ind_059_25_miltinho_-_manutencao_do_p_redio_publico_antiga_creche_na_rua_porto_cabral_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7926/ind_060_25_miltinho_-_porto_velho_-_creche_s.bebedouro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7934/ind_061_25_frajola_-_manut._geral_creche_sonho_de_crianca.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7947/ind_062_25_marcia__-_servico_de_rocagem_rua_nossa_senhora_de_fatima_baln._dois_mare.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7944/ind_063_25_marcia__-troca_de_lampadas_em_toda_extensao_av._lourdes_azevedo_nascimento_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7945/ind_065_25_marcia__-_servico_de_rocagem_e_limpeza_rua_dona_emilia_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7955/ind_066_25_gryllo_-_manutencao_geral_rua_dona_emilia_-_bermudas..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7956/ind_067_25_gryllo_-_iluminacao_-_rua_indaia_-_janaina_ii.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7957/ind_068_25_gryllo_-__servico_de_rocagem_e_limpeza_rua_indaia_baln._janaina_ii.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7946/ind_069_25_marcia__-_servico_de_rocagem_alameda_porto_de_santos_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7951/ind_070_25_oeder_-_manutecao_asfaltica_rua_pitangui..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7950/ind_071_25_oeder_-_limpeza_de_valas_baln._sulmar..pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7952/ind_072_25_oeder_-_limpeza_do_rio_candapui_com_inicio_no_trecho_entre_rotatoria_da_candapui_norte-sul_a_esquina_da_rua_bom_jesus_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7953/ind_073_25_oeder_-_limpeza_do_campo_do_caju.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7961/ind_074_25_gryllo_-_iluminacao_-_alameda_tibirica_-_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7973/ind_075_25_edina_-_rocada_-_jd_portugal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7974/ind_076_25_edina_-_ptos_onibus_-_belo_mar-luiz_antonio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7970/ind_077_25_marcia_-_manut._geral_rua_cantareia_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7980/ind_078_25_miltinho_-_adriana_-_acessabpraca.docx.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7981/ind_079_25_miltinho_-_fiscal_-_equip.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7986/ind_081_25_marcia__-_construcao_de_dois_pontos_de_onibus_no_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7987/ind_082_25_marcia__-_realizacao_do_servico_tapa_buracos_na_av._maria_zanella_previdi_baln._marisol.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7988/ind_083_25_marcia__-_pintura_das_faixas_de_pedestres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7989/ind_084_25_marcia__-_remocao_decartazes_nao_autorizados_em_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7999/ind_085_25_marcia_-substituicao_de_placas_de_sinalizacao_de_lombofaixa.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7998/ind_086_25_marcia__-_sinalizacao_de_sobre_presenca_de_detritos_no_mar_no_baln._pota_da_praia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7997/ind_087_25_marcia__-_troca_de_lampada_rua_mercurio_baln._mare_sol..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8003/ind_088_25_gryllo_-_bueiro_e_mato_-_mercado_monte_carlo_-_marusca.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8007/ind_089_25_edina_-_manutencao_rua_piratininga_-_kennedy.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8013/ind_090_25_marcia__-_patrolagem_alameda_das_margaridas_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8014/ind_091_25_marcia__-_rocagem_rua_tamoyo_matuoka_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8015/ind_092_25_marcia_-_rocagem_e_patrolagem_rua_limeira_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8033/ind_093_25_miltinho_-_faixa_pedestre_-_atlantico.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8029/ind_094_25_ivan_-.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8030/ind_095_25_ivan_-.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8039/ind_096_25_edina_-_iluminacao__nereu_ramos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8067/ind_097_25_miltinho_-_manut._esquina_rua_batatais_av._candapui_norte.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8068/ind_098_25_miltinho_-_correcao_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8059/ind_099_oeder-_pintura_lombadas_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8069/ind_100_25_miltinho_-_extensao_rede_eletrica_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8060/ind_101_oeder_-_manut._rua_casa_verde_bal._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8062/ind_102_25_marcia_-_cata_treco_rua_netuno_bal._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8065/ind_103_25_ivan_-_contratacao_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8066/ind_104_25_ivan_-_material_intertravado_avenida_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8061/ind_105_oeder_-_iluminacao_publica_bal._icarai_e_carolina.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8072/ind_106_25_miltinho_-_manut._geral_rua_humberto_paladini_bal._britania.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8070/ind_107_25_miltinho_-_manut._luminarias_ilhas_av._beira_mar_e_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8071/ind_108_25_miltinho_-_manut._luminarias_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8076/ind_109_25_miltinho_-_manut.feral_-_di_franco.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8102/ind_110_25_miltinho_-_manutencao_geral_da_rua_um_baln._sulmar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8108/ind_111_25_oeder_-_pintura_das_lombadas_da_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8107/ind_112_25_oeder_-_manutencao_na_rua_casa_verde_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8105/ind_113_25_oeder_-_manutencao_na_iluminacao_publica_no_retorno_da_candapui.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8111/ind_114_25_gryllo_-_patrolagem_-_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8113/ind_115_25_gryllo_-_rocada_-_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8114/ind_116_25_gryllo_-_luminaria_-_xandu.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8110/ind_117_25_frajola_-_manut._geral_rua_sandra_bal._mar_azul.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8112/ind_118_25_gryllo_-_geral_-_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8125/ind_119_25_gryllo_-_luminaria_-_sambura.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8126/ind_120_25_gryllo_-_luminaria_-_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8132/ind_121_25_gryllo_-_buraco_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8133/ind_122_25_gryllo_-_rocada_vala_-_city_mar.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8128/ind_123_marcia-_servico_de_tapa_buraco_e_patrolagem_rua_alameda_das_violetas_banl._yemar.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8130/ind_124_25_miltinho_-_tubulacao_-_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8131/ind_125_25_miltinho_-_iluminacao_-_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8134/ind_126_25_mig_-_patrolagem_yemar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8152/ind_127_25_edina_-_troca_de_lunimaria_e_rocagem_na_rua_bauru_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8157/ind_128_marcia-_patrolagem_nas_vias_do_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8156/ind_129_marcia-_retirada_de_entulho_rua_piratininga_baln._kenndey.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8155/ind_130_25_marcia_-_patrolagem_rua_porto_velho_baln._porto_velho_i.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8154/ind_131_25_edina_-_patrolagem_na_rua_alameda_eldorado_baln._kenedy.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8161/ind_132_25_-_mig.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8160/ind_133_marcia_-_troca_de_iluminarias_rua_nereu_ramos_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8164/ind_134_marcia-_cascalhamento_na_rota_do_circular_no_baln._mares_do_pontal.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8163/ind_135_marcia-_servico_de_troca_de_lampada_rua_otavio_burati_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8168/ind_136_25_gryllo_-_luminaria_-_estrela.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8169/ind_137_25_edina_-_luminaria_rua_alameda_das_margaridas_bal._yemar.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8187/ind_138_25_edina_-.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8185/ind_139_25_edina_-_manutencao_e_patrolagem_rua_cinco_baln._mars_do_sul.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8186/ind_140_25_edina_-.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8189/ind_141_25_gryllo_-_geral_-_jd_portugal.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8190/ind_142_25__frajola_-_indica_utilizacao_de_emendas_do_deputado_estadual_rodrigo_moraes.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8192/ind_143_25_gryllo_-_cascalho_-_rua_cannes.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8193/ind_144_25_edina_-_troca_de_iluminaria_-_rua_projetada_3_baln._caicara.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8194/ind_145_25_edina_-_troca_de_luminaria_rua_porto_de_santos_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8195/ind_146_25_edina_-_troca_de_luminaria_rua_sao_judas_tadeu___baln._britanica.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8196/ind_147_25_edina_-_troca_de_luminaria_rua_jose_vicente_neto___baln._sao_januario.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8197/indicacao_148_bal_sao_januario_luminaria.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8198/ind_149_25_edina_-_troca_de_luminaria_rua_urano_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8207/ind_150_25_mig_-_lombata_-_batatais.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8211/ind_151_25__frajola_-_totens_monitoramento_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8212/ind_152_25_miltinho_-_iluminacao_-_godofredo__marusca.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8214/ind_153_25_miltinho_-_iluminacao_-_cabral__-_atlantico.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8268/ind_154_mig_-_realizacao_de_melhorias_na_rua_humberto_paladine_banl._britania.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8269/ind_155_gryllo_-_instalacao_de_bracos_de_luminarias_publicas_rua_2_banl._recreio_janaina.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8270/ind_156_milton-_troca_de_lampadas_de_luminarias_publicas_rua_batatais_proximo__a_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8271/ind_157_edina_-_pintura_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8272/ind_158_milton_-patrolagem_e_manutencao_rua_9_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8275/ind_159_gryllo_-_operacao_tapa_buraco_anevida_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8300/ind_160_25_marcia_-_troca_de_luminarias_na_rua_venezuela_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8301/ind_161_25_marcia_-_servico_de_patrolagem_ruas_do_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8290/ind_162_25_mozart_-_manutencao_viaria_rua_belo_horizonte_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8291/ind_163_25_mozart_-_pintura_da_sinalizacao_de_toda_malha_viaria.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8297/ind_164_25__frajola_-_reforma_e_revitalizacao_de_todos_os_parquinhos_do_infantis_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8303/ind_165_25_miltinho_-_iluminacao_-_ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8304/ind_166_25_miltinho_-_outdoor_-_ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8305/ind_167_25_miltinho_-placas_publicidade_-_av_carlos_roberto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8306/ind_168_25_miltinho_-limpeza_-_batatais-candapui.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8307/ind_169_25_miltinho_-zeladoria_-_bermudas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8308/ind_170_25_miltinho_-luminarias_-_av_moreira_sales.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8309/ind_171_25_miltinho_-luminarias_-_ciclovia_av_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8310/ind_172_25_miltinho_-pintura_-_psf_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8311/ind_173_25_miltinho_-tapa_buraco_-_principais_ruas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8314/ind_174_25_miltinho_-medicamentos_-_reposicao.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8315/ind_175_25_miltinho_-rocagem_-_iluminacao_-_av_central.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8348/ind_176_25_marcia_-__troca_de_luminaria_rua_mercurio_banl._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8351/ind_178_25_marcia_-_patrolagem_rua_iraci_banl._jardim_da_barra.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8349/ind_178_25_marcia_-_patrolagem_rua_iraci_banl._jardim_da_barra.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8352/ind_180_25_marcia_-_troca_de_luminaria_rua_grecia_banl.araca.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8350/ind_181_25_marcia_-_troca_de_luminaria_rua_leila_banl._mar_azul.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8354/ind_182_25_ivan_-_manut._iluminacao_ponte.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8355/ind_183_25_ivan_-_rocagem_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8356/ind_184_25_ivan_-_leilao.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8368/ind_185_25_frajola_-_placa_jacare.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8384/ind_186_25_edina_-_manut._bocha_ccmi.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8393/ind_187_25_marcia_-_patrolagem_rua_dante_alighieri__baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8392/ind_188_25_marcia_-_um_contenier_na_rua_otavio_burati_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8394/ind_189_25_marcia_-_patrolagem__e_troca_de_luminarias_av._januario_ricci_banl._praia_do_marlyn.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8395/ind_190_25_marcia_-intalacao_de_faixa_de_pedestres_na_av._candapui_norte_proximo_ao_no_2010.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8437/ind_191_25_marcia_-_substituicao_de_luminarias_na_rua_espada_baln._praia_do_marlyn.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8432/ind_192_25_ivan_-_reforma_e_anutencao_do_postos_de_saude_da_familia_da_municipalidade.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8449/ind_193_25_oeder_-_patrolagem_nobaln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8448/ind_194_25_mig-_limpeza_e_desubstruicao_do_rio_proximo_a_escola_no_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8457/ind_195_25_mig-_manutencaoo_de_iluminaria_publica_rua_parana_baln._saveiros.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8460/ind_196_marcia-_troca_de_luminaria__alameda_afonso_pena_baln._sao_januario.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8491/ind_197_25_ivan_-_ambulancia_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7888/parecer.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7805/mocao_002_25_-_todos_-_pesar_edimir.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7807/mocao_002_25_-_todos_-_pesar_edimir.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7849/mocao_004_25_-_frajola_-_congratulacoes_maria_da_guia_domingues.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7852/mocao_005_25_-_todos_-_pesar_francisca.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7894/mocao_006_25_-_mig_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7910/mocao_007_25_-_todos_-_apoio_-_editado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7938/mocao_008_25_-_ivan_-_congratulacoes_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7978/mocao_009_25_-_milton_-_apoio_-_pl_1126..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7969/mocao_010_25_-_todos_-_pesar_manoel_joaquim.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7992/mocao_011_25_-_todos_-_pesar_evanaldo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8005/mocao_012_25_-_todos_-_pesar_marilsa_pereira_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8010/mocao_013_25_-_todos_-_pesar_enzo_duarte_sena_correia.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8032/mocao_014_25_-_todos_-_pesar_jose_maria_carlos.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8044/mocao_015_25_-_milton_-_agradecimento_-_aposentados.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8123/mocao_016_25_-_todos_-_pesar_lucinete_duarte_santana_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8088/mocao_017_25_-_ivan_-_congratulacoes_estudantes_etec.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8089/mocao_018_25_-_ivan_-_congratulacoes_secretaria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8124/mocao_019_25_-_frajola_todos_-_apelo_-_com._xavier.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8159/mocao_021_25_-_ivan_-_apoio_pl_520_caio_franca.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8273/mocao_22_-_todos-__pesar_mayra_aparecida_dos_santos_andrade.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8274/mocao_023_-_todos-_pesar_dr._nelson_goncalves_lopes.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8317/mocao_024_25_-_todos_-_pesar_evanderson_de_carvalho_olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8318/mocao_025_25_-_todos_-_pesar_gustavo_alves_de_oliveira_ferreira_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8347/mocao_026_25_-_gryllo_-_pesar_-_adilson_antonio_amendola.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8353/mocao_027_25_-_todos_-_pesar_nair_giroldo_diniz_1.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8378/mocao_028_25_-_ivan_-_pesar_gladson_calarezi_dezen.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8379/mocao_029_25_-_ivan_-_pesar_inacio_amaro_neto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8434/mocao_030_25_-_marcia_-_pesar_diva_repizo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8435/mocao_031_25_-_todos_-_pesar_marli_gomes_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8438/mocao_032_25_-_gryllo_-_congratulacoes_-_maria_eduarda_fernandes_do_santos.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8439/mocao_033_25_-_gryllo_-_congratulacoes_-_valentina_zatoni.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8440/mocao_034_25_-_gryllo_-_congratulacoes_-_laura_andrade.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8441/mocao_035_25_-_mozart_-_lidiane_aparecida_vieira_pedro.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8458/mocao_036_25_-_milton_-_todos_-_apoio_pl_2387-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8467/mocao_037_25_-_gryllo_-_congratulacoes_-_escolas_britania_e_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7777/parecer_pl_001_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7778/parecer_pl_002_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7779/parecer_pl_003_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7780/parecer_pl_004_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7781/parecer_pl_005_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7782/parecer_pl_006_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7783/parecer_pl_007_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7784/parecer_pl_008_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7785/parecer_pl_009_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7786/parecer_pl_010_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7787/parecer_pl_011_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7808/parecer_pl_012_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7809/parecer_pl_013_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7810/parecer_pl_014_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7811/parecer_pl_015_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7812/parecer_pl_016_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7813/parecer_pl_017_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7814/parecer_pl_018_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7815/parecer_pl_019_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7838/parecer_pl_022_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7839/parecer_pl_023_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7890/parecer_pl_024_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7896/parecer_pl_025_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7897/parecer_pl_026_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7889/parecer_pl_027_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7898/parecer_pl_028_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7899/parecer_pl_029_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7963/parecer_pl_030_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7900/parecer_pl_031_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7901/parecer_pl_032_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7902/parecer_pl_033_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7903/parecer_pl_034_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7908/parecer_pl_035_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7904/parecer_pl_036_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7905/parecer_pl_037_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7906/parecer_pl_038_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7907/parecer_pl_039_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7895/parecer_pl_040_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7959/parecer_pl_042_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7960/parecer_pl_043_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7966/parecer_pl_044_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7972/parecer_pl_046_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8095/parecer_pl_042_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7971/parecer_pl_048_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7995/parecer_pl_049_-_favoravel_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8096/parecer_pl_050_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8097/parecer_pl_051_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8024/parecer_pl_052_-_favoravel_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8098/parecer_pl_053_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8099/parecer_pl_054_-_favoravel_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8025/parecer_pl_055_-_favoravel_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8051/parecer_pl_057_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8052/parecer_pl_058_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8092/parecer_pl_059_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8093/parecer_pl_060_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8100/parecer_pl_061_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8094/parecer_pl_062_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8222/parecer_pl_063_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8136/parecer_pl_064_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8137/parecer_pl_065_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8216/parecer_pl_066_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8217/parecer_pl_067_-_favoravel_-_com_correcao.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8175/parecer_pl_069_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8176/parecer_pl_070_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8177/parecer_pl_071_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8178/parecer_pl_072_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8332/parecer_pl_073_-_favoravel_relator.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8179/parecer_pl_074_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8180/parecer_pl_075_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8181/parecer_pl_076_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8182/parecer_pl_077_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8183/parecer_pl_078_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8218/parecer_pl_079_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8219/parecer_pl_080_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8252/parecer_pl_081_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8220/parecer_pl_082_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8253/parecer_pl_083_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8221/parecer_pl_084_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8385/parecer_pl_085_-_favoravel_-_relator.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8254/parecer_pl_086_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8223/parecer_pl_087_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8224/parecer_pl_088_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8225/parecer_pl_089_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8255/parecer_pl_090_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8256/parecer_pl_091_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8257/parecer_pl_092_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8258/parecer_pl_097_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8259/parecer_pl_098_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8260/parecer_pl_099_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8261/parecer_pl_100_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8262/parecer_pl_101_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8263/parecer_pl_102_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8339/parecer_pl_104_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8338/parecer_pl_105_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8337/parecer_pl_106_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8336/parecer_pl_107_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8335/parecer_pl_108_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8334/parecer_pl_109_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8369/parecer_pl_110_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8333/parecer_pl_112_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8341/parecer_pl_114_-_favoravel_dois_turnos.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8386/parecer_pl_117_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8387/parecer_pl_118_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8388/parecer_pl_119_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8370/parecer_pl_120_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8342/parecer_pl_121_-_favoravel_dois_tercos_com_correcao.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8343/parecer_pl_122_-_favoravel_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8371/parecer_pl_123_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8372/parecer_pl_124_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8373/parecer_pl_125_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8374/parecer_pl_126_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8375/parecer_pl_129_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8408/parecer_pl_131_-_favoravel_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8389/parecer_pl_133_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8390/parecer_pl_134_-_favoravel_-_ccjr_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8391/parecer_pl_135_-_favoravel_-_ccjr_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8409/parecer_pl_136_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8416/parecer_pl_137_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8417/parecer_pl_138_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8418/parecer_pl_139_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8419/parecer_pl_140_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8421/parecer_pl_142_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8474/parecer_pl_146_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8475/parecer_pl_147_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8476/parecer_pl_148_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8477/parecer_pl_149_-_favoravel_dois_turnos.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8480/parecer_pl_151_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8478/parecer_pl_153_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8479/parecer_pl_157_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7928/parecer_pr_001_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7930/parecer_pr_003_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7931/parecer_pr_004_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8264/parecer_pr_006_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8344/parecer_pr_007_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8422/parecer_pr_008_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8482/parecer_pdl_001-006_-_favoravel_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8484/parecer_pdl_007-012_-_favoravel_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8173/parecer_veto_pl_051.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8174/parecer_veto_pl_053.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8021/parecer_relatoria_comissao_financas_contas_2022_-_relator_oeder_kuznier_de_ramos.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8423/pdl_01_mig_-_titulo_cidadao_ilhacompridense_-_daniel_silveira_ramos.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8424/pdl_02_mig_-_comenda_dos_pioneiros_-ermenegildo_bon.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8428/pdl_03_25_mozart_-_concessao_de_titulo_de_cidadao_-_francisco_pacces.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8429/pdl_04_25_mozart_-_comenda_dos_pioneiro_-_joao_nunes_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8430/pdl_05_25_oeder_-_concessao_de_titulo_de_cidadao_-_vitor_cachorrao.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8433/pdl_06_25_ivan_-_concessao_de_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8446/pdl_07_25_edina_-_concessao_de_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8447/pdl_08_25_gryllo_-_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8456/pdl_09_25_gryllo_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8459/pdl_10_25_marcia_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8472/pdl_11_25_milton_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8473/pdl_12_25_milton_-_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8489/pdl_13_25_frajola_-_titulo_cidadao_ilhacompridense-_maria_olivia_moreira_leao.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8490/pdl_14_25_frajola_-_comenda_dos_pioneiros-_eder_leandro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7751/proj_001_25_-_vale_alimetacao_para_os_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7752/proj_002_25_-_credito_adicional_esecial.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7753/proj_003_25_-_passe_livre_no_transporte_municipal.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7754/proj_004_25_-altera_lei_2216_de_05_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7755/proj_005_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7756/proj_006_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7757/proj_007_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7758/proj_008_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7759/proj_009_25_-_repasse_financeiro_apae.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7750/proj_010_25_-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7749/proj_011_25_-_cartao_almentacao.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7762/proj_012_25_-_repasse_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7763/proj_013_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7764/proj_014_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7765/proj_015_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7766/proj_016_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7767/proj_017_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7775/proj_018_25_-altera_lei_1983_de_16_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7776/proj_019_25_-altera_lei_1623_de_13_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7837/proj_020_25_-__gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7788/proj_021_25_-_limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7816/proj_022_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7817/proj_023_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7841/proj_024_25_-_repasse_de_recursos_financeiros_para_entidade_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7842/proj_025_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7843/proj_026_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7844/proj_027_25_-_credio_especial_suplementar.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7850/proj_028_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7851/proj_029_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7848/proj_030_25_-_alterar_lei_municipal_no_1243.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7857/proj_031_25_-_beneficio_de_financeiro_a_estudantes.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7858/proj_032_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7859/proj_033_25_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7860/proj_034_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7861/proj_035_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7862/proj_036_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7863/proj_037_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7864/proj_038_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7865/proj_039_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7885/proj_040_25_-_revoga_lei_no_1.114.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7891/proj_041_25_-__revoga_lei_municipal_1.114_de_outubro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7892/proj_042_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7893/proj_043_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7927/proj_044_25_-_repasse_de_recursos_financeiros_crescer_para_o_futuro.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7941/proj_045_25_-_disciplina_honrarias.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7942/proj_046_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7948/proj_047_25_-_proibicao_de_propaganda_em_postes.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7964/proj_048_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7983/proj_049_25_-_convenio_estagio_unesp.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7990/proj_050_25_-_transito_-_equiparacao.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7984/proj_051_25_-_instalacao_de_camera_em_sala_de_aula_de_praticas_esportivas.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7996/proj_052_25_-_ratifica_resolucao_no_004_consaude.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7993/proj_053_25_-_adi_-_equiparacao.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7994/proj_054_25_-_denomina_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8004/proj_055_25_-_altera_lei__convenio_vunesp.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8026/proj_057_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8027/proj_058_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8037/proj_059_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8038/proj_060_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8047/proj_061_25_-_aviso_sonoro_-_praia.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8056/proj_062_25_-_repasse_de_recursos_financeiros_para_pagamento_por_desempenho_profissionais_da_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8063/proj_063_25_-_praca_-_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8080/proj_064_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8081/proj_065_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8117/proj_066_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8118/proj_067_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8150/proj_068_25_-_cria_fundo_municial_de_saneamento_ambiental_e_infraestrutura_-_fmsai.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8149/proj_069_25_-_altera_plano_plurianual_e_metas_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8148/proj_070_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8147/proj_071_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8146/proj_072_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8145/proj_073_25_-_programade_parcelamento_incenivado_-_ppi.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8144/proj_074_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8143/proj_075_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8142/proj_076_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8141/proj_077_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8140/proj_078_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8166/proj_079_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8167/proj_080_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8226/proj_081_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8172/proj_082_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8227/proj_083_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8171/proj_084_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8191/proj_085_25_-_limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8203/proj_086_25_-_institui_conselhos_escolares_e_o_forum_dos_conselhos_escolares.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8204/proj_087_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8205/proj_088_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8206/proj_089_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8234/proj_090_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8236/proj_091_25_-_programa_incentivo_estudante.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8235/proj_092_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8233/proj_095_25_-_reorganizacao_administracao.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8238/proj_096_25_-_quadro_prefeitura_-_atualizado_08.07.2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8237/proj_097_25_-_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8229/proj_098_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8232/proj_099_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8231/proj_100_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8230/proj_101_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8228/proj_102_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8280/proj_104_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8281/proj_105_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8282/proj_106_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8283/proj_107_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8284/proj_108_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8285/proj_109_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8286/proj_110_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8287/proj_111_25_-_jantar_da_inclusao.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8288/proj_112_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8319/proj_113_25_-_reorganizacao_administracao.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8320/proj_114_25_-_quadro_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8383/proj_115_25_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8382/proj_116_25_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8325/proj_117_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8326/proj_118_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8327/proj_119_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8321/proj_120_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8293/proj_121_25_-__altera_denominacao_de_logradouro_publico_ofelia_aparicio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8298/proj_122_25_-__altera_denominacao_de_logradouro_publico_joao_batista_barbosa.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8328/proj_123_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8329/proj_124_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8330/proj_125_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8331/proj_126_-_altera_lei_no_2074_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8345/proj_129_25-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8358/proj_131_25_-_doacao_lote_igreja.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8443/proj_132_25_-_pograma_destinos_inteligentes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8360/proj_133_25_-_consaude_resolucao_7.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8359/proj_134_25_-_denominacao_centro_de_eventos_xixinelo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8346/proj_135_25_gryllo_-_denominacao_da_divisao_de_zooanoses_de_ilha_comprida-_dr._adilson_antonio_amendola.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8363/proj_136_25_mozart_-_servico_de_capelania_no_municipio_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8381/proj_137_25_-_dispoe_sobre_a_qualificacao_de_pessoas_juridicas_d_direito_privado_e_cria_programa_de_publicizacao.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8400/proj_138_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8401/proj_139_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8396/proj_140_25_-_prorroga_lei_1965.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8397/proj_141_25_-_parada_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8410/proj_142_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8413/proj_143_25_-revoga_lei_1965.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8407/proj_144_25_-_concurso_ilha_comprida_em_frase.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8415/proj_145_25_-_denomina_techo_de_estrada_-general_valdir_moreira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8442/proj_146_25_-_concede_autorizacao_de_uso_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8444/proj_147_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8445/proj_148_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8463/proj_149_25_-_dispoe_sobre_a_reorganizacao_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8420/proj_150_25_-_candapui.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8431/proj_151_25_-_altera_programa_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8427/proj_152_25_-_medicamento_canabis.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8462/proj_153_25_-_altera_lei_422_de_13_de_dezembro_de_2002.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8468/proj_154_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8469/proj_155-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8471/proj_157-_instituicao_do_pagameto_via_pix.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8470/proj_158_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8481/proj_159_25_-_altera_quadro_funcional.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8461/proj_160_i_-_verao_mais_limpo_em_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8464/proj_161-_cria_o_conselho_municipal_de_politicas_raciais_e_igualdade_compri.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8485/proj_162_25_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8483/proj_164_25_-_food_truck.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8486/proj_165_25_-_calcada_ludica.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8399/pelo_-_emendas_impositivas_-_alterada.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7836/proj_res_01_25_-_revoga_resolucao_268.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7835/projeto_de_resolucao_-_comissao_de_estudo_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7886/proj_res_03_25_-_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7887/proj_res_04_23_-_xxvi_marcha_dos_legislativos.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7940/proj_res_05_25_-_comissao_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8247/proj_res_06_25_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8316/proj_res_07_25_-_revoga_resolucao_278.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8411/proj_res_08_25_-_altera_quadro.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7801/req_02_-_informacoes_acerca_do_catamara.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7804/req_03_-_informacoes_sobre_iptu.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7803/req_04_-_informacoes_sobre_repasse_do_fundo_nacional_da_cultura_atraves_da_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7845/req_006_milton_-_escolas_-_ar_cond..pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7846/req_007_milton_-_pontos_taxi..pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7855/req_008_vereadores_-_marcha_a_brasilia_em_defesa_dos_municipios.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7856/req_009_milton_-_cumprimento_decreto_1274.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7866/req_010_frajola_-_copias_de_processos_admiistrativos_e_licitatorias_da_prefeitura_com_a_empresa_adriana_materiais_de_construcoes_e_servicos_ltda.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7879/req_011_marcia_-_abono_de_faltas_em_sessoes.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7909/req_012_frajola_-_comissao_especial_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7911/req_013_mozart_-_requer_copias_de_processos_administrativos_firmando_com_o_poder_executivo_no_periodo_de_2020_a_2022.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7912/req_014_mozart_-_requer_copias_de_estudo_socio_econ_am_pregao_eletronico_01_2023_contrato_68_2023_e_respectivas_informacoes_da_execucao_contratual.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7932/req_015_frajola_-_locacao_de_banheiros.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7937/req_016_milton_-_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7936/req_017_milton_-_ponte_capivaru.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7933/req_018_frajola_-_convocacao_nelson_e_andreia.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7935/req_019_milton_-_campo_society.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7949/req_020_oeder_-_reque_informacoes_sobre_a_possibilidade_de_reforma_do_campo_do_caju.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7954/req_021_milton_-_veiculo_praia..pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7958/req_022_mozart_-_compra_de_veiculo_azera_no_ano_2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7962/req_023_-_informacoes_acerca_da_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7965/req_024_frajola_-_informacoes_referente_a_prestacao_de_servico_de_sonorizacao_volante.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7967/req_025_frajola_-_informacoes_sobre_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7968/req_026_frajola_-_informacoes_sobre_dispensas.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7975/req_027_frajola_-_informacoes_sobre_equiparacao_salarial_adis.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7985/req_028_frajola_-_informacoes_arrecadacao_cip.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8000/req_029_marcia_-_informacoes_sobre_processo_de_erosao_costeira.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8001/req_030_frajola_-_informacoes_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8002/req_031_frajola_-_alunos_tea.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8008/req_032_todos_-_ouvidoria_seletivo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8009/req_033_milton_-_zeladoria_geral_viareggio.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8016/req_034_marcia__-_programa_meu_pet.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8028/req_036_milton_-_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8034/req_037_milton_-_reg.fundiaria_-_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8035/req_038_mozart_-_informacoes_sobre_o_programa_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8041/req_039_milton_-_aposentados.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8042/req_040_todos_-_fono_bebes.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8043/req_044_milton_-_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8054/req_045_milton-_informacoes_sobre_o_barco_escolar_que_faz_a_rota_pedrinhas_ao_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8057/req_046_oeder_-_canoagem.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8058/req_47_oeder-__evento_ilha_blues.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8055/req_048_diversos_-_cpi_obras.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8064/req_050_ivan_-_sabesp_balneario_claudia_mara_e_caicara.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8073/req_051_milton_-_predio.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8075/req_052_milton_-_pagamento_epcco.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8077/req_053_milton_-_banheiro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8090/req_054_milton_-_prefeitura_dados_contrato_1_2022..pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8103/req_055_oeder_-_canoagem.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8104/req_056_oeder-__evento_ilha_blues.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8101/req_057_frajola_-_distribuicao_paes.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8109/req_058_milton_-_coveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8115/req_059_mig_-_sabesp_-_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8116/req_060_oeder_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8127/req_061_marcia_-_beneficios_estudantes.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8158/req_62_marcia-_epis_de_funcioarios_da_coleta.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8129/req_063_milton_-_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8153/req_064_milton_-_doacao_de_terreno_a_associacao_amigos_de_bairro_vila_caicara_e_claudiamara.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8162/req_065_mozart_-_justificativa_de_falta_sapl.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8170/req_066_milton_-_jl_soft.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8184/req_067_milton_-_aluguel.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8188/req_068_frajola_-_informacoes_sobre_o_conselho_municipal_de_acompanhamento_dos_royiales_de_petolio_e_gas_natural_conforme_lei_municipal_1.486_de_2018.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8199/req_069_milton_-_dedetizacao_escolas.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8201/req_070_milton_-_aposentados.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8208/req_071_milton_-_estrada_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8210/req_072_frajola_-_informacoes_sobre_pagamentos_efetuados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8209/req_073_ivan_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8215/req_074_milton_-_estacionamento_45.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8299/req_075_25__marcia-informacoes_sobre_a_construcao_de_de_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8289/req_076_-_prorrogacao_de_praza_de_funcionamento_comissao_parlamentar_de_inquerito.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8292/req_077_-_informacoes_sobre_os_processos_no_2808_e_2810_de_2025_e_copias_na_integra_dos_estudos_pela_fupam.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8294/req_078_-__informacoes_sobre_dacao__de_pagamenntos_1.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8295/req_079_-_presstacao_de_contas_do_evento_arraial_da_ilha.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8302/req_080_-_incentiv.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8322/req_081_frajola_-_envio_de_copias_de_todas_dispensas_realizadas_entre_01_04_2025_a_presente_data.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8324/req_082_milton_-_mutirao_oftalmologico.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8361/req_083_milton_-doacao_lote.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8362/req_084_edina_-_justificativa_de_falta_com_o_atestado.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8364/req_085_frajola_-iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8365/req_086_frajola_-_programa_interior_na_praia.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8366/req_087_frajola_-gastos_com_alimentacao_no_encontro_da_aprecesp.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8367/req_088_frajola_-_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8376/req_089_diversos_-_cpi_saude.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8414/req_090_milton_-inscr.munic.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8425/req_091_frajola_-_informes_sobre_a_estrutura_funcional_das_creches.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8426/req_092_frajola_-_copia_do_estudo_socioeconomico_ambiental_para_implantacao_da_tpa.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8450/req_093-_informe_de_manutencao_de_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8451/req_094_oeder_-_limpeza_do_rio_camdapui.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8452/req_095_oeder_-_limpeza_e_rocada_nas_rotatoorias.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8453/req_096_oeder_-_feichamento_das_quadras_das_escolas_meu_recanto_e_britania.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8454/req_097_oeder_-manutencao_e_reforma_no_campo_do_caju.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8455/req_098_oeder_-_limpeza_orla_da_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8487/req_099_gryllo_-zoonoses_falta_anestesia.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8488/req_100_mozrt_-_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7929/rsre_002_mozart-.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7923/rsre_003_mozart-.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7924/rsre_004_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7982/rsre_007_miltion-.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7977/rsre_010_frajola_-.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8011/rsre_013_mozart-.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8012/resre_014_mozart_completa.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8018/sapl_resre_015_frajola-_completo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8020/resre_016-_milton.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8023/resre_017_milton.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8019/resre_018_frajola.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8022/resre_019_milton.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8050/resre_020_oeder.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8049/resre_021_milton-.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8053/resre_022_mozart-.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8048/resre_023_frajola.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8078/resre_027_frajola.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8079/resre_028_frajola.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8083/resre_029_marcia-.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8087/resre_030_frajola_-_parte_1.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8084/resre_031_frajola_-.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8085/resre_032_milton.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8086/resre_033_milton.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8091/resre_034_marcia-.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8151/resre_036_milton.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8122/resre_037_milton-.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8121/resre_039_todos_-.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8120/resre_040_todos.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8119/resre_044_milton.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8213/resre_045_milton.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8240/resre_052_milton.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8243/resre_053_milton.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8239/resre_055_oeder_-.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8242/resre_056_oeder_-.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8241/resre_058_-_milton.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8244/resre_061_marcia.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8276/resre_062_marcia.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8245/resre_063_milton.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8250/resre_064_milton.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8265/resre_067_milton.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8266/resre_068_frajola.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8267/resre_069_milton.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8246/resre_070_milton.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8277/resre_071_milton.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8278/resre_072_frajola_-_completo.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8279/resre_074_milton.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8403/resre_075_marcia.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8406/resre_077_mozart-.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8404/resre_79_frajola_-.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8405/resre_080_completa_empresa.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8493/ilovepdf_merged_24.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8402/resre_082_milton.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7925/resre_137_-_milton.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7921/resre_155_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7922/resre_156_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7748/resre_158_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8138/veto_pl_051_25.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8139/veto_pl_053_25.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8466/veto_pl_140_25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7939/ata_da_6a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7943/ata_da_7a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7976/ata_da_8a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7991/ata_da_9a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8006/ata_da_10a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8017/ata_da_11a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8031/ata_da_12a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8036/ata_da_13a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8074/ata_da_14a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8082/ata_da_15a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8106/ata_da_16a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8135/ata_da_17a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8165/ata_da_18a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8200/ata_da_19a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8202/ata_da_20a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8312/ata_da_21a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8323/ata_da_22a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8357/ata_da_23a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8380/ata_da_24a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8398/ata_da_25a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8412/ata_da_26a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8436/ata_da_27a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8465/ata_da_28a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8492/ata_da_29a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8532/ata_da_30a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8556/ata_da_31a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8568/ata_da_32a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8584/ata_da_33a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8602/ata_da_34a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8618/ata_da_35a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8627/ata_da_36a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8652/ata_da_37a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8660/ata_da_38a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8674/ata_da_39a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8686/ata_da_40a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8734/ata_da_41a._sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8313/ata_da_6a._sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8735/ata_da_7a._sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8248/projeto_de_emenda_modificativa_no_01.2025_ao_projeto_de_lei_no_095.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8249/projeto_de_emenda_modificativa_no_02.2025_ao_projeto_de_lei_no_095.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8251/emenda_01_pl_096_25.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8377/projeto_de_emenda_modificativa_no_01.2025_ao_projeto_de_lei_no_113.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8550/emenda_01_ao_pl_116_25_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8551/emenda___02_pl_116_25-_ldo_corrigido.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8552/emenda_03_ao_pl_116_25_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8546/emenda_04_pl_116_25_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8670/01_ivan.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8671/pl_175_25_emenda_02_-_loa_ivan__17.12.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8672/pl_175_25_emenda_03_-_loa_ivan_17.12.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8675/pl_175_25_emenda_04_-_loa_ivan_17.12.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8676/emenda_0_1_pl_1841.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7791/ind_001_25_gryllo__-_limpeza_de_valas_ruas_do_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7792/ind_002_25_gryllo__-_servico_de_troca_lampadas_na_rua_fernando_sabino_do_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7793/ind_003_25_gryllo_-_manutencao_geral__rua_aricanduva_baln._porto_velho_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7794/ind_004_25_gryllo_-troca_de_lampadas___rua_cecilia_meirlles_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7795/ind_005_25_gryllo_-manntencao_geral___rua_guarandi_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7796/ind_006_25_gryllo_-_troca_de_lampadas__rua_amelinha__baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7797/ind_007_25_gryllo_-_servco_de_manutencao_geral_rua__guarandi_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7798/ind_008_25_gryllo_-_servco_de_troca_de_04_lampadas__rua_um_baln._portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7790/ind_010__25_frajola_-_sabesp_i.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7789/ind_011__25_frajola_-_projeto_de_concessao_de_beneficio_financeiro__a_estudantes_que_frequentem_instituicoes_de_ensino_fora_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7799/ind_012__25_edina_-_manutecao_na_praca_de_lazer_do_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7800/ind_013__25_edina_-_servico_de_patrolagem_na_rua_frei_caneca_banl._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7834/ind_014_25_oeder_-_inst._lombada_av._carlos_roberto_de_paula.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7818/ind_015_25_marcia__-_manutencao_na_rua_mexico_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7820/ind_016_25_marcia__-_troca_de_lampada_na_av._beira_mar_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7819/ind_017_25_marcia__-mautencao_das_vielas_rua_bade_jo_baln._praia_di_marlyn.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7822/ind_018_25_marcia__-_sevico_de_rocagem_nos_ponos_de_onibusextensa_da_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7821/ind_019_25_marcia__-_mautencao_das_vielas_av._machado_de_oliveira__baln._araca.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7823/ind_020_25_marcia__-_instalacao_de_ponto_de_onibus_na_estrada_da_vizinhanca_esquina_com_a_rua_venus_banl._mare_sol.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7824/ind_021_25_marcia__-_sevicos_de_zeladoria_e_cascalhamento__na_rua_lucy_baln._mare_luz.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7825/ind_022_25_oeder__-_sevico_de_manutencao_do_asflatica_em_frente_ao_corpo_de_bombeiros_no_boquerao_norte.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7826/ind_023_25_oeder__-_instalacao_de_totens_de_identificacao_visual_em_diversos_balnearios.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7827/ind_024_25_mozart__-_realizacao_de_estudo_de_viabilidade_de_licenciamento_de_trilhas_existentes_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7828/ind_025_25_mozart__-_inpalntada_calcada_lucida_ou_bincante_na_extensao_da_orla.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7829/ind_026_25_miltinho_-_manutencao_de_iluminaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7830/ind_027_25_miltinho_-_aumento_no_servico_de_rocagem.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7831/ind_028_25_miltinho_-_atender_lei_estacionamento_45.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7832/ind_029_25_miltinho_-_finalizar_ponte_rio_capivaru.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7833/ind_030_25_miltinho_-_lei_remocao_placas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7840/ind_031_25_mig_-_erosao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7847/ind_032_25_miltinho_-_gerador-ura-upa..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7853/ind_033_25_miltinho_-_muro_contencao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7854/ind_034_25_miltinho_-_poca_agua_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7868/ind_035_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_das_papoulas_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7869/ind_036_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_dos_beijos_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7870/ind_037_25_gryllo_-_patrolagem_e_manutencao_geral_na_alamenda_das_orguideas_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7871/ind_038_25_gryllo_-_patrolagem_e_nanutecao_geral_da_rua_dos_lirios__baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7872/ind_039_25_gryllo_-_patrolagem_e_nanutecao_geral_da_rua_alameda_das_magnolias_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7873/ind_040_25_gryllo_-_patrolagem_e_manutencao_geral_na_alameda_das_violetas_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7874/ind_041_25_gryllo_-_patrolagem_e_manutencao_geral_da_alamenda_das_margaridas__baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7880/ind_042_25_miltinho_-_bebedouro_quadra_society.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7875/ind_043_25_gryllo_-_rocagem_e_manutencao_geral_almenda_capri_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7876/ind_044_25_gryllo_-_instalacao_de_tubos_na_rua_um_baln._praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7877/ind_045_25_gryllo_-instalacao_de_tubos_na_rua_cecilia_meireles_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7878/ind_046_25_gryllo_-_remocao_de_material_oriundo_da_limpeza_das_valas_no_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7867/ind_047__25_frajola_-_criar_divulgar_e_manter_canal_de_comunicacao_whts_sap.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7881/ind_048_25_marcia_-_manut._rua_eduardo_joaquim_de_paula_balneario_marcia.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7882/ind_049_25_marcia__-servico_de_manutencao_da_iluminacao_nas_vielas_entre_a_rua_urano_e_rua_benus_no_baln._mar_esol.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7883/ind_050_25_marcia__-servico_de_manutencao_e_zeladoria_na_rua_rui_barbosa_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7884/ind_051_25_frajola_-_iluminacao_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7913/ind_052_25_miltinho_-_limpeza_de_valas_patrolagem_e_melhorias_da_iluminacao_no_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7914/ind_053_25_miltinho_-_limpeza_dos_meios_fios_e_calcadas_na_regiao_centarl_da_cidade_e_demais_areas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7915/ind_054_25_miltinho_-_manutencao_das_luminarias_apagadas_no_bairro_de_vila_das_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7916/ind_055_25_miltinho_-_limpeza_e_rocada_no_entorno_da_escola_britanica.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7917/ind_056_25_miltinho_-_beira_mar_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7918/ind_057_25_miltinho_-_limpeza_e_rocada_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7919/ind_058_25_miltinho_-_pintura_das_lombadas_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7920/ind_059_25_miltinho_-_manutencao_do_p_redio_publico_antiga_creche_na_rua_porto_cabral_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7926/ind_060_25_miltinho_-_porto_velho_-_creche_s.bebedouro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7934/ind_061_25_frajola_-_manut._geral_creche_sonho_de_crianca.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7947/ind_062_25_marcia__-_servico_de_rocagem_rua_nossa_senhora_de_fatima_baln._dois_mare.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7944/ind_063_25_marcia__-troca_de_lampadas_em_toda_extensao_av._lourdes_azevedo_nascimento_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7945/ind_065_25_marcia__-_servico_de_rocagem_e_limpeza_rua_dona_emilia_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7955/ind_066_25_gryllo_-_manutencao_geral_rua_dona_emilia_-_bermudas..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7956/ind_067_25_gryllo_-_iluminacao_-_rua_indaia_-_janaina_ii.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7957/ind_068_25_gryllo_-__servico_de_rocagem_e_limpeza_rua_indaia_baln._janaina_ii.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7946/ind_069_25_marcia__-_servico_de_rocagem_alameda_porto_de_santos_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7951/ind_070_25_oeder_-_manutecao_asfaltica_rua_pitangui..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7950/ind_071_25_oeder_-_limpeza_de_valas_baln._sulmar..pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7952/ind_072_25_oeder_-_limpeza_do_rio_candapui_com_inicio_no_trecho_entre_rotatoria_da_candapui_norte-sul_a_esquina_da_rua_bom_jesus_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7953/ind_073_25_oeder_-_limpeza_do_campo_do_caju.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7961/ind_074_25_gryllo_-_iluminacao_-_alameda_tibirica_-_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7973/ind_075_25_edina_-_rocada_-_jd_portugal.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7974/ind_076_25_edina_-_ptos_onibus_-_belo_mar-luiz_antonio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7970/ind_077_25_marcia_-_manut._geral_rua_cantareia_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7980/ind_078_25_miltinho_-_adriana_-_acessabpraca.docx.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7981/ind_079_25_miltinho_-_fiscal_-_equip.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7986/ind_081_25_marcia__-_construcao_de_dois_pontos_de_onibus_no_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7987/ind_082_25_marcia__-_realizacao_do_servico_tapa_buracos_na_av._maria_zanella_previdi_baln._marisol.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7988/ind_083_25_marcia__-_pintura_das_faixas_de_pedestres_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7989/ind_084_25_marcia__-_remocao_decartazes_nao_autorizados_em_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7999/ind_085_25_marcia_-substituicao_de_placas_de_sinalizacao_de_lombofaixa.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7998/ind_086_25_marcia__-_sinalizacao_de_sobre_presenca_de_detritos_no_mar_no_baln._pota_da_praia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7997/ind_087_25_marcia__-_troca_de_lampada_rua_mercurio_baln._mare_sol..pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8003/ind_088_25_gryllo_-_bueiro_e_mato_-_mercado_monte_carlo_-_marusca.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8007/ind_089_25_edina_-_manutencao_rua_piratininga_-_kennedy.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8013/ind_090_25_marcia__-_patrolagem_alameda_das_margaridas_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8014/ind_091_25_marcia__-_rocagem_rua_tamoyo_matuoka_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8015/ind_092_25_marcia_-_rocagem_e_patrolagem_rua_limeira_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8033/ind_093_25_miltinho_-_faixa_pedestre_-_atlantico.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8029/ind_094_25_ivan_-.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8030/ind_095_25_ivan_-.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8039/ind_096_25_edina_-_iluminacao__nereu_ramos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8067/ind_097_25_miltinho_-_manut._esquina_rua_batatais_av._candapui_norte.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8068/ind_098_25_miltinho_-_correcao_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8059/ind_099_oeder-_pintura_lombadas_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8069/ind_100_25_miltinho_-_extensao_rede_eletrica_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8060/ind_101_oeder_-_manut._rua_casa_verde_bal._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8062/ind_102_25_marcia_-_cata_treco_rua_netuno_bal._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8065/ind_103_25_ivan_-_contratacao_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8066/ind_104_25_ivan_-_material_intertravado_avenida_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8061/ind_105_oeder_-_iluminacao_publica_bal._icarai_e_carolina.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8072/ind_106_25_miltinho_-_manut._geral_rua_humberto_paladini_bal._britania.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8070/ind_107_25_miltinho_-_manut._luminarias_ilhas_av._beira_mar_e_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8071/ind_108_25_miltinho_-_manut._luminarias_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8076/ind_109_25_miltinho_-_manut.feral_-_di_franco.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8102/ind_110_25_miltinho_-_manutencao_geral_da_rua_um_baln._sulmar.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8108/ind_111_25_oeder_-_pintura_das_lombadas_da_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8107/ind_112_25_oeder_-_manutencao_na_rua_casa_verde_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8105/ind_113_25_oeder_-_manutencao_na_iluminacao_publica_no_retorno_da_candapui.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8111/ind_114_25_gryllo_-_patrolagem_-_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8113/ind_115_25_gryllo_-_rocada_-_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8114/ind_116_25_gryllo_-_luminaria_-_xandu.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8110/ind_117_25_frajola_-_manut._geral_rua_sandra_bal._mar_azul.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8112/ind_118_25_gryllo_-_geral_-_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8125/ind_119_25_gryllo_-_luminaria_-_sambura.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8126/ind_120_25_gryllo_-_luminaria_-_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8132/ind_121_25_gryllo_-_buraco_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8133/ind_122_25_gryllo_-_rocada_vala_-_city_mar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8128/ind_123_marcia-_servico_de_tapa_buraco_e_patrolagem_rua_alameda_das_violetas_banl._yemar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8130/ind_124_25_miltinho_-_tubulacao_-_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8131/ind_125_25_miltinho_-_iluminacao_-_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8134/ind_126_25_mig_-_patrolagem_yemar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8152/ind_127_25_edina_-_troca_de_lunimaria_e_rocagem_na_rua_bauru_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8157/ind_128_marcia-_patrolagem_nas_vias_do_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8156/ind_129_marcia-_retirada_de_entulho_rua_piratininga_baln._kenndey.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8155/ind_130_25_marcia_-_patrolagem_rua_porto_velho_baln._porto_velho_i.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8154/ind_131_25_edina_-_patrolagem_na_rua_alameda_eldorado_baln._kenedy.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8161/ind_132_25_-_mig.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8160/ind_133_marcia_-_troca_de_iluminarias_rua_nereu_ramos_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8164/ind_134_marcia-_cascalhamento_na_rota_do_circular_no_baln._mares_do_pontal.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8163/ind_135_marcia-_servico_de_troca_de_lampada_rua_otavio_burati_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8168/ind_136_25_gryllo_-_luminaria_-_estrela.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8169/ind_137_25_edina_-_luminaria_rua_alameda_das_margaridas_bal._yemar.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8187/ind_138_25_edina_-.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8185/ind_139_25_edina_-_manutencao_e_patrolagem_rua_cinco_baln._mars_do_sul.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8186/ind_140_25_edina_-.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8189/ind_141_25_gryllo_-_geral_-_jd_portugal.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8190/ind_142_25__frajola_-_indica_utilizacao_de_emendas_do_deputado_estadual_rodrigo_moraes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8192/ind_143_25_gryllo_-_cascalho_-_rua_cannes.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8193/ind_144_25_edina_-_troca_de_iluminaria_-_rua_projetada_3_baln._caicara.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8194/ind_145_25_edina_-_troca_de_luminaria_rua_porto_de_santos_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8195/ind_146_25_edina_-_troca_de_luminaria_rua_sao_judas_tadeu___baln._britanica.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8196/ind_147_25_edina_-_troca_de_luminaria_rua_jose_vicente_neto___baln._sao_januario.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8197/indicacao_148_bal_sao_januario_luminaria.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8198/ind_149_25_edina_-_troca_de_luminaria_rua_urano_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8207/ind_150_25_mig_-_lombata_-_batatais.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8211/ind_151_25__frajola_-_totens_monitoramento_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8212/ind_152_25_miltinho_-_iluminacao_-_godofredo__marusca.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8214/ind_153_25_miltinho_-_iluminacao_-_cabral__-_atlantico.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8268/ind_154_mig_-_realizacao_de_melhorias_na_rua_humberto_paladine_banl._britania.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8269/ind_155_gryllo_-_instalacao_de_bracos_de_luminarias_publicas_rua_2_banl._recreio_janaina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8270/ind_156_milton-_troca_de_lampadas_de_luminarias_publicas_rua_batatais_proximo__a_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8271/ind_157_edina_-_pintura_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8272/ind_158_milton_-patrolagem_e_manutencao_rua_9_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8275/ind_159_gryllo_-_operacao_tapa_buraco_anevida_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8300/ind_160_25_marcia_-_troca_de_luminarias_na_rua_venezuela_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8301/ind_161_25_marcia_-_servico_de_patrolagem_ruas_do_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8290/ind_162_25_mozart_-_manutencao_viaria_rua_belo_horizonte_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8291/ind_163_25_mozart_-_pintura_da_sinalizacao_de_toda_malha_viaria.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8297/ind_164_25__frajola_-_reforma_e_revitalizacao_de_todos_os_parquinhos_do_infantis_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8303/ind_165_25_miltinho_-_iluminacao_-_ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8304/ind_166_25_miltinho_-_outdoor_-_ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8305/ind_167_25_miltinho_-placas_publicidade_-_av_carlos_roberto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8306/ind_168_25_miltinho_-limpeza_-_batatais-candapui.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8307/ind_169_25_miltinho_-zeladoria_-_bermudas.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8308/ind_170_25_miltinho_-luminarias_-_av_moreira_sales.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8309/ind_171_25_miltinho_-luminarias_-_ciclovia_av_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8310/ind_172_25_miltinho_-pintura_-_psf_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8311/ind_173_25_miltinho_-tapa_buraco_-_principais_ruas.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8314/ind_174_25_miltinho_-medicamentos_-_reposicao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8315/ind_175_25_miltinho_-rocagem_-_iluminacao_-_av_central.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8348/ind_176_25_marcia_-__troca_de_luminaria_rua_mercurio_banl._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8351/ind_178_25_marcia_-_patrolagem_rua_iraci_banl._jardim_da_barra.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8349/ind_178_25_marcia_-_patrolagem_rua_iraci_banl._jardim_da_barra.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8352/ind_180_25_marcia_-_troca_de_luminaria_rua_grecia_banl.araca.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8350/ind_181_25_marcia_-_troca_de_luminaria_rua_leila_banl._mar_azul.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8354/ind_182_25_ivan_-_manut._iluminacao_ponte.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8355/ind_183_25_ivan_-_rocagem_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8356/ind_184_25_ivan_-_leilao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8368/ind_185_25_frajola_-_placa_jacare.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8384/ind_186_25_edina_-_manut._bocha_ccmi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8393/ind_187_25_marcia_-_patrolagem_rua_dante_alighieri__baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8392/ind_188_25_marcia_-_um_contenier_na_rua_otavio_burati_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8394/ind_189_25_marcia_-_patrolagem__e_troca_de_luminarias_av._januario_ricci_banl._praia_do_marlyn.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8395/ind_190_25_marcia_-intalacao_de_faixa_de_pedestres_na_av._candapui_norte_proximo_ao_no_2010.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8437/ind_191_25_marcia_-_substituicao_de_luminarias_na_rua_espada_baln._praia_do_marlyn.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8432/ind_192_25_ivan_-_reforma_e_anutencao_do_postos_de_saude_da_familia_da_municipalidade.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8449/ind_193_25_oeder_-_patrolagem_nobaln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8448/ind_194_25_mig-_limpeza_e_desubstruicao_do_rio_proximo_a_escola_no_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8457/ind_195_25_mig-_manutencaoo_de_iluminaria_publica_rua_parana_baln._saveiros.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8460/ind_196_marcia-_troca_de_luminaria__alameda_afonso_pena_baln._sao_januario.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8491/ind_197_25_ivan_-_ambulancia_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8509/ind_198_25_mig-_instalacao_de_redutores_de_velocidade_na_av._dijaniro_rizzi_proximo_a_escola.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8516/ind_199_25_miltinho_-pedrinhas_-_bancos_-_pintura.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8521/ind_200_25_miltinho_-pedrinhas_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8522/ind_201_25_miltinho_-pedrinhas_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8523/ind_202_25_miltinho_-pedrinhas_-_cata-treco.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8524/ind_203_25_miltinho_-pedrinhas_-_bancos_-_jayme_lisboa.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8525/ind_204_25_miltinho_-pedrinhas_-_limpeza_-_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8526/ind_205_25_miltinho_-araca_-_rocada_-_praca.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8527/ind_206_25_miltinho_-adriana_-_luminarias.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8528/ind_207_25_miltinho_-adriana_-_pump_track.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8529/ind_208_25_miltinho_-pedrinhas_-_bicas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8530/ind_209_25_miltinho_-_orla_-_fonte_luminosa.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8531/ind_210_25_miltinho_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8517/ind_211_25_marcia_-_aquisicao_de_retencao_infantil.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8518/ind_212_25_marcia_-_manuntenca_da_rua_aricanduva_baln._iemar.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8519/ind_213_25_marcia_-manuntencao_da_rua_godofredo_vianna_filho_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8520/ind_214_25_marcia_-_manuntencao_da_rua_santos_dumont_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8624/ind_215_25_marcia_-_troca_de_luminarias_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8623/ind_216_25_marcia_-_passarela_bal._mar_e_luz.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8633/ind_217_25_miltinho_-_patrolagem_-_ubatuba-pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8634/ind_218_25_miltinho_-_patrolagem_-_yemar.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8635/ind_219_25_miltinho_-_iluminacao_-_praca_boqueirap_2.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7888/parecer.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7805/mocao_002_25_-_todos_-_pesar_edimir.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7807/mocao_002_25_-_todos_-_pesar_edimir.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7849/mocao_004_25_-_frajola_-_congratulacoes_maria_da_guia_domingues.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7852/mocao_005_25_-_todos_-_pesar_francisca.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7894/mocao_006_25_-_mig_-_congratulacoes.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7910/mocao_007_25_-_todos_-_apoio_-_editado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7938/mocao_008_25_-_ivan_-_congratulacoes_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7978/mocao_009_25_-_milton_-_apoio_-_pl_1126..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7969/mocao_010_25_-_todos_-_pesar_manoel_joaquim.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7992/mocao_011_25_-_todos_-_pesar_evanaldo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8005/mocao_012_25_-_todos_-_pesar_marilsa_pereira_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8010/mocao_013_25_-_todos_-_pesar_enzo_duarte_sena_correia.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8032/mocao_014_25_-_todos_-_pesar_jose_maria_carlos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8044/mocao_015_25_-_milton_-_agradecimento_-_aposentados.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8123/mocao_016_25_-_todos_-_pesar_lucinete_duarte_santana_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8088/mocao_017_25_-_ivan_-_congratulacoes_estudantes_etec.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8089/mocao_018_25_-_ivan_-_congratulacoes_secretaria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8124/mocao_019_25_-_frajola_todos_-_apelo_-_com._xavier.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8159/mocao_021_25_-_ivan_-_apoio_pl_520_caio_franca.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8273/mocao_22_-_todos-__pesar_mayra_aparecida_dos_santos_andrade.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8274/mocao_023_-_todos-_pesar_dr._nelson_goncalves_lopes.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8317/mocao_024_25_-_todos_-_pesar_evanderson_de_carvalho_olimpio_1.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8318/mocao_025_25_-_todos_-_pesar_gustavo_alves_de_oliveira_ferreira_1.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8347/mocao_026_25_-_gryllo_-_pesar_-_adilson_antonio_amendola.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8353/mocao_027_25_-_todos_-_pesar_nair_giroldo_diniz_1.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8378/mocao_028_25_-_ivan_-_pesar_gladson_calarezi_dezen.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8379/mocao_029_25_-_ivan_-_pesar_inacio_amaro_neto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8434/mocao_030_25_-_marcia_-_pesar_diva_repizo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8435/mocao_031_25_-_todos_-_pesar_marli_gomes_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8438/mocao_032_25_-_gryllo_-_congratulacoes_-_maria_eduarda_fernandes_do_santos.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8439/mocao_033_25_-_gryllo_-_congratulacoes_-_valentina_zatoni.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8440/mocao_034_25_-_gryllo_-_congratulacoes_-_laura_andrade.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8441/mocao_035_25_-_mozart_-_lidiane_aparecida_vieira_pedro.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8458/mocao_036_25_-_milton_-_todos_-_apoio_pl_2387-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8467/mocao_037_25_-_gryllo_-_congratulacoes_-_escolas_britania_e_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8562/mocao_038_25_-_edina_-_congratulacoes_-_ccmi_volei_adaptado.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8569/mocao_039_25_-_todos_congratulacoes_-_schalk_07_e_aris.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8585/mocao_040_25_-_gryllo_-_pesar_-_zenildo_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8573/mocao_041_25_-_todos_-_congratulacoes_-_ong_acao_do_amor.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8586/mocao_042_25_-_frajola_pesar_-_miguel_adilson_de_souza.docx.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8636/mocao_043_25_-_todos_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7777/parecer_pl_001_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7778/parecer_pl_002_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7779/parecer_pl_003_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7780/parecer_pl_004_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7781/parecer_pl_005_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7782/parecer_pl_006_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7783/parecer_pl_007_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7784/parecer_pl_008_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7785/parecer_pl_009_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7786/parecer_pl_010_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7787/parecer_pl_011_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7808/parecer_pl_012_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7809/parecer_pl_013_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7810/parecer_pl_014_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7811/parecer_pl_015_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7812/parecer_pl_016_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7813/parecer_pl_017_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7814/parecer_pl_018_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7815/parecer_pl_019_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7838/parecer_pl_022_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7839/parecer_pl_023_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7890/parecer_pl_024_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7896/parecer_pl_025_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7897/parecer_pl_026_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7889/parecer_pl_027_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7898/parecer_pl_028_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7899/parecer_pl_029_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7963/parecer_pl_030_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7900/parecer_pl_031_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7901/parecer_pl_032_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7902/parecer_pl_033_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7903/parecer_pl_034_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7908/parecer_pl_035_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7904/parecer_pl_036_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7905/parecer_pl_037_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7906/parecer_pl_038_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7907/parecer_pl_039_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7895/parecer_pl_040_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7959/parecer_pl_042_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7960/parecer_pl_043_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7966/parecer_pl_044_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7972/parecer_pl_046_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8095/parecer_pl_042_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7971/parecer_pl_048_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7995/parecer_pl_049_-_favoravel_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8096/parecer_pl_050_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8097/parecer_pl_051_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8024/parecer_pl_052_-_favoravel_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8098/parecer_pl_053_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8099/parecer_pl_054_-_favoravel_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8025/parecer_pl_055_-_favoravel_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8051/parecer_pl_057_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8052/parecer_pl_058_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8092/parecer_pl_059_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8093/parecer_pl_060_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8100/parecer_pl_061_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8094/parecer_pl_062_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8222/parecer_pl_063_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8136/parecer_pl_064_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8137/parecer_pl_065_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8216/parecer_pl_066_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8217/parecer_pl_067_-_favoravel_-_com_correcao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8175/parecer_pl_069_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8176/parecer_pl_070_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8177/parecer_pl_071_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8178/parecer_pl_072_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8332/parecer_pl_073_-_favoravel_relator.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8179/parecer_pl_074_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8180/parecer_pl_075_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8181/parecer_pl_076_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8182/parecer_pl_077_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8183/parecer_pl_078_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8218/parecer_pl_079_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8219/parecer_pl_080_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8252/parecer_pl_081_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8220/parecer_pl_082_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8253/parecer_pl_083_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8221/parecer_pl_084_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8385/parecer_pl_085_-_favoravel_-_relator.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8254/parecer_pl_086_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8223/parecer_pl_087_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8224/parecer_pl_088_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8225/parecer_pl_089_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8255/parecer_pl_090_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8256/parecer_pl_091_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8257/parecer_pl_092_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8258/parecer_pl_097_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8259/parecer_pl_098_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8260/parecer_pl_099_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8261/parecer_pl_100_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8262/parecer_pl_101_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8263/parecer_pl_102_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8339/parecer_pl_104_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8338/parecer_pl_105_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8337/parecer_pl_106_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8336/parecer_pl_107_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8335/parecer_pl_108_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8334/parecer_pl_109_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8369/parecer_pl_110_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8333/parecer_pl_112_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8341/parecer_pl_114_-_favoravel_dois_turnos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8386/parecer_pl_117_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8387/parecer_pl_118_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8388/parecer_pl_119_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8370/parecer_pl_120_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8342/parecer_pl_121_-_favoravel_dois_tercos_com_correcao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8343/parecer_pl_122_-_favoravel_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8371/parecer_pl_123_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8372/parecer_pl_124_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8373/parecer_pl_125_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8374/parecer_pl_126_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8590/parecer_pl_127_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8375/parecer_pl_129_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8408/parecer_pl_131_-_favoravel_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8494/parecer_pl_132_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8389/parecer_pl_133_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8390/parecer_pl_134_-_favoravel_-_ccjr_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8391/parecer_pl_135_-_favoravel_-_ccjr_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8409/parecer_pl_136_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8416/parecer_pl_137_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8417/parecer_pl_138_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8418/parecer_pl_139_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8419/parecer_pl_140_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8421/parecer_pl_142_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8541/parecer_pl_143_-_favoravel_absoluta_relator.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8500/parecer_pl_144_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8542/parecer_pl_145_-_favoravel_-_ccjr_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8474/parecer_pl_146_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8475/parecer_pl_147_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8476/parecer_pl_148_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8477/parecer_pl_149_-_favoravel_dois_turnos.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8501/parecer_pl_150_-_favoravel_-_ccjr_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8480/parecer_pl_151_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8502/parecer_pl_152_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8478/parecer_pl_153_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8495/parecer_pl_154_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8496/parecer_pl_155_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8479/parecer_pl_157_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8497/parecer_pl_158_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8498/parecer_pl_159_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8543/parecer_pl_160_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8544/parecer_pl_161_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8499/parecer_pl_162_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8591/parecer_pl_163_-_favoravel_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8592/parecer_pl_164_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8545/parecer_pl_165_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8565/proj_167-_cria_programa_ilha_mais_segura.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8593/parecer_pl_169_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8566/parecer_pl_170_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8594/parecer_pl_171_-_favoravel_-_ccjr_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8595/parecer_pl_172_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8596/parecer_pl_173_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8839/parecer_pl_175_-_favoravel_emenda.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8597/parecer_pl_176_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8666/parecer_pl_177_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8598/parecer_pl_178_-_favoravel_absoluta_ccjr.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8604/parecer_pl_179_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8605/parecer_pl_180_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8606/parecer_pl_181_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8607/parecer_pl_182_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8608/parecer_pl_183_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8752/parecer_pl_184_-_favoravel_dois_turnos.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8638/parecer_pl_185_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8639/parecer_pl_186_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8640/parecer_pl_187_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8661/parecer_pl_188_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8705/parecer_pl_189_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8641/parecer_pl_190_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8642/parecer_pl_191_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8711/parecer_pl_193_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8662/parecer_pl_194_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8663/parecer_pl_195_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8664/parecer_pl_196_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8693/parecer_pl_197_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8665/parecer_pl_198_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8706/parecer_pl_199_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8694/parecer_pl_200_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8695/parecer_pl_201_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8712/parecer_pl_203_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8696/parecer_pl_204_-_favoravel_absoluta.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8707/parecer_pl_205_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8708/parecer_pl_206_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8709/parecer_pl_207_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8710/parecer_pl_208_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8713/parecer_pl_209_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8714/parecer_pl_210_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8717/parecer_pl_211_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8715/parecer_pl_212_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8716/parecer_pl_214_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8746/parecer_pl_215_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7928/parecer_pr_001_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7930/parecer_pr_003_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7931/parecer_pr_004_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8264/parecer_pr_006_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8344/parecer_pr_007_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8422/parecer_pr_008_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8599/parecer_pr_009_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8739/parecer_pr_011_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8740/parecer_pr_012_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8482/parecer_pdl_001-006_-_favoravel_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8484/parecer_pdl_007-012_-_favoravel_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8503/parecer_pdl_013-014_-_favoravel_dois_tercos.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8173/parecer_veto_pl_051.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8174/parecer_veto_pl_053.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8540/parecer_veto_pl_140.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8601/parecer_veto_pl_160.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8620/parecer_veto_pl_167.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8600/parecer_pelo_2_-_favoravel_dois_tercos_dois_turnos.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8021/parecer_relatoria_comissao_financas_contas_2022_-_relator_oeder_kuznier_de_ramos.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8753/parecer_pl_184_-_favoravel_emenda.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8423/pdl_01_mig_-_titulo_cidadao_ilhacompridense_-_daniel_silveira_ramos.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8424/pdl_02_mig_-_comenda_dos_pioneiros_-ermenegildo_bon.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8428/pdl_03_25_mozart_-_concessao_de_titulo_de_cidadao_-_francisco_pacces.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8429/pdl_04_25_mozart_-_comenda_dos_pioneiro_-_joao_nunes_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8430/pdl_05_25_oeder_-_concessao_de_titulo_de_cidadao_-_vitor_cachorrao.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8433/pdl_06_25_ivan_-_concessao_de_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8446/pdl_07_25_edina_-_concessao_de_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8447/pdl_08_25_gryllo_-_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8456/pdl_09_25_gryllo_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8459/pdl_10_25_marcia_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8472/pdl_11_25_milton_-_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8473/pdl_12_25_milton_-_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8489/pdl_13_25_frajola_-_titulo_cidadao_ilhacompridense-_maria_olivia_moreira_leao.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8490/pdl_14_25_frajola_-_comenda_dos_pioneiros-_eder_leandro_ferreira.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7751/proj_001_25_-_vale_alimetacao_para_os_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7752/proj_002_25_-_credito_adicional_esecial.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7753/proj_003_25_-_passe_livre_no_transporte_municipal.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7754/proj_004_25_-altera_lei_2216_de_05_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7755/proj_005_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7756/proj_006_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7757/proj_007_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7758/proj_008_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7759/proj_009_25_-_repasse_financeiro_apae.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7750/proj_010_25_-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7749/proj_011_25_-_cartao_almentacao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7762/proj_012_25_-_repasse_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7763/proj_013_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7764/proj_014_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7765/proj_015_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7766/proj_016_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7767/proj_017_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7775/proj_018_25_-altera_lei_1983_de_16_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7776/proj_019_25_-altera_lei_1623_de_13_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7837/proj_020_25_-__gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7788/proj_021_25_-_limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7816/proj_022_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7817/proj_023_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7841/proj_024_25_-_repasse_de_recursos_financeiros_para_entidade_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7842/proj_025_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7843/proj_026_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7844/proj_027_25_-_credio_especial_suplementar.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7850/proj_028_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7851/proj_029_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7848/proj_030_25_-_alterar_lei_municipal_no_1243.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7857/proj_031_25_-_beneficio_de_financeiro_a_estudantes.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7858/proj_032_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7859/proj_033_25_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7860/proj_034_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7861/proj_035_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7862/proj_036_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7863/proj_037_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7864/proj_038_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7865/proj_039_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7885/proj_040_25_-_revoga_lei_no_1.114.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7891/proj_041_25_-__revoga_lei_municipal_1.114_de_outubro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7892/proj_042_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7893/proj_043_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7927/proj_044_25_-_repasse_de_recursos_financeiros_crescer_para_o_futuro.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7941/proj_045_25_-_disciplina_honrarias.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7942/proj_046_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7948/proj_047_25_-_proibicao_de_propaganda_em_postes.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7964/proj_048_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7983/proj_049_25_-_convenio_estagio_unesp.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7990/proj_050_25_-_transito_-_equiparacao.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7984/proj_051_25_-_instalacao_de_camera_em_sala_de_aula_de_praticas_esportivas.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7996/proj_052_25_-_ratifica_resolucao_no_004_consaude.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7993/proj_053_25_-_adi_-_equiparacao.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7994/proj_054_25_-_denomina_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8004/proj_055_25_-_altera_lei__convenio_vunesp.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8026/proj_057_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8027/proj_058_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8037/proj_059_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8038/proj_060_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8047/proj_061_25_-_aviso_sonoro_-_praia.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8056/proj_062_25_-_repasse_de_recursos_financeiros_para_pagamento_por_desempenho_profissionais_da_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8063/proj_063_25_-_praca_-_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8080/proj_064_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8081/proj_065_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8117/proj_066_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8118/proj_067_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8150/proj_068_25_-_cria_fundo_municial_de_saneamento_ambiental_e_infraestrutura_-_fmsai.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8149/proj_069_25_-_altera_plano_plurianual_e_metas_da_ldo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8148/proj_070_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8147/proj_071_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8146/proj_072_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8145/proj_073_25_-_programade_parcelamento_incenivado_-_ppi.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8144/proj_074_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8143/proj_075_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8142/proj_076_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8141/proj_077_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8140/proj_078_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8166/proj_079_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8167/proj_080_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8226/proj_081_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8172/proj_082_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8227/proj_083_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8171/proj_084_25_-_credio_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8191/proj_085_25_-_limpeza_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8203/proj_086_25_-_institui_conselhos_escolares_e_o_forum_dos_conselhos_escolares.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8204/proj_087_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8205/proj_088_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8206/proj_089_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8234/proj_090_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8236/proj_091_25_-_programa_incentivo_estudante.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8235/proj_092_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8233/proj_095_25_-_reorganizacao_administracao.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8238/proj_096_25_-_quadro_prefeitura_-_atualizado_08.07.2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8237/proj_097_25_-_altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8229/proj_098_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8232/proj_099_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8231/proj_100_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8230/proj_101_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8228/proj_102_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8280/proj_104_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8281/proj_105_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8282/proj_106_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8283/proj_107_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8284/proj_108_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8285/proj_109_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8286/proj_110_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8287/proj_111_25_-_jantar_da_inclusao.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8288/proj_112_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8319/proj_113_25_-_reorganizacao_administracao.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8320/proj_114_25_-_quadro_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8383/proj_115_25_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8382/proj_116_25_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8325/proj_117_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8326/proj_118_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8327/proj_119_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8321/proj_120_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8293/proj_121_25_-__altera_denominacao_de_logradouro_publico_ofelia_aparicio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8298/proj_122_25_-__altera_denominacao_de_logradouro_publico_joao_batista_barbosa.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8328/proj_123_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8329/proj_124_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8330/proj_125_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8331/proj_126_-_altera_lei_no_2074_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8539/proj_127_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8538/proj_128_25_-_altera_lei_422_de_13_de_dezembro_de_2002.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8345/proj_129_25-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8358/proj_131_25_-_doacao_lote_igreja.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8443/proj_132_25_-_pograma_destinos_inteligentes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8360/proj_133_25_-_consaude_resolucao_7.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8359/proj_134_25_-_denominacao_centro_de_eventos_xixinelo.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8346/proj_135_25_gryllo_-_denominacao_da_divisao_de_zooanoses_de_ilha_comprida-_dr._adilson_antonio_amendola.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8363/proj_136_25_mozart_-_servico_de_capelania_no_municipio_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8381/proj_137_25_-_dispoe_sobre_a_qualificacao_de_pessoas_juridicas_d_direito_privado_e_cria_programa_de_publicizacao.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8400/proj_138_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8401/proj_139_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8396/proj_140_25_-_prorroga_lei_1965.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8397/proj_141_25_-_parada_onibus_escolar.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8410/proj_142_25_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8413/proj_143_25_-revoga_lei_1965.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8407/proj_144_25_-_concurso_ilha_comprida_em_frase.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8415/proj_145_25_-_denomina_techo_de_estrada_-general_valdir_moreira_sampaio.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8442/proj_146_25_-_concede_autorizacao_de_uso_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8444/proj_147_25_-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8445/proj_148_25_-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8463/proj_149_25_-_dispoe_sobre_a_reorganizacao_da_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8420/proj_150_25_-_candapui.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8431/proj_151_25_-_altera_programa_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8427/proj_152_25_-_medicamento_canabis.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8462/proj_153_25_-_altera_lei_422_de_13_de_dezembro_de_2002.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8468/proj_154_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8469/proj_155-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8471/proj_157-_instituicao_do_pagameto_via_pix.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8470/proj_158_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8481/proj_159_25_-_altera_quadro_funcional.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8461/proj_160_i_-_verao_mais_limpo_em_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8464/proj_161-_cria_o_conselho_municipal_de_politicas_raciais_e_igualdade_compri.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8485/proj_162_25_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8536/proj_163_25_-_centro_de_eventos_revoga_leis_2355_2367.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8513/proj_164_-_gradificacao_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8486/proj_165_25_-_calcada_ludica.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8510/proj_166_25_-_cria_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8512/proj_167-_cria_programa_ilha_mais_segura.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8483/proj_164_25_-_food_truck.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8548/proj_169_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8534/proj_170_25_-_rconhece_a_capoeira_como_patrimonio_cultural_imaterial__do_municipio.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8537/proj_171_25_-_denomina_ruas_kennedy.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8549/proj_172_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8553/proj_173_25_-_credito__adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8554/proj_174_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8582/proj_175_25-_loa_0001.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8557/proj_176_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8559/proj_177_25_-_frajola_-_garante_alimentacao_para_os_professores_na_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8570/proj_178_25_-_disciplina_honrarias.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8571/proj_179_25_-_plano_municipal_de_seguranca_municipal.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8579/proj_180_25-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8580/proj_181_25-_credito_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8581/proj_182_25_-_credito_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8583/proj_183_25-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8612/proj_184_25_-_tpa.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8609/proj_185_25_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8610/proj_186_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8611/proj_187_25-_altera_lei_2347_de_27_de_agosto_de_2025_quadro_de_funcional.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8621/proj_188_25_-_altera_lei_1663_de_11_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8622/proj_189_25_-_altera_lei_1779_de_23_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8625/proj_190_25-_credito_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8626/proj_191_25-_credito_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8637/proj_193_25-__-_dispoe_sobre_insencao_em_eventos_custeados_com_recursos_publicos_-_marcia_romano_editado.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8646/proj_194_25-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8647/proj_195_25_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8648/proj_196_25-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8649/proj_197_25-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8650/proj_198_25-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8654/proj_199_25-_cria_fundo_municipal_de_saneamennto_ambiental_e_infraestrutura-_fmsai.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8658/proj_200_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8657/proj_201_25_-_credito_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8655/proj_202_25_-_ivan_-_patrocinio.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8656/proj_203_25_-_patinete.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8659/proj_204_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8669/proj_205_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8668/proj_206_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8667/proj_207_25_-_credito_suplementar_especial.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8680/proj_208_-_autoriza_repasse_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8677/pl_209_-_altera_lei__1673.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8681/proj_210_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8682/proj_211_25_-__delega_concessao_de_servicos_publicos_de_manejo_de_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8683/proj_212_25_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8684/proj_213_25_-criacao_de_taxa_de_manejo_de_residuos_solidos-_tmrs.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8685/proj_214_25_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8687/proj_215_25_-_cobranca_extrajudicial_de_divida_ativa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8399/pelo_-_emendas_impositivas_-_alterada.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8560/pelo_02_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7836/proj_res_01_25_-_revoga_resolucao_268.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7835/projeto_de_resolucao_-_comissao_de_estudo_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7886/proj_res_03_25_-_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7887/proj_res_04_23_-_xxvi_marcha_dos_legislativos.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7940/proj_res_05_25_-_comissao_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8247/proj_res_06_25_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8316/proj_res_07_25_-_revoga_resolucao_278.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8411/proj_res_08_25_-_altera_quadro.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8561/proj_res_09_25_-_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8628/proj_res_10_25_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8679/proj_res_11_25_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8692/proj_res_12_25_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7801/req_02_-_informacoes_acerca_do_catamara.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7804/req_03_-_informacoes_sobre_iptu.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7803/req_04_-_informacoes_sobre_repasse_do_fundo_nacional_da_cultura_atraves_da_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7845/req_006_milton_-_escolas_-_ar_cond..pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7846/req_007_milton_-_pontos_taxi..pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7855/req_008_vereadores_-_marcha_a_brasilia_em_defesa_dos_municipios.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7856/req_009_milton_-_cumprimento_decreto_1274.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7866/req_010_frajola_-_copias_de_processos_admiistrativos_e_licitatorias_da_prefeitura_com_a_empresa_adriana_materiais_de_construcoes_e_servicos_ltda.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7879/req_011_marcia_-_abono_de_faltas_em_sessoes.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7909/req_012_frajola_-_comissao_especial_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7911/req_013_mozart_-_requer_copias_de_processos_administrativos_firmando_com_o_poder_executivo_no_periodo_de_2020_a_2022.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7912/req_014_mozart_-_requer_copias_de_estudo_socio_econ_am_pregao_eletronico_01_2023_contrato_68_2023_e_respectivas_informacoes_da_execucao_contratual.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7932/req_015_frajola_-_locacao_de_banheiros.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7937/req_016_milton_-_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7936/req_017_milton_-_ponte_capivaru.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7933/req_018_frajola_-_convocacao_nelson_e_andreia.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7935/req_019_milton_-_campo_society.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7949/req_020_oeder_-_reque_informacoes_sobre_a_possibilidade_de_reforma_do_campo_do_caju.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7954/req_021_milton_-_veiculo_praia..pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7958/req_022_mozart_-_compra_de_veiculo_azera_no_ano_2023.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7962/req_023_-_informacoes_acerca_da_biblioteca_municipal.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7965/req_024_frajola_-_informacoes_referente_a_prestacao_de_servico_de_sonorizacao_volante.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7967/req_025_frajola_-_informacoes_sobre_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7968/req_026_frajola_-_informacoes_sobre_dispensas.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7975/req_027_frajola_-_informacoes_sobre_equiparacao_salarial_adis.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7985/req_028_frajola_-_informacoes_arrecadacao_cip.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8000/req_029_marcia_-_informacoes_sobre_processo_de_erosao_costeira.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8001/req_030_frajola_-_informacoes_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8002/req_031_frajola_-_alunos_tea.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8008/req_032_todos_-_ouvidoria_seletivo.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8009/req_033_milton_-_zeladoria_geral_viareggio.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8016/req_034_marcia__-_programa_meu_pet.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8028/req_036_milton_-_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8034/req_037_milton_-_reg.fundiaria_-_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8035/req_038_mozart_-_informacoes_sobre_o_programa_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8041/req_039_milton_-_aposentados.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8042/req_040_todos_-_fono_bebes.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8043/req_044_milton_-_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8054/req_045_milton-_informacoes_sobre_o_barco_escolar_que_faz_a_rota_pedrinhas_ao_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8057/req_046_oeder_-_canoagem.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8058/req_47_oeder-__evento_ilha_blues.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8055/req_048_diversos_-_cpi_obras.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8064/req_050_ivan_-_sabesp_balneario_claudia_mara_e_caicara.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8073/req_051_milton_-_predio.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8075/req_052_milton_-_pagamento_epcco.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8077/req_053_milton_-_banheiro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8090/req_054_milton_-_prefeitura_dados_contrato_1_2022..pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8103/req_055_oeder_-_canoagem.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8104/req_056_oeder-__evento_ilha_blues.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8101/req_057_frajola_-_distribuicao_paes.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8109/req_058_milton_-_coveiro_municipal.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8115/req_059_mig_-_sabesp_-_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8116/req_060_oeder_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8127/req_061_marcia_-_beneficios_estudantes.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8158/req_62_marcia-_epis_de_funcioarios_da_coleta.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8129/req_063_milton_-_horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8153/req_064_milton_-_doacao_de_terreno_a_associacao_amigos_de_bairro_vila_caicara_e_claudiamara.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8162/req_065_mozart_-_justificativa_de_falta_sapl.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8170/req_066_milton_-_jl_soft.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8184/req_067_milton_-_aluguel.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8188/req_068_frajola_-_informacoes_sobre_o_conselho_municipal_de_acompanhamento_dos_royiales_de_petolio_e_gas_natural_conforme_lei_municipal_1.486_de_2018.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8199/req_069_milton_-_dedetizacao_escolas.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8201/req_070_milton_-_aposentados.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8208/req_071_milton_-_estrada_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8210/req_072_frajola_-_informacoes_sobre_pagamentos_efetuados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8209/req_073_ivan_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8215/req_074_milton_-_estacionamento_45.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8299/req_075_25__marcia-informacoes_sobre_a_construcao_de_de_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8289/req_076_-_prorrogacao_de_praza_de_funcionamento_comissao_parlamentar_de_inquerito.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8292/req_077_-_informacoes_sobre_os_processos_no_2808_e_2810_de_2025_e_copias_na_integra_dos_estudos_pela_fupam.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8294/req_078_-__informacoes_sobre_dacao__de_pagamenntos_1.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8295/req_079_-_presstacao_de_contas_do_evento_arraial_da_ilha.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8302/req_080_-_incentiv.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8322/req_081_frajola_-_envio_de_copias_de_todas_dispensas_realizadas_entre_01_04_2025_a_presente_data.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8324/req_082_milton_-_mutirao_oftalmologico.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8361/req_083_milton_-doacao_lote.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8362/req_084_edina_-_justificativa_de_falta_com_o_atestado.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8364/req_085_frajola_-iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8365/req_086_frajola_-_programa_interior_na_praia.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8366/req_087_frajola_-gastos_com_alimentacao_no_encontro_da_aprecesp.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8367/req_088_frajola_-_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8376/req_089_diversos_-_cpi_saude.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8414/req_090_milton_-inscr.munic.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8425/req_091_frajola_-_informes_sobre_a_estrutura_funcional_das_creches.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8426/req_092_frajola_-_copia_do_estudo_socioeconomico_ambiental_para_implantacao_da_tpa.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8450/req_093-_informe_de_manutencao_de_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8451/req_094_oeder_-_limpeza_do_rio_camdapui.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8452/req_095_oeder_-_limpeza_e_rocada_nas_rotatoorias.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8453/req_096_oeder_-_feichamento_das_quadras_das_escolas_meu_recanto_e_britania.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8454/req_097_oeder_-manutencao_e_reforma_no_campo_do_caju.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8455/req_098_oeder_-_limpeza_orla_da_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8487/req_099_gryllo_-zoonoses_falta_anestesia.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8488/req_100_mozrt_-_casa_da_crianca.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8511/req_101_frajola_-_solicita_informacoes_do_contrato__085_2023_e_so_pregao_55_2022.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8514/req_102_milton_-pedrinhas_-_bica.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8515/req_103_milton_-_esgoto_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8535/req_104_milton_-_ambulantes_-_prazo.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8533/req_105_frajola_-_justificativa_de_ausencia.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8555/req_106__milton_-_saneamento_balneario_monte_carcos_carabanas1.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8558/req_107_frajola-_pavimentacao_bloquetes_av._intermares_e_estrada_da_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8564/req_108_frajola_-_construcao_de_casa_populares.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8567/req_109_frajola_-_herbit.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8617/req_110_frajola_-_neoenergia_elektro.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8619/req_111_milton_-_drogas.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8629/req_112_milton_-_sabesp_-_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8630/req_113_milton_-_iluminacao_-contrato.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8631/req_114_milton_-_internet_-_fiacao_obsoleta.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8632/req_115_milton_-_biblioteca_-_prazo_abertura.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8645/req_116_frajola_-_adega_na_banca_de_jornal.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8651/req_117_mozart_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8653/req_118_milton_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8673/req_119_frajola_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8678/novo_req_120_milton_-_saude_-_agendamento_veiculos1_1.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7929/rsre_002_mozart-.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7923/rsre_003_mozart-.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7924/rsre_004_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7982/rsre_007_miltion-.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7977/rsre_010_frajola_-.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8011/rsre_013_mozart-.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8012/resre_014_mozart_completa.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8018/sapl_resre_015_frajola-_completo.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8020/resre_016-_milton.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8023/resre_017_milton.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8019/resre_018_frajola.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8022/resre_019_milton.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8050/resre_020_oeder.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8049/resre_021_milton-.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8053/resre_022_mozart-.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8048/resre_023_frajola.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8078/resre_027_frajola.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8079/resre_028_frajola.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8083/resre_029_marcia-.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8087/resre_030_frajola_-_parte_1.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8084/resre_031_frajola_-.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8085/resre_032_milton.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8086/resre_033_milton.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8091/resre_034_marcia-.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8151/resre_036_milton.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8122/resre_037_milton-.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8121/resre_039_todos_-.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8120/resre_040_todos.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8119/resre_044_milton.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8213/resre_045_milton.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8240/resre_052_milton.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8243/resre_053_milton.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8239/resre_055_oeder_-.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8242/resre_056_oeder_-.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8241/resre_058_-_milton.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8244/resre_061_marcia.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8276/resre_062_marcia.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8245/resre_063_milton.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8250/resre_064_milton.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8265/resre_067_milton.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8266/resre_068_frajola.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8267/resre_069_milton.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8246/resre_070_milton.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8277/resre_071_milton.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8278/resre_072_frajola_-_completo.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8279/resre_074_milton.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8403/resre_075_marcia.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8406/resre_077_mozart-.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8404/resre_79_frajola_-.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8405/resre_080_completa_empresa.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8493/ilovepdf_merged_24.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8402/resre_082_milton.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8505/resre_83_-_frajola.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8508/resre_85_-_frajola_completo.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8507/resre_086_-_frajola_completa.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8504/resre_087_-_frajola.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8506/resre_088_-_frajola.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8547/resre_090_-_milton.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8572/resre_91_-_vereadores_0001_rotated.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8578/resre_093-_oeder.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8603/resre_094-_oeder-1.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8577/resre_095-_oeder.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8576/resre_096-_oeder.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8575/resre_097-_oeder.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8574/resre_098_oeder.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8587/resre_099-_gryllo_completa.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8613/resre_101-_frajola.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8614/resre_102_-_milton.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8615/resre_103_-_milton.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8616/resre_104_-_milton.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8643/resre_107_-_milton.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8644/resre_108_-_frajola.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8688/resre_111_miltion-.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8689/resre_113_miltion_-.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8690/resre_114_milton_-.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8691/resre_115-_milton.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7925/resre_137_-_milton.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7921/resre_155_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7922/resre_156_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/7748/resre_158_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8138/veto_pl_051_25.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8139/veto_pl_053_25.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8466/veto_pl_140_25.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8563/veto_pl_160_25.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8588/veto_pl_167_25.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8589/veto_pl_170_25.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8698/veto_pl_193_25.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8697/veto_pl_203_25.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8803/emenda_individual_01_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8804/emenda_individual_02_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8808/emenda_individual_03_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8810/emenda_individual_04_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8813/emenda_individual_05_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8814/emenda_individual_06_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8815/emenda_individual_07_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8816/emenda_individual_08_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8826/emenda_individual_09_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8827/emenda_individual_10_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8828/emenda_individual_11_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8829/emenda_individual_12_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8832/emenda_individual_13_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8833/emenda_individual_14_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8834/emenda_individual_15_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8835/emenda_individual_16_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8836/emenda_individual_17_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8837/emenda_individual_18_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/8838/emenda_de_bancada.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H731"/>
+  <dimension ref="A1:H976"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="227" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="226.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8226,18364 +10487,24734 @@
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H26" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>113</v>
       </c>
       <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="E27" t="s">
+      <c r="H27" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" t="s">
         <v>119</v>
-      </c>
-[...19 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
         <v>123</v>
-      </c>
-[...19 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H30" t="s">
         <v>127</v>
-      </c>
-[...19 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="E32" t="s">
+      <c r="H32" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="D33" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>149</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="H36" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>21</v>
+        <v>157</v>
       </c>
       <c r="D38" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>135</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="H38" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>161</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B39" t="s">
-[...14 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>165</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E40" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="F40" t="s">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>172</v>
+      </c>
+      <c r="D41" t="s">
+        <v>166</v>
+      </c>
+      <c r="E41" t="s">
+        <v>167</v>
+      </c>
+      <c r="F41" t="s">
         <v>168</v>
       </c>
-      <c r="B41" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G41" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H41" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>41</v>
+        <v>176</v>
       </c>
       <c r="D42" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E42" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="F42" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="H42" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>45</v>
+        <v>180</v>
       </c>
       <c r="D43" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E43" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="F43" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="H43" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>49</v>
+        <v>185</v>
       </c>
       <c r="D44" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E44" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="F44" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="H44" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="D45" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E45" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="F45" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="H45" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>57</v>
+        <v>194</v>
       </c>
       <c r="D46" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E46" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="F46" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="H46" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>61</v>
+        <v>197</v>
       </c>
       <c r="D47" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E47" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="F47" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="H47" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>65</v>
+        <v>202</v>
       </c>
       <c r="D48" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E48" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="F48" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="H48" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>69</v>
+        <v>206</v>
       </c>
       <c r="D49" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E49" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="F49" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="H49" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>209</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>210</v>
+      </c>
+      <c r="D50" t="s">
+        <v>166</v>
+      </c>
+      <c r="E50" t="s">
+        <v>167</v>
+      </c>
+      <c r="F50" t="s">
         <v>198</v>
       </c>
-      <c r="B50" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G50" s="1" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="H50" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>77</v>
+        <v>213</v>
       </c>
       <c r="D51" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E51" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="F51" t="s">
-        <v>176</v>
+        <v>198</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="H51" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>81</v>
+        <v>216</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
+        <v>166</v>
       </c>
       <c r="E52" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="F52" t="s">
-        <v>176</v>
+        <v>217</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="H52" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>85</v>
+        <v>221</v>
       </c>
       <c r="D53" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E53" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F53" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="H53" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>89</v>
+        <v>228</v>
       </c>
       <c r="D54" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E54" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F54" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="H54" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>93</v>
+        <v>232</v>
       </c>
       <c r="D55" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E55" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F55" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="H55" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>97</v>
+        <v>236</v>
       </c>
       <c r="D56" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E56" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F56" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="H56" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>101</v>
+        <v>240</v>
       </c>
       <c r="D57" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E57" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F57" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="H57" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>243</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>222</v>
+      </c>
+      <c r="E58" t="s">
+        <v>223</v>
+      </c>
+      <c r="F58" t="s">
         <v>224</v>
       </c>
-      <c r="B58" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G58" s="1" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="H58" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>228</v>
+        <v>17</v>
       </c>
       <c r="D59" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E59" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F59" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>229</v>
+        <v>247</v>
       </c>
       <c r="H59" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>231</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>232</v>
+        <v>21</v>
       </c>
       <c r="D60" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E60" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F60" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="H60" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>237</v>
+        <v>29</v>
       </c>
       <c r="D61" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E61" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F61" t="s">
-        <v>215</v>
+        <v>181</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="H61" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>241</v>
+        <v>33</v>
       </c>
       <c r="D62" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E62" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F62" t="s">
-        <v>215</v>
+        <v>181</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="H62" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>245</v>
+        <v>37</v>
       </c>
       <c r="D63" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E63" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F63" t="s">
-        <v>215</v>
+        <v>257</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="H63" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>249</v>
+        <v>41</v>
       </c>
       <c r="D64" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E64" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F64" t="s">
-        <v>136</v>
+        <v>257</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="H64" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>253</v>
+        <v>45</v>
       </c>
       <c r="D65" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E65" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F65" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="H65" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>257</v>
+        <v>49</v>
       </c>
       <c r="D66" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E66" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F66" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="H66" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>261</v>
+        <v>53</v>
       </c>
       <c r="D67" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E67" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F67" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="H67" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>265</v>
+        <v>57</v>
       </c>
       <c r="D68" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E68" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F68" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="H68" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>269</v>
+        <v>61</v>
       </c>
       <c r="D69" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E69" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F69" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="H69" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>273</v>
+        <v>65</v>
       </c>
       <c r="D70" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E70" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F70" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H70" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>277</v>
+        <v>69</v>
       </c>
       <c r="D71" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E71" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F71" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="H71" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>281</v>
+        <v>73</v>
       </c>
       <c r="D72" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E72" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F72" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="H72" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>285</v>
+        <v>77</v>
       </c>
       <c r="D73" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E73" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F73" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H73" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>289</v>
+        <v>81</v>
       </c>
       <c r="D74" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E74" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F74" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="H74" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>293</v>
+        <v>85</v>
       </c>
       <c r="D75" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E75" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F75" t="s">
-        <v>136</v>
+        <v>191</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H75" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>297</v>
+        <v>89</v>
       </c>
       <c r="D76" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E76" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F76" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>298</v>
       </c>
       <c r="H76" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>300</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
+        <v>93</v>
+      </c>
+      <c r="D77" t="s">
+        <v>222</v>
+      </c>
+      <c r="E77" t="s">
+        <v>223</v>
+      </c>
+      <c r="F77" t="s">
         <v>301</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H77" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>304</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
+        <v>97</v>
+      </c>
+      <c r="D78" t="s">
+        <v>222</v>
+      </c>
+      <c r="E78" t="s">
+        <v>223</v>
+      </c>
+      <c r="F78" t="s">
+        <v>301</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="D78" t="s">
-[...8 lines deleted...]
-      <c r="G78" s="1" t="s">
+      <c r="H78" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>307</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>101</v>
+      </c>
+      <c r="D79" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" t="s">
+        <v>301</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B79" t="s">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="H79" t="s">
         <v>309</v>
-      </c>
-[...13 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>310</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>105</v>
+      </c>
+      <c r="D80" t="s">
+        <v>222</v>
+      </c>
+      <c r="E80" t="s">
+        <v>223</v>
+      </c>
+      <c r="F80" t="s">
+        <v>301</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H80" t="s">
         <v>312</v>
-      </c>
-[...19 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>317</v>
+        <v>109</v>
       </c>
       <c r="D81" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E81" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F81" t="s">
-        <v>215</v>
+        <v>301</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="H81" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>321</v>
+        <v>113</v>
       </c>
       <c r="D82" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E82" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F82" t="s">
-        <v>215</v>
+        <v>317</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="H82" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>325</v>
+        <v>117</v>
       </c>
       <c r="D83" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E83" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F83" t="s">
-        <v>215</v>
+        <v>301</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H83" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>329</v>
+        <v>121</v>
       </c>
       <c r="D84" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E84" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F84" t="s">
-        <v>215</v>
+        <v>301</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="H84" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>333</v>
+        <v>125</v>
       </c>
       <c r="D85" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E85" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F85" t="s">
-        <v>215</v>
+        <v>301</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="H85" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>337</v>
+        <v>129</v>
       </c>
       <c r="D86" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E86" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F86" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="H86" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>341</v>
+        <v>133</v>
       </c>
       <c r="D87" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E87" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F87" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="H87" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>345</v>
+        <v>137</v>
       </c>
       <c r="D88" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E88" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F88" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="H88" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>349</v>
+        <v>141</v>
       </c>
       <c r="D89" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E89" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F89" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="H89" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>353</v>
+        <v>145</v>
       </c>
       <c r="D90" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E90" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F90" t="s">
-        <v>129</v>
+        <v>224</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="H90" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>357</v>
+        <v>149</v>
       </c>
       <c r="D91" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E91" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F91" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>358</v>
+        <v>345</v>
       </c>
       <c r="H91" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>361</v>
+        <v>153</v>
       </c>
       <c r="D92" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E92" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F92" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
       <c r="H92" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="D93" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E93" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F93" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="H93" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>369</v>
+        <v>355</v>
       </c>
       <c r="D94" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E94" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F94" t="s">
-        <v>136</v>
+        <v>224</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>370</v>
+        <v>356</v>
       </c>
       <c r="H94" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>372</v>
+        <v>358</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>373</v>
+        <v>359</v>
       </c>
       <c r="D95" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E95" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F95" t="s">
-        <v>136</v>
+        <v>224</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="H95" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>376</v>
+        <v>362</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="D96" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E96" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F96" t="s">
-        <v>136</v>
+        <v>224</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>378</v>
+        <v>364</v>
       </c>
       <c r="H96" t="s">
-        <v>379</v>
+        <v>365</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="D97" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E97" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F97" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="H97" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
       <c r="D98" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E98" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F98" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
       <c r="H98" t="s">
-        <v>387</v>
+        <v>373</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="D99" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E99" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F99" t="s">
-        <v>176</v>
+        <v>267</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
       <c r="H99" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="D100" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E100" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F100" t="s">
-        <v>176</v>
+        <v>267</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="H100" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="D101" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E101" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F101" t="s">
-        <v>176</v>
+        <v>267</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="H101" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="D102" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E102" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F102" t="s">
-        <v>136</v>
+        <v>181</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="H102" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
       <c r="D103" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E103" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F103" t="s">
-        <v>169</v>
+        <v>301</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>406</v>
+        <v>392</v>
       </c>
       <c r="H103" t="s">
-        <v>407</v>
+        <v>393</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="D104" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E104" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F104" t="s">
-        <v>169</v>
+        <v>301</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>410</v>
+        <v>396</v>
       </c>
       <c r="H104" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="D105" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E105" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F105" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>414</v>
+        <v>400</v>
       </c>
       <c r="H105" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>417</v>
+        <v>403</v>
       </c>
       <c r="D106" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E106" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F106" t="s">
-        <v>215</v>
+        <v>301</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>418</v>
+        <v>404</v>
       </c>
       <c r="H106" t="s">
-        <v>419</v>
+        <v>405</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>420</v>
+        <v>406</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>421</v>
+        <v>407</v>
       </c>
       <c r="D107" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E107" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F107" t="s">
-        <v>215</v>
+        <v>301</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>422</v>
+        <v>408</v>
       </c>
       <c r="H107" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="D108" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E108" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F108" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="H108" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>429</v>
+        <v>415</v>
       </c>
       <c r="D109" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E109" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F109" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>430</v>
+        <v>416</v>
       </c>
       <c r="H109" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="D110" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E110" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F110" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="H110" t="s">
-        <v>435</v>
+        <v>421</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="D111" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E111" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F111" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>438</v>
+        <v>424</v>
       </c>
       <c r="H111" t="s">
-        <v>439</v>
+        <v>425</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>440</v>
+        <v>426</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="D112" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E112" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F112" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>442</v>
+        <v>428</v>
       </c>
       <c r="H112" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="D113" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E113" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F113" t="s">
-        <v>180</v>
+        <v>267</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="H113" t="s">
-        <v>447</v>
+        <v>433</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>448</v>
+        <v>434</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="D114" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E114" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F114" t="s">
-        <v>180</v>
+        <v>267</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>450</v>
+        <v>436</v>
       </c>
       <c r="H114" t="s">
-        <v>451</v>
+        <v>437</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>452</v>
+        <v>438</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>453</v>
+        <v>439</v>
       </c>
       <c r="D115" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E115" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F115" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>454</v>
+        <v>440</v>
       </c>
       <c r="H115" t="s">
-        <v>455</v>
+        <v>441</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>457</v>
+        <v>443</v>
       </c>
       <c r="D116" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E116" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F116" t="s">
-        <v>169</v>
+        <v>224</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
       <c r="H116" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>460</v>
+        <v>446</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>461</v>
+        <v>447</v>
       </c>
       <c r="D117" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E117" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F117" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>462</v>
+        <v>448</v>
       </c>
       <c r="H117" t="s">
-        <v>463</v>
+        <v>449</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>465</v>
+        <v>451</v>
       </c>
       <c r="D118" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E118" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F118" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>466</v>
+        <v>452</v>
       </c>
       <c r="H118" t="s">
-        <v>467</v>
+        <v>453</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>468</v>
+        <v>454</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>469</v>
+        <v>455</v>
       </c>
       <c r="D119" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E119" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F119" t="s">
-        <v>180</v>
+        <v>267</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>470</v>
+        <v>456</v>
       </c>
       <c r="H119" t="s">
-        <v>471</v>
+        <v>457</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>472</v>
+        <v>458</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>473</v>
+        <v>459</v>
       </c>
       <c r="D120" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E120" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F120" t="s">
-        <v>215</v>
+        <v>186</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>474</v>
+        <v>460</v>
       </c>
       <c r="H120" t="s">
-        <v>475</v>
+        <v>461</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>476</v>
+        <v>462</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>477</v>
+        <v>463</v>
       </c>
       <c r="D121" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E121" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F121" t="s">
-        <v>478</v>
+        <v>186</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>479</v>
+        <v>464</v>
       </c>
       <c r="H121" t="s">
-        <v>480</v>
+        <v>465</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>481</v>
+        <v>466</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="D122" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E122" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F122" t="s">
-        <v>478</v>
+        <v>186</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="H122" t="s">
-        <v>484</v>
+        <v>469</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>485</v>
+        <v>470</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
       <c r="D123" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E123" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F123" t="s">
-        <v>169</v>
+        <v>186</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>487</v>
+        <v>472</v>
       </c>
       <c r="H123" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>489</v>
+        <v>474</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>490</v>
+        <v>475</v>
       </c>
       <c r="D124" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E124" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F124" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>491</v>
+        <v>476</v>
       </c>
       <c r="H124" t="s">
-        <v>492</v>
+        <v>477</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>493</v>
+        <v>478</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>494</v>
+        <v>479</v>
       </c>
       <c r="D125" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E125" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F125" t="s">
-        <v>215</v>
+        <v>257</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>495</v>
+        <v>480</v>
       </c>
       <c r="H125" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>498</v>
+        <v>483</v>
       </c>
       <c r="D126" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E126" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F126" t="s">
-        <v>176</v>
+        <v>257</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>499</v>
+        <v>484</v>
       </c>
       <c r="H126" t="s">
-        <v>500</v>
+        <v>485</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>501</v>
+        <v>486</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
       <c r="D127" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E127" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F127" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>503</v>
+        <v>488</v>
       </c>
       <c r="H127" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="D128" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E128" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F128" t="s">
-        <v>176</v>
+        <v>301</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>507</v>
+        <v>492</v>
       </c>
       <c r="H128" t="s">
-        <v>508</v>
+        <v>493</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>509</v>
+        <v>494</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="D129" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E129" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F129" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="H129" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="D130" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E130" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F130" t="s">
-        <v>478</v>
+        <v>267</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="H130" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="D131" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E131" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F131" t="s">
-        <v>478</v>
+        <v>267</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>519</v>
+        <v>504</v>
       </c>
       <c r="H131" t="s">
-        <v>520</v>
+        <v>505</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>521</v>
+        <v>506</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>522</v>
+        <v>507</v>
       </c>
       <c r="D132" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E132" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F132" t="s">
-        <v>176</v>
+        <v>267</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="H132" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>109</v>
+        <v>511</v>
       </c>
       <c r="D133" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E133" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F133" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>526</v>
+        <v>512</v>
       </c>
       <c r="H133" t="s">
-        <v>527</v>
+        <v>513</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>528</v>
+        <v>514</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>529</v>
+        <v>515</v>
       </c>
       <c r="D134" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E134" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F134" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="H134" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>533</v>
+        <v>519</v>
       </c>
       <c r="D135" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E135" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F135" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>534</v>
+        <v>520</v>
       </c>
       <c r="H135" t="s">
-        <v>535</v>
+        <v>521</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>536</v>
+        <v>522</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>537</v>
+        <v>523</v>
       </c>
       <c r="D136" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E136" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F136" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="H136" t="s">
-        <v>539</v>
+        <v>525</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>541</v>
+        <v>527</v>
       </c>
       <c r="D137" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E137" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F137" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>542</v>
+        <v>528</v>
       </c>
       <c r="H137" t="s">
-        <v>543</v>
+        <v>529</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>544</v>
+        <v>530</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="D138" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E138" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F138" t="s">
-        <v>176</v>
+        <v>257</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>546</v>
+        <v>532</v>
       </c>
       <c r="H138" t="s">
-        <v>547</v>
+        <v>533</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>548</v>
+        <v>534</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>549</v>
+        <v>535</v>
       </c>
       <c r="D139" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E139" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F139" t="s">
-        <v>176</v>
+        <v>267</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>550</v>
+        <v>536</v>
       </c>
       <c r="H139" t="s">
-        <v>551</v>
+        <v>537</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>553</v>
+        <v>539</v>
       </c>
       <c r="D140" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E140" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F140" t="s">
-        <v>176</v>
+        <v>267</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>554</v>
+        <v>540</v>
       </c>
       <c r="H140" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>555</v>
+        <v>542</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
       <c r="D141" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E141" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F141" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>557</v>
+        <v>544</v>
       </c>
       <c r="H141" t="s">
-        <v>558</v>
+        <v>545</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="D142" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E142" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F142" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="H142" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>564</v>
+        <v>551</v>
       </c>
       <c r="D143" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E143" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F143" t="s">
-        <v>136</v>
+        <v>198</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>565</v>
+        <v>552</v>
       </c>
       <c r="H143" t="s">
-        <v>566</v>
+        <v>553</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>568</v>
+        <v>555</v>
       </c>
       <c r="D144" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E144" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F144" t="s">
-        <v>129</v>
+        <v>198</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>569</v>
+        <v>556</v>
       </c>
       <c r="H144" t="s">
-        <v>570</v>
+        <v>557</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>572</v>
+        <v>559</v>
       </c>
       <c r="D145" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E145" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F145" t="s">
-        <v>136</v>
+        <v>257</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>573</v>
+        <v>560</v>
       </c>
       <c r="H145" t="s">
-        <v>574</v>
+        <v>561</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>575</v>
+        <v>562</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>576</v>
+        <v>563</v>
       </c>
       <c r="D146" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E146" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F146" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>577</v>
+        <v>564</v>
       </c>
       <c r="H146" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>579</v>
+        <v>566</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>580</v>
+        <v>567</v>
       </c>
       <c r="D147" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E147" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F147" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>581</v>
+        <v>568</v>
       </c>
       <c r="H147" t="s">
-        <v>582</v>
+        <v>569</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>583</v>
+        <v>570</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>584</v>
+        <v>571</v>
       </c>
       <c r="D148" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E148" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F148" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>585</v>
+        <v>572</v>
       </c>
       <c r="H148" t="s">
-        <v>586</v>
+        <v>573</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>587</v>
+        <v>574</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>588</v>
+        <v>575</v>
       </c>
       <c r="D149" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E149" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F149" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>589</v>
+        <v>576</v>
       </c>
       <c r="H149" t="s">
-        <v>590</v>
+        <v>577</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>591</v>
+        <v>578</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>592</v>
+        <v>579</v>
       </c>
       <c r="D150" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E150" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F150" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>593</v>
+        <v>580</v>
       </c>
       <c r="H150" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>595</v>
+        <v>582</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>596</v>
+        <v>583</v>
       </c>
       <c r="D151" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E151" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F151" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>597</v>
+        <v>584</v>
       </c>
       <c r="H151" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="D152" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E152" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F152" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>601</v>
+        <v>588</v>
       </c>
       <c r="H152" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="D153" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E153" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F153" t="s">
-        <v>233</v>
+        <v>198</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="H153" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>608</v>
+        <v>595</v>
       </c>
       <c r="D154" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E154" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F154" t="s">
-        <v>169</v>
+        <v>186</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>609</v>
+        <v>596</v>
       </c>
       <c r="H154" t="s">
-        <v>610</v>
+        <v>597</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>611</v>
+        <v>598</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>612</v>
+        <v>157</v>
       </c>
       <c r="D155" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E155" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F155" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>613</v>
+        <v>599</v>
       </c>
       <c r="H155" t="s">
-        <v>614</v>
+        <v>600</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>616</v>
+        <v>161</v>
       </c>
       <c r="D156" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E156" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F156" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>617</v>
+        <v>602</v>
       </c>
       <c r="H156" t="s">
-        <v>618</v>
+        <v>603</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>619</v>
+        <v>604</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>620</v>
+        <v>605</v>
       </c>
       <c r="D157" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E157" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F157" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>621</v>
+        <v>606</v>
       </c>
       <c r="H157" t="s">
-        <v>622</v>
+        <v>607</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>623</v>
+        <v>608</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>624</v>
+        <v>609</v>
       </c>
       <c r="D158" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E158" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F158" t="s">
-        <v>169</v>
+        <v>301</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>625</v>
+        <v>610</v>
       </c>
       <c r="H158" t="s">
-        <v>626</v>
+        <v>611</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>627</v>
+        <v>612</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="D159" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E159" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F159" t="s">
-        <v>233</v>
+        <v>301</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>629</v>
+        <v>614</v>
       </c>
       <c r="H159" t="s">
-        <v>630</v>
+        <v>615</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>631</v>
+        <v>616</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>632</v>
+        <v>617</v>
       </c>
       <c r="D160" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E160" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F160" t="s">
-        <v>169</v>
+        <v>186</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>633</v>
+        <v>618</v>
       </c>
       <c r="H160" t="s">
-        <v>634</v>
+        <v>619</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>635</v>
+        <v>620</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>636</v>
+        <v>621</v>
       </c>
       <c r="D161" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E161" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F161" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>637</v>
+        <v>622</v>
       </c>
       <c r="H161" t="s">
-        <v>638</v>
+        <v>623</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>639</v>
+        <v>624</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>640</v>
+        <v>625</v>
       </c>
       <c r="D162" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E162" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F162" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>641</v>
+        <v>626</v>
       </c>
       <c r="H162" t="s">
-        <v>642</v>
+        <v>597</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>643</v>
+        <v>627</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>644</v>
+        <v>628</v>
       </c>
       <c r="D163" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E163" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F163" t="s">
-        <v>136</v>
+        <v>224</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>645</v>
+        <v>629</v>
       </c>
       <c r="H163" t="s">
-        <v>646</v>
+        <v>630</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>648</v>
+        <v>632</v>
       </c>
       <c r="D164" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E164" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F164" t="s">
-        <v>169</v>
+        <v>224</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>649</v>
+        <v>633</v>
       </c>
       <c r="H164" t="s">
-        <v>650</v>
+        <v>634</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>651</v>
+        <v>635</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>652</v>
+        <v>636</v>
       </c>
       <c r="D165" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E165" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F165" t="s">
-        <v>169</v>
+        <v>224</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>653</v>
+        <v>637</v>
       </c>
       <c r="H165" t="s">
-        <v>654</v>
+        <v>638</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>655</v>
+        <v>639</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>656</v>
+        <v>640</v>
       </c>
       <c r="D166" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E166" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F166" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>657</v>
+        <v>641</v>
       </c>
       <c r="H166" t="s">
-        <v>658</v>
+        <v>642</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>660</v>
+        <v>644</v>
       </c>
       <c r="D167" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E167" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F167" t="s">
-        <v>169</v>
+        <v>224</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>661</v>
+        <v>645</v>
       </c>
       <c r="H167" t="s">
-        <v>662</v>
+        <v>646</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>663</v>
+        <v>647</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>664</v>
+        <v>648</v>
       </c>
       <c r="D168" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E168" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F168" t="s">
-        <v>136</v>
+        <v>224</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>665</v>
+        <v>649</v>
       </c>
       <c r="H168" t="s">
-        <v>666</v>
+        <v>650</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>667</v>
+        <v>651</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>668</v>
+        <v>652</v>
       </c>
       <c r="D169" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E169" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F169" t="s">
-        <v>669</v>
+        <v>224</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>670</v>
+        <v>653</v>
       </c>
       <c r="H169" t="s">
-        <v>671</v>
+        <v>654</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>672</v>
+        <v>655</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>673</v>
+        <v>656</v>
       </c>
       <c r="D170" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E170" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F170" t="s">
-        <v>136</v>
+        <v>224</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>674</v>
+        <v>657</v>
       </c>
       <c r="H170" t="s">
-        <v>675</v>
+        <v>658</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>676</v>
+        <v>659</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>677</v>
+        <v>660</v>
       </c>
       <c r="D171" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E171" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F171" t="s">
-        <v>169</v>
+        <v>224</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>678</v>
+        <v>661</v>
       </c>
       <c r="H171" t="s">
-        <v>679</v>
+        <v>662</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>680</v>
+        <v>663</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>681</v>
+        <v>664</v>
       </c>
       <c r="D172" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E172" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F172" t="s">
-        <v>169</v>
+        <v>267</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>682</v>
+        <v>665</v>
       </c>
       <c r="H172" t="s">
-        <v>683</v>
+        <v>666</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>684</v>
+        <v>667</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>685</v>
+        <v>668</v>
       </c>
       <c r="D173" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E173" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F173" t="s">
-        <v>169</v>
+        <v>301</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>686</v>
+        <v>669</v>
       </c>
       <c r="H173" t="s">
-        <v>687</v>
+        <v>670</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>688</v>
+        <v>671</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>689</v>
+        <v>672</v>
       </c>
       <c r="D174" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E174" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F174" t="s">
-        <v>169</v>
+        <v>301</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>690</v>
+        <v>673</v>
       </c>
       <c r="H174" t="s">
-        <v>691</v>
+        <v>674</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>692</v>
+        <v>675</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>693</v>
+        <v>676</v>
       </c>
       <c r="D175" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E175" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F175" t="s">
-        <v>169</v>
+        <v>317</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>694</v>
+        <v>677</v>
       </c>
       <c r="H175" t="s">
-        <v>695</v>
+        <v>678</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>696</v>
+        <v>679</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>697</v>
+        <v>680</v>
       </c>
       <c r="D176" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E176" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F176" t="s">
-        <v>169</v>
+        <v>257</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>698</v>
+        <v>681</v>
       </c>
       <c r="H176" t="s">
-        <v>699</v>
+        <v>682</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>700</v>
+        <v>683</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>701</v>
+        <v>684</v>
       </c>
       <c r="D177" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E177" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F177" t="s">
-        <v>233</v>
+        <v>267</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>702</v>
+        <v>685</v>
       </c>
       <c r="H177" t="s">
-        <v>703</v>
+        <v>686</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>704</v>
+        <v>687</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>705</v>
+        <v>688</v>
       </c>
       <c r="D178" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E178" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F178" t="s">
-        <v>129</v>
+        <v>267</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>706</v>
+        <v>689</v>
       </c>
       <c r="H178" t="s">
-        <v>707</v>
+        <v>690</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>708</v>
+        <v>691</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>709</v>
+        <v>692</v>
       </c>
       <c r="D179" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E179" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F179" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>710</v>
+        <v>693</v>
       </c>
       <c r="H179" t="s">
-        <v>711</v>
+        <v>694</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>712</v>
+        <v>695</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>713</v>
+        <v>696</v>
       </c>
       <c r="D180" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E180" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F180" t="s">
-        <v>215</v>
+        <v>257</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>714</v>
+        <v>697</v>
       </c>
       <c r="H180" t="s">
-        <v>715</v>
+        <v>698</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>716</v>
+        <v>699</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>717</v>
+        <v>700</v>
       </c>
       <c r="D181" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E181" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F181" t="s">
-        <v>233</v>
+        <v>317</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>718</v>
+        <v>701</v>
       </c>
       <c r="H181" t="s">
-        <v>719</v>
+        <v>702</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>720</v>
+        <v>703</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>721</v>
+        <v>704</v>
       </c>
       <c r="D182" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E182" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F182" t="s">
-        <v>136</v>
+        <v>257</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>722</v>
+        <v>705</v>
       </c>
       <c r="H182" t="s">
-        <v>723</v>
+        <v>706</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>724</v>
+        <v>707</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>725</v>
+        <v>708</v>
       </c>
       <c r="D183" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E183" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F183" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>726</v>
+        <v>709</v>
       </c>
       <c r="H183" t="s">
-        <v>727</v>
+        <v>710</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>728</v>
+        <v>711</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>729</v>
+        <v>712</v>
       </c>
       <c r="D184" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E184" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F184" t="s">
-        <v>169</v>
+        <v>267</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>730</v>
+        <v>713</v>
       </c>
       <c r="H184" t="s">
-        <v>731</v>
+        <v>714</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>732</v>
+        <v>715</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="D185" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E185" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F185" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>734</v>
+        <v>717</v>
       </c>
       <c r="H185" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>736</v>
+        <v>719</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>737</v>
+        <v>720</v>
       </c>
       <c r="D186" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E186" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F186" t="s">
-        <v>136</v>
+        <v>257</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>738</v>
+        <v>721</v>
       </c>
       <c r="H186" t="s">
-        <v>739</v>
+        <v>722</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>741</v>
+        <v>724</v>
       </c>
       <c r="D187" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E187" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F187" t="s">
-        <v>180</v>
+        <v>257</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>742</v>
+        <v>725</v>
       </c>
       <c r="H187" t="s">
-        <v>743</v>
+        <v>726</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>744</v>
+        <v>727</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>745</v>
+        <v>728</v>
       </c>
       <c r="D188" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E188" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F188" t="s">
-        <v>180</v>
+        <v>257</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>746</v>
+        <v>729</v>
       </c>
       <c r="H188" t="s">
-        <v>747</v>
+        <v>730</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>749</v>
+        <v>732</v>
       </c>
       <c r="D189" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E189" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F189" t="s">
-        <v>208</v>
+        <v>257</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>750</v>
+        <v>733</v>
       </c>
       <c r="H189" t="s">
-        <v>751</v>
+        <v>734</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>752</v>
+        <v>735</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>753</v>
+        <v>736</v>
       </c>
       <c r="D190" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E190" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F190" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>754</v>
+        <v>737</v>
       </c>
       <c r="H190" t="s">
-        <v>755</v>
+        <v>738</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>756</v>
+        <v>739</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>757</v>
+        <v>740</v>
       </c>
       <c r="D191" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E191" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F191" t="s">
-        <v>129</v>
+        <v>741</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>758</v>
+        <v>742</v>
       </c>
       <c r="H191" t="s">
-        <v>759</v>
+        <v>743</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>760</v>
+        <v>744</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>761</v>
+        <v>745</v>
       </c>
       <c r="D192" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E192" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F192" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>762</v>
+        <v>746</v>
       </c>
       <c r="H192" t="s">
-        <v>763</v>
+        <v>747</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>764</v>
+        <v>748</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>765</v>
+        <v>749</v>
       </c>
       <c r="D193" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E193" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F193" t="s">
-        <v>215</v>
+        <v>257</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>766</v>
+        <v>750</v>
       </c>
       <c r="H193" t="s">
-        <v>767</v>
+        <v>751</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>768</v>
+        <v>752</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>769</v>
+        <v>753</v>
       </c>
       <c r="D194" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E194" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F194" t="s">
-        <v>215</v>
+        <v>257</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>770</v>
+        <v>754</v>
       </c>
       <c r="H194" t="s">
-        <v>771</v>
+        <v>755</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>772</v>
+        <v>756</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>773</v>
+        <v>757</v>
       </c>
       <c r="D195" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E195" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F195" t="s">
-        <v>215</v>
+        <v>257</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>774</v>
+        <v>758</v>
       </c>
       <c r="H195" t="s">
-        <v>775</v>
+        <v>759</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>776</v>
+        <v>760</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>777</v>
+        <v>761</v>
       </c>
       <c r="D196" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E196" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F196" t="s">
-        <v>215</v>
+        <v>257</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>778</v>
+        <v>762</v>
       </c>
       <c r="H196" t="s">
-        <v>779</v>
+        <v>763</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>780</v>
+        <v>764</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>781</v>
+        <v>765</v>
       </c>
       <c r="D197" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E197" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F197" t="s">
-        <v>215</v>
+        <v>257</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>782</v>
+        <v>766</v>
       </c>
       <c r="H197" t="s">
-        <v>783</v>
+        <v>767</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>784</v>
+        <v>768</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>785</v>
+        <v>769</v>
       </c>
       <c r="D198" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E198" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F198" t="s">
-        <v>215</v>
+        <v>257</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>786</v>
+        <v>770</v>
       </c>
       <c r="H198" t="s">
-        <v>787</v>
+        <v>771</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>788</v>
+        <v>772</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>789</v>
+        <v>773</v>
       </c>
       <c r="D199" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E199" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F199" t="s">
-        <v>215</v>
+        <v>317</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>790</v>
+        <v>774</v>
       </c>
       <c r="H199" t="s">
-        <v>791</v>
+        <v>775</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>792</v>
+        <v>776</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>793</v>
+        <v>777</v>
       </c>
       <c r="D200" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E200" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F200" t="s">
-        <v>215</v>
+        <v>181</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>794</v>
+        <v>778</v>
       </c>
       <c r="H200" t="s">
-        <v>795</v>
+        <v>779</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>796</v>
+        <v>780</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>797</v>
+        <v>781</v>
       </c>
       <c r="D201" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E201" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F201" t="s">
-        <v>215</v>
+        <v>301</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>798</v>
+        <v>782</v>
       </c>
       <c r="H201" t="s">
-        <v>799</v>
+        <v>783</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>800</v>
+        <v>784</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="D202" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E202" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F202" t="s">
-        <v>215</v>
+        <v>301</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>802</v>
+        <v>786</v>
       </c>
       <c r="H202" t="s">
-        <v>803</v>
+        <v>787</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>804</v>
+        <v>788</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>805</v>
+        <v>789</v>
       </c>
       <c r="D203" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E203" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F203" t="s">
-        <v>180</v>
+        <v>317</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>806</v>
+        <v>790</v>
       </c>
       <c r="H203" t="s">
-        <v>807</v>
+        <v>791</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>808</v>
+        <v>792</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>809</v>
+        <v>793</v>
       </c>
       <c r="D204" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E204" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F204" t="s">
-        <v>180</v>
+        <v>224</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>810</v>
+        <v>794</v>
       </c>
       <c r="H204" t="s">
-        <v>811</v>
+        <v>795</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>812</v>
+        <v>796</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>813</v>
+        <v>797</v>
       </c>
       <c r="D205" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E205" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F205" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>814</v>
+        <v>798</v>
       </c>
       <c r="H205" t="s">
-        <v>815</v>
+        <v>799</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>816</v>
+        <v>800</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>817</v>
+        <v>801</v>
       </c>
       <c r="D206" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E206" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F206" t="s">
-        <v>180</v>
+        <v>257</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>818</v>
+        <v>802</v>
       </c>
       <c r="H206" t="s">
-        <v>819</v>
+        <v>803</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>820</v>
+        <v>804</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>821</v>
+        <v>805</v>
       </c>
       <c r="D207" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E207" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F207" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>822</v>
+        <v>806</v>
       </c>
       <c r="H207" t="s">
-        <v>823</v>
+        <v>807</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>824</v>
+        <v>808</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>825</v>
+        <v>809</v>
       </c>
       <c r="D208" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E208" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F208" t="s">
-        <v>478</v>
+        <v>224</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>826</v>
+        <v>810</v>
       </c>
       <c r="H208" t="s">
-        <v>827</v>
+        <v>811</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>828</v>
+        <v>812</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>829</v>
+        <v>813</v>
       </c>
       <c r="D209" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E209" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F209" t="s">
-        <v>478</v>
+        <v>267</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
       <c r="H209" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>832</v>
+        <v>816</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
       <c r="D210" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E210" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F210" t="s">
-        <v>478</v>
+        <v>267</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="H210" t="s">
-        <v>835</v>
+        <v>819</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="D211" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E211" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F211" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>838</v>
+        <v>822</v>
       </c>
       <c r="H211" t="s">
-        <v>839</v>
+        <v>823</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>840</v>
+        <v>824</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>841</v>
+        <v>825</v>
       </c>
       <c r="D212" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E212" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F212" t="s">
-        <v>169</v>
+        <v>191</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>842</v>
+        <v>826</v>
       </c>
       <c r="H212" t="s">
-        <v>843</v>
+        <v>827</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>844</v>
+        <v>828</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
       <c r="D213" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E213" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F213" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="H213" t="s">
-        <v>847</v>
+        <v>831</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>848</v>
+        <v>832</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>849</v>
+        <v>833</v>
       </c>
       <c r="D214" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E214" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F214" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>850</v>
+        <v>834</v>
       </c>
       <c r="H214" t="s">
-        <v>851</v>
+        <v>835</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>852</v>
+        <v>836</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>853</v>
+        <v>837</v>
       </c>
       <c r="D215" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E215" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F215" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>854</v>
+        <v>838</v>
       </c>
       <c r="H215" t="s">
-        <v>855</v>
+        <v>839</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>856</v>
+        <v>840</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>857</v>
+        <v>841</v>
       </c>
       <c r="D216" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E216" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F216" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>858</v>
+        <v>842</v>
       </c>
       <c r="H216" t="s">
-        <v>859</v>
+        <v>843</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>860</v>
+        <v>844</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>861</v>
+        <v>845</v>
       </c>
       <c r="D217" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E217" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F217" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>862</v>
+        <v>846</v>
       </c>
       <c r="H217" t="s">
-        <v>863</v>
+        <v>847</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>864</v>
+        <v>848</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>865</v>
+        <v>849</v>
       </c>
       <c r="D218" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E218" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F218" t="s">
-        <v>478</v>
+        <v>301</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>866</v>
+        <v>850</v>
       </c>
       <c r="H218" t="s">
-        <v>867</v>
+        <v>851</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>868</v>
+        <v>852</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>869</v>
+        <v>853</v>
       </c>
       <c r="D219" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E219" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F219" t="s">
-        <v>176</v>
+        <v>301</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>870</v>
+        <v>854</v>
       </c>
       <c r="H219" t="s">
-        <v>871</v>
+        <v>855</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>872</v>
+        <v>856</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>873</v>
+        <v>857</v>
       </c>
       <c r="D220" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E220" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F220" t="s">
-        <v>233</v>
+        <v>301</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>874</v>
+        <v>858</v>
       </c>
       <c r="H220" t="s">
-        <v>875</v>
+        <v>859</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>876</v>
+        <v>860</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>877</v>
+        <v>861</v>
       </c>
       <c r="D221" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E221" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F221" t="s">
-        <v>233</v>
+        <v>301</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>878</v>
+        <v>862</v>
       </c>
       <c r="H221" t="s">
-        <v>879</v>
+        <v>863</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>880</v>
+        <v>864</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>881</v>
+        <v>865</v>
       </c>
       <c r="D222" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E222" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F222" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>882</v>
+        <v>866</v>
       </c>
       <c r="H222" t="s">
-        <v>883</v>
+        <v>867</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>884</v>
+        <v>868</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>885</v>
+        <v>869</v>
       </c>
       <c r="D223" t="s">
-        <v>134</v>
+        <v>222</v>
       </c>
       <c r="E223" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="F223" t="s">
-        <v>478</v>
+        <v>301</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>886</v>
+        <v>870</v>
       </c>
       <c r="H223" t="s">
-        <v>887</v>
+        <v>871</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>888</v>
+        <v>872</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>133</v>
+        <v>873</v>
       </c>
       <c r="D224" t="s">
-        <v>889</v>
+        <v>222</v>
       </c>
       <c r="E224" t="s">
-        <v>890</v>
+        <v>223</v>
+      </c>
+      <c r="F224" t="s">
+        <v>301</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>891</v>
+        <v>874</v>
       </c>
       <c r="H224" t="s">
-        <v>892</v>
+        <v>875</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>893</v>
+        <v>876</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>133</v>
+        <v>877</v>
       </c>
       <c r="D225" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E225" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F225" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>896</v>
+        <v>878</v>
       </c>
       <c r="H225" t="s">
-        <v>897</v>
+        <v>879</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>898</v>
+        <v>880</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>140</v>
+        <v>881</v>
       </c>
       <c r="D226" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E226" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F226" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>899</v>
+        <v>882</v>
       </c>
       <c r="H226" t="s">
-        <v>900</v>
+        <v>883</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>901</v>
+        <v>884</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>148</v>
+        <v>885</v>
       </c>
       <c r="D227" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E227" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F227" t="s">
-        <v>129</v>
+        <v>267</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>902</v>
+        <v>886</v>
       </c>
       <c r="H227" t="s">
-        <v>903</v>
+        <v>887</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>904</v>
+        <v>888</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>152</v>
+        <v>889</v>
       </c>
       <c r="D228" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E228" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F228" t="s">
-        <v>208</v>
+        <v>267</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>905</v>
+        <v>890</v>
       </c>
       <c r="H228" t="s">
-        <v>906</v>
+        <v>891</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>10</v>
+        <v>893</v>
       </c>
       <c r="D229" t="s">
+        <v>222</v>
+      </c>
+      <c r="E229" t="s">
+        <v>223</v>
+      </c>
+      <c r="F229" t="s">
+        <v>267</v>
+      </c>
+      <c r="G229" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="E229" t="s">
+      <c r="H229" t="s">
         <v>895</v>
-      </c>
-[...7 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>910</v>
+        <v>896</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>17</v>
+        <v>897</v>
       </c>
       <c r="D230" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E230" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F230" t="s">
-        <v>911</v>
+        <v>198</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>912</v>
+        <v>898</v>
       </c>
       <c r="H230" t="s">
-        <v>913</v>
+        <v>899</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>21</v>
+        <v>901</v>
       </c>
       <c r="D231" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E231" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F231" t="s">
-        <v>478</v>
+        <v>198</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>915</v>
+        <v>902</v>
       </c>
       <c r="H231" t="s">
-        <v>916</v>
+        <v>903</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>917</v>
+        <v>904</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>25</v>
+        <v>905</v>
       </c>
       <c r="D232" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E232" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F232" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>918</v>
+        <v>906</v>
       </c>
       <c r="H232" t="s">
-        <v>919</v>
+        <v>907</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>920</v>
+        <v>908</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>29</v>
+        <v>909</v>
       </c>
       <c r="D233" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E233" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F233" t="s">
-        <v>921</v>
+        <v>181</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>922</v>
+        <v>910</v>
       </c>
       <c r="H233" t="s">
-        <v>923</v>
+        <v>911</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>924</v>
+        <v>912</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>33</v>
+        <v>913</v>
       </c>
       <c r="D234" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E234" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F234" t="s">
-        <v>921</v>
+        <v>257</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>925</v>
+        <v>914</v>
       </c>
       <c r="H234" t="s">
-        <v>926</v>
+        <v>915</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>927</v>
+        <v>916</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>37</v>
+        <v>917</v>
       </c>
       <c r="D235" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E235" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F235" t="s">
-        <v>921</v>
+        <v>267</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>928</v>
+        <v>918</v>
       </c>
       <c r="H235" t="s">
-        <v>929</v>
+        <v>919</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>930</v>
+        <v>920</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>41</v>
+        <v>921</v>
       </c>
       <c r="D236" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E236" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F236" t="s">
-        <v>921</v>
+        <v>267</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="H236" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>933</v>
+        <v>924</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>45</v>
+        <v>925</v>
       </c>
       <c r="D237" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E237" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F237" t="s">
-        <v>921</v>
+        <v>267</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>934</v>
+        <v>926</v>
       </c>
       <c r="H237" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>936</v>
+        <v>928</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>49</v>
+        <v>929</v>
       </c>
       <c r="D238" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E238" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F238" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>937</v>
+        <v>930</v>
       </c>
       <c r="H238" t="s">
-        <v>938</v>
+        <v>931</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>939</v>
+        <v>932</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>53</v>
+        <v>933</v>
       </c>
       <c r="D239" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E239" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F239" t="s">
-        <v>940</v>
+        <v>267</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>941</v>
+        <v>934</v>
       </c>
       <c r="H239" t="s">
-        <v>942</v>
+        <v>935</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>943</v>
+        <v>936</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>57</v>
+        <v>937</v>
       </c>
       <c r="D240" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E240" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F240" t="s">
-        <v>478</v>
+        <v>198</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>944</v>
+        <v>938</v>
       </c>
       <c r="H240" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>946</v>
+        <v>940</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>61</v>
+        <v>941</v>
       </c>
       <c r="D241" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E241" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F241" t="s">
-        <v>478</v>
+        <v>186</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="H241" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>65</v>
+        <v>945</v>
       </c>
       <c r="D242" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E242" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F242" t="s">
-        <v>129</v>
+        <v>317</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
       <c r="H242" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>73</v>
+        <v>949</v>
       </c>
       <c r="D243" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E243" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F243" t="s">
-        <v>478</v>
+        <v>317</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="H243" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>952</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>953</v>
+      </c>
+      <c r="D244" t="s">
+        <v>222</v>
+      </c>
+      <c r="E244" t="s">
+        <v>223</v>
+      </c>
+      <c r="F244" t="s">
+        <v>267</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H244" t="s">
         <v>955</v>
-      </c>
-[...19 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>956</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>957</v>
+      </c>
+      <c r="D245" t="s">
+        <v>222</v>
+      </c>
+      <c r="E245" t="s">
+        <v>223</v>
+      </c>
+      <c r="F245" t="s">
+        <v>198</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H245" t="s">
         <v>959</v>
-      </c>
-[...19 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>960</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>961</v>
+      </c>
+      <c r="D246" t="s">
+        <v>222</v>
+      </c>
+      <c r="E246" t="s">
+        <v>223</v>
+      </c>
+      <c r="F246" t="s">
+        <v>317</v>
+      </c>
+      <c r="G246" s="1" t="s">
         <v>962</v>
       </c>
-      <c r="B246" t="s">
-[...14 lines deleted...]
-      <c r="G246" s="1" t="s">
+      <c r="H246" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>964</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
         <v>965</v>
       </c>
-      <c r="B247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D247" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E247" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F247" t="s">
-        <v>921</v>
+        <v>301</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>966</v>
       </c>
       <c r="H247" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>968</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>93</v>
+        <v>969</v>
       </c>
       <c r="D248" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E248" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F248" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="H248" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>97</v>
+        <v>973</v>
       </c>
       <c r="D249" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E249" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F249" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="H249" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>101</v>
+        <v>977</v>
       </c>
       <c r="D250" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E250" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F250" t="s">
-        <v>478</v>
+        <v>301</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="H250" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>105</v>
+        <v>981</v>
       </c>
       <c r="D251" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E251" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F251" t="s">
-        <v>478</v>
+        <v>301</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="H251" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>228</v>
+        <v>985</v>
       </c>
       <c r="D252" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E252" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F252" t="s">
-        <v>180</v>
+        <v>301</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="H252" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>232</v>
+        <v>989</v>
       </c>
       <c r="D253" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E253" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F253" t="s">
-        <v>233</v>
+        <v>301</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="H253" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>237</v>
+        <v>993</v>
       </c>
       <c r="D254" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E254" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F254" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="H254" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>241</v>
+        <v>997</v>
       </c>
       <c r="D255" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E255" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F255" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
       <c r="H255" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>992</v>
+        <v>1000</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>245</v>
+        <v>1001</v>
       </c>
       <c r="D256" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E256" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F256" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="H256" t="s">
-        <v>994</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>995</v>
+        <v>1004</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>249</v>
+        <v>1005</v>
       </c>
       <c r="D257" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E257" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F257" t="s">
-        <v>208</v>
+        <v>301</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>996</v>
+        <v>1006</v>
       </c>
       <c r="H257" t="s">
-        <v>997</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>998</v>
+        <v>1008</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>253</v>
+        <v>1009</v>
       </c>
       <c r="D258" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E258" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F258" t="s">
-        <v>911</v>
+        <v>301</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>999</v>
+        <v>1010</v>
       </c>
       <c r="H258" t="s">
-        <v>1000</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1001</v>
+        <v>1012</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>257</v>
+        <v>1013</v>
       </c>
       <c r="D259" t="s">
-        <v>894</v>
+        <v>222</v>
       </c>
       <c r="E259" t="s">
-        <v>895</v>
+        <v>223</v>
       </c>
       <c r="F259" t="s">
-        <v>940</v>
+        <v>267</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="H259" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1004</v>
+        <v>1016</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>133</v>
+        <v>1017</v>
       </c>
       <c r="D260" t="s">
-        <v>1005</v>
+        <v>222</v>
       </c>
       <c r="E260" t="s">
-        <v>1006</v>
+        <v>223</v>
       </c>
       <c r="F260" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1007</v>
+        <v>1018</v>
       </c>
       <c r="H260" t="s">
-        <v>1008</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1009</v>
+        <v>1020</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>140</v>
+        <v>1021</v>
       </c>
       <c r="D261" t="s">
-        <v>1005</v>
+        <v>222</v>
       </c>
       <c r="E261" t="s">
-        <v>1006</v>
+        <v>223</v>
       </c>
       <c r="F261" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1010</v>
+        <v>1022</v>
       </c>
       <c r="H261" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>144</v>
+        <v>1025</v>
       </c>
       <c r="D262" t="s">
-        <v>1005</v>
+        <v>222</v>
       </c>
       <c r="E262" t="s">
-        <v>1006</v>
+        <v>223</v>
       </c>
       <c r="F262" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1013</v>
+        <v>1026</v>
       </c>
       <c r="H262" t="s">
-        <v>1014</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1015</v>
+        <v>1028</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>148</v>
+        <v>1029</v>
       </c>
       <c r="D263" t="s">
-        <v>1005</v>
+        <v>222</v>
       </c>
       <c r="E263" t="s">
-        <v>1006</v>
+        <v>223</v>
       </c>
       <c r="F263" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1016</v>
+        <v>1030</v>
       </c>
       <c r="H263" t="s">
-        <v>1017</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1018</v>
+        <v>1032</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>152</v>
+        <v>1033</v>
       </c>
       <c r="D264" t="s">
-        <v>1005</v>
+        <v>222</v>
       </c>
       <c r="E264" t="s">
-        <v>1006</v>
+        <v>223</v>
       </c>
       <c r="F264" t="s">
-        <v>136</v>
+        <v>267</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1019</v>
+        <v>1034</v>
       </c>
       <c r="H264" t="s">
-        <v>1020</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1021</v>
+        <v>1036</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>10</v>
+        <v>1037</v>
       </c>
       <c r="D265" t="s">
-        <v>1005</v>
+        <v>222</v>
       </c>
       <c r="E265" t="s">
-        <v>1006</v>
+        <v>223</v>
       </c>
       <c r="F265" t="s">
-        <v>1022</v>
+        <v>301</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1023</v>
+        <v>1038</v>
       </c>
       <c r="H265" t="s">
-        <v>1024</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1025</v>
+        <v>1040</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>17</v>
+        <v>1041</v>
       </c>
       <c r="D266" t="s">
-        <v>1005</v>
+        <v>222</v>
       </c>
       <c r="E266" t="s">
-        <v>1006</v>
+        <v>223</v>
       </c>
       <c r="F266" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1026</v>
+        <v>1042</v>
       </c>
       <c r="H266" t="s">
-        <v>1027</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1028</v>
+        <v>1044</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>21</v>
+        <v>1045</v>
       </c>
       <c r="D267" t="s">
-        <v>1005</v>
+        <v>222</v>
       </c>
       <c r="E267" t="s">
-        <v>1006</v>
+        <v>223</v>
       </c>
       <c r="F267" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1029</v>
+        <v>1046</v>
       </c>
       <c r="H267" t="s">
-        <v>1030</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1031</v>
+        <v>1048</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>25</v>
+        <v>221</v>
       </c>
       <c r="D268" t="s">
-        <v>1005</v>
+        <v>1049</v>
       </c>
       <c r="E268" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1050</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1032</v>
+        <v>1051</v>
       </c>
       <c r="H268" t="s">
-        <v>1033</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1034</v>
+        <v>1053</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>29</v>
+        <v>221</v>
       </c>
       <c r="D269" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E269" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F269" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1035</v>
+        <v>1056</v>
       </c>
       <c r="H269" t="s">
-        <v>1036</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1037</v>
+        <v>1058</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>33</v>
+        <v>228</v>
       </c>
       <c r="D270" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E270" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F270" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1038</v>
+        <v>1059</v>
       </c>
       <c r="H270" t="s">
-        <v>1039</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1040</v>
+        <v>1061</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>37</v>
+        <v>236</v>
       </c>
       <c r="D271" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E271" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F271" t="s">
-        <v>136</v>
+        <v>181</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1041</v>
+        <v>1062</v>
       </c>
       <c r="H271" t="s">
-        <v>1042</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1043</v>
+        <v>1064</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>41</v>
+        <v>240</v>
       </c>
       <c r="D272" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E272" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F272" t="s">
-        <v>136</v>
+        <v>191</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1044</v>
+        <v>1065</v>
       </c>
       <c r="H272" t="s">
-        <v>1045</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1046</v>
+        <v>1067</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>45</v>
+        <v>10</v>
       </c>
       <c r="D273" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E273" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F273" t="s">
-        <v>136</v>
+        <v>317</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1047</v>
+        <v>1068</v>
       </c>
       <c r="H273" t="s">
-        <v>1048</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1049</v>
+        <v>1070</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="D274" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E274" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F274" t="s">
-        <v>136</v>
+        <v>1071</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1050</v>
+        <v>1072</v>
       </c>
       <c r="H274" t="s">
-        <v>1051</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1052</v>
+        <v>1074</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D275" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E275" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F275" t="s">
-        <v>136</v>
+        <v>198</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1053</v>
+        <v>1075</v>
       </c>
       <c r="H275" t="s">
-        <v>1054</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>25</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E276" t="s">
         <v>1055</v>
       </c>
-      <c r="B276" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F276" t="s">
-        <v>136</v>
+        <v>301</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1056</v>
+        <v>1078</v>
       </c>
       <c r="H276" t="s">
-        <v>1057</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1058</v>
+        <v>1080</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="D277" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E277" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F277" t="s">
-        <v>136</v>
+        <v>1081</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1059</v>
+        <v>1082</v>
       </c>
       <c r="H277" t="s">
-        <v>1060</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1061</v>
+        <v>1084</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="D278" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E278" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F278" t="s">
-        <v>136</v>
+        <v>1081</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1062</v>
+        <v>1085</v>
       </c>
       <c r="H278" t="s">
-        <v>1063</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1064</v>
+        <v>1087</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="D279" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E279" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F279" t="s">
-        <v>1065</v>
+        <v>1081</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1066</v>
+        <v>1088</v>
       </c>
       <c r="H279" t="s">
-        <v>1067</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1068</v>
+        <v>1090</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="D280" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E280" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F280" t="s">
-        <v>1065</v>
+        <v>1081</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1069</v>
+        <v>1091</v>
       </c>
       <c r="H280" t="s">
-        <v>1070</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1071</v>
+        <v>1093</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="D281" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E281" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F281" t="s">
-        <v>1065</v>
+        <v>1081</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1072</v>
+        <v>1094</v>
       </c>
       <c r="H281" t="s">
-        <v>1073</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1074</v>
+        <v>1096</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="D282" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E282" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F282" t="s">
-        <v>1065</v>
+        <v>301</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1075</v>
+        <v>1097</v>
       </c>
       <c r="H282" t="s">
-        <v>1076</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1077</v>
+        <v>1099</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="D283" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E283" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F283" t="s">
-        <v>1078</v>
+        <v>1100</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1079</v>
+        <v>1101</v>
       </c>
       <c r="H283" t="s">
-        <v>1080</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1081</v>
+        <v>1103</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="D284" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E284" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F284" t="s">
-        <v>1065</v>
+        <v>198</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1082</v>
+        <v>1104</v>
       </c>
       <c r="H284" t="s">
-        <v>1083</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1084</v>
+        <v>1106</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="D285" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E285" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F285" t="s">
-        <v>1085</v>
+        <v>198</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1086</v>
+        <v>1107</v>
       </c>
       <c r="H285" t="s">
-        <v>1087</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1088</v>
+        <v>1109</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>105</v>
+        <v>65</v>
       </c>
       <c r="D286" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E286" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F286" t="s">
-        <v>1085</v>
+        <v>181</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1089</v>
+        <v>1110</v>
       </c>
       <c r="H286" t="s">
-        <v>1090</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1091</v>
+        <v>1112</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>228</v>
+        <v>73</v>
       </c>
       <c r="D287" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E287" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F287" t="s">
-        <v>1065</v>
+        <v>198</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1092</v>
+        <v>1113</v>
       </c>
       <c r="H287" t="s">
-        <v>1093</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1094</v>
+        <v>1115</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>232</v>
+        <v>77</v>
       </c>
       <c r="D288" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E288" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F288" t="s">
-        <v>1085</v>
+        <v>1116</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1095</v>
+        <v>1117</v>
       </c>
       <c r="H288" t="s">
-        <v>1096</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1097</v>
+        <v>1119</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>237</v>
+        <v>81</v>
       </c>
       <c r="D289" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E289" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F289" t="s">
-        <v>1065</v>
+        <v>1100</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1098</v>
+        <v>1120</v>
       </c>
       <c r="H289" t="s">
-        <v>1099</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1100</v>
+        <v>1122</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>241</v>
+        <v>85</v>
       </c>
       <c r="D290" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E290" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F290" t="s">
-        <v>1065</v>
+        <v>1081</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1101</v>
+        <v>1123</v>
       </c>
       <c r="H290" t="s">
-        <v>1102</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1103</v>
+        <v>1125</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>245</v>
+        <v>89</v>
       </c>
       <c r="D291" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E291" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F291" t="s">
-        <v>1065</v>
+        <v>1081</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1104</v>
+        <v>1126</v>
       </c>
       <c r="H291" t="s">
-        <v>1105</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1106</v>
+        <v>1128</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>249</v>
+        <v>93</v>
       </c>
       <c r="D292" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E292" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F292" t="s">
-        <v>1085</v>
+        <v>224</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1107</v>
+        <v>1129</v>
       </c>
       <c r="H292" t="s">
-        <v>1108</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1109</v>
+        <v>1131</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>253</v>
+        <v>97</v>
       </c>
       <c r="D293" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E293" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F293" t="s">
-        <v>1065</v>
+        <v>267</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1110</v>
+        <v>1132</v>
       </c>
       <c r="H293" t="s">
-        <v>1111</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1112</v>
+        <v>1134</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>257</v>
+        <v>101</v>
       </c>
       <c r="D294" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E294" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F294" t="s">
-        <v>1065</v>
+        <v>198</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1113</v>
+        <v>1135</v>
       </c>
       <c r="H294" t="s">
-        <v>1114</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1115</v>
+        <v>1137</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>261</v>
+        <v>105</v>
       </c>
       <c r="D295" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E295" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F295" t="s">
-        <v>1065</v>
+        <v>198</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1116</v>
+        <v>1138</v>
       </c>
       <c r="H295" t="s">
-        <v>1117</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1118</v>
+        <v>1140</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>265</v>
+        <v>109</v>
       </c>
       <c r="D296" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E296" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F296" t="s">
-        <v>1065</v>
+        <v>267</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1119</v>
+        <v>1141</v>
       </c>
       <c r="H296" t="s">
-        <v>1120</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1121</v>
+        <v>1143</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>269</v>
+        <v>113</v>
       </c>
       <c r="D297" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E297" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F297" t="s">
-        <v>1065</v>
+        <v>317</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1122</v>
+        <v>1144</v>
       </c>
       <c r="H297" t="s">
-        <v>1123</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1124</v>
+        <v>1146</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>277</v>
+        <v>117</v>
       </c>
       <c r="D298" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E298" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F298" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1125</v>
+        <v>1147</v>
       </c>
       <c r="H298" t="s">
-        <v>1126</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1127</v>
+        <v>1149</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>281</v>
+        <v>121</v>
       </c>
       <c r="D299" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E299" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F299" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1128</v>
+        <v>1150</v>
       </c>
       <c r="H299" t="s">
-        <v>1129</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1130</v>
+        <v>1152</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>285</v>
+        <v>125</v>
       </c>
       <c r="D300" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E300" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F300" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1131</v>
+        <v>1153</v>
       </c>
       <c r="H300" t="s">
-        <v>1132</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1133</v>
+        <v>1155</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>293</v>
+        <v>129</v>
       </c>
       <c r="D301" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E301" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F301" t="s">
-        <v>1065</v>
+        <v>191</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1134</v>
+        <v>1156</v>
       </c>
       <c r="H301" t="s">
-        <v>1135</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1136</v>
+        <v>1158</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>297</v>
+        <v>133</v>
       </c>
       <c r="D302" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E302" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F302" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1137</v>
+        <v>1159</v>
       </c>
       <c r="H302" t="s">
-        <v>1138</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1139</v>
+        <v>1161</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>301</v>
+        <v>137</v>
       </c>
       <c r="D303" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E303" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F303" t="s">
-        <v>1065</v>
+        <v>1100</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1140</v>
+        <v>1162</v>
       </c>
       <c r="H303" t="s">
-        <v>1141</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1142</v>
+        <v>1164</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>305</v>
+        <v>141</v>
       </c>
       <c r="D304" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E304" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F304" t="s">
-        <v>1085</v>
+        <v>1165</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1143</v>
+        <v>1166</v>
       </c>
       <c r="H304" t="s">
-        <v>1144</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1145</v>
+        <v>1168</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>309</v>
+        <v>145</v>
       </c>
       <c r="D305" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E305" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F305" t="s">
-        <v>1085</v>
+        <v>1169</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1146</v>
+        <v>1170</v>
       </c>
       <c r="H305" t="s">
-        <v>1147</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1148</v>
+        <v>1172</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>313</v>
+        <v>149</v>
       </c>
       <c r="D306" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E306" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F306" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1149</v>
+        <v>1173</v>
       </c>
       <c r="H306" t="s">
-        <v>1150</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1151</v>
+        <v>1175</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>317</v>
+        <v>153</v>
       </c>
       <c r="D307" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E307" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F307" t="s">
-        <v>1085</v>
+        <v>181</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1152</v>
+        <v>1176</v>
       </c>
       <c r="H307" t="s">
-        <v>1153</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1154</v>
+        <v>1178</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>321</v>
+        <v>351</v>
       </c>
       <c r="D308" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E308" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F308" t="s">
-        <v>1065</v>
+        <v>181</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1155</v>
+        <v>1179</v>
       </c>
       <c r="H308" t="s">
-        <v>1156</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1157</v>
+        <v>1181</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>325</v>
+        <v>355</v>
       </c>
       <c r="D309" t="s">
-        <v>1005</v>
+        <v>1054</v>
       </c>
       <c r="E309" t="s">
-        <v>1006</v>
+        <v>1055</v>
       </c>
       <c r="F309" t="s">
-        <v>1085</v>
+        <v>181</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1158</v>
+        <v>1182</v>
       </c>
       <c r="H309" t="s">
-        <v>1159</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1160</v>
+        <v>1184</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>329</v>
+        <v>221</v>
       </c>
       <c r="D310" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E310" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F310" t="s">
-        <v>1085</v>
+        <v>224</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1161</v>
+        <v>1187</v>
       </c>
       <c r="H310" t="s">
-        <v>1162</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1163</v>
+        <v>1189</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>337</v>
+        <v>228</v>
       </c>
       <c r="D311" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E311" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F311" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1164</v>
+        <v>1190</v>
       </c>
       <c r="H311" t="s">
-        <v>1165</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1166</v>
+        <v>1192</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>341</v>
+        <v>232</v>
       </c>
       <c r="D312" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E312" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F312" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1167</v>
+        <v>1193</v>
       </c>
       <c r="H312" t="s">
-        <v>1168</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1169</v>
+        <v>1195</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>345</v>
+        <v>236</v>
       </c>
       <c r="D313" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E313" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F313" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1170</v>
+        <v>1196</v>
       </c>
       <c r="H313" t="s">
-        <v>1171</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1172</v>
+        <v>1198</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>349</v>
+        <v>240</v>
       </c>
       <c r="D314" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E314" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F314" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1173</v>
+        <v>1199</v>
       </c>
       <c r="H314" t="s">
-        <v>1174</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1175</v>
+        <v>1201</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>353</v>
+        <v>10</v>
       </c>
       <c r="D315" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E315" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F315" t="s">
-        <v>1085</v>
+        <v>1202</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1176</v>
+        <v>1203</v>
       </c>
       <c r="H315" t="s">
-        <v>1177</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1178</v>
+        <v>1205</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>357</v>
+        <v>17</v>
       </c>
       <c r="D316" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E316" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F316" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1179</v>
+        <v>1206</v>
       </c>
       <c r="H316" t="s">
-        <v>1180</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1181</v>
+        <v>1208</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>361</v>
+        <v>21</v>
       </c>
       <c r="D317" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E317" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F317" t="s">
-        <v>1085</v>
+        <v>224</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1182</v>
+        <v>1209</v>
       </c>
       <c r="H317" t="s">
-        <v>1183</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1184</v>
+        <v>1211</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
+        <v>25</v>
+      </c>
+      <c r="D318" t="s">
         <v>1185</v>
       </c>
-      <c r="D318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E318" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F318" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1186</v>
+        <v>1212</v>
       </c>
       <c r="H318" t="s">
-        <v>1187</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1188</v>
+        <v>1214</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>365</v>
+        <v>29</v>
       </c>
       <c r="D319" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E319" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F319" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1189</v>
+        <v>1215</v>
       </c>
       <c r="H319" t="s">
-        <v>1190</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1191</v>
+        <v>1217</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>369</v>
+        <v>33</v>
       </c>
       <c r="D320" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E320" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F320" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1192</v>
+        <v>1218</v>
       </c>
       <c r="H320" t="s">
-        <v>1193</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1194</v>
+        <v>1220</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>373</v>
+        <v>37</v>
       </c>
       <c r="D321" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E321" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F321" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1195</v>
+        <v>1221</v>
       </c>
       <c r="H321" t="s">
-        <v>1196</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1197</v>
+        <v>1223</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>381</v>
+        <v>41</v>
       </c>
       <c r="D322" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E322" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F322" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1198</v>
+        <v>1224</v>
       </c>
       <c r="H322" t="s">
-        <v>1199</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1200</v>
+        <v>1226</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>385</v>
+        <v>45</v>
       </c>
       <c r="D323" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E323" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F323" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1201</v>
+        <v>1227</v>
       </c>
       <c r="H323" t="s">
-        <v>1202</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1203</v>
+        <v>1229</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>389</v>
+        <v>49</v>
       </c>
       <c r="D324" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E324" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F324" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1204</v>
+        <v>1230</v>
       </c>
       <c r="H324" t="s">
-        <v>1205</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1206</v>
+        <v>1232</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>393</v>
+        <v>53</v>
       </c>
       <c r="D325" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E325" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F325" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1207</v>
+        <v>1233</v>
       </c>
       <c r="H325" t="s">
-        <v>1208</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1209</v>
+        <v>1235</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>397</v>
+        <v>57</v>
       </c>
       <c r="D326" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E326" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F326" t="s">
-        <v>1022</v>
+        <v>224</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1210</v>
+        <v>1236</v>
       </c>
       <c r="H326" t="s">
-        <v>1211</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1212</v>
+        <v>1238</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>401</v>
+        <v>61</v>
       </c>
       <c r="D327" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E327" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F327" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1213</v>
+        <v>1239</v>
       </c>
       <c r="H327" t="s">
-        <v>1214</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1215</v>
+        <v>1241</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>405</v>
+        <v>65</v>
       </c>
       <c r="D328" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E328" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F328" t="s">
-        <v>1065</v>
+        <v>224</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1216</v>
+        <v>1242</v>
       </c>
       <c r="H328" t="s">
-        <v>1217</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1218</v>
+        <v>1244</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>409</v>
+        <v>77</v>
       </c>
       <c r="D329" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E329" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F329" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1219</v>
+        <v>1246</v>
       </c>
       <c r="H329" t="s">
-        <v>1220</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1221</v>
+        <v>1248</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>413</v>
+        <v>81</v>
       </c>
       <c r="D330" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E330" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F330" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1222</v>
+        <v>1249</v>
       </c>
       <c r="H330" t="s">
-        <v>1223</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1224</v>
+        <v>1251</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>417</v>
+        <v>85</v>
       </c>
       <c r="D331" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E331" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F331" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1225</v>
+        <v>1252</v>
       </c>
       <c r="H331" t="s">
-        <v>1226</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1227</v>
+        <v>1254</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>421</v>
+        <v>89</v>
       </c>
       <c r="D332" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E332" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F332" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1228</v>
+        <v>1255</v>
       </c>
       <c r="H332" t="s">
-        <v>1229</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1230</v>
+        <v>1257</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1231</v>
+        <v>93</v>
       </c>
       <c r="D333" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E333" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F333" t="s">
-        <v>1065</v>
+        <v>1258</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1232</v>
+        <v>1259</v>
       </c>
       <c r="H333" t="s">
-        <v>1233</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1234</v>
+        <v>1261</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>425</v>
+        <v>97</v>
       </c>
       <c r="D334" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E334" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F334" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1235</v>
+        <v>1262</v>
       </c>
       <c r="H334" t="s">
-        <v>1236</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1237</v>
+        <v>1264</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>429</v>
+        <v>101</v>
       </c>
       <c r="D335" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E335" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F335" t="s">
-        <v>1065</v>
+        <v>217</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1238</v>
+        <v>1265</v>
       </c>
       <c r="H335" t="s">
-        <v>1239</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1240</v>
+        <v>1267</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>433</v>
+        <v>105</v>
       </c>
       <c r="D336" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E336" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F336" t="s">
-        <v>1065</v>
+        <v>217</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1241</v>
+        <v>1268</v>
       </c>
       <c r="H336" t="s">
-        <v>1242</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1243</v>
+        <v>1270</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>437</v>
+        <v>109</v>
       </c>
       <c r="D337" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E337" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F337" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1244</v>
+        <v>1271</v>
       </c>
       <c r="H337" t="s">
-        <v>1245</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1246</v>
+        <v>1273</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>441</v>
+        <v>113</v>
       </c>
       <c r="D338" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E338" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F338" t="s">
-        <v>1022</v>
+        <v>217</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1247</v>
+        <v>1274</v>
       </c>
       <c r="H338" t="s">
-        <v>1248</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1249</v>
+        <v>1276</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>445</v>
+        <v>117</v>
       </c>
       <c r="D339" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E339" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F339" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1250</v>
+        <v>1277</v>
       </c>
       <c r="H339" t="s">
-        <v>1251</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1252</v>
+        <v>1279</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>449</v>
+        <v>121</v>
       </c>
       <c r="D340" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E340" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F340" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1253</v>
+        <v>1280</v>
       </c>
       <c r="H340" t="s">
-        <v>1254</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1255</v>
+        <v>1282</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>453</v>
+        <v>125</v>
       </c>
       <c r="D341" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E341" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F341" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1256</v>
+        <v>1283</v>
       </c>
       <c r="H341" t="s">
-        <v>1257</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1258</v>
+        <v>1285</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>457</v>
+        <v>129</v>
       </c>
       <c r="D342" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E342" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F342" t="s">
-        <v>1065</v>
+        <v>217</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1259</v>
+        <v>1286</v>
       </c>
       <c r="H342" t="s">
-        <v>1260</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1261</v>
+        <v>1288</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>461</v>
+        <v>133</v>
       </c>
       <c r="D343" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E343" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F343" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1262</v>
+        <v>1289</v>
       </c>
       <c r="H343" t="s">
-        <v>1263</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1264</v>
+        <v>1291</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>465</v>
+        <v>137</v>
       </c>
       <c r="D344" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E344" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F344" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1265</v>
+        <v>1292</v>
       </c>
       <c r="H344" t="s">
-        <v>1266</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1267</v>
+        <v>1294</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>469</v>
+        <v>141</v>
       </c>
       <c r="D345" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E345" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F345" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1268</v>
+        <v>1295</v>
       </c>
       <c r="H345" t="s">
-        <v>1269</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1270</v>
+        <v>1297</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>490</v>
+        <v>145</v>
       </c>
       <c r="D346" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E346" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F346" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1271</v>
+        <v>1298</v>
       </c>
       <c r="H346" t="s">
-        <v>1272</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1273</v>
+        <v>1300</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>494</v>
+        <v>149</v>
       </c>
       <c r="D347" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E347" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F347" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1274</v>
+        <v>1301</v>
       </c>
       <c r="H347" t="s">
-        <v>1275</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1276</v>
+        <v>1303</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>498</v>
+        <v>351</v>
       </c>
       <c r="D348" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E348" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F348" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1277</v>
+        <v>1304</v>
       </c>
       <c r="H348" t="s">
-        <v>1278</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1279</v>
+        <v>1306</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>502</v>
+        <v>355</v>
       </c>
       <c r="D349" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E349" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F349" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1280</v>
+        <v>1307</v>
       </c>
       <c r="H349" t="s">
-        <v>1281</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1282</v>
+        <v>1309</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>506</v>
+        <v>359</v>
       </c>
       <c r="D350" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E350" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F350" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1283</v>
+        <v>1310</v>
       </c>
       <c r="H350" t="s">
-        <v>1284</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1285</v>
+        <v>1312</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>510</v>
+        <v>367</v>
       </c>
       <c r="D351" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E351" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F351" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1286</v>
+        <v>1313</v>
       </c>
       <c r="H351" t="s">
-        <v>1287</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1288</v>
+        <v>1315</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>518</v>
+        <v>371</v>
       </c>
       <c r="D352" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E352" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F352" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1289</v>
+        <v>1316</v>
       </c>
       <c r="H352" t="s">
-        <v>1290</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1291</v>
+        <v>1318</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>522</v>
+        <v>375</v>
       </c>
       <c r="D353" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E353" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F353" t="s">
-        <v>1085</v>
+        <v>1245</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1292</v>
+        <v>1319</v>
       </c>
       <c r="H353" t="s">
-        <v>1293</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1294</v>
+        <v>1321</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>109</v>
+        <v>379</v>
       </c>
       <c r="D354" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E354" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F354" t="s">
-        <v>1065</v>
+        <v>217</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1295</v>
+        <v>1322</v>
       </c>
       <c r="H354" t="s">
-        <v>1296</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1297</v>
+        <v>1324</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>529</v>
+        <v>383</v>
       </c>
       <c r="D355" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E355" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F355" t="s">
-        <v>1065</v>
+        <v>217</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1298</v>
+        <v>1325</v>
       </c>
       <c r="H355" t="s">
-        <v>1299</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1300</v>
+        <v>1327</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>533</v>
+        <v>387</v>
       </c>
       <c r="D356" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E356" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F356" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1301</v>
+        <v>1328</v>
       </c>
       <c r="H356" t="s">
-        <v>1302</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1303</v>
+        <v>1330</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>537</v>
+        <v>391</v>
       </c>
       <c r="D357" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E357" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F357" t="s">
-        <v>1065</v>
+        <v>217</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1304</v>
+        <v>1331</v>
       </c>
       <c r="H357" t="s">
-        <v>1305</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1306</v>
+        <v>1333</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>541</v>
+        <v>395</v>
       </c>
       <c r="D358" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E358" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F358" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1307</v>
+        <v>1334</v>
       </c>
       <c r="H358" t="s">
-        <v>1308</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1309</v>
+        <v>1336</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>545</v>
+        <v>399</v>
       </c>
       <c r="D359" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E359" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F359" t="s">
-        <v>1065</v>
+        <v>217</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1310</v>
+        <v>1337</v>
       </c>
       <c r="H359" t="s">
-        <v>1311</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1312</v>
+        <v>1339</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>549</v>
+        <v>403</v>
       </c>
       <c r="D360" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E360" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F360" t="s">
-        <v>1065</v>
+        <v>217</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1313</v>
+        <v>1340</v>
       </c>
       <c r="H360" t="s">
-        <v>1314</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1315</v>
+        <v>1342</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>556</v>
+        <v>411</v>
       </c>
       <c r="D361" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E361" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F361" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1316</v>
+        <v>1343</v>
       </c>
       <c r="H361" t="s">
-        <v>1317</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1318</v>
+        <v>1345</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>568</v>
+        <v>415</v>
       </c>
       <c r="D362" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E362" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F362" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1319</v>
+        <v>1346</v>
       </c>
       <c r="H362" t="s">
-        <v>1320</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1321</v>
+        <v>1348</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>572</v>
+        <v>419</v>
       </c>
       <c r="D363" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E363" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F363" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1322</v>
+        <v>1349</v>
       </c>
       <c r="H363" t="s">
-        <v>1323</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1324</v>
+        <v>1351</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>576</v>
+        <v>423</v>
       </c>
       <c r="D364" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E364" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F364" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1325</v>
+        <v>1352</v>
       </c>
       <c r="H364" t="s">
-        <v>1326</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1327</v>
+        <v>1354</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>580</v>
+        <v>427</v>
       </c>
       <c r="D365" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E365" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F365" t="s">
-        <v>1065</v>
+        <v>217</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1328</v>
+        <v>1355</v>
       </c>
       <c r="H365" t="s">
-        <v>1329</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1330</v>
+        <v>1357</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>584</v>
+        <v>431</v>
       </c>
       <c r="D366" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E366" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F366" t="s">
-        <v>1085</v>
+        <v>1245</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1331</v>
+        <v>1358</v>
       </c>
       <c r="H366" t="s">
-        <v>1332</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1333</v>
+        <v>1360</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>588</v>
+        <v>435</v>
       </c>
       <c r="D367" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E367" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F367" t="s">
-        <v>1085</v>
+        <v>217</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1334</v>
+        <v>1361</v>
       </c>
       <c r="H367" t="s">
-        <v>1335</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1336</v>
+        <v>1363</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>592</v>
+        <v>1364</v>
       </c>
       <c r="D368" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E368" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F368" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1337</v>
+        <v>1365</v>
       </c>
       <c r="H368" t="s">
-        <v>1338</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1339</v>
+        <v>1367</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>596</v>
+        <v>439</v>
       </c>
       <c r="D369" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E369" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F369" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1340</v>
+        <v>1368</v>
       </c>
       <c r="H369" t="s">
-        <v>1341</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1342</v>
+        <v>1370</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>600</v>
+        <v>443</v>
       </c>
       <c r="D370" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E370" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F370" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1343</v>
+        <v>1371</v>
       </c>
       <c r="H370" t="s">
-        <v>1344</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1345</v>
+        <v>1373</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>604</v>
+        <v>447</v>
       </c>
       <c r="D371" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E371" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F371" t="s">
-        <v>1085</v>
+        <v>1245</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1346</v>
+        <v>1374</v>
       </c>
       <c r="H371" t="s">
-        <v>1347</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1348</v>
+        <v>1376</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>616</v>
+        <v>455</v>
       </c>
       <c r="D372" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E372" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F372" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1349</v>
+        <v>1377</v>
       </c>
       <c r="H372" t="s">
-        <v>1350</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1351</v>
+        <v>1379</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>624</v>
+        <v>459</v>
       </c>
       <c r="D373" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E373" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F373" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1352</v>
+        <v>1380</v>
       </c>
       <c r="H373" t="s">
-        <v>1353</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1354</v>
+        <v>1382</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>632</v>
+        <v>463</v>
       </c>
       <c r="D374" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E374" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F374" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1355</v>
+        <v>1383</v>
       </c>
       <c r="H374" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>636</v>
+        <v>467</v>
       </c>
       <c r="D375" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E375" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F375" t="s">
-        <v>1085</v>
+        <v>1245</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1358</v>
+        <v>1386</v>
       </c>
       <c r="H375" t="s">
-        <v>1359</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1360</v>
+        <v>1388</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>640</v>
+        <v>471</v>
       </c>
       <c r="D376" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E376" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F376" t="s">
-        <v>1085</v>
+        <v>1202</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1361</v>
+        <v>1389</v>
       </c>
       <c r="H376" t="s">
-        <v>1362</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1363</v>
+        <v>1391</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>644</v>
+        <v>475</v>
       </c>
       <c r="D377" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E377" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F377" t="s">
-        <v>1085</v>
+        <v>1245</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1364</v>
+        <v>1392</v>
       </c>
       <c r="H377" t="s">
-        <v>1365</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1366</v>
+        <v>1394</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>648</v>
+        <v>479</v>
       </c>
       <c r="D378" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E378" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F378" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1367</v>
+        <v>1395</v>
       </c>
       <c r="H378" t="s">
-        <v>1368</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1369</v>
+        <v>1397</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>652</v>
+        <v>483</v>
       </c>
       <c r="D379" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E379" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F379" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1370</v>
+        <v>1398</v>
       </c>
       <c r="H379" t="s">
-        <v>1371</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1372</v>
+        <v>1400</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>656</v>
+        <v>487</v>
       </c>
       <c r="D380" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E380" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F380" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1373</v>
+        <v>1401</v>
       </c>
       <c r="H380" t="s">
-        <v>1374</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1375</v>
+        <v>1403</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>660</v>
+        <v>491</v>
       </c>
       <c r="D381" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E381" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F381" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1376</v>
+        <v>1404</v>
       </c>
       <c r="H381" t="s">
-        <v>1377</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1378</v>
+        <v>1406</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>668</v>
+        <v>495</v>
       </c>
       <c r="D382" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E382" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F382" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1379</v>
+        <v>1407</v>
       </c>
       <c r="H382" t="s">
-        <v>1380</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1381</v>
+        <v>1409</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>685</v>
+        <v>1410</v>
       </c>
       <c r="D383" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E383" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F383" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1382</v>
+        <v>1411</v>
       </c>
       <c r="H383" t="s">
-        <v>1383</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1384</v>
+        <v>1413</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>689</v>
+        <v>499</v>
       </c>
       <c r="D384" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E384" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F384" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1385</v>
+        <v>1414</v>
       </c>
       <c r="H384" t="s">
-        <v>1386</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1387</v>
+        <v>1416</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>693</v>
+        <v>503</v>
       </c>
       <c r="D385" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E385" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F385" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1388</v>
+        <v>1417</v>
       </c>
       <c r="H385" t="s">
-        <v>1389</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1390</v>
+        <v>1419</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>697</v>
+        <v>507</v>
       </c>
       <c r="D386" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E386" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F386" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1391</v>
+        <v>1420</v>
       </c>
       <c r="H386" t="s">
-        <v>1392</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1393</v>
+        <v>1422</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>705</v>
+        <v>511</v>
       </c>
       <c r="D387" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E387" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F387" t="s">
-        <v>1085</v>
+        <v>1245</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1394</v>
+        <v>1423</v>
       </c>
       <c r="H387" t="s">
-        <v>1395</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1396</v>
+        <v>1425</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>713</v>
+        <v>515</v>
       </c>
       <c r="D388" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E388" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F388" t="s">
-        <v>1065</v>
+        <v>1202</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1397</v>
+        <v>1426</v>
       </c>
       <c r="H388" t="s">
-        <v>1398</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1399</v>
+        <v>1428</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>729</v>
+        <v>519</v>
       </c>
       <c r="D389" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E389" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F389" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1400</v>
+        <v>1429</v>
       </c>
       <c r="H389" t="s">
-        <v>1401</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1402</v>
+        <v>1431</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1403</v>
+        <v>523</v>
       </c>
       <c r="D390" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E390" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F390" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1404</v>
+        <v>1432</v>
       </c>
       <c r="H390" t="s">
-        <v>1405</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1406</v>
+        <v>1434</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1407</v>
+        <v>527</v>
       </c>
       <c r="D391" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E391" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F391" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1408</v>
+        <v>1435</v>
       </c>
       <c r="H391" t="s">
-        <v>1409</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1410</v>
+        <v>1437</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1411</v>
+        <v>531</v>
       </c>
       <c r="D392" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E392" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F392" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1412</v>
+        <v>1438</v>
       </c>
       <c r="H392" t="s">
-        <v>1413</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1414</v>
+        <v>1440</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1415</v>
+        <v>535</v>
       </c>
       <c r="D393" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E393" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F393" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1416</v>
+        <v>1441</v>
       </c>
       <c r="H393" t="s">
-        <v>1417</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1418</v>
+        <v>1443</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1419</v>
+        <v>539</v>
       </c>
       <c r="D394" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E394" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F394" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1420</v>
+        <v>1444</v>
       </c>
       <c r="H394" t="s">
-        <v>1421</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1422</v>
+        <v>1446</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1423</v>
+        <v>543</v>
       </c>
       <c r="D395" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E395" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F395" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1424</v>
+        <v>1447</v>
       </c>
       <c r="H395" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1426</v>
+        <v>1449</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1427</v>
+        <v>563</v>
       </c>
       <c r="D396" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E396" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F396" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1428</v>
+        <v>1450</v>
       </c>
       <c r="H396" t="s">
-        <v>1429</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1430</v>
+        <v>1452</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1431</v>
+        <v>567</v>
       </c>
       <c r="D397" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E397" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F397" t="s">
-        <v>1065</v>
+        <v>1245</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1432</v>
+        <v>1453</v>
       </c>
       <c r="H397" t="s">
-        <v>1433</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1434</v>
+        <v>1455</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1435</v>
+        <v>571</v>
       </c>
       <c r="D398" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E398" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F398" t="s">
-        <v>1085</v>
+        <v>1245</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1436</v>
+        <v>1456</v>
       </c>
       <c r="H398" t="s">
-        <v>1437</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1438</v>
+        <v>1458</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1439</v>
+        <v>575</v>
       </c>
       <c r="D399" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E399" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F399" t="s">
-        <v>1085</v>
+        <v>1245</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1440</v>
+        <v>1459</v>
       </c>
       <c r="H399" t="s">
-        <v>1441</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1442</v>
+        <v>1461</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1443</v>
+        <v>579</v>
       </c>
       <c r="D400" t="s">
-        <v>1005</v>
+        <v>1185</v>
       </c>
       <c r="E400" t="s">
-        <v>1006</v>
+        <v>1186</v>
       </c>
       <c r="F400" t="s">
-        <v>1444</v>
+        <v>1245</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1445</v>
+        <v>1462</v>
       </c>
       <c r="H400" t="s">
-        <v>1446</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1447</v>
+        <v>1464</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>133</v>
+        <v>583</v>
       </c>
       <c r="D401" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E401" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F401" t="s">
-        <v>233</v>
+        <v>1245</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1450</v>
+        <v>1465</v>
       </c>
       <c r="H401" t="s">
-        <v>1451</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1452</v>
+        <v>1467</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>140</v>
+        <v>591</v>
       </c>
       <c r="D402" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E402" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F402" t="s">
-        <v>233</v>
+        <v>1245</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1453</v>
+        <v>1468</v>
       </c>
       <c r="H402" t="s">
-        <v>1454</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1455</v>
+        <v>1470</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>144</v>
+        <v>595</v>
       </c>
       <c r="D403" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E403" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F403" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1456</v>
+        <v>1471</v>
       </c>
       <c r="H403" t="s">
-        <v>1457</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1458</v>
+        <v>1473</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="D404" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E404" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F404" t="s">
-        <v>208</v>
+        <v>1245</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1459</v>
+        <v>1474</v>
       </c>
       <c r="H404" t="s">
-        <v>1460</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1461</v>
+        <v>1476</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="D405" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E405" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F405" t="s">
-        <v>176</v>
+        <v>1245</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1462</v>
+        <v>1477</v>
       </c>
       <c r="H405" t="s">
-        <v>1463</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1464</v>
+        <v>1479</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>10</v>
+        <v>605</v>
       </c>
       <c r="D406" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E406" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F406" t="s">
-        <v>478</v>
+        <v>1245</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1465</v>
+        <v>1480</v>
       </c>
       <c r="H406" t="s">
-        <v>1466</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1467</v>
+        <v>1482</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>17</v>
+        <v>609</v>
       </c>
       <c r="D407" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E407" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F407" t="s">
-        <v>169</v>
+        <v>1245</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1468</v>
+        <v>1483</v>
       </c>
       <c r="H407" t="s">
-        <v>1469</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1470</v>
+        <v>1485</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>21</v>
+        <v>613</v>
       </c>
       <c r="D408" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E408" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F408" t="s">
-        <v>136</v>
+        <v>1245</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1471</v>
+        <v>1486</v>
       </c>
       <c r="H408" t="s">
-        <v>1472</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1473</v>
+        <v>1488</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>25</v>
+        <v>617</v>
       </c>
       <c r="D409" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E409" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F409" t="s">
-        <v>136</v>
+        <v>1245</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1474</v>
+        <v>1489</v>
       </c>
       <c r="H409" t="s">
-        <v>1475</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1476</v>
+        <v>1491</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>29</v>
+        <v>621</v>
       </c>
       <c r="D410" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E410" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F410" t="s">
-        <v>180</v>
+        <v>1245</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1477</v>
+        <v>1492</v>
       </c>
       <c r="H410" t="s">
-        <v>1478</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1479</v>
+        <v>1494</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>33</v>
+        <v>628</v>
       </c>
       <c r="D411" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E411" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F411" t="s">
-        <v>215</v>
+        <v>1245</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1480</v>
+        <v>1495</v>
       </c>
       <c r="H411" t="s">
-        <v>1481</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1482</v>
+        <v>1497</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>37</v>
+        <v>640</v>
       </c>
       <c r="D412" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E412" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F412" t="s">
-        <v>215</v>
+        <v>1245</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1483</v>
+        <v>1498</v>
       </c>
       <c r="H412" t="s">
-        <v>1484</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1485</v>
+        <v>1500</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>41</v>
+        <v>644</v>
       </c>
       <c r="D413" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E413" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F413" t="s">
-        <v>129</v>
+        <v>1245</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1486</v>
+        <v>1501</v>
       </c>
       <c r="H413" t="s">
-        <v>1487</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1488</v>
+        <v>1503</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>45</v>
+        <v>648</v>
       </c>
       <c r="D414" t="s">
-        <v>1448</v>
+        <v>1185</v>
       </c>
       <c r="E414" t="s">
-        <v>1449</v>
+        <v>1186</v>
       </c>
       <c r="F414" t="s">
-        <v>129</v>
+        <v>1245</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1489</v>
+        <v>1504</v>
       </c>
       <c r="H414" t="s">
-        <v>1490</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1491</v>
+        <v>1506</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>133</v>
+        <v>652</v>
       </c>
       <c r="D415" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E415" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F415" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1495</v>
+        <v>1507</v>
       </c>
       <c r="H415" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1497</v>
+        <v>1509</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>140</v>
+        <v>656</v>
       </c>
       <c r="D416" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E416" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F416" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1498</v>
+        <v>1510</v>
       </c>
       <c r="H416" t="s">
-        <v>1499</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>144</v>
+        <v>660</v>
       </c>
       <c r="D417" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E417" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F417" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1501</v>
+        <v>1513</v>
       </c>
       <c r="H417" t="s">
-        <v>1502</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>148</v>
+        <v>664</v>
       </c>
       <c r="D418" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E418" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F418" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1504</v>
+        <v>1516</v>
       </c>
       <c r="H418" t="s">
-        <v>1505</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1506</v>
+        <v>1518</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>152</v>
+        <v>668</v>
       </c>
       <c r="D419" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E419" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F419" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1507</v>
+        <v>1519</v>
       </c>
       <c r="H419" t="s">
-        <v>1499</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1508</v>
+        <v>1521</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="D420" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E420" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F420" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1509</v>
+        <v>1522</v>
       </c>
       <c r="H420" t="s">
-        <v>1499</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1510</v>
+        <v>1524</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>17</v>
+        <v>676</v>
       </c>
       <c r="D421" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E421" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F421" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1511</v>
+        <v>1525</v>
       </c>
       <c r="H421" t="s">
-        <v>1499</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1512</v>
+        <v>1527</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>21</v>
+        <v>680</v>
       </c>
       <c r="D422" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E422" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F422" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1513</v>
+        <v>1528</v>
       </c>
       <c r="H422" t="s">
-        <v>1499</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1514</v>
+        <v>1530</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>25</v>
+        <v>688</v>
       </c>
       <c r="D423" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E423" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F423" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1515</v>
+        <v>1531</v>
       </c>
       <c r="H423" t="s">
-        <v>1516</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1517</v>
+        <v>1533</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>29</v>
+        <v>696</v>
       </c>
       <c r="D424" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E424" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F424" t="s">
-        <v>13</v>
+        <v>1245</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1518</v>
+        <v>1534</v>
       </c>
       <c r="H424" t="s">
-        <v>1519</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1520</v>
+        <v>1536</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>33</v>
+        <v>700</v>
       </c>
       <c r="D425" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E425" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F425" t="s">
-        <v>13</v>
+        <v>1245</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1521</v>
+        <v>1537</v>
       </c>
       <c r="H425" t="s">
-        <v>1522</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1523</v>
+        <v>1539</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>37</v>
+        <v>704</v>
       </c>
       <c r="D426" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E426" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F426" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1524</v>
+        <v>1540</v>
       </c>
       <c r="H426" t="s">
-        <v>1499</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1525</v>
+        <v>1542</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>41</v>
+        <v>708</v>
       </c>
       <c r="D427" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E427" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F427" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1526</v>
+        <v>1543</v>
       </c>
       <c r="H427" t="s">
-        <v>1499</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1527</v>
+        <v>1545</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>45</v>
+        <v>712</v>
       </c>
       <c r="D428" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E428" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F428" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1528</v>
+        <v>1546</v>
       </c>
       <c r="H428" t="s">
-        <v>1499</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1529</v>
+        <v>1548</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>49</v>
+        <v>716</v>
       </c>
       <c r="D429" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E429" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F429" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1530</v>
+        <v>1549</v>
       </c>
       <c r="H429" t="s">
-        <v>1499</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1531</v>
+        <v>1551</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>53</v>
+        <v>720</v>
       </c>
       <c r="D430" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E430" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F430" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1532</v>
+        <v>1552</v>
       </c>
       <c r="H430" t="s">
-        <v>1499</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1533</v>
+        <v>1554</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>57</v>
+        <v>724</v>
       </c>
       <c r="D431" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E431" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F431" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1534</v>
+        <v>1555</v>
       </c>
       <c r="H431" t="s">
-        <v>1499</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1535</v>
+        <v>1557</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>61</v>
+        <v>728</v>
       </c>
       <c r="D432" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E432" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F432" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1536</v>
+        <v>1558</v>
       </c>
       <c r="H432" t="s">
-        <v>1537</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1538</v>
+        <v>1560</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>65</v>
+        <v>732</v>
       </c>
       <c r="D433" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E433" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F433" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1539</v>
+        <v>1561</v>
       </c>
       <c r="H433" t="s">
-        <v>1540</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1541</v>
+        <v>1563</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>69</v>
+        <v>740</v>
       </c>
       <c r="D434" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E434" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F434" t="s">
-        <v>13</v>
+        <v>1245</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1542</v>
+        <v>1564</v>
       </c>
       <c r="H434" t="s">
-        <v>1543</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1544</v>
+        <v>1566</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>73</v>
+        <v>745</v>
       </c>
       <c r="D435" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E435" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F435" t="s">
-        <v>129</v>
+        <v>1202</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1545</v>
+        <v>1567</v>
       </c>
       <c r="H435" t="s">
-        <v>1546</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1547</v>
+        <v>1569</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>77</v>
+        <v>749</v>
       </c>
       <c r="D436" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E436" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F436" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1548</v>
+        <v>1570</v>
       </c>
       <c r="H436" t="s">
-        <v>1499</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1549</v>
+        <v>1572</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>81</v>
+        <v>753</v>
       </c>
       <c r="D437" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E437" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F437" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1550</v>
+        <v>1573</v>
       </c>
       <c r="H437" t="s">
-        <v>1499</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1551</v>
+        <v>1575</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>85</v>
+        <v>757</v>
       </c>
       <c r="D438" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E438" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F438" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1552</v>
+        <v>1576</v>
       </c>
       <c r="H438" t="s">
-        <v>1553</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1554</v>
+        <v>1578</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>89</v>
+        <v>761</v>
       </c>
       <c r="D439" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E439" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F439" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1555</v>
+        <v>1579</v>
       </c>
       <c r="H439" t="s">
-        <v>1499</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1556</v>
+        <v>1581</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>93</v>
+        <v>765</v>
       </c>
       <c r="D440" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E440" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F440" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1557</v>
+        <v>1582</v>
       </c>
       <c r="H440" t="s">
-        <v>1499</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1558</v>
+        <v>1584</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>97</v>
+        <v>769</v>
       </c>
       <c r="D441" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E441" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F441" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1559</v>
+        <v>1585</v>
       </c>
       <c r="H441" t="s">
-        <v>1560</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1561</v>
+        <v>1587</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>101</v>
+        <v>773</v>
       </c>
       <c r="D442" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E442" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F442" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1562</v>
+        <v>1588</v>
       </c>
       <c r="H442" t="s">
-        <v>1499</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1563</v>
+        <v>1590</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>105</v>
+        <v>777</v>
       </c>
       <c r="D443" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E443" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F443" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1564</v>
+        <v>1591</v>
       </c>
       <c r="H443" t="s">
-        <v>1499</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1565</v>
+        <v>1593</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>228</v>
+        <v>781</v>
       </c>
       <c r="D444" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E444" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F444" t="s">
-        <v>233</v>
+        <v>1245</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1566</v>
+        <v>1594</v>
       </c>
       <c r="H444" t="s">
-        <v>1567</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1568</v>
+        <v>1596</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>232</v>
+        <v>785</v>
       </c>
       <c r="D445" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E445" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F445" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1569</v>
+        <v>1597</v>
       </c>
       <c r="H445" t="s">
-        <v>1570</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1571</v>
+        <v>1599</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>237</v>
+        <v>789</v>
       </c>
       <c r="D446" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E446" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F446" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1572</v>
+        <v>1600</v>
       </c>
       <c r="H446" t="s">
-        <v>1560</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1573</v>
+        <v>1602</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>241</v>
+        <v>793</v>
       </c>
       <c r="D447" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E447" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F447" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1574</v>
+        <v>1603</v>
       </c>
       <c r="H447" t="s">
-        <v>1560</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1575</v>
+        <v>1605</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>245</v>
+        <v>801</v>
       </c>
       <c r="D448" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E448" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F448" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1576</v>
+        <v>1606</v>
       </c>
       <c r="H448" t="s">
-        <v>1499</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1577</v>
+        <v>1608</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>249</v>
+        <v>805</v>
       </c>
       <c r="D449" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E449" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F449" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1578</v>
+        <v>1609</v>
       </c>
       <c r="H449" t="s">
-        <v>1499</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1579</v>
+        <v>1611</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>253</v>
+        <v>809</v>
       </c>
       <c r="D450" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E450" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F450" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1580</v>
+        <v>1612</v>
       </c>
       <c r="H450" t="s">
-        <v>1499</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1581</v>
+        <v>1614</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>257</v>
+        <v>813</v>
       </c>
       <c r="D451" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E451" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F451" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1582</v>
+        <v>1615</v>
       </c>
       <c r="H451" t="s">
-        <v>1499</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1583</v>
+        <v>1617</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>261</v>
+        <v>817</v>
       </c>
       <c r="D452" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E452" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F452" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1584</v>
+        <v>1618</v>
       </c>
       <c r="H452" t="s">
-        <v>1499</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1585</v>
+        <v>1620</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>265</v>
+        <v>821</v>
       </c>
       <c r="D453" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E453" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F453" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1586</v>
+        <v>1621</v>
       </c>
       <c r="H453" t="s">
-        <v>1499</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1587</v>
+        <v>1623</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>269</v>
+        <v>825</v>
       </c>
       <c r="D454" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E454" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F454" t="s">
-        <v>13</v>
+        <v>1245</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1588</v>
+        <v>1624</v>
       </c>
       <c r="H454" t="s">
-        <v>1589</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1590</v>
+        <v>1626</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>273</v>
+        <v>829</v>
       </c>
       <c r="D455" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E455" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F455" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1591</v>
+        <v>1627</v>
       </c>
       <c r="H455" t="s">
-        <v>1592</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1593</v>
+        <v>1629</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>277</v>
+        <v>833</v>
       </c>
       <c r="D456" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E456" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F456" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1594</v>
+        <v>1630</v>
       </c>
       <c r="H456" t="s">
-        <v>1499</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1595</v>
+        <v>1632</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>281</v>
+        <v>841</v>
       </c>
       <c r="D457" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E457" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F457" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1596</v>
+        <v>1633</v>
       </c>
       <c r="H457" t="s">
-        <v>1499</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1597</v>
+        <v>1635</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>285</v>
+        <v>849</v>
       </c>
       <c r="D458" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E458" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F458" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1598</v>
+        <v>1636</v>
       </c>
       <c r="H458" t="s">
-        <v>1599</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1600</v>
+        <v>1638</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>289</v>
+        <v>853</v>
       </c>
       <c r="D459" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E459" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F459" t="s">
-        <v>911</v>
+        <v>217</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1601</v>
+        <v>1639</v>
       </c>
       <c r="H459" t="s">
-        <v>1602</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1603</v>
+        <v>1641</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>293</v>
+        <v>857</v>
       </c>
       <c r="D460" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E460" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F460" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1604</v>
+        <v>1642</v>
       </c>
       <c r="H460" t="s">
-        <v>1499</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1605</v>
+        <v>1644</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>297</v>
+        <v>861</v>
       </c>
       <c r="D461" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E461" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F461" t="s">
-        <v>180</v>
+        <v>1245</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1606</v>
+        <v>1645</v>
       </c>
       <c r="H461" t="s">
-        <v>1607</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1608</v>
+        <v>1647</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>301</v>
+        <v>865</v>
       </c>
       <c r="D462" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E462" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F462" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1609</v>
+        <v>1648</v>
       </c>
       <c r="H462" t="s">
-        <v>1499</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1610</v>
+        <v>1650</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>305</v>
+        <v>873</v>
       </c>
       <c r="D463" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E463" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F463" t="s">
-        <v>1494</v>
+        <v>1651</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1611</v>
+        <v>1652</v>
       </c>
       <c r="H463" t="s">
-        <v>1612</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1613</v>
+        <v>1654</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>309</v>
+        <v>877</v>
       </c>
       <c r="D464" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E464" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F464" t="s">
-        <v>136</v>
+        <v>1245</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1614</v>
+        <v>1655</v>
       </c>
       <c r="H464" t="s">
-        <v>1615</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1616</v>
+        <v>1657</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>313</v>
+        <v>1658</v>
       </c>
       <c r="D465" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E465" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F465" t="s">
-        <v>129</v>
+        <v>1245</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1617</v>
+        <v>1659</v>
       </c>
       <c r="H465" t="s">
-        <v>1618</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1619</v>
+        <v>1661</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>317</v>
+        <v>881</v>
       </c>
       <c r="D466" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E466" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F466" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1620</v>
+        <v>1662</v>
       </c>
       <c r="H466" t="s">
-        <v>1621</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1622</v>
+        <v>1664</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>321</v>
+        <v>885</v>
       </c>
       <c r="D467" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E467" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F467" t="s">
-        <v>129</v>
+        <v>1245</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1623</v>
+        <v>1665</v>
       </c>
       <c r="H467" t="s">
-        <v>1624</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1625</v>
+        <v>1667</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>325</v>
+        <v>889</v>
       </c>
       <c r="D468" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E468" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F468" t="s">
-        <v>208</v>
+        <v>1245</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1626</v>
+        <v>1668</v>
       </c>
       <c r="H468" t="s">
-        <v>1627</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1628</v>
+        <v>1670</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>329</v>
+        <v>893</v>
       </c>
       <c r="D469" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E469" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F469" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1629</v>
+        <v>1671</v>
       </c>
       <c r="H469" t="s">
-        <v>1630</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1631</v>
+        <v>1673</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>337</v>
+        <v>897</v>
       </c>
       <c r="D470" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E470" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F470" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1632</v>
+        <v>1674</v>
       </c>
       <c r="H470" t="s">
-        <v>1499</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1633</v>
+        <v>1676</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>341</v>
+        <v>901</v>
       </c>
       <c r="D471" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E471" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F471" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1634</v>
+        <v>1677</v>
       </c>
       <c r="H471" t="s">
-        <v>1499</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1635</v>
+        <v>1679</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>345</v>
+        <v>905</v>
       </c>
       <c r="D472" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E472" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F472" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1636</v>
+        <v>1680</v>
       </c>
       <c r="H472" t="s">
-        <v>1499</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1637</v>
+        <v>1682</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>349</v>
+        <v>909</v>
       </c>
       <c r="D473" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E473" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F473" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1638</v>
+        <v>1683</v>
       </c>
       <c r="H473" t="s">
-        <v>1499</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1639</v>
+        <v>1685</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>353</v>
+        <v>913</v>
       </c>
       <c r="D474" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E474" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F474" t="s">
-        <v>233</v>
+        <v>1245</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1640</v>
+        <v>1686</v>
       </c>
       <c r="H474" t="s">
-        <v>1641</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1642</v>
+        <v>1688</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>357</v>
+        <v>917</v>
       </c>
       <c r="D475" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E475" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F475" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1643</v>
+        <v>1689</v>
       </c>
       <c r="H475" t="s">
-        <v>1644</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1645</v>
+        <v>1691</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>361</v>
+        <v>921</v>
       </c>
       <c r="D476" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E476" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F476" t="s">
-        <v>215</v>
+        <v>1245</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1646</v>
+        <v>1692</v>
       </c>
       <c r="H476" t="s">
-        <v>1647</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1648</v>
+        <v>1694</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
+        <v>925</v>
+      </c>
+      <c r="D477" t="s">
         <v>1185</v>
       </c>
-      <c r="D477" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E477" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F477" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1649</v>
+        <v>1695</v>
       </c>
       <c r="H477" t="s">
-        <v>1499</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1650</v>
+        <v>1697</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>365</v>
+        <v>929</v>
       </c>
       <c r="D478" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E478" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F478" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1651</v>
+        <v>1698</v>
       </c>
       <c r="H478" t="s">
-        <v>1499</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1652</v>
+        <v>1700</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>369</v>
+        <v>933</v>
       </c>
       <c r="D479" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E479" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F479" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1653</v>
+        <v>1701</v>
       </c>
       <c r="H479" t="s">
-        <v>1499</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1654</v>
+        <v>1703</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>373</v>
+        <v>941</v>
       </c>
       <c r="D480" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E480" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F480" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1655</v>
+        <v>1704</v>
       </c>
       <c r="H480" t="s">
-        <v>1499</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1656</v>
+        <v>1706</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>377</v>
+        <v>945</v>
       </c>
       <c r="D481" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E481" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F481" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1657</v>
+        <v>1707</v>
       </c>
       <c r="H481" t="s">
-        <v>1658</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1659</v>
+        <v>1709</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>381</v>
+        <v>949</v>
       </c>
       <c r="D482" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E482" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F482" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1660</v>
+        <v>1710</v>
       </c>
       <c r="H482" t="s">
-        <v>1661</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1662</v>
+        <v>1712</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>385</v>
+        <v>953</v>
       </c>
       <c r="D483" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E483" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F483" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1663</v>
+        <v>1713</v>
       </c>
       <c r="H483" t="s">
-        <v>1499</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1664</v>
+        <v>1715</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>389</v>
+        <v>957</v>
       </c>
       <c r="D484" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E484" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F484" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1665</v>
+        <v>1716</v>
       </c>
       <c r="H484" t="s">
-        <v>1499</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1666</v>
+        <v>1718</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>393</v>
+        <v>961</v>
       </c>
       <c r="D485" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E485" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F485" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1667</v>
+        <v>1719</v>
       </c>
       <c r="H485" t="s">
-        <v>1499</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1668</v>
+        <v>1721</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>397</v>
+        <v>965</v>
       </c>
       <c r="D486" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E486" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F486" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1669</v>
+        <v>1722</v>
       </c>
       <c r="H486" t="s">
-        <v>1670</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1671</v>
+        <v>1724</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>401</v>
+        <v>969</v>
       </c>
       <c r="D487" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E487" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F487" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1672</v>
+        <v>1725</v>
       </c>
       <c r="H487" t="s">
-        <v>1499</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1673</v>
+        <v>1727</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>405</v>
+        <v>973</v>
       </c>
       <c r="D488" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E488" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F488" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1674</v>
+        <v>1728</v>
       </c>
       <c r="H488" t="s">
-        <v>1499</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1675</v>
+        <v>1730</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>409</v>
+        <v>981</v>
       </c>
       <c r="D489" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E489" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F489" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1676</v>
+        <v>1731</v>
       </c>
       <c r="H489" t="s">
-        <v>1499</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1677</v>
+        <v>1733</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>413</v>
+        <v>985</v>
       </c>
       <c r="D490" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E490" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F490" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1678</v>
+        <v>1734</v>
       </c>
       <c r="H490" t="s">
-        <v>1499</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1679</v>
+        <v>1736</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>417</v>
+        <v>989</v>
       </c>
       <c r="D491" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E491" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F491" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1680</v>
+        <v>1737</v>
       </c>
       <c r="H491" t="s">
-        <v>1499</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1681</v>
+        <v>1739</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>421</v>
+        <v>993</v>
       </c>
       <c r="D492" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E492" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F492" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1682</v>
+        <v>1740</v>
       </c>
       <c r="H492" t="s">
-        <v>1499</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1683</v>
+        <v>1742</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1231</v>
+        <v>997</v>
       </c>
       <c r="D493" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E493" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F493" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1684</v>
+        <v>1743</v>
       </c>
       <c r="H493" t="s">
-        <v>1499</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1685</v>
+        <v>1745</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>425</v>
+        <v>1001</v>
       </c>
       <c r="D494" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E494" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F494" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1686</v>
+        <v>1746</v>
       </c>
       <c r="H494" t="s">
-        <v>1499</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1687</v>
+        <v>1748</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>429</v>
+        <v>1005</v>
       </c>
       <c r="D495" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E495" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F495" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1688</v>
+        <v>1749</v>
       </c>
       <c r="H495" t="s">
-        <v>1499</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1689</v>
+        <v>1751</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>433</v>
+        <v>1009</v>
       </c>
       <c r="D496" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E496" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F496" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1690</v>
+        <v>1752</v>
       </c>
       <c r="H496" t="s">
-        <v>1691</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1692</v>
+        <v>1754</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>437</v>
+        <v>1013</v>
       </c>
       <c r="D497" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E497" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F497" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1693</v>
+        <v>1755</v>
       </c>
       <c r="H497" t="s">
-        <v>1499</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1694</v>
+        <v>1757</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>441</v>
+        <v>1017</v>
       </c>
       <c r="D498" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E498" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F498" t="s">
-        <v>129</v>
+        <v>1245</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1695</v>
+        <v>1758</v>
       </c>
       <c r="H498" t="s">
-        <v>1546</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1696</v>
+        <v>1760</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>445</v>
+        <v>1025</v>
       </c>
       <c r="D499" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E499" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F499" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1697</v>
+        <v>1761</v>
       </c>
       <c r="H499" t="s">
-        <v>1698</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1699</v>
+        <v>1763</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>449</v>
+        <v>1029</v>
       </c>
       <c r="D500" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E500" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F500" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1700</v>
+        <v>1764</v>
       </c>
       <c r="H500" t="s">
-        <v>1701</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1702</v>
+        <v>1766</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>453</v>
+        <v>1767</v>
       </c>
       <c r="D501" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E501" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F501" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1703</v>
+        <v>1768</v>
       </c>
       <c r="H501" t="s">
-        <v>1560</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1704</v>
+        <v>1770</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>457</v>
+        <v>1771</v>
       </c>
       <c r="D502" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E502" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F502" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1705</v>
+        <v>1772</v>
       </c>
       <c r="H502" t="s">
-        <v>1499</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1706</v>
+        <v>1774</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>461</v>
+        <v>1775</v>
       </c>
       <c r="D503" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E503" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F503" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1707</v>
+        <v>1776</v>
       </c>
       <c r="H503" t="s">
-        <v>1499</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1708</v>
+        <v>1778</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>465</v>
+        <v>1779</v>
       </c>
       <c r="D504" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E504" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F504" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1709</v>
+        <v>1780</v>
       </c>
       <c r="H504" t="s">
-        <v>1710</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1711</v>
+        <v>1782</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>469</v>
+        <v>1783</v>
       </c>
       <c r="D505" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E505" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F505" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1712</v>
+        <v>1784</v>
       </c>
       <c r="H505" t="s">
-        <v>1499</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1713</v>
+        <v>1786</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>482</v>
+        <v>1787</v>
       </c>
       <c r="D506" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E506" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F506" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1714</v>
+        <v>1788</v>
       </c>
       <c r="H506" t="s">
-        <v>1715</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1716</v>
+        <v>1790</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>486</v>
+        <v>1791</v>
       </c>
       <c r="D507" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E507" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F507" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1717</v>
+        <v>1792</v>
       </c>
       <c r="H507" t="s">
-        <v>1718</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1719</v>
+        <v>1794</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>490</v>
+        <v>1795</v>
       </c>
       <c r="D508" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E508" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F508" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1720</v>
+        <v>1796</v>
       </c>
       <c r="H508" t="s">
-        <v>1661</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1721</v>
+        <v>1798</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>494</v>
+        <v>1799</v>
       </c>
       <c r="D509" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E509" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F509" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1722</v>
+        <v>1800</v>
       </c>
       <c r="H509" t="s">
-        <v>1499</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1723</v>
+        <v>1802</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>498</v>
+        <v>1803</v>
       </c>
       <c r="D510" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E510" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F510" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1724</v>
+        <v>1804</v>
       </c>
       <c r="H510" t="s">
-        <v>1499</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1725</v>
+        <v>1806</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>502</v>
+        <v>1807</v>
       </c>
       <c r="D511" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E511" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F511" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1726</v>
+        <v>1808</v>
       </c>
       <c r="H511" t="s">
-        <v>1499</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1727</v>
+        <v>1810</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>506</v>
+        <v>1811</v>
       </c>
       <c r="D512" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E512" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F512" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1728</v>
+        <v>1812</v>
       </c>
       <c r="H512" t="s">
-        <v>1499</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1729</v>
+        <v>1814</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>510</v>
+        <v>1815</v>
       </c>
       <c r="D513" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E513" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F513" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1730</v>
+        <v>1816</v>
       </c>
       <c r="H513" t="s">
-        <v>1499</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1731</v>
+        <v>1818</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>518</v>
+        <v>1819</v>
       </c>
       <c r="D514" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E514" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F514" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1732</v>
+        <v>1820</v>
       </c>
       <c r="H514" t="s">
-        <v>1499</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1733</v>
+        <v>1822</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>522</v>
+        <v>1823</v>
       </c>
       <c r="D515" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E515" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F515" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1734</v>
+        <v>1824</v>
       </c>
       <c r="H515" t="s">
-        <v>1499</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1735</v>
+        <v>1826</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>109</v>
+        <v>1827</v>
       </c>
       <c r="D516" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E516" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F516" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1736</v>
+        <v>1828</v>
       </c>
       <c r="H516" t="s">
-        <v>1499</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1737</v>
+        <v>1830</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>529</v>
+        <v>1831</v>
       </c>
       <c r="D517" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E517" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F517" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1738</v>
+        <v>1832</v>
       </c>
       <c r="H517" t="s">
-        <v>1499</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1739</v>
+        <v>1834</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>533</v>
+        <v>1835</v>
       </c>
       <c r="D518" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E518" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F518" t="s">
-        <v>1494</v>
+        <v>1245</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1740</v>
+        <v>1836</v>
       </c>
       <c r="H518" t="s">
-        <v>1499</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1741</v>
+        <v>1838</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>537</v>
+        <v>1839</v>
       </c>
       <c r="D519" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E519" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F519" t="s">
-        <v>1494</v>
+        <v>1651</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1742</v>
+        <v>1840</v>
       </c>
       <c r="H519" t="s">
-        <v>1499</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1743</v>
+        <v>1842</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>541</v>
+        <v>216</v>
       </c>
       <c r="D520" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E520" t="s">
-        <v>1493</v>
+        <v>1186</v>
       </c>
       <c r="F520" t="s">
-        <v>1494</v>
+        <v>217</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1744</v>
+        <v>1843</v>
       </c>
       <c r="H520" t="s">
-        <v>1499</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1745</v>
+        <v>1845</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>545</v>
+        <v>221</v>
       </c>
       <c r="D521" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E521" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F521" t="s">
-        <v>1494</v>
+        <v>317</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1746</v>
+        <v>1848</v>
       </c>
       <c r="H521" t="s">
-        <v>1747</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1748</v>
+        <v>1850</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>549</v>
+        <v>228</v>
       </c>
       <c r="D522" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E522" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F522" t="s">
-        <v>1494</v>
+        <v>317</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1749</v>
+        <v>1851</v>
       </c>
       <c r="H522" t="s">
-        <v>1499</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1750</v>
+        <v>1853</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>553</v>
+        <v>232</v>
       </c>
       <c r="D523" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E523" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F523" t="s">
-        <v>1494</v>
+        <v>191</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1751</v>
+        <v>1854</v>
       </c>
       <c r="H523" t="s">
-        <v>1752</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1753</v>
+        <v>1856</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>556</v>
+        <v>236</v>
       </c>
       <c r="D524" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E524" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F524" t="s">
-        <v>1494</v>
+        <v>191</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1754</v>
+        <v>1857</v>
       </c>
       <c r="H524" t="s">
-        <v>1755</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1756</v>
+        <v>1859</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>560</v>
+        <v>240</v>
       </c>
       <c r="D525" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E525" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F525" t="s">
-        <v>1494</v>
+        <v>186</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1757</v>
+        <v>1860</v>
       </c>
       <c r="H525" t="s">
-        <v>1758</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1759</v>
+        <v>1862</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>564</v>
+        <v>10</v>
       </c>
       <c r="D526" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E526" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F526" t="s">
-        <v>1494</v>
+        <v>198</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1760</v>
+        <v>1863</v>
       </c>
       <c r="H526" t="s">
-        <v>1761</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1762</v>
+        <v>1865</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>568</v>
+        <v>17</v>
       </c>
       <c r="D527" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E527" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F527" t="s">
-        <v>1494</v>
+        <v>257</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1763</v>
+        <v>1866</v>
       </c>
       <c r="H527" t="s">
-        <v>1560</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1764</v>
+        <v>1868</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>572</v>
+        <v>21</v>
       </c>
       <c r="D528" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E528" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F528" t="s">
-        <v>1494</v>
+        <v>224</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1765</v>
+        <v>1869</v>
       </c>
       <c r="H528" t="s">
-        <v>1499</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1766</v>
+        <v>1871</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>576</v>
+        <v>25</v>
       </c>
       <c r="D529" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E529" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F529" t="s">
-        <v>1494</v>
+        <v>224</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1767</v>
+        <v>1872</v>
       </c>
       <c r="H529" t="s">
-        <v>1560</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1768</v>
+        <v>1874</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>580</v>
+        <v>29</v>
       </c>
       <c r="D530" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E530" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F530" t="s">
-        <v>1494</v>
+        <v>267</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1769</v>
+        <v>1875</v>
       </c>
       <c r="H530" t="s">
-        <v>1499</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1770</v>
+        <v>1877</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>584</v>
+        <v>33</v>
       </c>
       <c r="D531" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E531" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F531" t="s">
-        <v>129</v>
+        <v>301</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1771</v>
+        <v>1878</v>
       </c>
       <c r="H531" t="s">
-        <v>1772</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1773</v>
+        <v>1880</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>588</v>
+        <v>37</v>
       </c>
       <c r="D532" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E532" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F532" t="s">
-        <v>129</v>
+        <v>301</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1774</v>
+        <v>1881</v>
       </c>
       <c r="H532" t="s">
-        <v>1772</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1775</v>
+        <v>1883</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>592</v>
+        <v>41</v>
       </c>
       <c r="D533" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E533" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F533" t="s">
-        <v>1494</v>
+        <v>181</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1776</v>
+        <v>1884</v>
       </c>
       <c r="H533" t="s">
-        <v>1499</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1777</v>
+        <v>1886</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>596</v>
+        <v>45</v>
       </c>
       <c r="D534" t="s">
-        <v>1492</v>
+        <v>1846</v>
       </c>
       <c r="E534" t="s">
-        <v>1493</v>
+        <v>1847</v>
       </c>
       <c r="F534" t="s">
-        <v>1494</v>
+        <v>181</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1778</v>
+        <v>1887</v>
       </c>
       <c r="H534" t="s">
-        <v>1499</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1779</v>
+        <v>1889</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>600</v>
+        <v>221</v>
       </c>
       <c r="D535" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E535" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F535" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1780</v>
+        <v>1893</v>
       </c>
       <c r="H535" t="s">
-        <v>1560</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1781</v>
+        <v>1895</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>604</v>
+        <v>228</v>
       </c>
       <c r="D536" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E536" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F536" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1782</v>
+        <v>1896</v>
       </c>
       <c r="H536" t="s">
-        <v>1783</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1784</v>
+        <v>1898</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>616</v>
+        <v>232</v>
       </c>
       <c r="D537" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E537" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F537" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1785</v>
+        <v>1899</v>
       </c>
       <c r="H537" t="s">
-        <v>1499</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1786</v>
+        <v>1901</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>624</v>
+        <v>236</v>
       </c>
       <c r="D538" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E538" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F538" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1787</v>
+        <v>1902</v>
       </c>
       <c r="H538" t="s">
-        <v>1788</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1789</v>
+        <v>1904</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>628</v>
+        <v>240</v>
       </c>
       <c r="D539" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E539" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F539" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1790</v>
+        <v>1905</v>
       </c>
       <c r="H539" t="s">
-        <v>1791</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1792</v>
+        <v>1906</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>632</v>
+        <v>10</v>
       </c>
       <c r="D540" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E540" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F540" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1793</v>
+        <v>1907</v>
       </c>
       <c r="H540" t="s">
-        <v>1794</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1795</v>
+        <v>1908</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>636</v>
+        <v>17</v>
       </c>
       <c r="D541" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E541" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F541" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1796</v>
+        <v>1909</v>
       </c>
       <c r="H541" t="s">
-        <v>1797</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1798</v>
+        <v>1910</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>640</v>
+        <v>21</v>
       </c>
       <c r="D542" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E542" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F542" t="s">
-        <v>136</v>
+        <v>1892</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1799</v>
+        <v>1911</v>
       </c>
       <c r="H542" t="s">
-        <v>1800</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1801</v>
+        <v>1912</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>644</v>
+        <v>25</v>
       </c>
       <c r="D543" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E543" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F543" t="s">
-        <v>208</v>
+        <v>1892</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1802</v>
+        <v>1913</v>
       </c>
       <c r="H543" t="s">
-        <v>1803</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1804</v>
+        <v>1915</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>648</v>
+        <v>29</v>
       </c>
       <c r="D544" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E544" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F544" t="s">
-        <v>1494</v>
+        <v>13</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1805</v>
+        <v>1916</v>
       </c>
       <c r="H544" t="s">
-        <v>1806</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1807</v>
+        <v>1918</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>652</v>
+        <v>33</v>
       </c>
       <c r="D545" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E545" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F545" t="s">
-        <v>1494</v>
+        <v>13</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1808</v>
+        <v>1919</v>
       </c>
       <c r="H545" t="s">
-        <v>1499</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1809</v>
+        <v>1921</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>656</v>
+        <v>37</v>
       </c>
       <c r="D546" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E546" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F546" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1810</v>
+        <v>1922</v>
       </c>
       <c r="H546" t="s">
-        <v>1560</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1811</v>
+        <v>1923</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>660</v>
+        <v>41</v>
       </c>
       <c r="D547" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E547" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F547" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1812</v>
+        <v>1924</v>
       </c>
       <c r="H547" t="s">
-        <v>1813</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1814</v>
+        <v>1925</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>664</v>
+        <v>45</v>
       </c>
       <c r="D548" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E548" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F548" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1815</v>
+        <v>1926</v>
       </c>
       <c r="H548" t="s">
-        <v>1816</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1817</v>
+        <v>1927</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>668</v>
+        <v>49</v>
       </c>
       <c r="D549" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E549" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F549" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1818</v>
+        <v>1928</v>
       </c>
       <c r="H549" t="s">
-        <v>1499</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1819</v>
+        <v>1929</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>673</v>
+        <v>53</v>
       </c>
       <c r="D550" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E550" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F550" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1820</v>
+        <v>1930</v>
       </c>
       <c r="H550" t="s">
-        <v>1821</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1822</v>
+        <v>1931</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>677</v>
+        <v>57</v>
       </c>
       <c r="D551" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E551" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F551" t="s">
-        <v>233</v>
+        <v>1892</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1823</v>
+        <v>1932</v>
       </c>
       <c r="H551" t="s">
-        <v>1824</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1825</v>
+        <v>1933</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>681</v>
+        <v>61</v>
       </c>
       <c r="D552" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E552" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F552" t="s">
-        <v>233</v>
+        <v>1892</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1826</v>
+        <v>1934</v>
       </c>
       <c r="H552" t="s">
-        <v>1827</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1828</v>
+        <v>1936</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>685</v>
+        <v>65</v>
       </c>
       <c r="D553" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E553" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F553" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1829</v>
+        <v>1937</v>
       </c>
       <c r="H553" t="s">
-        <v>1830</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1831</v>
+        <v>1939</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>689</v>
+        <v>69</v>
       </c>
       <c r="D554" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E554" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F554" t="s">
-        <v>1494</v>
+        <v>13</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1832</v>
+        <v>1940</v>
       </c>
       <c r="H554" t="s">
-        <v>1499</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1833</v>
+        <v>1942</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>693</v>
+        <v>73</v>
       </c>
       <c r="D555" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E555" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F555" t="s">
-        <v>1494</v>
+        <v>181</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1834</v>
+        <v>1943</v>
       </c>
       <c r="H555" t="s">
-        <v>1560</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1835</v>
+        <v>1945</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>697</v>
+        <v>77</v>
       </c>
       <c r="D556" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E556" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F556" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1836</v>
+        <v>1946</v>
       </c>
       <c r="H556" t="s">
-        <v>1752</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1837</v>
+        <v>1947</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>701</v>
+        <v>81</v>
       </c>
       <c r="D557" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E557" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F557" t="s">
-        <v>921</v>
+        <v>1892</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1838</v>
+        <v>1948</v>
       </c>
       <c r="H557" t="s">
-        <v>1839</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1840</v>
+        <v>1949</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>705</v>
+        <v>85</v>
       </c>
       <c r="D558" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E558" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F558" t="s">
-        <v>136</v>
+        <v>1892</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1841</v>
+        <v>1950</v>
       </c>
       <c r="H558" t="s">
-        <v>1842</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1843</v>
+        <v>1952</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>709</v>
+        <v>89</v>
       </c>
       <c r="D559" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E559" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F559" t="s">
-        <v>478</v>
+        <v>1892</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1844</v>
+        <v>1953</v>
       </c>
       <c r="H559" t="s">
-        <v>1845</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1846</v>
+        <v>1954</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>713</v>
+        <v>93</v>
       </c>
       <c r="D560" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E560" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F560" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1847</v>
+        <v>1955</v>
       </c>
       <c r="H560" t="s">
-        <v>1848</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1849</v>
+        <v>1956</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>717</v>
+        <v>97</v>
       </c>
       <c r="D561" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E561" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F561" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1850</v>
+        <v>1957</v>
       </c>
       <c r="H561" t="s">
-        <v>1499</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1851</v>
+        <v>1959</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>721</v>
+        <v>101</v>
       </c>
       <c r="D562" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E562" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F562" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1852</v>
+        <v>1960</v>
       </c>
       <c r="H562" t="s">
-        <v>1499</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1853</v>
+        <v>1961</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>729</v>
+        <v>105</v>
       </c>
       <c r="D563" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E563" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F563" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1854</v>
+        <v>1962</v>
       </c>
       <c r="H563" t="s">
-        <v>1855</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1856</v>
+        <v>1963</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>733</v>
+        <v>109</v>
       </c>
       <c r="D564" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E564" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F564" t="s">
-        <v>1494</v>
+        <v>317</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1857</v>
+        <v>1964</v>
       </c>
       <c r="H564" t="s">
-        <v>1499</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1858</v>
+        <v>1966</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>737</v>
+        <v>113</v>
       </c>
       <c r="D565" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E565" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F565" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1859</v>
+        <v>1967</v>
       </c>
       <c r="H565" t="s">
-        <v>1860</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1861</v>
+        <v>1969</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>741</v>
+        <v>117</v>
       </c>
       <c r="D566" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E566" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F566" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1862</v>
+        <v>1970</v>
       </c>
       <c r="H566" t="s">
-        <v>1863</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1864</v>
+        <v>1971</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>745</v>
+        <v>121</v>
       </c>
       <c r="D567" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E567" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F567" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1865</v>
+        <v>1972</v>
       </c>
       <c r="H567" t="s">
-        <v>1866</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1867</v>
+        <v>1973</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>749</v>
+        <v>125</v>
       </c>
       <c r="D568" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E568" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F568" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1868</v>
+        <v>1974</v>
       </c>
       <c r="H568" t="s">
-        <v>1869</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1870</v>
+        <v>1975</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>757</v>
+        <v>129</v>
       </c>
       <c r="D569" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E569" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F569" t="s">
-        <v>233</v>
+        <v>1892</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>1871</v>
+        <v>1976</v>
       </c>
       <c r="H569" t="s">
-        <v>1872</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>1873</v>
+        <v>1977</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>761</v>
+        <v>133</v>
       </c>
       <c r="D570" t="s">
-        <v>1492</v>
+        <v>1890</v>
       </c>
       <c r="E570" t="s">
-        <v>1493</v>
+        <v>1891</v>
       </c>
       <c r="F570" t="s">
-        <v>208</v>
+        <v>1892</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>1874</v>
+        <v>1978</v>
       </c>
       <c r="H570" t="s">
-        <v>1875</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1876</v>
+        <v>1979</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D571" t="s">
-        <v>1877</v>
+        <v>1890</v>
       </c>
       <c r="E571" t="s">
-        <v>1878</v>
+        <v>1891</v>
       </c>
       <c r="F571" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1879</v>
+        <v>1980</v>
       </c>
       <c r="H571" t="s">
-        <v>1880</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1881</v>
+        <v>1981</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="D572" t="s">
-        <v>1882</v>
+        <v>1890</v>
       </c>
       <c r="E572" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="F572" t="s">
-        <v>13</v>
+        <v>1892</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1884</v>
+        <v>1982</v>
       </c>
       <c r="H572" t="s">
-        <v>1885</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>1886</v>
+        <v>1983</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D573" t="s">
-        <v>1882</v>
+        <v>1890</v>
       </c>
       <c r="E573" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="F573" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>1887</v>
+        <v>1984</v>
       </c>
       <c r="H573" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>1889</v>
+        <v>1985</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="D574" t="s">
-        <v>1882</v>
+        <v>1890</v>
       </c>
       <c r="E574" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="F574" t="s">
         <v>13</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>1890</v>
+        <v>1986</v>
       </c>
       <c r="H574" t="s">
-        <v>1891</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>153</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F575" t="s">
         <v>1892</v>
       </c>
-      <c r="B575" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G575" s="1" t="s">
-        <v>1893</v>
+        <v>1989</v>
       </c>
       <c r="H575" t="s">
-        <v>1894</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>1895</v>
+        <v>1991</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>152</v>
+        <v>351</v>
       </c>
       <c r="D576" t="s">
-        <v>1882</v>
+        <v>1890</v>
       </c>
       <c r="E576" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="F576" t="s">
-        <v>13</v>
+        <v>1892</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>1896</v>
+        <v>1992</v>
       </c>
       <c r="H576" t="s">
         <v>1897</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>1898</v>
+        <v>1993</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>10</v>
+        <v>355</v>
       </c>
       <c r="D577" t="s">
-        <v>1882</v>
+        <v>1890</v>
       </c>
       <c r="E577" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="F577" t="s">
-        <v>13</v>
+        <v>1892</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>1899</v>
+        <v>1994</v>
       </c>
       <c r="H577" t="s">
-        <v>1900</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>1901</v>
+        <v>1995</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>17</v>
+        <v>359</v>
       </c>
       <c r="D578" t="s">
-        <v>1882</v>
+        <v>1890</v>
       </c>
       <c r="E578" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="F578" t="s">
-        <v>13</v>
+        <v>1892</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1902</v>
+        <v>1996</v>
       </c>
       <c r="H578" t="s">
-        <v>1903</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>1904</v>
+        <v>1998</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>21</v>
+        <v>363</v>
       </c>
       <c r="D579" t="s">
-        <v>1882</v>
+        <v>1890</v>
       </c>
       <c r="E579" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="F579" t="s">
-        <v>13</v>
+        <v>1071</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1905</v>
+        <v>1999</v>
       </c>
       <c r="H579" t="s">
-        <v>1906</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>1907</v>
+        <v>2001</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>140</v>
+        <v>367</v>
       </c>
       <c r="D580" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E580" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F580" t="s">
-        <v>208</v>
+        <v>1892</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>1910</v>
+        <v>2002</v>
       </c>
       <c r="H580" t="s">
-        <v>1911</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>1912</v>
+        <v>2003</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>144</v>
+        <v>371</v>
       </c>
       <c r="D581" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E581" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F581" t="s">
-        <v>208</v>
+        <v>267</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>1913</v>
+        <v>2004</v>
       </c>
       <c r="H581" t="s">
-        <v>1914</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>1915</v>
+        <v>2006</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>148</v>
+        <v>375</v>
       </c>
       <c r="D582" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E582" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F582" t="s">
-        <v>136</v>
+        <v>1892</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>1916</v>
+        <v>2007</v>
       </c>
       <c r="H582" t="s">
-        <v>1917</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>1918</v>
+        <v>2008</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>10</v>
+        <v>379</v>
       </c>
       <c r="D583" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E583" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F583" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>1919</v>
+        <v>2009</v>
       </c>
       <c r="H583" t="s">
-        <v>1920</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>1921</v>
+        <v>2011</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>17</v>
+        <v>383</v>
       </c>
       <c r="D584" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E584" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F584" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>1922</v>
+        <v>2012</v>
       </c>
       <c r="H584" t="s">
-        <v>1923</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>1924</v>
+        <v>2014</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>21</v>
+        <v>387</v>
       </c>
       <c r="D585" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E585" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F585" t="s">
-        <v>215</v>
+        <v>181</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>1925</v>
+        <v>2015</v>
       </c>
       <c r="H585" t="s">
-        <v>1926</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>1927</v>
+        <v>2017</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>25</v>
+        <v>391</v>
       </c>
       <c r="D586" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E586" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F586" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1928</v>
+        <v>2018</v>
       </c>
       <c r="H586" t="s">
-        <v>1929</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>1930</v>
+        <v>2020</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>29</v>
+        <v>395</v>
       </c>
       <c r="D587" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E587" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F587" t="s">
-        <v>129</v>
+        <v>181</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>1931</v>
+        <v>2021</v>
       </c>
       <c r="H587" t="s">
-        <v>1932</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>1933</v>
+        <v>2023</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>33</v>
+        <v>399</v>
       </c>
       <c r="D588" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E588" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F588" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>1934</v>
+        <v>2024</v>
       </c>
       <c r="H588" t="s">
-        <v>1935</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>1936</v>
+        <v>2026</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>37</v>
+        <v>403</v>
       </c>
       <c r="D589" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E589" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F589" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>1937</v>
+        <v>2027</v>
       </c>
       <c r="H589" t="s">
-        <v>1938</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>1939</v>
+        <v>2029</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>41</v>
+        <v>411</v>
       </c>
       <c r="D590" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E590" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F590" t="s">
-        <v>208</v>
+        <v>1892</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>1940</v>
+        <v>2030</v>
       </c>
       <c r="H590" t="s">
-        <v>1941</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>1942</v>
+        <v>2031</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>45</v>
+        <v>415</v>
       </c>
       <c r="D591" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E591" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F591" t="s">
-        <v>208</v>
+        <v>1892</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>1943</v>
+        <v>2032</v>
       </c>
       <c r="H591" t="s">
-        <v>1944</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>1945</v>
+        <v>2033</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>49</v>
+        <v>419</v>
       </c>
       <c r="D592" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E592" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F592" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>1946</v>
+        <v>2034</v>
       </c>
       <c r="H592" t="s">
-        <v>1947</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>1948</v>
+        <v>2035</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>53</v>
+        <v>423</v>
       </c>
       <c r="D593" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E593" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F593" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>1949</v>
+        <v>2036</v>
       </c>
       <c r="H593" t="s">
-        <v>1950</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>1951</v>
+        <v>2037</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>57</v>
+        <v>427</v>
       </c>
       <c r="D594" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E594" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F594" t="s">
-        <v>215</v>
+        <v>317</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>1952</v>
+        <v>2038</v>
       </c>
       <c r="H594" t="s">
-        <v>1953</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>1954</v>
+        <v>2040</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>61</v>
+        <v>431</v>
       </c>
       <c r="D595" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E595" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F595" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>1955</v>
+        <v>2041</v>
       </c>
       <c r="H595" t="s">
-        <v>1956</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>1957</v>
+        <v>2043</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>65</v>
+        <v>435</v>
       </c>
       <c r="D596" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E596" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F596" t="s">
-        <v>1958</v>
+        <v>301</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>1959</v>
+        <v>2044</v>
       </c>
       <c r="H596" t="s">
-        <v>1960</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>1961</v>
+        <v>2046</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>69</v>
+        <v>1364</v>
       </c>
       <c r="D597" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E597" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F597" t="s">
-        <v>176</v>
+        <v>1892</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>1962</v>
+        <v>2047</v>
       </c>
       <c r="H597" t="s">
-        <v>1963</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>1964</v>
+        <v>2048</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>73</v>
+        <v>439</v>
       </c>
       <c r="D598" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E598" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F598" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>1965</v>
+        <v>2049</v>
       </c>
       <c r="H598" t="s">
-        <v>1966</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>1967</v>
+        <v>2050</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>77</v>
+        <v>443</v>
       </c>
       <c r="D599" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E599" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F599" t="s">
-        <v>208</v>
+        <v>1892</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>1968</v>
+        <v>2051</v>
       </c>
       <c r="H599" t="s">
-        <v>1969</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>1970</v>
+        <v>2052</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>81</v>
+        <v>447</v>
       </c>
       <c r="D600" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E600" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F600" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>1971</v>
+        <v>2053</v>
       </c>
       <c r="H600" t="s">
-        <v>1972</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>1973</v>
+        <v>2054</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>85</v>
+        <v>451</v>
       </c>
       <c r="D601" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E601" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F601" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>1974</v>
+        <v>2055</v>
       </c>
       <c r="H601" t="s">
-        <v>1975</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>1976</v>
+        <v>2057</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>89</v>
+        <v>455</v>
       </c>
       <c r="D602" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E602" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F602" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>1977</v>
+        <v>2058</v>
       </c>
       <c r="H602" t="s">
-        <v>1978</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>1979</v>
+        <v>2060</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>93</v>
+        <v>459</v>
       </c>
       <c r="D603" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E603" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F603" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>1980</v>
+        <v>2061</v>
       </c>
       <c r="H603" t="s">
-        <v>1981</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>1982</v>
+        <v>2062</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>97</v>
+        <v>463</v>
       </c>
       <c r="D604" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E604" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F604" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>1983</v>
+        <v>2063</v>
       </c>
       <c r="H604" t="s">
-        <v>1984</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>1985</v>
+        <v>2064</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>101</v>
+        <v>467</v>
       </c>
       <c r="D605" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E605" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F605" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>1986</v>
+        <v>2065</v>
       </c>
       <c r="H605" t="s">
-        <v>1987</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>1988</v>
+        <v>2066</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>105</v>
+        <v>471</v>
       </c>
       <c r="D606" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E606" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F606" t="s">
-        <v>180</v>
+        <v>1892</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>1989</v>
+        <v>2067</v>
       </c>
       <c r="H606" t="s">
-        <v>1990</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>1991</v>
+        <v>2069</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>228</v>
+        <v>475</v>
       </c>
       <c r="D607" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E607" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F607" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>1992</v>
+        <v>2070</v>
       </c>
       <c r="H607" t="s">
-        <v>1993</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>1994</v>
+        <v>2071</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>232</v>
+        <v>479</v>
       </c>
       <c r="D608" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E608" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F608" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>1995</v>
+        <v>2072</v>
       </c>
       <c r="H608" t="s">
-        <v>1996</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>1997</v>
+        <v>2073</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>237</v>
+        <v>483</v>
       </c>
       <c r="D609" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E609" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F609" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>1998</v>
+        <v>2074</v>
       </c>
       <c r="H609" t="s">
-        <v>1999</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2000</v>
+        <v>2075</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>241</v>
+        <v>487</v>
       </c>
       <c r="D610" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E610" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F610" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>2001</v>
+        <v>2076</v>
       </c>
       <c r="H610" t="s">
-        <v>2002</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2003</v>
+        <v>2077</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>245</v>
+        <v>491</v>
       </c>
       <c r="D611" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E611" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F611" t="s">
-        <v>180</v>
+        <v>1892</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2004</v>
+        <v>2078</v>
       </c>
       <c r="H611" t="s">
-        <v>2005</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2006</v>
+        <v>2079</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>253</v>
+        <v>495</v>
       </c>
       <c r="D612" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E612" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F612" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2007</v>
+        <v>2080</v>
       </c>
       <c r="H612" t="s">
-        <v>2008</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2009</v>
+        <v>2081</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>257</v>
+        <v>1410</v>
       </c>
       <c r="D613" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E613" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F613" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2010</v>
+        <v>2082</v>
       </c>
       <c r="H613" t="s">
-        <v>2011</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2012</v>
+        <v>2083</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>261</v>
+        <v>499</v>
       </c>
       <c r="D614" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E614" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F614" t="s">
-        <v>208</v>
+        <v>1892</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2013</v>
+        <v>2084</v>
       </c>
       <c r="H614" t="s">
-        <v>2014</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2015</v>
+        <v>2085</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>265</v>
+        <v>503</v>
       </c>
       <c r="D615" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E615" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F615" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2016</v>
+        <v>2086</v>
       </c>
       <c r="H615" t="s">
-        <v>2017</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2018</v>
+        <v>2087</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>269</v>
+        <v>507</v>
       </c>
       <c r="D616" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E616" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F616" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2019</v>
+        <v>2088</v>
       </c>
       <c r="H616" t="s">
-        <v>2020</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2021</v>
+        <v>2090</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>285</v>
+        <v>511</v>
       </c>
       <c r="D617" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E617" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F617" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2022</v>
+        <v>2091</v>
       </c>
       <c r="H617" t="s">
-        <v>2023</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2024</v>
+        <v>2092</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>289</v>
+        <v>515</v>
       </c>
       <c r="D618" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E618" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F618" t="s">
-        <v>215</v>
+        <v>181</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2025</v>
+        <v>2093</v>
       </c>
       <c r="H618" t="s">
-        <v>2026</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2027</v>
+        <v>2094</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>293</v>
+        <v>519</v>
       </c>
       <c r="D619" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E619" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F619" t="s">
-        <v>176</v>
+        <v>1892</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>2028</v>
+        <v>2095</v>
       </c>
       <c r="H619" t="s">
-        <v>2029</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2030</v>
+        <v>2097</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>297</v>
+        <v>523</v>
       </c>
       <c r="D620" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E620" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F620" t="s">
-        <v>176</v>
+        <v>1892</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>2031</v>
+        <v>2098</v>
       </c>
       <c r="H620" t="s">
-        <v>2032</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2033</v>
+        <v>2100</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>301</v>
+        <v>527</v>
       </c>
       <c r="D621" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E621" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F621" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>2034</v>
+        <v>2101</v>
       </c>
       <c r="H621" t="s">
-        <v>2035</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2036</v>
+        <v>2102</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>309</v>
+        <v>531</v>
       </c>
       <c r="D622" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E622" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F622" t="s">
-        <v>478</v>
+        <v>1892</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>2037</v>
+        <v>2103</v>
       </c>
       <c r="H622" t="s">
-        <v>2038</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2039</v>
+        <v>2104</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>313</v>
+        <v>535</v>
       </c>
       <c r="D623" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E623" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F623" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>2040</v>
+        <v>2105</v>
       </c>
       <c r="H623" t="s">
-        <v>2041</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2042</v>
+        <v>2106</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>317</v>
+        <v>539</v>
       </c>
       <c r="D624" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E624" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F624" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>2043</v>
+        <v>2107</v>
       </c>
       <c r="H624" t="s">
-        <v>2044</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2045</v>
+        <v>2109</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>321</v>
+        <v>543</v>
       </c>
       <c r="D625" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E625" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F625" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2046</v>
+        <v>2110</v>
       </c>
       <c r="H625" t="s">
-        <v>2047</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2048</v>
+        <v>2111</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>325</v>
+        <v>555</v>
       </c>
       <c r="D626" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E626" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F626" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2049</v>
+        <v>2112</v>
       </c>
       <c r="H626" t="s">
-        <v>2050</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2051</v>
+        <v>2114</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>329</v>
+        <v>559</v>
       </c>
       <c r="D627" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E627" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F627" t="s">
-        <v>176</v>
+        <v>1892</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2052</v>
+        <v>2115</v>
       </c>
       <c r="H627" t="s">
-        <v>2053</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2054</v>
+        <v>2117</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>333</v>
+        <v>563</v>
       </c>
       <c r="D628" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E628" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F628" t="s">
-        <v>176</v>
+        <v>1892</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>2055</v>
+        <v>2118</v>
       </c>
       <c r="H628" t="s">
-        <v>2032</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2056</v>
+        <v>2119</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
-        <v>337</v>
+        <v>567</v>
       </c>
       <c r="D629" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E629" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F629" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>2057</v>
+        <v>2120</v>
       </c>
       <c r="H629" t="s">
-        <v>2058</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2059</v>
+        <v>2121</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>341</v>
+        <v>571</v>
       </c>
       <c r="D630" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E630" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F630" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2060</v>
+        <v>2122</v>
       </c>
       <c r="H630" t="s">
-        <v>2061</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2062</v>
+        <v>2123</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
-        <v>345</v>
+        <v>575</v>
       </c>
       <c r="D631" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E631" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F631" t="s">
-        <v>233</v>
+        <v>1892</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>2063</v>
+        <v>2124</v>
       </c>
       <c r="H631" t="s">
-        <v>2064</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2065</v>
+        <v>2125</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
-        <v>349</v>
+        <v>579</v>
       </c>
       <c r="D632" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E632" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F632" t="s">
-        <v>176</v>
+        <v>1892</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>2066</v>
+        <v>2126</v>
       </c>
       <c r="H632" t="s">
-        <v>2067</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2068</v>
+        <v>2127</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>353</v>
+        <v>583</v>
       </c>
       <c r="D633" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E633" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F633" t="s">
-        <v>180</v>
+        <v>1892</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2069</v>
+        <v>2128</v>
       </c>
       <c r="H633" t="s">
-        <v>2070</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2071</v>
+        <v>2129</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>357</v>
+        <v>591</v>
       </c>
       <c r="D634" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E634" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F634" t="s">
-        <v>180</v>
+        <v>1892</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2072</v>
+        <v>2130</v>
       </c>
       <c r="H634" t="s">
-        <v>2073</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2074</v>
+        <v>2131</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>361</v>
+        <v>595</v>
       </c>
       <c r="D635" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E635" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F635" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2075</v>
+        <v>2132</v>
       </c>
       <c r="H635" t="s">
-        <v>2076</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2077</v>
+        <v>2133</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>1185</v>
+        <v>157</v>
       </c>
       <c r="D636" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E636" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F636" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2078</v>
+        <v>2134</v>
       </c>
       <c r="H636" t="s">
-        <v>2079</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2080</v>
+        <v>2135</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>365</v>
+        <v>161</v>
       </c>
       <c r="D637" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E637" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F637" t="s">
-        <v>208</v>
+        <v>1892</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2081</v>
+        <v>2136</v>
       </c>
       <c r="H637" t="s">
-        <v>2082</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2083</v>
+        <v>2137</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>369</v>
+        <v>605</v>
       </c>
       <c r="D638" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E638" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F638" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2084</v>
+        <v>2138</v>
       </c>
       <c r="H638" t="s">
-        <v>2085</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2086</v>
+        <v>2139</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>373</v>
+        <v>609</v>
       </c>
       <c r="D639" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E639" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F639" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2087</v>
+        <v>2140</v>
       </c>
       <c r="H639" t="s">
-        <v>2088</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2089</v>
+        <v>2141</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>377</v>
+        <v>613</v>
       </c>
       <c r="D640" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E640" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F640" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2090</v>
+        <v>2142</v>
       </c>
       <c r="H640" t="s">
-        <v>2091</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2092</v>
+        <v>2143</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>381</v>
+        <v>617</v>
       </c>
       <c r="D641" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E641" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F641" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2093</v>
+        <v>2144</v>
       </c>
       <c r="H641" t="s">
-        <v>2094</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2095</v>
+        <v>2146</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>385</v>
+        <v>621</v>
       </c>
       <c r="D642" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E642" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F642" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2096</v>
+        <v>2147</v>
       </c>
       <c r="H642" t="s">
-        <v>2097</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2098</v>
+        <v>2148</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>389</v>
+        <v>625</v>
       </c>
       <c r="D643" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E643" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F643" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2099</v>
+        <v>2149</v>
       </c>
       <c r="H643" t="s">
-        <v>2100</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2101</v>
+        <v>2151</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>393</v>
+        <v>628</v>
       </c>
       <c r="D644" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E644" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F644" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2102</v>
+        <v>2152</v>
       </c>
       <c r="H644" t="s">
-        <v>2103</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2104</v>
+        <v>2154</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>397</v>
+        <v>632</v>
       </c>
       <c r="D645" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E645" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F645" t="s">
-        <v>478</v>
+        <v>1892</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2105</v>
+        <v>2155</v>
       </c>
       <c r="H645" t="s">
-        <v>2106</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2107</v>
+        <v>2157</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>401</v>
+        <v>636</v>
       </c>
       <c r="D646" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E646" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F646" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2108</v>
+        <v>2158</v>
       </c>
       <c r="H646" t="s">
-        <v>2109</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2110</v>
+        <v>2160</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>405</v>
+        <v>640</v>
       </c>
       <c r="D647" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E647" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F647" t="s">
-        <v>180</v>
+        <v>1892</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2111</v>
+        <v>2161</v>
       </c>
       <c r="H647" t="s">
-        <v>2112</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2113</v>
+        <v>2162</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>409</v>
+        <v>644</v>
       </c>
       <c r="D648" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E648" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F648" t="s">
-        <v>2114</v>
+        <v>1892</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2115</v>
+        <v>2163</v>
       </c>
       <c r="H648" t="s">
-        <v>2116</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2117</v>
+        <v>2164</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>413</v>
+        <v>648</v>
       </c>
       <c r="D649" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E649" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F649" t="s">
-        <v>208</v>
+        <v>1892</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2118</v>
+        <v>2165</v>
       </c>
       <c r="H649" t="s">
-        <v>2119</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2120</v>
+        <v>2166</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>417</v>
+        <v>652</v>
       </c>
       <c r="D650" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E650" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F650" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2121</v>
+        <v>2167</v>
       </c>
       <c r="H650" t="s">
-        <v>2122</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2123</v>
+        <v>2168</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>421</v>
+        <v>656</v>
       </c>
       <c r="D651" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E651" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F651" t="s">
-        <v>129</v>
+        <v>181</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2124</v>
+        <v>2169</v>
       </c>
       <c r="H651" t="s">
-        <v>2125</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2126</v>
+        <v>2171</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>1231</v>
+        <v>660</v>
       </c>
       <c r="D652" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E652" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F652" t="s">
-        <v>2127</v>
+        <v>181</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2128</v>
+        <v>2172</v>
       </c>
       <c r="H652" t="s">
-        <v>2129</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2130</v>
+        <v>2173</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>425</v>
+        <v>664</v>
       </c>
       <c r="D653" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E653" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F653" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2131</v>
+        <v>2174</v>
       </c>
       <c r="H653" t="s">
-        <v>2132</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2133</v>
+        <v>2175</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>429</v>
+        <v>668</v>
       </c>
       <c r="D654" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E654" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F654" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2134</v>
+        <v>2176</v>
       </c>
       <c r="H654" t="s">
-        <v>2135</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2136</v>
+        <v>2177</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>433</v>
+        <v>672</v>
       </c>
       <c r="D655" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E655" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F655" t="s">
-        <v>116</v>
+        <v>1892</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2137</v>
+        <v>2178</v>
       </c>
       <c r="H655" t="s">
-        <v>2138</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2139</v>
+        <v>2179</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>437</v>
+        <v>676</v>
       </c>
       <c r="D656" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E656" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F656" t="s">
-        <v>169</v>
+        <v>1892</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2140</v>
+        <v>2180</v>
       </c>
       <c r="H656" t="s">
-        <v>2141</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2142</v>
+        <v>2182</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>441</v>
+        <v>680</v>
       </c>
       <c r="D657" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E657" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F657" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2143</v>
+        <v>2183</v>
       </c>
       <c r="H657" t="s">
-        <v>2144</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2145</v>
+        <v>2184</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>445</v>
+        <v>684</v>
       </c>
       <c r="D658" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E658" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F658" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2146</v>
+        <v>2185</v>
       </c>
       <c r="H658" t="s">
-        <v>2147</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2148</v>
+        <v>2187</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>449</v>
+        <v>688</v>
       </c>
       <c r="D659" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E659" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F659" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2149</v>
+        <v>2188</v>
       </c>
       <c r="H659" t="s">
-        <v>2150</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2151</v>
+        <v>2189</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>453</v>
+        <v>696</v>
       </c>
       <c r="D660" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E660" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F660" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2152</v>
+        <v>2190</v>
       </c>
       <c r="H660" t="s">
-        <v>2153</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2154</v>
+        <v>2192</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>457</v>
+        <v>700</v>
       </c>
       <c r="D661" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E661" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F661" t="s">
-        <v>2114</v>
+        <v>1892</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2155</v>
+        <v>2193</v>
       </c>
       <c r="H661" t="s">
-        <v>2156</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2157</v>
+        <v>2195</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>461</v>
+        <v>704</v>
       </c>
       <c r="D662" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E662" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F662" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2158</v>
+        <v>2196</v>
       </c>
       <c r="H662" t="s">
-        <v>2159</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2160</v>
+        <v>2198</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>465</v>
+        <v>708</v>
       </c>
       <c r="D663" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E663" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F663" t="s">
-        <v>129</v>
+        <v>1892</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2161</v>
+        <v>2199</v>
       </c>
       <c r="H663" t="s">
-        <v>2162</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2163</v>
+        <v>2201</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>469</v>
+        <v>712</v>
       </c>
       <c r="D664" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E664" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F664" t="s">
-        <v>129</v>
+        <v>224</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2164</v>
+        <v>2202</v>
       </c>
       <c r="H664" t="s">
-        <v>2165</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2166</v>
+        <v>2204</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>473</v>
+        <v>716</v>
       </c>
       <c r="D665" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E665" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F665" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2167</v>
+        <v>2205</v>
       </c>
       <c r="H665" t="s">
-        <v>2168</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2169</v>
+        <v>2207</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>477</v>
+        <v>720</v>
       </c>
       <c r="D666" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E666" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F666" t="s">
-        <v>176</v>
+        <v>1892</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2170</v>
+        <v>2208</v>
       </c>
       <c r="H666" t="s">
-        <v>2171</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2172</v>
+        <v>2210</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>482</v>
+        <v>724</v>
       </c>
       <c r="D667" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E667" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F667" t="s">
-        <v>176</v>
+        <v>1892</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>2173</v>
+        <v>2211</v>
       </c>
       <c r="H667" t="s">
-        <v>2174</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2175</v>
+        <v>2212</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>486</v>
+        <v>728</v>
       </c>
       <c r="D668" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E668" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F668" t="s">
-        <v>176</v>
+        <v>1892</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2176</v>
+        <v>2213</v>
       </c>
       <c r="H668" t="s">
-        <v>2177</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2178</v>
+        <v>2214</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>490</v>
+        <v>732</v>
       </c>
       <c r="D669" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E669" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F669" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>2179</v>
+        <v>2215</v>
       </c>
       <c r="H669" t="s">
-        <v>2180</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2181</v>
+        <v>2217</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>494</v>
+        <v>736</v>
       </c>
       <c r="D670" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E670" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F670" t="s">
-        <v>176</v>
+        <v>301</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2182</v>
+        <v>2218</v>
       </c>
       <c r="H670" t="s">
-        <v>2183</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2184</v>
+        <v>2220</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>498</v>
+        <v>740</v>
       </c>
       <c r="D671" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E671" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F671" t="s">
-        <v>136</v>
+        <v>1892</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2185</v>
+        <v>2221</v>
       </c>
       <c r="H671" t="s">
-        <v>2186</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2187</v>
+        <v>2222</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>502</v>
+        <v>745</v>
       </c>
       <c r="D672" t="s">
-        <v>1908</v>
+        <v>1890</v>
       </c>
       <c r="E672" t="s">
-        <v>1909</v>
+        <v>1891</v>
       </c>
       <c r="F672" t="s">
-        <v>208</v>
+        <v>1892</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2188</v>
+        <v>2223</v>
       </c>
       <c r="H672" t="s">
-        <v>2189</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2190</v>
+        <v>2225</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>140</v>
+        <v>749</v>
       </c>
       <c r="D673" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E673" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F673" t="s">
-        <v>1494</v>
+        <v>317</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2193</v>
+        <v>2226</v>
       </c>
       <c r="H673" t="s">
-        <v>2194</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2195</v>
+        <v>2228</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>144</v>
+        <v>753</v>
       </c>
       <c r="D674" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E674" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F674" t="s">
-        <v>1494</v>
+        <v>317</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2196</v>
+        <v>2229</v>
       </c>
       <c r="H674" t="s">
-        <v>2197</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2198</v>
+        <v>2231</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>148</v>
+        <v>757</v>
       </c>
       <c r="D675" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E675" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F675" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2199</v>
+        <v>2232</v>
       </c>
       <c r="H675" t="s">
-        <v>2200</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2201</v>
+        <v>2234</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>17</v>
+        <v>761</v>
       </c>
       <c r="D676" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E676" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F676" t="s">
-        <v>215</v>
+        <v>1892</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2202</v>
+        <v>2235</v>
       </c>
       <c r="H676" t="s">
-        <v>2203</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2204</v>
+        <v>2236</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>29</v>
+        <v>765</v>
       </c>
       <c r="D677" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E677" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F677" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2205</v>
+        <v>2237</v>
       </c>
       <c r="H677" t="s">
-        <v>2206</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2207</v>
+        <v>2238</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>41</v>
+        <v>769</v>
       </c>
       <c r="D678" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E678" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F678" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2208</v>
+        <v>2239</v>
       </c>
       <c r="H678" t="s">
-        <v>2209</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2210</v>
+        <v>2240</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>45</v>
+        <v>773</v>
       </c>
       <c r="D679" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E679" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F679" t="s">
-        <v>1494</v>
+        <v>1081</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2211</v>
+        <v>2241</v>
       </c>
       <c r="H679" t="s">
-        <v>2212</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2213</v>
+        <v>2243</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>49</v>
+        <v>777</v>
       </c>
       <c r="D680" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E680" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F680" t="s">
-        <v>1494</v>
+        <v>224</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2214</v>
+        <v>2244</v>
       </c>
       <c r="H680" t="s">
-        <v>2215</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2216</v>
+        <v>2246</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>53</v>
+        <v>781</v>
       </c>
       <c r="D681" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E681" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F681" t="s">
-        <v>1494</v>
+        <v>198</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2217</v>
+        <v>2247</v>
       </c>
       <c r="H681" t="s">
-        <v>2218</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2219</v>
+        <v>2249</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>57</v>
+        <v>785</v>
       </c>
       <c r="D682" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E682" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F682" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2220</v>
+        <v>2250</v>
       </c>
       <c r="H682" t="s">
-        <v>2221</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2222</v>
+        <v>2251</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>61</v>
+        <v>789</v>
       </c>
       <c r="D683" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E683" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F683" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2223</v>
+        <v>2252</v>
       </c>
       <c r="H683" t="s">
-        <v>2224</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2225</v>
+        <v>2253</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>65</v>
+        <v>793</v>
       </c>
       <c r="D684" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E684" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F684" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2226</v>
+        <v>2254</v>
       </c>
       <c r="H684" t="s">
-        <v>2227</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2228</v>
+        <v>2255</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>69</v>
+        <v>801</v>
       </c>
       <c r="D685" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E685" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F685" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2229</v>
+        <v>2256</v>
       </c>
       <c r="H685" t="s">
-        <v>2230</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2231</v>
+        <v>2258</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>73</v>
+        <v>805</v>
       </c>
       <c r="D686" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E686" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F686" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2232</v>
+        <v>2259</v>
       </c>
       <c r="H686" t="s">
-        <v>2233</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2234</v>
+        <v>2260</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>77</v>
+        <v>809</v>
       </c>
       <c r="D687" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E687" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F687" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2235</v>
+        <v>2261</v>
       </c>
       <c r="H687" t="s">
-        <v>2236</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2237</v>
+        <v>2263</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>81</v>
+        <v>813</v>
       </c>
       <c r="D688" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E688" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F688" t="s">
-        <v>1494</v>
+        <v>181</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2238</v>
+        <v>2264</v>
       </c>
       <c r="H688" t="s">
-        <v>2239</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2240</v>
+        <v>2266</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>97</v>
+        <v>817</v>
       </c>
       <c r="D689" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E689" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F689" t="s">
-        <v>1494</v>
+        <v>181</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2241</v>
+        <v>2267</v>
       </c>
       <c r="H689" t="s">
-        <v>2242</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2243</v>
+        <v>2269</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>101</v>
+        <v>821</v>
       </c>
       <c r="D690" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E690" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F690" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2244</v>
+        <v>2270</v>
       </c>
       <c r="H690" t="s">
-        <v>2245</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2246</v>
+        <v>2272</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>105</v>
+        <v>825</v>
       </c>
       <c r="D691" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E691" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F691" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2247</v>
+        <v>2273</v>
       </c>
       <c r="H691" t="s">
-        <v>2248</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2249</v>
+        <v>2275</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>228</v>
+        <v>829</v>
       </c>
       <c r="D692" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E692" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F692" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2250</v>
+        <v>2276</v>
       </c>
       <c r="H692" t="s">
-        <v>2251</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2252</v>
+        <v>2278</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>232</v>
+        <v>833</v>
       </c>
       <c r="D693" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E693" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F693" t="s">
-        <v>1494</v>
+        <v>191</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2253</v>
+        <v>2279</v>
       </c>
       <c r="H693" t="s">
-        <v>2254</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2255</v>
+        <v>2281</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>237</v>
+        <v>837</v>
       </c>
       <c r="D694" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E694" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F694" t="s">
-        <v>1494</v>
+        <v>317</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2256</v>
+        <v>2282</v>
       </c>
       <c r="H694" t="s">
-        <v>2257</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2258</v>
+        <v>2284</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>241</v>
+        <v>841</v>
       </c>
       <c r="D695" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E695" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F695" t="s">
-        <v>1494</v>
+        <v>181</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2259</v>
+        <v>2285</v>
       </c>
       <c r="H695" t="s">
-        <v>2260</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2261</v>
+        <v>2287</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>245</v>
+        <v>845</v>
       </c>
       <c r="D696" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E696" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F696" t="s">
-        <v>1494</v>
+        <v>317</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2262</v>
+        <v>2288</v>
       </c>
       <c r="H696" t="s">
-        <v>2263</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2264</v>
+        <v>2290</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>253</v>
+        <v>849</v>
       </c>
       <c r="D697" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E697" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F697" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2265</v>
+        <v>2291</v>
       </c>
       <c r="H697" t="s">
-        <v>2266</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2267</v>
+        <v>2292</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>257</v>
+        <v>853</v>
       </c>
       <c r="D698" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E698" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F698" t="s">
-        <v>1494</v>
+        <v>181</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2268</v>
+        <v>2293</v>
       </c>
       <c r="H698" t="s">
-        <v>2269</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2270</v>
+        <v>2295</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>265</v>
+        <v>857</v>
       </c>
       <c r="D699" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E699" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F699" t="s">
-        <v>1494</v>
+        <v>181</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2271</v>
+        <v>2296</v>
       </c>
       <c r="H699" t="s">
-        <v>2272</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2273</v>
+        <v>2298</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>269</v>
+        <v>861</v>
       </c>
       <c r="D700" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E700" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F700" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2274</v>
+        <v>2299</v>
       </c>
       <c r="H700" t="s">
-        <v>2275</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2276</v>
+        <v>2300</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>285</v>
+        <v>865</v>
       </c>
       <c r="D701" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E701" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F701" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2277</v>
+        <v>2301</v>
       </c>
       <c r="H701" t="s">
-        <v>2278</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2279</v>
+        <v>2302</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>289</v>
+        <v>869</v>
       </c>
       <c r="D702" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E702" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F702" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2280</v>
+        <v>2303</v>
       </c>
       <c r="H702" t="s">
-        <v>2281</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2282</v>
+        <v>2304</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>317</v>
+        <v>873</v>
       </c>
       <c r="D703" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E703" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F703" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2283</v>
+        <v>2305</v>
       </c>
       <c r="H703" t="s">
-        <v>2284</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2285</v>
+        <v>2307</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>321</v>
+        <v>877</v>
       </c>
       <c r="D704" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E704" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F704" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2286</v>
+        <v>2308</v>
       </c>
       <c r="H704" t="s">
-        <v>2287</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2288</v>
+        <v>2309</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>329</v>
+        <v>1658</v>
       </c>
       <c r="D705" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E705" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F705" t="s">
-        <v>1494</v>
+        <v>168</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2289</v>
+        <v>2310</v>
       </c>
       <c r="H705" t="s">
-        <v>2290</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2291</v>
+        <v>2312</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>333</v>
+        <v>881</v>
       </c>
       <c r="D706" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E706" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F706" t="s">
-        <v>1494</v>
+        <v>301</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2292</v>
+        <v>2313</v>
       </c>
       <c r="H706" t="s">
-        <v>2293</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2294</v>
+        <v>2315</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>341</v>
+        <v>885</v>
       </c>
       <c r="D707" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E707" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F707" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2295</v>
+        <v>2316</v>
       </c>
       <c r="H707" t="s">
-        <v>2296</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2297</v>
+        <v>2318</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>353</v>
+        <v>889</v>
       </c>
       <c r="D708" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E708" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F708" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2298</v>
+        <v>2319</v>
       </c>
       <c r="H708" t="s">
-        <v>2299</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2300</v>
+        <v>2320</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>357</v>
+        <v>893</v>
       </c>
       <c r="D709" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E709" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F709" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2301</v>
+        <v>2321</v>
       </c>
       <c r="H709" t="s">
-        <v>2302</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2303</v>
+        <v>2323</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>361</v>
+        <v>897</v>
       </c>
       <c r="D710" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E710" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F710" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2304</v>
+        <v>2324</v>
       </c>
       <c r="H710" t="s">
-        <v>2305</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2306</v>
+        <v>2326</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>1185</v>
+        <v>901</v>
       </c>
       <c r="D711" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E711" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F711" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2307</v>
+        <v>2327</v>
       </c>
       <c r="H711" t="s">
-        <v>2308</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2309</v>
+        <v>2329</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>373</v>
+        <v>905</v>
       </c>
       <c r="D712" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E712" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F712" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2310</v>
+        <v>2330</v>
       </c>
       <c r="H712" t="s">
-        <v>2311</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2312</v>
+        <v>2332</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>377</v>
+        <v>909</v>
       </c>
       <c r="D713" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E713" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F713" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>2313</v>
+        <v>2333</v>
       </c>
       <c r="H713" t="s">
-        <v>2314</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2315</v>
+        <v>2334</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>381</v>
+        <v>913</v>
       </c>
       <c r="D714" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E714" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F714" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>2316</v>
+        <v>2335</v>
       </c>
       <c r="H714" t="s">
-        <v>2317</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2318</v>
+        <v>2336</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>385</v>
+        <v>917</v>
       </c>
       <c r="D715" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E715" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F715" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2319</v>
+        <v>2337</v>
       </c>
       <c r="H715" t="s">
-        <v>2320</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2321</v>
+        <v>2339</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>389</v>
+        <v>921</v>
       </c>
       <c r="D716" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E716" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F716" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>2322</v>
+        <v>2340</v>
       </c>
       <c r="H716" t="s">
-        <v>2323</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2324</v>
+        <v>2342</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>393</v>
+        <v>925</v>
       </c>
       <c r="D717" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E717" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F717" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>2325</v>
+        <v>2343</v>
       </c>
       <c r="H717" t="s">
-        <v>2326</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2327</v>
+        <v>2345</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>401</v>
+        <v>929</v>
       </c>
       <c r="D718" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E718" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F718" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>2328</v>
+        <v>2346</v>
       </c>
       <c r="H718" t="s">
-        <v>2329</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2330</v>
+        <v>2347</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>405</v>
+        <v>933</v>
       </c>
       <c r="D719" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E719" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F719" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>2331</v>
+        <v>2348</v>
       </c>
       <c r="H719" t="s">
-        <v>2332</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2333</v>
+        <v>2349</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>413</v>
+        <v>941</v>
       </c>
       <c r="D720" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E720" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F720" t="s">
-        <v>1494</v>
+        <v>2350</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2334</v>
+        <v>2351</v>
       </c>
       <c r="H720" t="s">
-        <v>2335</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2336</v>
+        <v>2353</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>421</v>
+        <v>945</v>
       </c>
       <c r="D721" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E721" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F721" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2337</v>
+        <v>2354</v>
       </c>
       <c r="H721" t="s">
-        <v>2338</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2339</v>
+        <v>2355</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>1231</v>
+        <v>949</v>
       </c>
       <c r="D722" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E722" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F722" t="s">
-        <v>2340</v>
+        <v>1892</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2341</v>
+        <v>2356</v>
       </c>
       <c r="H722" t="s">
-        <v>2342</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2343</v>
+        <v>2357</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>425</v>
+        <v>953</v>
       </c>
       <c r="D723" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E723" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F723" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2344</v>
+        <v>2358</v>
       </c>
       <c r="H723" t="s">
-        <v>2345</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2346</v>
+        <v>2359</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>429</v>
+        <v>957</v>
       </c>
       <c r="D724" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E724" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F724" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2347</v>
+        <v>2360</v>
       </c>
       <c r="H724" t="s">
-        <v>2348</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2349</v>
+        <v>2361</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>2350</v>
+        <v>961</v>
       </c>
       <c r="D725" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E725" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F725" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2351</v>
+        <v>2362</v>
       </c>
       <c r="H725" t="s">
-        <v>2352</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2353</v>
+        <v>2363</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>2354</v>
+        <v>965</v>
       </c>
       <c r="D726" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E726" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F726" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2355</v>
+        <v>2364</v>
       </c>
       <c r="H726" t="s">
-        <v>2356</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2357</v>
+        <v>2366</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>2358</v>
+        <v>969</v>
       </c>
       <c r="D727" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E727" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F727" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2359</v>
+        <v>2367</v>
       </c>
       <c r="H727" t="s">
-        <v>2360</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>2362</v>
+        <v>973</v>
       </c>
       <c r="D728" t="s">
-        <v>2191</v>
+        <v>1890</v>
       </c>
       <c r="E728" t="s">
-        <v>2192</v>
+        <v>1891</v>
       </c>
       <c r="F728" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2363</v>
+        <v>2369</v>
       </c>
       <c r="H728" t="s">
-        <v>2364</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2365</v>
+        <v>2371</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>313</v>
+        <v>977</v>
       </c>
       <c r="D729" t="s">
-        <v>2366</v>
+        <v>1890</v>
       </c>
       <c r="E729" t="s">
-        <v>2367</v>
+        <v>1891</v>
       </c>
       <c r="F729" t="s">
-        <v>1494</v>
+        <v>198</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2368</v>
+        <v>2372</v>
       </c>
       <c r="H729" t="s">
-        <v>2369</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2370</v>
+        <v>2374</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>321</v>
+        <v>981</v>
       </c>
       <c r="D730" t="s">
-        <v>2366</v>
+        <v>1890</v>
       </c>
       <c r="E730" t="s">
-        <v>2367</v>
+        <v>1891</v>
       </c>
       <c r="F730" t="s">
-        <v>1494</v>
+        <v>301</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2371</v>
+        <v>2375</v>
       </c>
       <c r="H730" t="s">
-        <v>2372</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2373</v>
+        <v>2377</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>660</v>
+        <v>985</v>
       </c>
       <c r="D731" t="s">
-        <v>2366</v>
+        <v>1890</v>
       </c>
       <c r="E731" t="s">
-        <v>2367</v>
+        <v>1891</v>
       </c>
       <c r="F731" t="s">
-        <v>1494</v>
+        <v>1892</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2374</v>
+        <v>2378</v>
       </c>
       <c r="H731" t="s">
-        <v>2375</v>
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>989</v>
+      </c>
+      <c r="D732" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E732" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F732" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="H732" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>993</v>
+      </c>
+      <c r="D733" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E733" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F733" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="H733" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>997</v>
+      </c>
+      <c r="D734" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E734" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F734" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="H734" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D735" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E735" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F735" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D736" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E736" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F736" t="s">
+        <v>224</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D737" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E737" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F737" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="H737" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D738" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E738" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F738" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2395</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D739" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E739" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F739" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D740" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E740" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F740" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D741" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E741" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F741" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D742" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E742" t="s">
+        <v>1891</v>
+      </c>
+      <c r="F742" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>221</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2410</v>
+      </c>
+      <c r="F743" t="s">
+        <v>301</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>228</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2410</v>
+      </c>
+      <c r="F744" t="s">
+        <v>181</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>221</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F745" t="s">
+        <v>13</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>228</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F746" t="s">
+        <v>181</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>232</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F747" t="s">
+        <v>13</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>236</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F748" t="s">
+        <v>13</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>240</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F749" t="s">
+        <v>13</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>10</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F750" t="s">
+        <v>13</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>17</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F751" t="s">
+        <v>13</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2438</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>21</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F752" t="s">
+        <v>13</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>25</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F753" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>29</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F754" t="s">
+        <v>217</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>33</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F755" t="s">
+        <v>13</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>37</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F756" t="s">
+        <v>13</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>228</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F757" t="s">
+        <v>191</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2456</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>232</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F758" t="s">
+        <v>191</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>236</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F759" t="s">
+        <v>224</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>10</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F760" t="s">
+        <v>301</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>17</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F761" t="s">
+        <v>301</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2469</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>21</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F762" t="s">
+        <v>301</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2471</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>25</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F763" t="s">
+        <v>301</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>29</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F764" t="s">
+        <v>181</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>33</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F765" t="s">
+        <v>267</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>37</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F766" t="s">
+        <v>181</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>41</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F767" t="s">
+        <v>191</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2486</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>45</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F768" t="s">
+        <v>191</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>49</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F769" t="s">
+        <v>181</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>53</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F770" t="s">
+        <v>301</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>57</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F771" t="s">
+        <v>301</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2498</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>61</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F772" t="s">
+        <v>181</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>65</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F773" t="s">
+        <v>2503</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>69</v>
+      </c>
+      <c r="D774" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E774" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F774" t="s">
+        <v>186</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>73</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E775" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F775" t="s">
+        <v>301</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>77</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E776" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F776" t="s">
+        <v>191</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>81</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E777" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F777" t="s">
+        <v>181</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>85</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E778" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F778" t="s">
+        <v>181</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="H778" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>89</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E779" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F779" t="s">
+        <v>181</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>93</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E780" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F780" t="s">
+        <v>181</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>97</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E781" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F781" t="s">
+        <v>181</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="H781" t="s">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>101</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E782" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F782" t="s">
+        <v>181</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="H782" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>105</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E783" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F783" t="s">
+        <v>267</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="H783" t="s">
+        <v>2535</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>109</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E784" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F784" t="s">
+        <v>181</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2538</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>113</v>
+      </c>
+      <c r="D785" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E785" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F785" t="s">
+        <v>181</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="H785" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>117</v>
+      </c>
+      <c r="D786" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E786" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F786" t="s">
+        <v>301</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="H786" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>121</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F787" t="s">
+        <v>301</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>125</v>
+      </c>
+      <c r="D788" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E788" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F788" t="s">
+        <v>267</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>133</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F789" t="s">
+        <v>301</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>137</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E790" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F790" t="s">
+        <v>301</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>141</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E791" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F791" t="s">
+        <v>191</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2559</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>145</v>
+      </c>
+      <c r="D792" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F792" t="s">
+        <v>301</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>149</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F793" t="s">
+        <v>301</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>359</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F794" t="s">
+        <v>301</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>363</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E795" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F795" t="s">
+        <v>301</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>367</v>
+      </c>
+      <c r="D796" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F796" t="s">
+        <v>186</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="H796" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>371</v>
+      </c>
+      <c r="D797" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F797" t="s">
+        <v>186</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H797" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>375</v>
+      </c>
+      <c r="D798" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E798" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F798" t="s">
+        <v>181</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H798" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>383</v>
+      </c>
+      <c r="D799" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E799" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F799" t="s">
+        <v>198</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="H799" t="s">
+        <v>2583</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>387</v>
+      </c>
+      <c r="D800" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E800" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F800" t="s">
+        <v>301</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="H800" t="s">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>391</v>
+      </c>
+      <c r="D801" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E801" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F801" t="s">
+        <v>301</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H801" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>395</v>
+      </c>
+      <c r="D802" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E802" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F802" t="s">
+        <v>301</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="H802" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>399</v>
+      </c>
+      <c r="D803" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E803" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F803" t="s">
+        <v>301</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="H803" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>403</v>
+      </c>
+      <c r="D804" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E804" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F804" t="s">
+        <v>186</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="H804" t="s">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>407</v>
+      </c>
+      <c r="D805" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E805" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F805" t="s">
+        <v>186</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="H805" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>411</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E806" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F806" t="s">
+        <v>181</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="H806" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>415</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E807" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F807" t="s">
+        <v>301</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="H807" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>419</v>
+      </c>
+      <c r="D808" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F808" t="s">
+        <v>317</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="H808" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>423</v>
+      </c>
+      <c r="D809" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F809" t="s">
+        <v>186</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H809" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>427</v>
+      </c>
+      <c r="D810" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F810" t="s">
+        <v>267</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="H810" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>431</v>
+      </c>
+      <c r="D811" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E811" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F811" t="s">
+        <v>267</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="H811" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>435</v>
+      </c>
+      <c r="D812" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F812" t="s">
+        <v>301</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H812" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D813" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F813" t="s">
+        <v>301</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="H813" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>439</v>
+      </c>
+      <c r="D814" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F814" t="s">
+        <v>191</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H814" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>443</v>
+      </c>
+      <c r="D815" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F815" t="s">
+        <v>301</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="H815" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>447</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F816" t="s">
+        <v>301</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="H816" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>451</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F817" t="s">
+        <v>181</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="H817" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>455</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F818" t="s">
+        <v>301</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="H818" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>459</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F819" t="s">
+        <v>301</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H819" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>463</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F820" t="s">
+        <v>301</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H820" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>467</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F821" t="s">
+        <v>181</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="H821" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>471</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E822" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F822" t="s">
+        <v>198</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H822" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>475</v>
+      </c>
+      <c r="D823" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F823" t="s">
+        <v>301</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H823" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>479</v>
+      </c>
+      <c r="D824" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F824" t="s">
+        <v>267</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="H824" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>483</v>
+      </c>
+      <c r="D825" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E825" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F825" t="s">
+        <v>2659</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="H825" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>487</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F826" t="s">
+        <v>191</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="H826" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>491</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F827" t="s">
+        <v>181</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="H827" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>495</v>
+      </c>
+      <c r="D828" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F828" t="s">
+        <v>181</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="H828" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D829" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F829" t="s">
+        <v>2672</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H829" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>499</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E830" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F830" t="s">
+        <v>181</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="H830" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>503</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E831" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F831" t="s">
+        <v>301</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="H831" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>507</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F832" t="s">
+        <v>168</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="H832" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>511</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F833" t="s">
+        <v>257</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="H833" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>515</v>
+      </c>
+      <c r="D834" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F834" t="s">
+        <v>181</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="H834" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>519</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F835" t="s">
+        <v>181</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="H835" t="s">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>523</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F836" t="s">
+        <v>181</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="H836" t="s">
+        <v>2695</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>527</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E837" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F837" t="s">
+        <v>181</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="H837" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>531</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E838" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F838" t="s">
+        <v>2659</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="H838" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>535</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E839" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F839" t="s">
+        <v>301</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="H839" t="s">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>539</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F840" t="s">
+        <v>181</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="H840" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>543</v>
+      </c>
+      <c r="D841" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E841" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F841" t="s">
+        <v>181</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="H841" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>2711</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>547</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F842" t="s">
+        <v>186</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="H842" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>551</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F843" t="s">
+        <v>186</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="H843" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>555</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E844" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F844" t="s">
+        <v>186</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="H844" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>559</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E845" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F845" t="s">
+        <v>186</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="H845" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>563</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E846" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F846" t="s">
+        <v>186</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="H846" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>567</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F847" t="s">
+        <v>186</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="H847" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>571</v>
+      </c>
+      <c r="D848" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F848" t="s">
+        <v>224</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="H848" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>575</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F849" t="s">
+        <v>191</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="H849" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>579</v>
+      </c>
+      <c r="D850" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F850" t="s">
+        <v>181</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="H850" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>583</v>
+      </c>
+      <c r="D851" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F851" t="s">
+        <v>301</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="H851" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>587</v>
+      </c>
+      <c r="D852" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F852" t="s">
+        <v>301</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="H852" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>591</v>
+      </c>
+      <c r="D853" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F853" t="s">
+        <v>301</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="H853" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>595</v>
+      </c>
+      <c r="D854" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E854" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F854" t="s">
+        <v>181</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="H854" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>157</v>
+      </c>
+      <c r="D855" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E855" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F855" t="s">
+        <v>301</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="H855" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>161</v>
+      </c>
+      <c r="D856" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E856" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F856" t="s">
+        <v>181</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="H856" t="s">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>605</v>
+      </c>
+      <c r="D857" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F857" t="s">
+        <v>181</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="H857" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>609</v>
+      </c>
+      <c r="D858" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E858" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F858" t="s">
+        <v>181</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="H858" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>613</v>
+      </c>
+      <c r="D859" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E859" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F859" t="s">
+        <v>181</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="H859" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>617</v>
+      </c>
+      <c r="D860" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E860" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F860" t="s">
+        <v>301</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="H860" t="s">
+        <v>2767</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>621</v>
+      </c>
+      <c r="D861" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E861" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F861" t="s">
+        <v>301</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="H861" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>625</v>
+      </c>
+      <c r="D862" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E862" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F862" t="s">
+        <v>301</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="H862" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>628</v>
+      </c>
+      <c r="D863" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E863" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F863" t="s">
+        <v>301</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H863" t="s">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>632</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F864" t="s">
+        <v>301</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="H864" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>636</v>
+      </c>
+      <c r="D865" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F865" t="s">
+        <v>181</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="H865" t="s">
+        <v>2782</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>640</v>
+      </c>
+      <c r="D866" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E866" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F866" t="s">
+        <v>191</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="H866" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>644</v>
+      </c>
+      <c r="D867" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E867" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F867" t="s">
+        <v>301</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="H867" t="s">
+        <v>2788</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>648</v>
+      </c>
+      <c r="D868" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E868" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F868" t="s">
+        <v>181</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="H868" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>652</v>
+      </c>
+      <c r="D869" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F869" t="s">
+        <v>301</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="H869" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>228</v>
+      </c>
+      <c r="D870" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F870" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="H870" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>232</v>
+      </c>
+      <c r="D871" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F871" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="H871" t="s">
+        <v>2802</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>236</v>
+      </c>
+      <c r="D872" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F872" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="H872" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>17</v>
+      </c>
+      <c r="D873" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E873" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F873" t="s">
+        <v>301</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="H873" t="s">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>29</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E874" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F874" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="H874" t="s">
+        <v>2811</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>41</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E875" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F875" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="H875" t="s">
+        <v>2814</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>2815</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>45</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F876" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="H876" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>49</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F877" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="H877" t="s">
+        <v>2820</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>53</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F878" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="H878" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>57</v>
+      </c>
+      <c r="D879" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E879" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F879" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="H879" t="s">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>61</v>
+      </c>
+      <c r="D880" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E880" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F880" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="H880" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>65</v>
+      </c>
+      <c r="D881" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E881" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F881" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="H881" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>69</v>
+      </c>
+      <c r="D882" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E882" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F882" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="H882" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>73</v>
+      </c>
+      <c r="D883" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E883" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F883" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="H883" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>77</v>
+      </c>
+      <c r="D884" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E884" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F884" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="H884" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>81</v>
+      </c>
+      <c r="D885" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E885" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F885" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="H885" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>97</v>
+      </c>
+      <c r="D886" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F886" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="H886" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>101</v>
+      </c>
+      <c r="D887" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E887" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F887" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="H887" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>105</v>
+      </c>
+      <c r="D888" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E888" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F888" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="H888" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>109</v>
+      </c>
+      <c r="D889" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E889" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F889" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="H889" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>113</v>
+      </c>
+      <c r="D890" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E890" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F890" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="H890" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>117</v>
+      </c>
+      <c r="D891" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E891" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F891" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="H891" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B892" t="s">
+        <v>9</v>
+      </c>
+      <c r="C892" t="s">
+        <v>121</v>
+      </c>
+      <c r="D892" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E892" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F892" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G892" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="H892" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B893" t="s">
+        <v>9</v>
+      </c>
+      <c r="C893" t="s">
+        <v>125</v>
+      </c>
+      <c r="D893" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E893" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F893" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G893" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="H893" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B894" t="s">
+        <v>9</v>
+      </c>
+      <c r="C894" t="s">
+        <v>133</v>
+      </c>
+      <c r="D894" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E894" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F894" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G894" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="H894" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>137</v>
+      </c>
+      <c r="D895" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E895" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F895" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G895" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="H895" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>145</v>
+      </c>
+      <c r="D896" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E896" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F896" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="H896" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>149</v>
+      </c>
+      <c r="D897" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E897" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F897" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G897" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="H897" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>359</v>
+      </c>
+      <c r="D898" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E898" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F898" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="H898" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B899" t="s">
+        <v>9</v>
+      </c>
+      <c r="C899" t="s">
+        <v>363</v>
+      </c>
+      <c r="D899" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E899" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F899" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G899" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="H899" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B900" t="s">
+        <v>9</v>
+      </c>
+      <c r="C900" t="s">
+        <v>391</v>
+      </c>
+      <c r="D900" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E900" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F900" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G900" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="H900" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>395</v>
+      </c>
+      <c r="D901" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E901" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F901" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G901" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H901" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>403</v>
+      </c>
+      <c r="D902" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E902" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F902" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G902" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="H902" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>407</v>
+      </c>
+      <c r="D903" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E903" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F903" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="H903" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>415</v>
+      </c>
+      <c r="D904" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E904" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F904" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G904" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H904" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>427</v>
+      </c>
+      <c r="D905" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E905" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F905" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G905" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="H905" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B906" t="s">
+        <v>9</v>
+      </c>
+      <c r="C906" t="s">
+        <v>431</v>
+      </c>
+      <c r="D906" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E906" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F906" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="H906" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B907" t="s">
+        <v>9</v>
+      </c>
+      <c r="C907" t="s">
+        <v>435</v>
+      </c>
+      <c r="D907" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E907" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F907" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="H907" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D908" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E908" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F908" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G908" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="H908" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
+        <v>447</v>
+      </c>
+      <c r="D909" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E909" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F909" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G909" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H909" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>451</v>
+      </c>
+      <c r="D910" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E910" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F910" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="H910" t="s">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>455</v>
+      </c>
+      <c r="D911" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E911" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F911" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G911" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="H911" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B912" t="s">
+        <v>9</v>
+      </c>
+      <c r="C912" t="s">
+        <v>459</v>
+      </c>
+      <c r="D912" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E912" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F912" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G912" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="H912" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B913" t="s">
+        <v>9</v>
+      </c>
+      <c r="C913" t="s">
+        <v>463</v>
+      </c>
+      <c r="D913" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E913" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F913" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G913" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H913" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B914" t="s">
+        <v>9</v>
+      </c>
+      <c r="C914" t="s">
+        <v>467</v>
+      </c>
+      <c r="D914" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E914" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F914" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="H914" t="s">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B915" t="s">
+        <v>9</v>
+      </c>
+      <c r="C915" t="s">
+        <v>475</v>
+      </c>
+      <c r="D915" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E915" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F915" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G915" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H915" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B916" t="s">
+        <v>9</v>
+      </c>
+      <c r="C916" t="s">
+        <v>479</v>
+      </c>
+      <c r="D916" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E916" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F916" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G916" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="H916" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B917" t="s">
+        <v>9</v>
+      </c>
+      <c r="C917" t="s">
+        <v>487</v>
+      </c>
+      <c r="D917" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E917" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F917" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G917" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H917" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B918" t="s">
+        <v>9</v>
+      </c>
+      <c r="C918" t="s">
+        <v>495</v>
+      </c>
+      <c r="D918" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E918" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F918" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G918" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="H918" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B919" t="s">
+        <v>9</v>
+      </c>
+      <c r="C919" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D919" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E919" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F919" t="s">
+        <v>2945</v>
+      </c>
+      <c r="G919" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="H919" t="s">
+        <v>2947</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B920" t="s">
+        <v>9</v>
+      </c>
+      <c r="C920" t="s">
+        <v>499</v>
+      </c>
+      <c r="D920" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E920" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F920" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G920" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="H920" t="s">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B921" t="s">
+        <v>9</v>
+      </c>
+      <c r="C921" t="s">
+        <v>503</v>
+      </c>
+      <c r="D921" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E921" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F921" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G921" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="H921" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B922" t="s">
+        <v>9</v>
+      </c>
+      <c r="C922" t="s">
+        <v>507</v>
+      </c>
+      <c r="D922" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E922" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F922" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G922" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="H922" t="s">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B923" t="s">
+        <v>9</v>
+      </c>
+      <c r="C923" t="s">
+        <v>515</v>
+      </c>
+      <c r="D923" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E923" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F923" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G923" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="H923" t="s">
+        <v>2959</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>519</v>
+      </c>
+      <c r="D924" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E924" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F924" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G924" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="H924" t="s">
+        <v>2962</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B925" t="s">
+        <v>9</v>
+      </c>
+      <c r="C925" t="s">
+        <v>523</v>
+      </c>
+      <c r="D925" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E925" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F925" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G925" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="H925" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B926" t="s">
+        <v>9</v>
+      </c>
+      <c r="C926" t="s">
+        <v>527</v>
+      </c>
+      <c r="D926" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E926" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F926" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G926" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="H926" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B927" t="s">
+        <v>9</v>
+      </c>
+      <c r="C927" t="s">
+        <v>535</v>
+      </c>
+      <c r="D927" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E927" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F927" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G927" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="H927" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B928" t="s">
+        <v>9</v>
+      </c>
+      <c r="C928" t="s">
+        <v>539</v>
+      </c>
+      <c r="D928" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E928" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F928" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G928" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="H928" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B929" t="s">
+        <v>9</v>
+      </c>
+      <c r="C929" t="s">
+        <v>547</v>
+      </c>
+      <c r="D929" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E929" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F929" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G929" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="H929" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B930" t="s">
+        <v>9</v>
+      </c>
+      <c r="C930" t="s">
+        <v>551</v>
+      </c>
+      <c r="D930" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E930" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F930" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G930" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="H930" t="s">
+        <v>2980</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B931" t="s">
+        <v>9</v>
+      </c>
+      <c r="C931" t="s">
+        <v>555</v>
+      </c>
+      <c r="D931" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E931" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F931" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G931" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="H931" t="s">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B932" t="s">
+        <v>9</v>
+      </c>
+      <c r="C932" t="s">
+        <v>559</v>
+      </c>
+      <c r="D932" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E932" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F932" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G932" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="H932" t="s">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B933" t="s">
+        <v>9</v>
+      </c>
+      <c r="C933" t="s">
+        <v>563</v>
+      </c>
+      <c r="D933" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E933" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F933" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G933" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="H933" t="s">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B934" t="s">
+        <v>9</v>
+      </c>
+      <c r="C934" t="s">
+        <v>567</v>
+      </c>
+      <c r="D934" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E934" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F934" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G934" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="H934" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B935" t="s">
+        <v>9</v>
+      </c>
+      <c r="C935" t="s">
+        <v>571</v>
+      </c>
+      <c r="D935" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E935" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F935" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G935" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="H935" t="s">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B936" t="s">
+        <v>9</v>
+      </c>
+      <c r="C936" t="s">
+        <v>579</v>
+      </c>
+      <c r="D936" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E936" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F936" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G936" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="H936" t="s">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B937" t="s">
+        <v>9</v>
+      </c>
+      <c r="C937" t="s">
+        <v>583</v>
+      </c>
+      <c r="D937" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E937" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F937" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G937" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="H937" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B938" t="s">
+        <v>9</v>
+      </c>
+      <c r="C938" t="s">
+        <v>587</v>
+      </c>
+      <c r="D938" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E938" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F938" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G938" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H938" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B939" t="s">
+        <v>9</v>
+      </c>
+      <c r="C939" t="s">
+        <v>591</v>
+      </c>
+      <c r="D939" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E939" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F939" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G939" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="H939" t="s">
+        <v>3007</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B940" t="s">
+        <v>9</v>
+      </c>
+      <c r="C940" t="s">
+        <v>161</v>
+      </c>
+      <c r="D940" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E940" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F940" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G940" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="H940" t="s">
+        <v>3010</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B941" t="s">
+        <v>9</v>
+      </c>
+      <c r="C941" t="s">
+        <v>605</v>
+      </c>
+      <c r="D941" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E941" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F941" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G941" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="H941" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B942" t="s">
+        <v>9</v>
+      </c>
+      <c r="C942" t="s">
+        <v>617</v>
+      </c>
+      <c r="D942" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E942" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F942" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G942" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="H942" t="s">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B943" t="s">
+        <v>9</v>
+      </c>
+      <c r="C943" t="s">
+        <v>625</v>
+      </c>
+      <c r="D943" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E943" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F943" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G943" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="H943" t="s">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B944" t="s">
+        <v>9</v>
+      </c>
+      <c r="C944" t="s">
+        <v>628</v>
+      </c>
+      <c r="D944" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E944" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F944" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G944" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="H944" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B945" t="s">
+        <v>9</v>
+      </c>
+      <c r="C945" t="s">
+        <v>632</v>
+      </c>
+      <c r="D945" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E945" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F945" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G945" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="H945" t="s">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B946" t="s">
+        <v>9</v>
+      </c>
+      <c r="C946" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D946" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E946" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F946" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G946" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="H946" t="s">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B947" t="s">
+        <v>9</v>
+      </c>
+      <c r="C947" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D947" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E947" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F947" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G947" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="H947" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B948" t="s">
+        <v>9</v>
+      </c>
+      <c r="C948" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D948" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E948" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F948" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G948" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="H948" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B949" t="s">
+        <v>9</v>
+      </c>
+      <c r="C949" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D949" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E949" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F949" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G949" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="H949" t="s">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B950" t="s">
+        <v>9</v>
+      </c>
+      <c r="C950" t="s">
+        <v>387</v>
+      </c>
+      <c r="D950" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E950" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F950" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G950" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="H950" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B951" t="s">
+        <v>9</v>
+      </c>
+      <c r="C951" t="s">
+        <v>395</v>
+      </c>
+      <c r="D951" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E951" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F951" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="H951" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B952" t="s">
+        <v>9</v>
+      </c>
+      <c r="C952" t="s">
+        <v>732</v>
+      </c>
+      <c r="D952" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E952" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F952" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G952" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="H952" t="s">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B953" t="s">
+        <v>9</v>
+      </c>
+      <c r="C953" t="s">
+        <v>813</v>
+      </c>
+      <c r="D953" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E953" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F953" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G953" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="H953" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B954" t="s">
+        <v>9</v>
+      </c>
+      <c r="C954" t="s">
+        <v>841</v>
+      </c>
+      <c r="D954" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E954" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F954" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G954" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="H954" t="s">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B955" t="s">
+        <v>9</v>
+      </c>
+      <c r="C955" t="s">
+        <v>853</v>
+      </c>
+      <c r="D955" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E955" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F955" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G955" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="H955" t="s">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B956" t="s">
+        <v>9</v>
+      </c>
+      <c r="C956" t="s">
+        <v>941</v>
+      </c>
+      <c r="D956" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E956" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F956" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G956" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="H956" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B957" t="s">
+        <v>9</v>
+      </c>
+      <c r="C957" t="s">
+        <v>981</v>
+      </c>
+      <c r="D957" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E957" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F957" t="s">
+        <v>1892</v>
+      </c>
+      <c r="G957" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="H957" t="s">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B958" t="s">
+        <v>9</v>
+      </c>
+      <c r="C958" t="s">
+        <v>221</v>
+      </c>
+      <c r="D958" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E958" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F958" t="s">
+        <v>257</v>
+      </c>
+      <c r="G958" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="H958" t="s">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B959" t="s">
+        <v>9</v>
+      </c>
+      <c r="C959" t="s">
+        <v>228</v>
+      </c>
+      <c r="D959" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E959" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F959" t="s">
+        <v>257</v>
+      </c>
+      <c r="G959" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="H959" t="s">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B960" t="s">
+        <v>9</v>
+      </c>
+      <c r="C960" t="s">
+        <v>232</v>
+      </c>
+      <c r="D960" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E960" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F960" t="s">
+        <v>224</v>
+      </c>
+      <c r="G960" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="H960" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B961" t="s">
+        <v>9</v>
+      </c>
+      <c r="C961" t="s">
+        <v>236</v>
+      </c>
+      <c r="D961" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E961" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F961" t="s">
+        <v>224</v>
+      </c>
+      <c r="G961" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="H961" t="s">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B962" t="s">
+        <v>9</v>
+      </c>
+      <c r="C962" t="s">
+        <v>240</v>
+      </c>
+      <c r="D962" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E962" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F962" t="s">
+        <v>267</v>
+      </c>
+      <c r="G962" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="H962" t="s">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B963" t="s">
+        <v>9</v>
+      </c>
+      <c r="C963" t="s">
+        <v>10</v>
+      </c>
+      <c r="D963" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E963" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F963" t="s">
+        <v>267</v>
+      </c>
+      <c r="G963" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="H963" t="s">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B964" t="s">
+        <v>9</v>
+      </c>
+      <c r="C964" t="s">
+        <v>17</v>
+      </c>
+      <c r="D964" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E964" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F964" t="s">
+        <v>301</v>
+      </c>
+      <c r="G964" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="H964" t="s">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B965" t="s">
+        <v>9</v>
+      </c>
+      <c r="C965" t="s">
+        <v>21</v>
+      </c>
+      <c r="D965" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E965" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F965" t="s">
+        <v>301</v>
+      </c>
+      <c r="G965" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="H965" t="s">
+        <v>3093</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B966" t="s">
+        <v>9</v>
+      </c>
+      <c r="C966" t="s">
+        <v>25</v>
+      </c>
+      <c r="D966" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E966" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F966" t="s">
+        <v>191</v>
+      </c>
+      <c r="G966" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H966" t="s">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B967" t="s">
+        <v>9</v>
+      </c>
+      <c r="C967" t="s">
+        <v>29</v>
+      </c>
+      <c r="D967" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E967" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F967" t="s">
+        <v>191</v>
+      </c>
+      <c r="G967" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="H967" t="s">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B968" t="s">
+        <v>9</v>
+      </c>
+      <c r="C968" t="s">
+        <v>33</v>
+      </c>
+      <c r="D968" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E968" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F968" t="s">
+        <v>186</v>
+      </c>
+      <c r="G968" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="H968" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B969" t="s">
+        <v>9</v>
+      </c>
+      <c r="C969" t="s">
+        <v>37</v>
+      </c>
+      <c r="D969" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E969" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F969" t="s">
+        <v>186</v>
+      </c>
+      <c r="G969" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="H969" t="s">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B970" t="s">
+        <v>9</v>
+      </c>
+      <c r="C970" t="s">
+        <v>41</v>
+      </c>
+      <c r="D970" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E970" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F970" t="s">
+        <v>181</v>
+      </c>
+      <c r="G970" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="H970" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B971" t="s">
+        <v>9</v>
+      </c>
+      <c r="C971" t="s">
+        <v>45</v>
+      </c>
+      <c r="D971" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E971" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F971" t="s">
+        <v>181</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="H971" t="s">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B972" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" t="s">
+        <v>49</v>
+      </c>
+      <c r="D972" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E972" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F972" t="s">
+        <v>198</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="H972" t="s">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B973" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" t="s">
+        <v>53</v>
+      </c>
+      <c r="D973" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E973" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F973" t="s">
+        <v>198</v>
+      </c>
+      <c r="G973" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="H973" t="s">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B974" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" t="s">
+        <v>57</v>
+      </c>
+      <c r="D974" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E974" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F974" t="s">
+        <v>317</v>
+      </c>
+      <c r="G974" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="H974" t="s">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B975" t="s">
+        <v>9</v>
+      </c>
+      <c r="C975" t="s">
+        <v>61</v>
+      </c>
+      <c r="D975" t="s">
+        <v>3069</v>
+      </c>
+      <c r="E975" t="s">
+        <v>3070</v>
+      </c>
+      <c r="F975" t="s">
+        <v>317</v>
+      </c>
+      <c r="G975" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="H975" t="s">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B976" t="s">
+        <v>9</v>
+      </c>
+      <c r="C976" t="s">
+        <v>221</v>
+      </c>
+      <c r="D976" t="s">
+        <v>3125</v>
+      </c>
+      <c r="E976" t="s">
+        <v>3126</v>
+      </c>
+      <c r="F976" t="s">
+        <v>186</v>
+      </c>
+      <c r="G976" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="H976" t="s">
+        <v>3128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -27274,50 +35905,295 @@
     <hyperlink ref="G707" r:id="rId706"/>
     <hyperlink ref="G708" r:id="rId707"/>
     <hyperlink ref="G709" r:id="rId708"/>
     <hyperlink ref="G710" r:id="rId709"/>
     <hyperlink ref="G711" r:id="rId710"/>
     <hyperlink ref="G712" r:id="rId711"/>
     <hyperlink ref="G713" r:id="rId712"/>
     <hyperlink ref="G714" r:id="rId713"/>
     <hyperlink ref="G715" r:id="rId714"/>
     <hyperlink ref="G716" r:id="rId715"/>
     <hyperlink ref="G717" r:id="rId716"/>
     <hyperlink ref="G718" r:id="rId717"/>
     <hyperlink ref="G719" r:id="rId718"/>
     <hyperlink ref="G720" r:id="rId719"/>
     <hyperlink ref="G721" r:id="rId720"/>
     <hyperlink ref="G722" r:id="rId721"/>
     <hyperlink ref="G723" r:id="rId722"/>
     <hyperlink ref="G724" r:id="rId723"/>
     <hyperlink ref="G725" r:id="rId724"/>
     <hyperlink ref="G726" r:id="rId725"/>
     <hyperlink ref="G727" r:id="rId726"/>
     <hyperlink ref="G728" r:id="rId727"/>
     <hyperlink ref="G729" r:id="rId728"/>
     <hyperlink ref="G730" r:id="rId729"/>
     <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
+    <hyperlink ref="G892" r:id="rId891"/>
+    <hyperlink ref="G893" r:id="rId892"/>
+    <hyperlink ref="G894" r:id="rId893"/>
+    <hyperlink ref="G895" r:id="rId894"/>
+    <hyperlink ref="G896" r:id="rId895"/>
+    <hyperlink ref="G897" r:id="rId896"/>
+    <hyperlink ref="G898" r:id="rId897"/>
+    <hyperlink ref="G899" r:id="rId898"/>
+    <hyperlink ref="G900" r:id="rId899"/>
+    <hyperlink ref="G901" r:id="rId900"/>
+    <hyperlink ref="G902" r:id="rId901"/>
+    <hyperlink ref="G903" r:id="rId902"/>
+    <hyperlink ref="G904" r:id="rId903"/>
+    <hyperlink ref="G905" r:id="rId904"/>
+    <hyperlink ref="G906" r:id="rId905"/>
+    <hyperlink ref="G907" r:id="rId906"/>
+    <hyperlink ref="G908" r:id="rId907"/>
+    <hyperlink ref="G909" r:id="rId908"/>
+    <hyperlink ref="G910" r:id="rId909"/>
+    <hyperlink ref="G911" r:id="rId910"/>
+    <hyperlink ref="G912" r:id="rId911"/>
+    <hyperlink ref="G913" r:id="rId912"/>
+    <hyperlink ref="G914" r:id="rId913"/>
+    <hyperlink ref="G915" r:id="rId914"/>
+    <hyperlink ref="G916" r:id="rId915"/>
+    <hyperlink ref="G917" r:id="rId916"/>
+    <hyperlink ref="G918" r:id="rId917"/>
+    <hyperlink ref="G919" r:id="rId918"/>
+    <hyperlink ref="G920" r:id="rId919"/>
+    <hyperlink ref="G921" r:id="rId920"/>
+    <hyperlink ref="G922" r:id="rId921"/>
+    <hyperlink ref="G923" r:id="rId922"/>
+    <hyperlink ref="G924" r:id="rId923"/>
+    <hyperlink ref="G925" r:id="rId924"/>
+    <hyperlink ref="G926" r:id="rId925"/>
+    <hyperlink ref="G927" r:id="rId926"/>
+    <hyperlink ref="G928" r:id="rId927"/>
+    <hyperlink ref="G929" r:id="rId928"/>
+    <hyperlink ref="G930" r:id="rId929"/>
+    <hyperlink ref="G931" r:id="rId930"/>
+    <hyperlink ref="G932" r:id="rId931"/>
+    <hyperlink ref="G933" r:id="rId932"/>
+    <hyperlink ref="G934" r:id="rId933"/>
+    <hyperlink ref="G935" r:id="rId934"/>
+    <hyperlink ref="G936" r:id="rId935"/>
+    <hyperlink ref="G937" r:id="rId936"/>
+    <hyperlink ref="G938" r:id="rId937"/>
+    <hyperlink ref="G939" r:id="rId938"/>
+    <hyperlink ref="G940" r:id="rId939"/>
+    <hyperlink ref="G941" r:id="rId940"/>
+    <hyperlink ref="G942" r:id="rId941"/>
+    <hyperlink ref="G943" r:id="rId942"/>
+    <hyperlink ref="G944" r:id="rId943"/>
+    <hyperlink ref="G945" r:id="rId944"/>
+    <hyperlink ref="G946" r:id="rId945"/>
+    <hyperlink ref="G947" r:id="rId946"/>
+    <hyperlink ref="G948" r:id="rId947"/>
+    <hyperlink ref="G949" r:id="rId948"/>
+    <hyperlink ref="G950" r:id="rId949"/>
+    <hyperlink ref="G951" r:id="rId950"/>
+    <hyperlink ref="G952" r:id="rId951"/>
+    <hyperlink ref="G953" r:id="rId952"/>
+    <hyperlink ref="G954" r:id="rId953"/>
+    <hyperlink ref="G955" r:id="rId954"/>
+    <hyperlink ref="G956" r:id="rId955"/>
+    <hyperlink ref="G957" r:id="rId956"/>
+    <hyperlink ref="G958" r:id="rId957"/>
+    <hyperlink ref="G959" r:id="rId958"/>
+    <hyperlink ref="G960" r:id="rId959"/>
+    <hyperlink ref="G961" r:id="rId960"/>
+    <hyperlink ref="G962" r:id="rId961"/>
+    <hyperlink ref="G963" r:id="rId962"/>
+    <hyperlink ref="G964" r:id="rId963"/>
+    <hyperlink ref="G965" r:id="rId964"/>
+    <hyperlink ref="G966" r:id="rId965"/>
+    <hyperlink ref="G967" r:id="rId966"/>
+    <hyperlink ref="G968" r:id="rId967"/>
+    <hyperlink ref="G969" r:id="rId968"/>
+    <hyperlink ref="G970" r:id="rId969"/>
+    <hyperlink ref="G971" r:id="rId970"/>
+    <hyperlink ref="G972" r:id="rId971"/>
+    <hyperlink ref="G973" r:id="rId972"/>
+    <hyperlink ref="G974" r:id="rId973"/>
+    <hyperlink ref="G975" r:id="rId974"/>
+    <hyperlink ref="G976" r:id="rId975"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>