--- v0 (2025-10-02)
+++ v1 (2026-05-30)
@@ -54,12797 +54,12797 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DENUN</t>
   </si>
   <si>
     <t>Denuncia</t>
   </si>
   <si>
     <t>Cidadão ou Cidadã</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6922/denuncia-_infracao_politico_administrativa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6922/denuncia-_infracao_politico_administrativa.pdf</t>
   </si>
   <si>
     <t>DENUNCIA DE INFRAÇÃO POLITICO ADMINISTRATIVA, tipificada no artigo 4º, III do Decreto Lei nº 201/ 1967, cometido pelo Ilmo. Sr. Prefeito Municipal Geraldino Barbosa de Oliveira Junior, nos seguintes termos.</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7071/denuncia_-_infracao_politico_administrativa_2_14.05.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7071/denuncia_-_infracao_politico_administrativa_2_14.05.pdf</t>
   </si>
   <si>
     <t>com fundamento nos artigos 4º e 5° do Decreto-Lei 201 /1967, bem como com fundamento nos artigos pertinentes da Lei Orgânica do_x000D_
 Município e do Regimento Interno da Câmara Municipal de Ilha Comprida, apresentar DENÚNCIA contra o Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, pelos fatos e fundamentos jurídicos que passa a expor:</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7594/denucia_-_vereador.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7594/denucia_-_vereador.pdf</t>
   </si>
   <si>
     <t>Com fundamento no artigo 1º inciso II, artigo 7º inciso I e III, do Decreto Lei nº 201/1967 que dispõe sobre as Responsabilidade dos Prefeitos e Vereadores, e dá outra providências, efetuar DENÚNCIA POR INFRAÇÃO POLÍTICA ADMINISTRATIVA para cassação do mandato de Vereador.</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7595/denuncia_-_prefeita.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7595/denuncia_-_prefeita.pdf</t>
   </si>
   <si>
     <t>com fundamento no artigo 1° inciso 11, artigo 4° inciso X, do Decreto Lei nº 201/1967 que Dispõe sobre as Responsabilidade dos Prefeitos e Vereadores, e dá outra providências, efetuar DENÚNCIA POR INFRAÇÃO POLÍTICA ADMINISTRATIVA para cassação do mandato de Prefeita.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, FO - Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6636/emenda_01_pl_003_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6636/emenda_01_pl_003_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUPRESSÃO DA CLÁUSULA QUARTA DO CONVÊNIO ANEXO AO PROJETO.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6719/parecer_pl_006.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6719/parecer_pl_006.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 1/2024 AO PROJETO DE LEI N° 6/2024</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6491/emenda_01_pl_015_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6491/emenda_01_pl_015_24.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 001/23 AO PROJETO DE LEI Nº 015/2024 -  AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>EMERSON GRYLLO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6942/emenda_01_pl_030_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6942/emenda_01_pl_030_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA EMENTA E DO ARTIGO 1º DO PROJETO DE LEI Nº 30/2024.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7107/emenda_01_pl_035_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7107/emenda_01_pl_035_24.pdf</t>
   </si>
   <si>
     <t>ADICIONA ALÍNEAS NOS INCISOS I E II, E PARÁGRAFO NO ARTIGO 39 DO PROJETO DE LEI Nº 25/2024.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6761/emenda_01_pl_049_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6761/emenda_01_pl_049_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA DO ARTIGO 2º DO PROJETO DE LEI Nº 49/2024.</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
     <t>10501</t>
   </si>
   <si>
     <t>FO - Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7646/emenda_01_pl_105_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7646/emenda_01_pl_105_24.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 001/2024 AO PROJETO DE LEI 105/2024.</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
     <t>12501</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7653/emenda_modificativa_001-24_ao_pl_125-24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7653/emenda_modificativa_001-24_ao_pl_125-24.pdf</t>
   </si>
   <si>
     <t>Ficam alterados os valores constantes da Educação, sob a unidade orçamentária 02.30.99 Educação, do Projeto de Lei nº 125/2024, orçamento para 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>12502</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7744/emenda_02_pl_125_24_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7744/emenda_02_pl_125_24_-_loa.pdf</t>
   </si>
   <si>
     <t>REMANEJA RECURSOS DA PROPOSTA ORÇAMENTÁRIA PARA 2025.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
     <t>12503</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7741/emenda_03_pl_125_24_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7741/emenda_03_pl_125_24_-_loa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Emenda parlamentar ao Projeto de Lei nº 125/2024 do Poder Executivo que “Estima a Receita e fixa a despesa do Município de Ilha Comprida para o Exercício de 2.025”.</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>12504</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7743/emenda_04_pl_125_24_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7743/emenda_04_pl_125_24_-_loa.pdf</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
     <t>12505</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7742/emenda_05_pl_125_24_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7742/emenda_05_pl_125_24_-_loa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Emenda parlamentar ao Projeto de Lei nº 125/2024 do Poder Executivo que “Estima a Receita e fixa a despesa do Município de Ilha_x000D_
 Comprida para o Exercício de 2.025”.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>IVAN HELENO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6525/rocagem_rua_epson.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6525/rocagem_rua_epson.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a roçagem da lateral da via cito a Rua Epson, próximo ao número 75.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6526/assind._lombada_rua_humberto_paladini.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6526/assind._lombada_rua_humberto_paladini.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja instalado lombadas para reduzir a velocidade de veículos na Rua Humberto Paladini na altura do N° 925, no Balneário Britânia.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>ANDRESSA CERONI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6527/ind_003_24_andressa_-_limpeza_das_valas_do_mato_e_manutencao_em_geral_da_rua_curumim_balneario_porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6527/ind_003_24_andressa_-_limpeza_das_valas_do_mato_e_manutencao_em_geral_da_rua_curumim_balneario_porto_velho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a limpeza das valas, do mato e manutenção em geral da Rua Curumim, Balneário Porto Velho.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6528/ind_004_24_andressa_-_servico_de_tapa_buracos_nas_avenidas_beira_mar_av._sao_paulo_av._da_ponte_av._candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6528/ind_004_24_andressa_-_servico_de_tapa_buracos_nas_avenidas_beira_mar_av._sao_paulo_av._da_ponte_av._candapui.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizado o serviço de tapa buracos na Avenida Beira mar, Av. São Paulo, Av. da ponte, Av. Candapuí entre outros ruas onde foram colocados cones para sinalizar buracos.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6529/ind_005_24_andressa_-_lombada_na_rua_iguape_proximo_ao_numero_705_balneario_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6529/ind_005_24_andressa_-_lombada_na_rua_iguape_proximo_ao_numero_705_balneario_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja feito uma lombada na Rua Iguape, próximo ao número 705, Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6530/ind_006_24_andressa_-_limpeza_das_valas_rocagem_do_mato_e_manutencao_em_geral_da_rua_porto_das_pedras_balneario_atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6530/ind_006_24_andressa_-_limpeza_das_valas_rocagem_do_mato_e_manutencao_em_geral_da_rua_porto_das_pedras_balneario_atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a limpeza das valas, roçagem do mato e manutenção em geral da Rua Porto das Pedras, Balneário Atlântico.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6531/ind_007_24_andressa_-_limpeza_das_valas_da_rua_nossa_senhora_aparecida_na_altura_do_numero_124_balneario_dois_mares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6531/ind_007_24_andressa_-_limpeza_das_valas_da_rua_nossa_senhora_aparecida_na_altura_do_numero_124_balneario_dois_mares.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a limpeza das valas da Rua Nossa Senhora Aparecida, na altura do número 124, Balneário Dois Mares.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6532/rocagem_rua_julio_de_almeida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6532/rocagem_rua_julio_de_almeida.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a retirada de entulhos cito a Rua Júlio de Almeida, próximo ao número 70.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6535/rocagem_rua_florenca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6535/rocagem_rua_florenca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a roçagem da lateral da via e retirada de entulhos cito a Rua Florença, próximo ao número 120.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6536/ind_010_24_andressa_-_manutencao_em_geral_da_rua_porto_seguro_balneario_atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6536/ind_010_24_andressa_-_manutencao_em_geral_da_rua_porto_seguro_balneario_atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao Departamento Competente, solicitando que seja realizada, com urgência, a manutenção em geral da Rua Porto Seguro, Balneário Atlântico.</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6537/ind_011_24_andressa_-_colocacao_de_lixeiras_na_extensao_da_avenida_copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6537/ind_011_24_andressa_-_colocacao_de_lixeiras_na_extensao_da_avenida_copacabana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, que seja colocada lixeiras na extensão da Avenida Copacabana.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6538/ind_012_24_andressa_-_limpeza_em_geral_da_lagoa_da_coca-cola_balneario_atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6538/ind_012_24_andressa_-_limpeza_em_geral_da_lagoa_da_coca-cola_balneario_atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, que seja realizada, com urgência, a limpeza em geral da Lagoa da Coca-Cola, Balneário Atlântico.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>FABIANO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6539/ind_013_24_fabiano_-_limpeza_das_valas_rocagem_nivelamento_das_ruas_em_todo_balneario_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6539/ind_013_24_fabiano_-_limpeza_das_valas_rocagem_nivelamento_das_ruas_em_todo_balneario_araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao Departamento competente, no sentido que seja executado serviços de manutenção, com urgência, de limpeza das valas, roçagem, nivelamento das ruas em todo Balneário Araçá, solicito especial atenção a Rua Benedito Martins no que tange a ponte de acesso no final da via.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>FABIO TONON</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6548/ind_014_24_tonon_-_manut._iluminacao_publica_baln._leao_marinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6548/ind_014_24_tonon_-_manut._iluminacao_publica_baln._leao_marinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que seja feito o serviço de reparo e instalação de Iluminação Pública em toda extensão do Balneário Leão Marinho.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6549/ind_015_24_tonon_-_instalados_3_tres_bracos_de_luz_nos_postes_de_iluminacao_publica_na_rua_tiziano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6549/ind_015_24_tonon_-_instalados_3_tres_bracos_de_luz_nos_postes_de_iluminacao_publica_na_rua_tiziano.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam Instalados 3 (Três) braços de luz nos Postes de Iluminação Pública na Rua Tiziano, altura do número 825 e última quadra antes da Avenida Candapuí, no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6558/ind_016_24_milton_-_servico_de_rocagem_no_psf_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6558/ind_016_24_milton_-_servico_de_rocagem_no_psf_viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito o serviço de roçagem em torno do PSF Viareggio.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6559/ind_017_24_milton_-_manutencao_nas_portas_do_psf_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6559/ind_017_24_milton_-_manutencao_nas_portas_do_psf_viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao_x000D_
 departamento competente para que seja feito manutenção com urgência, nas portas de vidro do PSF Viareggio.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6560/ind_018_24_milton_-_manutencao_e_pintura_nos_toldos_no_psf_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6560/ind_018_24_milton_-_manutencao_e_pintura_nos_toldos_no_psf_viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito o serviço de pintura, manutenção dos toldos e infiltrações no PSF Viareggio</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6561/ind_019_24_milton_-_rocagem_em_toda_a_esxtensao_da_av._copacabana..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6561/ind_019_24_milton_-_rocagem_em_toda_a_esxtensao_da_av._copacabana..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao_x000D_
 departamento competente para que seja feito o serviço de roçagem em toda extensão da Av. Copacabana, preferencialmente após a rotatória da Candapuí, até o Mar Pequeno.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6562/ind_020_24_milton_-_rocagem_em_todas_as_ruas_do_baln._portal_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6562/ind_020_24_milton_-_rocagem_em_todas_as_ruas_do_baln._portal_janaina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito o serviço de roçagem em todas as ruas do balneário Portal Janaína.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6563/ind_021_24_milton_-_rocagem_em_torno_de_todos_os_pontos_de_onibus_do_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6563/ind_021_24_milton_-_rocagem_em_torno_de_todos_os_pontos_de_onibus_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao_x000D_
 departamento competente para que seja feito o serviço de roçagem ao redor de todos os pontos de ônibus do município.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6564/ind_022_24_milton_-_aquisicao_ou_aluguel_de_maquinas_para_o_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6564/ind_022_24_milton_-_aquisicao_ou_aluguel_de_maquinas_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao_x000D_
 departamento competente para que o executivo faça gestão para adquirir ou locar maquinários para a realização dos trabalhos em nosso município.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6565/ind_023_24_milton_-_atender_pacientes_que_aguardam_em_fila_do_oftalmologista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6565/ind_023_24_milton_-_atender_pacientes_que_aguardam_em_fila_do_oftalmologista.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao_x000D_
 departamento competente para que o poder executivo tome providencias com urgência, no sentido de atender os pacientes que aguardam na fila do_x000D_
 oftalmologista.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6566/ind_024_24_milton_-_rocagem_calcadas_da_av._beira_mar_no_baln._praia_das_flores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6566/ind_024_24_milton_-_rocagem_calcadas_da_av._beira_mar_no_baln._praia_das_flores.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao_x000D_
 departamento competente para que seja feito o serviço de roçagem nas calçadas da Av. Beira Mar no balneário Praia das Flores.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6567/ind_025_24_milton_-_patrolagem_e_nivelamento_no_baln._caicara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6567/ind_025_24_milton_-_patrolagem_e_nivelamento_no_baln._caicara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao_x000D_
 departamento competente para que seja feito o serviço de patrolagem e nivelamento no balneário Caiçara, tendo em vista estar entrando água nas casas_x000D_
 quando chove.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6589/ponto_de_onibus_av_beira_mar_hotel_mara_alta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6589/ponto_de_onibus_av_beira_mar_hotel_mara_alta.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a instalação de pontos de ônibus cito às duas margens da Avenida Beira Mar em frente ao Hotel Maré Alta.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6588/coleta_de_lixo_ruas_prata_e_ouro_bal_vila_rica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6588/coleta_de_lixo_ruas_prata_e_ouro_bal_vila_rica.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja solicitada a circulação de caminhão coletor de resíduos às ruas Prata e Ouro no Balneário Vila Rica.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6591/ind_029_24_andressa_-_rocada_do_mato_retirada_de_entulho_e_manutencao_em_geral_da_rua_humberto_paladini_baln_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6591/ind_029_24_andressa_-_rocada_do_mato_retirada_de_entulho_e_manutencao_em_geral_da_rua_humberto_paladini_baln_britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Roçada do mato, retirada de entulhos e manutenção em geral, da Rua Humberto Paladini, Balneário Britânia.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6592/ind_030_24_andressa_-_manutencao_da_passagem_de_pedestres_para_praia_esta_localizada_enfrente_a_rua_porto_de_santos_no_baln_atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6592/ind_030_24_andressa_-_manutencao_da_passagem_de_pedestres_para_praia_esta_localizada_enfrente_a_rua_porto_de_santos_no_baln_atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a manutenção da passagem de pedestres para praia, esta localizada enfrente a Rua Porto de Santos no Balneário Atlântico.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6593/ind_031_24_andressa_-_manutencao_e_reforma_do_pier_do_porto_da_balsa..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6593/ind_031_24_andressa_-_manutencao_e_reforma_do_pier_do_porto_da_balsa..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto as Secretarias Competentes, solicitando que seja realizada a Manutenção e Reforma do Píer do Porto da Balsa.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6594/ind_032_24_andressa_-_a_indicacao_para_guias_e_sarjetas_nas_ruas_do_balneario_viareggio_e_pavimentacao_com_bloquetes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6594/ind_032_24_andressa_-_a_indicacao_para_guias_e_sarjetas_nas_ruas_do_balneario_viareggio_e_pavimentacao_com_bloquetes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a instalação de guias e sarjetas nas ruas do Balneário Viareggio e pavimentação com bloquetes.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6595/ind_033_24_andressa_-_rocadaa_e_melhoria_de_pavimentacao_na_rua_humberto_paladinii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6595/ind_033_24_andressa_-_rocadaa_e_melhoria_de_pavimentacao_na_rua_humberto_paladinii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto a Secretaria Competente, solicitando que seja realizada a  _x000D_
 Roçada e a melhoria de pavimentação da Rua Humberto Paladini, Balneário Britânia.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6602/indicacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6602/indicacao.pdf</t>
   </si>
   <si>
     <t>Indicação de autoria do Vereador Rogério Lopes Revitti para que seja encaminhado nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao Departamento competente, no sentido de que seja providenciado com urgência a petrolagem, cascalhamento e limpeza das valas ao longo de toda a Rua Luci Alencar Destry, Balneário Mar Azul.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6603/ind_035_24_tonon_-_manut.__balnearios_leao_marinho_sao_januario_jardim_portugal_praia_das_flores_e_jardim_primavera.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6603/ind_035_24_tonon_-_manut.__balnearios_leao_marinho_sao_januario_jardim_portugal_praia_das_flores_e_jardim_primavera.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Roçagem e Zeladoria em toda extensão dos Balneários Leão Marinho, São Januário, Jardim Portugal, Praia das Flores e Jardim Primavera.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6604/ind_036_24_tonon_-_limpeza_de_vala_baln._curitibia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6604/ind_036_24_tonon_-_limpeza_de_vala_baln._curitibia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Limpeza de Vala e Roçagem em toda extensão do Balneário Curitiba.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6605/ind_037_24_tonon_-_iluminacao_publica_rua_sao_judas_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6605/ind_037_24_tonon_-_iluminacao_publica_rua_sao_judas_baln._britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que seja feito o serviço de Reparo e Instalação de Iluminação Pública na Rua São Judas Tadeu, localizada no Balneário Britânia.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6610/substituicao_luminaria_copacabana_1344.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6610/substituicao_luminaria_copacabana_1344.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a substituição da luminária, que se encontra “queimada” cito a Avenida Copacabana nº 1344.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6609/ind_039_24_andressa_-_colocacao_de_bancos_em_frente_a_ura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6609/ind_039_24_andressa_-_colocacao_de_bancos_em_frente_a_ura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que sejam colocados bancos na entrada da URA, para que a população possa aguardar sentada o atendimento da Farmácia Municipal.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6612/limpeza_de_vala_e_rocagem_aricanduva_porto_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6612/limpeza_de_vala_e_rocagem_aricanduva_porto_velho_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a limpeza da vala e roçagem, na extensão da Rua Aricanduva, no Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6613/rocagem_caete_porto_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6613/rocagem_caete_porto_velho_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a roçagem na extensão da Rua Caeté no Balneário Porto Velho II, reforçando o pedido feito reiteradamente tanto por este vereador, por esta colenda casa de leis e como pelos moradores da localidade.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6614/indicacao_no_42.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6614/indicacao_no_42.pdf</t>
   </si>
   <si>
     <t>Indicação de autoria do Vereador Rogério Lopes Revitti para que seja encaminhado nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao Departamento competente, no sentido de que seja providenciado com urgência a patrolagem, cascalhamento e limpeza das valas ao longo de toda a Rua Rouxinol, Balneário Carolina.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6615/ind_043_24_andressa_-_rocagem_do_mato_e_abertura_de_rua_cecilia_meireles.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6615/ind_043_24_andressa_-_rocagem_do_mato_e_abertura_de_rua_cecilia_meireles.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a limpeza, roçagem do mato e abertura da Rua Cecilia Meireles Balneario Maria de  Lourdes.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6616/ind_044_24_andressa_-_novo_container_de_lixo_e_retirada_do_lixo_na__avenida_pereque__baln.citymar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6616/ind_044_24_andressa_-_novo_container_de_lixo_e_retirada_do_lixo_na__avenida_pereque__baln.citymar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, que seja realizada a Solicitação de um novo container de lixo e retirada do lixo na Avenida Pereque, Balneario Citymar.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6617/ind_045_24_fabiano_-rocagem_em_toda_a_extensao_da_rua_monaco_e_em_torno_do_trapiche_no_baln.__araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6617/ind_045_24_fabiano_-rocagem_em_toda_a_extensao_da_rua_monaco_e_em_torno_do_trapiche_no_baln.__araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, indico ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que, de forma urgente, solicite à Secretaria de Obras a realização da roçagem em toda a extensão da Rua Mônaco e em torno do trapiche no Balneário Araçá.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6630/ind_046_24_milton_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6630/ind_046_24_milton_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja instalado 01 ponto de ônibus na esquina da rua Vênus, com a estrada da vizinhança.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6629/ind_047_24_milton_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6629/ind_047_24_milton_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que encaminhe para o Bairro de Pedrinhas uma equipe para o serviço de roçagem e zeladoria do bairro.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6618/ind_048_24_fabiano_-_limpeza_em_torno_dos_pontos_de_onibus_que_se_encontram_cheios_de_mato.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6618/ind_048_24_fabiano_-_limpeza_em_torno_dos_pontos_de_onibus_que_se_encontram_cheios_de_mato.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que, de forma urgente, solicite a Secretaria de Obras para que realize a limpeza em torno dos pontos de ônibus que se encontram cheios de mato.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6620/ind_049_24_fabiano_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6620/ind_049_24_fabiano_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores dos balneários Araçá e Ponta da Praia no que tange a manutenção das ruas, principalmente Roçagem e Patrolagem.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6621/ind_050_24_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6621/ind_050_24_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que, de forma urgente, solicite a Secretaria de Obras para que realize a limpeza das valas, roçagem, patrolagem na estrada da vizinhança entre os Balneários Monte Carlo e Presidente Kenneddy.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6624/poda_de_arvores_projetadas_i_e_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6624/poda_de_arvores_projetadas_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a poda de árvores cito as Ruas Projetadas I e II – Balneária Claudia Mara.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6625/patrolagem_rua_rouxinol_mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6625/patrolagem_rua_rouxinol_mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a patrolagem na extensão da Rua Rouxinol, Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6626/limpeza_de_rua_tijuana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6626/limpeza_de_rua_tijuana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a limpeza de rua cito a Rua Tijuana, 1450 Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6627/ind_054_24_andressa_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6627/ind_054_24_andressa_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto as Secretarias Competentes, solicitando que_x000D_
 seja realizada a Indicação para solucionarmos os problemas que nossos ambulantes estão passando quanto a Licença.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6628/ind_055_24_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6628/ind_055_24_andressa_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto as Secretarias Competentes, solicitando que_x000D_
 seja realizada uma ação conjunta com todas as secretarias do município para que possamos conscientizar e trabalharmos juntos ao combate do mosquito da Dengue.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6631/ind_056_24_tonon_-_ponto_de_onibus_rua_tampico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6631/ind_056_24_tonon_-_ponto_de_onibus_rua_tampico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que seja instalado 1 (um) Ponto de ônibus Escolar na Rua Tampico, próximo ao número 445.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6651/substituicao_luminaria_brasilia_605.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6651/substituicao_luminaria_brasilia_605.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a substituição de lâmpadas queimadas (2 duas) cito a Rua Brasília, 605, Balneário Adriana, assim como a possibilidade de instalação de uma nova luminária no mesmo endereço.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6650/limpeza_e_rocagem_sao_judas_tadeu_esq_com_av_copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6650/limpeza_e_rocagem_sao_judas_tadeu_esq_com_av_copacabana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a limpeza e roçagem da Rua São Judas Tadeu esquina com Av. Copacabana</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6656/assind._casacalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6656/assind._casacalho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito serviços de cascalhamento na Rua Ceará, Rua Acre e Rua Pará no Balneário Adriana.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6666/assind._rocadabal._mar_e_luz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6666/assind._rocadabal._mar_e_luz.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito serviços de roçada na Rua Antônio Carlos, no Balneário Mar e Luz.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6654/instalacao_de_ponto_de_onibus_proximo_a_clinica_alfa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6654/instalacao_de_ponto_de_onibus_proximo_a_clinica_alfa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que o executivo faça gestão para que seja instalado um ponto de ônibus próximo a clinica Alfa.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6657/instalacao_de_ponto_de_onibus_av_batatais__proximo_a_igreja_nossa_senhora_estrela_do_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6657/instalacao_de_ponto_de_onibus_av_batatais__proximo_a_igreja_nossa_senhora_estrela_do_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que o executivo faça gestão para que seja instalado um ponto de ônibus na Avenida Batatais, balneário Icaraí, próximo a igreja Nossa Senhora Estrela do Mar, para atender os alunos.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6662/manutencao_das_ruas_otavio_burati_rua_libano_e_maria_de_lourdes_de_azevedo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6662/manutencao_das_ruas_otavio_burati_rua_libano_e_maria_de_lourdes_de_azevedo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que o executivo faça gestão para que seja feito a manutenção das ruas Otavio Burati, Rua Líbano e Rua Lurdes de Azevedo, no Balneário Araçá, tendo em vista todas serem rotas dos ônibus.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6663/patrolagem_na_avenida_beira_mar_apos_trecho_das_dunas_ate_a_avenida_moreira_sales.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6663/patrolagem_na_avenida_beira_mar_apos_trecho_das_dunas_ate_a_avenida_moreira_sales.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que o executivo faça gestão para que seja feito o serviço de patrolagem da Avenida Beira Mar, após o trecho das dunas, até a Avenida Moreira Sales.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6677/rocagem_e_manutencao_da_area_de_lazer_do_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6677/rocagem_e_manutencao_da_area_de_lazer_do_araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito o serviço de roçagem e manutenção da área de lazer do Balneário Araçá.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6658/ind_068_24_andressa_-_sevico_de_rocagem_na_estrada_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6658/ind_068_24_andressa_-_sevico_de_rocagem_na_estrada_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto a Secretaria Competente, solicitando que seja realizada a roçada  de toda extensão da Estrada de Pedrinhas entre o Tropical e Vila Nova.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6659/ind_069_24_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6659/ind_069_24_andressa_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto a Secretaria Competente, solicitando o uso obrigatório de máscaras novamente nas repartições de saúde de nosso município.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6661/ind_070_24_fabiano_-troca_de_luminarias_queimadas_na_primeira_quadra_rua_urano_baln._mar_e_sol_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6661/ind_070_24_fabiano_-troca_de_luminarias_queimadas_na_primeira_quadra_rua_urano_baln._mar_e_sol_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores da Rua Urano no Balneário Mar e Sol para que faça a troca de luminárias queimadas na primeira quadra.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6669/ind_071_24_andressa_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6669/ind_071_24_andressa_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamentos competentes, solicitando que forneçam mascaras aos pacientes que solicitarem na recepção do Pronto Atendimento.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6670/ind_072_24_andressa_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6670/ind_072_24_andressa_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a necessidade da limpeza das valas, roçagem do mato e manutenção em geral na Rua Casa Verde, Balneário Icaraí.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6671/ind_073_24_andressa_-_rocadaa_e_melhoria_de_pavimentacao_na_rua_humberto_paladinii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6671/ind_073_24_andressa_-_rocadaa_e_melhoria_de_pavimentacao_na_rua_humberto_paladinii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja criada a Guarda Civil Municipal treinada e armada em nosso Munícipio.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6697/balneario_cativeiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6697/balneario_cativeiros.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., que faça gestão junto ao Departamento Competente para que, com máxima urgência, sejam realizadas as seguintes ações de manutenção e atendimento: limpeza da orla, orientação aos proprietários de imóveis para que realizem a limpeza necessária em suas propriedades, cascalhamento, limpeza das valas, instalação de placas de identificação com os nomes dos logradouros e iluminação na Avenida Beira Mar, no Balneário dos Cativeiros.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6698/manutencao_pontes_parque_linear.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6698/manutencao_pontes_parque_linear.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência sejam feitas as manutenções devidas nas Pontes do Parque Linear às margens da Av. Candapuí.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6699/rocagem_casa_d_juventude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6699/rocagem_casa_d_juventude.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a Roçagem do espaço aos redores da Casa da Juventude, principalmente no que tange a parte de trás do prédio, onde o “mato” alto causa risco à saúde.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6700/ind_077_24_andressa_-_limpeza_e_manutecao_dos_deques.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6700/ind_077_24_andressa_-_limpeza_e_manutecao_dos_deques.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, que faça gestão junto aos Departamentos Competentes para que seja realizada a retirada de areia das passarelas da orla e também que sejam feitos tratamentos e pintura nas madeiras e ferros das mesmas.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6701/ind_078_24_andressa_-_retirada_de_poste_de_luz_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6701/ind_078_24_andressa_-_retirada_de_poste_de_luz_.pdf</t>
   </si>
   <si>
     <t>Indico, observando as formalidades regimentais, ao Chefe do Poder Executivo, que realize gestões junto à Secretaria Competente para que seja efetuada a remoção do poste na Rua Porto Alegre, Balneário Adriana. Sugiro que o deslocamento seja feito para o recuo da calçada, local onde o poste deveria ter sido originalmente instalado.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6705/ind_079_24_rogerio__-_lombadas_na_rua_tijuana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6705/ind_079_24_rogerio__-_lombadas_na_rua_tijuana.pdf</t>
   </si>
   <si>
     <t>Indicação de autoria do Vereador Rogério Lopes Revitti para que seja encaminhado nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao Departamento competente, no sentido de que seja providenciadas lombadas na Rua Tijuana, no Balneário Monte Carlo, para que a mesma possa reduzir a velocidade dos veículos que trafegam na rua.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6706/ind_080_24_tonon_-_manut._baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6706/ind_080_24_tonon_-_manut._baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Manutenção e Zeladoria em toda extensão do Balneário Yemar.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6707/ind_081_24_tonon_-_manut._avenida_sao_paulo_apos_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6707/ind_081_24_tonon_-_manut._avenida_sao_paulo_apos_candapui.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Cascalhamento e Patronagem na Avenida São Paulo, após a Avenida Candapuí.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6721/ind_082_24_tonon_-_manut._iluminacao_publica_rua_alameda_sao_judas_tadeu__baln.britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6721/ind_082_24_tonon_-_manut._iluminacao_publica_rua_alameda_sao_judas_tadeu__baln.britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de reparo e instalação de Iluminação Pública na Rua São Judas Tadeu, localizada no Balneário Britânia.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6722/ind_083_24_tonon_-_manut.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6722/ind_083_24_tonon_-_manut.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de cascalhamento e patrolagem na Rua Figueira da Foz, localizada no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6728/contrato_da_empresa_para_o_lado_oposo_da_orla_maritima.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6728/contrato_da_empresa_para_o_lado_oposo_da_orla_maritima.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão, a incluir no contrato junto a empresa para que presta serviço de roçagem na orla marítima para que também roce o lado oposto da Orla Marítima (calçada).</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6734/ind_085_24_tonon_-_iluminacao_publica_raposo_tavares_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6734/ind_085_24_tonon_-_iluminacao_publica_raposo_tavares_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente com urgência, no sentido de manutenção das luminárias publicas na Rua Raposo Tavares, 197 Balneário São Martinho.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6724/ind_086_24_fabiano_-__troca_de_luminarias_queimadas_rua_urano_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6724/ind_086_24_fabiano_-__troca_de_luminarias_queimadas_rua_urano_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6725/ind_087_24_andressa_-_manutencao_da_luz_e_rocagem_na_pista_de_poump_truck.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6725/ind_087_24_andressa_-_manutencao_da_luz_e_rocagem_na_pista_de_poump_truck.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto as Secretarias Competentes, solicitando a manutenção da Luz e Roçada do mato, da Pista de Pump Track.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6726/ind_088_24_fabiano_-_rocagem_na_calcada_que_estentde_a_orla_baln.s_leao_de_iguape_ao_claudiamara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6726/ind_088_24_fabiano_-_rocagem_na_calcada_que_estentde_a_orla_baln.s_leao_de_iguape_ao_claudiamara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores dos Balneários Leão de Iguape ao Cláudia Mara no que tange principalmente a Roçagem em torno da calçada que estende a orla.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6727/ind_089_24_fabiano_-_rocagem_entre_os_baln.s_tropical_e_vila_nova__envolta_da_calcada_da_estrada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6727/ind_089_24_fabiano_-_rocagem_entre_os_baln.s_tropical_e_vila_nova__envolta_da_calcada_da_estrada.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores dos entre os Balneários Tropical e Vila Nova no que tange principalmente a roçagem em volta da calçada em torno da estrada.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6730/jiu_jitsu_no_bairro_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6730/jiu_jitsu_no_bairro_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, no sentido de que volte a ter as atividades de jiu-jitsu no Bairro de Pedrinhas e também a possibilidade de implantar outras modalidades esportivas na comunidade.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6731/ind_091_24_andressa_-_melhoria_no_salario_da_classe_de_coletores_de_lixo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6731/ind_091_24_andressa_-_melhoria_no_salario_da_classe_de_coletores_de_lixo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto a Secretaria responsável, solicitando que seja realizada a melhoria no salário na classe de coletores de lixo em nosso município.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6732/ind_092_24_tonon_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6732/ind_092_24_tonon_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Juniorpara que faça gestões com os departamentos competentes, no sentido de que seja instalada 1 (uma) Passarela de Concreto que dá acesso à praia, na Avenida Beira Mar, 19.470 – Balneário Jardim Primavera.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6733/ind_093_24_tonon_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6733/ind_093_24_tonon_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de Limpeza e Desobstrução do mato nas Guias e Sarjetas em toda extensão da Avenida Beira Mar entre os Balneários Jardim Tropical e Pedrinhas.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6737/ind_094_24_tonon_-___desentupimento_de_galeria_de_agua_pluvial_localizada_na_avenida_beira_mar_altura_do_numero_17.794.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6737/ind_094_24_tonon_-___desentupimento_de_galeria_de_agua_pluvial_localizada_na_avenida_beira_mar_altura_do_numero_17.794.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, com urgência, no sentido de que seja realizado o serviço de Desentupimento de Galeria de Água Pluvial localizada na Avenida Beira Mar, altura do número 17.794.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6741/rocagem_bal_urso_branco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6741/rocagem_bal_urso_branco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a roçagem na Rua Cerejeiras, no Balneário Urso Branco.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6740/rocagem_bal_redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6740/rocagem_bal_redentor.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a roçagem na Av. São Francisco de Assis, Balneário Redentor.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6746/ind_097_24_tonon_-_pintura_nas_lombofaixas_na_estrada_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6746/ind_097_24_tonon_-_pintura_nas_lombofaixas_na_estrada_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que seja feito o serviço Pintura nas Lombofaixas na Estrada de Pedrinhas.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6747/ind_098_24_tonon_-_cacambas_de_lixo_em_toda_extensao_do_balneario_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6747/ind_098_24_tonon_-_cacambas_de_lixo_em_toda_extensao_do_balneario_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam instaladas Caçambas de Lixo em toda extensão do Balneário de Pedrinhas.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6748/rocagem_travessa_da_cantareira_leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6748/rocagem_travessa_da_cantareira_leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a roçagem na Travessa da Cantareira, 175 -  Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6755/rocagem_balneario_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6755/rocagem_balneario_araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a roçagem nas seguintes Ruas Otávio Burati, Benedito Martins, Líbano, Kuwait, Venezuela,_x000D_
 Kiribati, Japão e Índia assim como em todo o Balneário Araçá.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6756/manutencao_de_luminaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6756/manutencao_de_luminaria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a manutenção da luminária cito à Alameda das Flores, no Balneário Yemar.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6759/ind_103_24_andressa_-_manutencao_da_rua_otavio_buratti_baln.__araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6759/ind_103_24_andressa_-_manutencao_da_rua_otavio_buratti_baln.__araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando_x000D_
 que seja realizada a manutenção da Rua Otávio Buratti, Balneário Araçá.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6783/rocagem_e_manutencao_de_via_bal_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6783/rocagem_e_manutencao_de_via_bal_britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a roçagem e manutenção da Rua Francisco Guimarães em sua totalidade, no Balneário Britânia.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6782/retirada_de_entulhos_sao_judas_tadeu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6782/retirada_de_entulhos_sao_judas_tadeu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a retirada de entulhos na travessa da São Judas Tadeu.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6780/faixa_amarela_testemunhas_de_jeova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6780/faixa_amarela_testemunhas_de_jeova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a pintura de faixa amarela de “PROIBIDO ESTACIONAR” em frente ao Salão do Reino das Testemunhas de Jeová, cito a Rua Tino Gonçalves Vaz, Bal. Britânia.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6781/limpeza_de_vala_-_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6781/limpeza_de_vala_-_adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a limpeza de vala cito a Rua Paraíba, 80 – Bal. Adriana.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6779/patrolagem_e_limpeza_de_valas_-_bal_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6779/patrolagem_e_limpeza_de_valas_-_bal_adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a patrolagem e limpeza de valas no Balneário Adriana, Quadra BM, Rua Francisco Guimarães, Rua Tino Gonçalves Vaz e vielas.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6768/ind_109_24_andressa_-_retirada_do_mato_da_calcada__rua_dante_alighieri_baln._meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6768/ind_109_24_andressa_-_retirada_do_mato_da_calcada__rua_dante_alighieri_baln._meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a retirada do mato que encontra-se acumulado na calçada da Rua Dante Alighieri, próximo ao número 507, Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6769/ind_110_24_andressa_-_manutencao_de_luz_na_rua_4_120-_baln._subauma.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6769/ind_110_24_andressa_-_manutencao_de_luz_na_rua_4_120-_baln._subauma.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto às Secretarias Competentes, solicitando que_x000D_
 seja realizada a manutenção de Luz na Rua 4,120- Balneário Subauma.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6770/ind_111_24_andressa_-_retirada_de_lixo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6770/ind_111_24_andressa_-_retirada_de_lixo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto às Secretarias Competentes, solicitando que seja realizada a limpeza e retirada de lixo da Rua Cecília Meireles, Balnáario Maria de Lourdes.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6771/ind_112_24_andressa_-_instalacao_de_um_bebedouro_na_quadra_society_localizada_no_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6771/ind_112_24_andressa_-_instalacao_de_um_bebedouro_na_quadra_society_localizada_no_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a instalação de um bebedouro na quadra society localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6772/ind_113_24_andressa_-_manutencao_da_grade_da_quadra_de_futibol_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6772/ind_113_24_andressa_-_manutencao_da_grade_da_quadra_de_futibol_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a manutenção e troca da grade na quadra society localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6773/ind_114__24_andressa_-_manutencao_em_geral_na_rua_sorocaba__baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6773/ind_114__24_andressa_-_manutencao_em_geral_na_rua_sorocaba__baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a  manutenção em geral na Rua Sorocaba, Balneário Icaraí.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6774/ind_115_24_tonon_-__servico_de_abertura_de_ruas_baln._iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6774/ind_115_24_tonon_-__servico_de_abertura_de_ruas_baln._iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que seja realizado, com urgência, o Serviço de Abertura de Rua, nas vias Luiz Pacces e Joao Soares Diniz, localizadas no Balneário Iguape. No sentido que de acesso à Avenida Candapuí e a Unidade de Saúde da Família (USF) Doralice.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6778/contencao_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6778/contencao_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a contenção, no final da Rua Luiz Ricardo Castelo Branco, 220 – Bal. Ponta da Praia.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6775/ind_117_24_tonon_-_cascalhamento_e_patrolagem_na_rua__braganca_paulista_do_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6775/ind_117_24_tonon_-_cascalhamento_e_patrolagem_na_rua__braganca_paulista_do_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Cascalhamento e Patrolagem na Rua  Bragança Paulista, localizada no Balneário Icaraí.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6776/ind_118_24_tonon_-_cascalhamento_e_patrolagem_na_alameda_iara_baln._ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6776/ind_118_24_tonon_-_cascalhamento_e_patrolagem_na_alameda_iara_baln._ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Cascalhamento e Patrolagem na Alameda Iara, altura do número 591, localizada no Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6777/ind_119_24_tonon_-_servico_de_poda_de_arvore_nos_banl._monte_carlo_e_estrada_da_vizinhanca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6777/ind_119_24_tonon_-_servico_de_poda_de_arvore_nos_banl._monte_carlo_e_estrada_da_vizinhanca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que seja realizado o serviço de Poda de Árvore na Rua José Pacheco dos Santos, 845, no Balneário Monte Carlo e na Rua Cecília Meireles, 1000 – Balneário Maria de Lourdes (Estrada da Vizinhança)</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6784/ind_120_24_andressa_-_modelo_de_projeto_de_lei_para_guarda_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6784/ind_120_24_andressa_-_modelo_de_projeto_de_lei_para_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja criada a Guarda Civil Municipal Treinada e Armada em nosso Município.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6925/retirada_de_entulho_gen_osorio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6925/retirada_de_entulho_gen_osorio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a Retirada de Entulhos, no final da Rua General Osório, 145 – Bal. São Martinho, (em frente a OSC Crescer para o Futuro).</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6926/manutencao_de_via_e_tapa_buraco_bal._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6926/manutencao_de_via_e_tapa_buraco_bal._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a manutenção e tapa buraco, em toda extensão da Alameda dos Beijos, Bal. Yemar.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6930/cascalhamento_e_patrolagem_bal_monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6930/cascalhamento_e_patrolagem_bal_monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feito o cascalhamento e patrolagem da Rua José Pacheco dos Santos, da Rua Bermudas e da Alameda Tijuana, do Bal. Monte Carlo.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6927/ind_125_24_andressa_-_rocada_e_manutecao_na_rua_campinas_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6927/ind_125_24_andressa_-_rocada_e_manutecao_na_rua_campinas_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Roçada e a manutenção na Rua Campinas, 860 Balneário Icaraí.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6928/ind_126_24_andressa_-_manutencao_do_deck_bala._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6928/ind_126_24_andressa_-_manutencao_do_deck_bala._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto à Secretaria Competente, solicitando que seja_x000D_
 realizada a Manuntenção do Deck do Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6929/manutencao_da_iluminacao_do_campo_de_futebol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6929/manutencao_da_iluminacao_do_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a manutenção da iluminação do Campo de Futebol localizado no Parque Linear, Bal. Porto Velho.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6937/ind_128_24_tonon_-__manut._avenida_sao_jose_bal._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6937/ind_128_24_tonon_-__manut._avenida_sao_jose_bal._redentor.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Juniorpara que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Cascalhamento, Patrolagem e Roçagem na Avenida São José, 140, no Balneário Redentor.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6940/ind_129_24_tonon_-__alameda_sem_nome_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6940/ind_129_24_tonon_-__alameda_sem_nome_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Cascalhamento, Patrolagem na Alameda sem nome, ao lado da Rua Tijuana, altura do número 2.455, no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6954/rocagem_limpeza_e_limpeza_de_vala_tancredo_neves.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6954/rocagem_limpeza_e_limpeza_de_vala_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a roçagem, limpeza da via e limpeza da vala, na Rua Tancredo Neves, em toda sua extensão e se possível, adjacentes.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6955/rocagem_limpeza_de_via_rua_dante_aliguieri.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6955/rocagem_limpeza_de_via_rua_dante_aliguieri.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a roçagem, na Rua Dante Alighieri, em toda sua extensão e se possível, adjacentes.</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6953/rocagem_e_limpeza_porto_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6953/rocagem_e_limpeza_porto_velho_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a roçagem e limpeza na Rua Aricanduva, em toda sua extensão e Rua Ibira nº 51, Bal. Porto Velho II.</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6956/colocacao_de_tubo_av._iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6956/colocacao_de_tubo_av._iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a colocação de tubos, na Avenida Iguape, na altura do número, 1835.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6952/poda_de_arvores_dante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6952/poda_de_arvores_dante.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a poda de árvores, na Rua Dante Alighieri.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6957/manutencao_parquinho_marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6957/manutencao_parquinho_marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a manutenção do Parquinho do Marusca.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6958/manutencao_da_via_rua_projetada_3.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6958/manutencao_da_via_rua_projetada_3.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a manutenção da via, limpeza de vala e roçagem em toda extensão da Rua Projetada 3, Bal. Caiçara.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6959/solicitacao_de_material_de_esporte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6959/solicitacao_de_material_de_esporte.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a solicitação, junto à secretaria, de material esportivo para esta municipalidade.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6960/assind._alameda_bermudas_-_vala.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6960/assind._alameda_bermudas_-_vala.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que faça a desobstrução, limpeza das valas no final da Alameda Bermudas na altura do N° 1790, no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6961/assind._limpeza_e_rocada_-_rua_cacau.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6961/assind._limpeza_e_rocada_-_rua_cacau.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que faça os serviços de limpeza de valas e roçada em toda extensão da Rua Cacau, no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6967/ind_140_24_andressa_-_manutencao_da_iluminacao_e_troca_das_lampadas_queimadas_na_av.beira_mar__proximo_ao_numero_23.158__balneario_leao_marinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6967/ind_140_24_andressa_-_manutencao_da_iluminacao_e_troca_das_lampadas_queimadas_na_av.beira_mar__proximo_ao_numero_23.158__balneario_leao_marinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a manutenção da iluminação e troca das lâmpadas queimadas na Av.Beira Mar, próximo ao número 23.158, Balneário Leão Marinho.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6970/ind_141_24_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6970/ind_141_24_andressa_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a manutenção e troca do alambrado e do portão da entrada do Campo Durval Marietto Junior.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6994/poda_de_arvores_rua_jose_pacheco_845.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6994/poda_de_arvores_rua_jose_pacheco_845.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao Departamento Competente, para que dentro de máxima urgência seja feita a poda de árvore, na Rua José Pacheco dos Santos, 845. Bal. Monte Carlo.</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6993/rocagem_e_limpeza_rua_13_de_dezembro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6993/rocagem_e_limpeza_rua_13_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que dentro de máxima urgência seja feita a roçagem e limpeza da Rua 13 de dezembro, 160 – Bal. Sete de Setembro.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6992/manutencao_parada_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6992/manutencao_parada_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que dentro de máxima urgência seja feita a Manutenção do abrigo do ponto de ônibus localizado na Av. Vereador Carlos Roberto de Paula (próximo ao comércio Auto Peças Redentor).</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6999/ind_145_24_ivan_-__retirada_arvore_e_poda_rua_ulysses_guimaraes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6999/ind_145_24_ivan_-__retirada_arvore_e_poda_rua_ulysses_guimaraes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que dentro de máxima urgência seja feita a retirada de árvore e pode, na Rua Ulysses Guimarães, 560 – Bal. Marusca.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6997/ind_146_24_tonon_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6997/ind_146_24_tonon_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Patrolagem, Roçagem, Limpeza de Vala, na Rua Laercio Ribeiro, no Balneário Di Franco, próximo a Estrada da Vizinhança.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6998/ind_147_24_tonon_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6998/ind_147_24_tonon_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Roçagem e Limpeza de Vala, nas Ruas Rouxinol, Canário, Oito e todas as adjacentes do Balneário Marisol.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7003/ind_148_24_ivan_-_edital_bandas_locais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7003/ind_148_24_ivan_-_edital_bandas_locais.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que seja feito no Município de Ilha Comprida, cadastramento ou atualização do cadastro, caso haja, no sentido de embasar a construção de um edital, cujo objetivo seja dar prioridade na contratação de bandas e artistas locais quando na realização de eventos no município.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7004/indicacao_n._149-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7004/indicacao_n._149-2024.pdf</t>
   </si>
   <si>
     <t>Indicação de autoria do Vereador Rogério Lopes Revitti para que seja encaminhado nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao Departamento competente, no sentido de que seja providenciado com urgência a patrolagem, cascalhamento e zeladoria ao longo de toda extensão da Rua Madri (Bal. Márcia)</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>DANIEL RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7005/ind_150_24_daniel-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7005/ind_150_24_daniel-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize a troca e manutenção dos refletores do campinho futebol e da quadra, situada no Parque Linear, na Avenida Candapuí Sul localizado no Balneário Porto Velho e que sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7013/ind_151_24_gryllo_-_patrolagem_rua_godofredo_vianna_filho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7013/ind_151_24_gryllo_-_patrolagem_rua_godofredo_vianna_filho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de patrolagem na Rua Godofredo Vianna Filho no Balneário Marusca.</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7014/ind_152_24_gryllo_-_manutencao_geral_rua_juscelino_kubistschek-_marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7014/ind_152_24_gryllo_-_manutencao_geral_rua_juscelino_kubistschek-_marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de patrolagem e manutenções gerais na Rua Juscelino Kubistschek no Balneário Marusca.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7015/ind_153_24_gryllo_-_manutencao_geral_rua_sorocaba-_bal._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7015/ind_153_24_gryllo_-_manutencao_geral_rua_sorocaba-_bal._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenções gerais na Rua Sorocaba no Balneário Icaraí.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7017/ind_154_24_gryllo_-_manutencao_geral_rua_siqueira_campos-_bal._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7017/ind_154_24_gryllo_-_manutencao_geral_rua_siqueira_campos-_bal._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de tapa buraco na Rua Siqueira Campos com a Rua General Osório no Balneário São Martinho.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7018/ind_155_24_gryllo_-_manutencao_geral_rua_campinas_-_bal._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7018/ind_155_24_gryllo_-_manutencao_geral_rua_campinas_-_bal._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenção geral na Rua Campinas no Balneário Icaraí.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7006/ind_156_24_andressa_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7006/ind_156_24_andressa_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto as Secretarias Competentes, solicitando pela_x000D_
 empresa ELEKTRO que seja realizada a Troca de poste na Ponta da Praia.</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7007/ind_157_24_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7007/ind_157_24_andressa_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando_x000D_
 que seja realizada a limpeza das valas, roçagem do mato e manutenção em geral da Rua Porto das Pedras, Balneário Atlântico.</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7028/ind_158_24_gryllo_-_manut._rua_betthoven_baln._meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7028/ind_158_24_gryllo_-_manut._rua_betthoven_baln._meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenção gerais na Rua Beethoven na parte de cima da Av. Candapui no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7029/ind_159_24_gryllo_-_manut._rua_javari_baln._porto_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7029/ind_159_24_gryllo_-_manut._rua_javari_baln._porto_velho_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenção geral na Rua Javari no Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7030/ind_160_24_andressa_-_manut._geral_campo_e_quadra_parque_linear.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7030/ind_160_24_andressa_-_manut._geral_campo_e_quadra_parque_linear.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando_x000D_
 que seja realizada a roçagem do mato, troca dos refletores, pintura da quadra e manutenção em geral do campo e da quadra que se encontram no parque linear.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7031/ind_161_24_tonon_-_iluminacao_publica_avenida_neptuno_bal._janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7031/ind_161_24_tonon_-_iluminacao_publica_avenida_neptuno_bal._janaina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Juniorpara que faça gestões com os departamentos competentes, no sentido de que seja realizado o serviço de Iluminação Pública nos postes localizados na Avenida Neptuno, 91 - Balneário Janaina.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7032/ind_162_24_fabiano_-_buraco_henrique_romano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7032/ind_162_24_fabiano_-_buraco_henrique_romano.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que de forma urgente, atenda o pedido dos moradores do Balneários Araçá no que tange ao buraco que foi formado na esquina das Ruas Venezuela e Henrique Romano.</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7049/ind_163_24_ivan_-_colocacao_de_braco_de_luminaria__cito_a_rua_belo_horizonte_154__bal._adriana..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7049/ind_163_24_ivan_-_colocacao_de_braco_de_luminaria__cito_a_rua_belo_horizonte_154__bal._adriana..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que dentro de máxima urgência seja feita a colocação de braço de luminária, cito a Rua Belo Horizonte, 154 – Bal. Adriana.</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7048/ind_164_24_ivan_-_prolongamento_da_rede_de_esgoto_rua_vina_del_mar__-_bal._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7048/ind_164_24_ivan_-_prolongamento_da_rede_de_esgoto_rua_vina_del_mar__-_bal._di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto a Secretaria e/ou Órgão Competente, para que seja verificada a possibilidade de proceder com o prolongamento da rede de esgoto, cito à Rua Viña del Mar  - Bal. Di Franco.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7051/ind_165_24_ivan_-_patrolagem_e_rocada_da_rua_sororoca_em_toda_sua_extensao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7051/ind_165_24_ivan_-_patrolagem_e_rocada_da_rua_sororoca_em_toda_sua_extensao.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto a Secretaria Competente, para que seja feita com a devida urgência a patrolagem e roçada da Rua Sororoca em toda sua extensão.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7060/ind_166_24_gryllo_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7060/ind_166_24_gryllo_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenção geral em todas as Ruas do Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7052/ind_167_24_daniel-_manutencao_e_reparos___playground_da_praca_da_lagoa__localizado_no_balneario_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7052/ind_167_24_daniel-_manutencao_e_reparos___playground_da_praca_da_lagoa__localizado_no_balneario_adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao_x000D_
 Departamento Competente, urgentes providências para a execução de manutenção e reparos urgentes (redes de segurança, escorregador quebrado,_x000D_
 tábuas que estão quebradas e podres), playground da praça da Lagoa, localizado no Balneário Adriana.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7053/ind_168_24_fabiano_-_manutencao_nas_ruas_internas_da_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7053/ind_168_24_fabiano_-_manutencao_nas_ruas_internas_da_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para de forma urgente, solicite a secretaria de obras para que realize a manutenção nas ruas internas da Ponta da Praia, o mato alto, desnivelamento e luminárias queimadas estão prejudicando a população em geral, moradores e turistas.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7054/ind_169_24_fabiano_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7054/ind_169_24_fabiano_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para de forma urgente, solicite a secretaria de obras para que realize a manutenção na rua Amazonas no balneário Adriana em toda sua extensão, patrolagem, nivelamento e substituição de _x000D_
  luminárias</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7066/ind_170_24_tonon_-_patrolagem_e_cascalhamento_na_rua_figueira_da_foz_localizada_no_balneario_jardim_portugal..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7066/ind_170_24_tonon_-_patrolagem_e_cascalhamento_na_rua_figueira_da_foz_localizada_no_balneario_jardim_portugal..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Juniorpara que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Patrolagem e Cascalhamento na Rua Figueira da Foz, localizada no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7057/ind_171_24_gryllo_-_manutencao_geral_rua_ribeirao_preto_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7057/ind_171_24_gryllo_-_manutencao_geral_rua_ribeirao_preto_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenção geral na Rua Ribeirão Preto, no Balneário Icaraí.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7058/ind_172_24_gryllo_-_cascalhamento_e_demais_reparos_na_avenida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7058/ind_172_24_gryllo_-_cascalhamento_e_demais_reparos_na_avenida.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de cascalhamento e demais reparos na Avenida Brasil no Balneário Vila Nova.</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7059/ind_173_24_gryllo_-_avenida_adelaide_bal._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7059/ind_173_24_gryllo_-_avenida_adelaide_bal._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de reparos e manutenção geral na Avenida Adelaide do Balneário Vila Nova.</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7067/ind_174_24_tonon_-_iluminacao_publica_na_rua_iguape__balneario_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7067/ind_174_24_tonon_-_iluminacao_publica_na_rua_iguape__balneario_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Gerladino Barbosa de Oliveira Juniorpara que faça gestões com os departamentos competentes, no sentido de que seja Instalada Iluminação pública na Rua Iguape, altura do número 710, localizada no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7082/ind_175_24_ivan_-_manutencao_de_luminaria__alameda_humberto_raladine_bal._verdes_mares..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7082/ind_175_24_ivan_-_manutencao_de_luminaria__alameda_humberto_raladine_bal._verdes_mares..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que dentro de máxima urgência seja feita a manutenção de luminária, cito a Alameda Humberto Raladine, 130 – Bal. Verdes Mares.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7083/ind_176_24_ivan_-_manut._rua_rouxinol_bal._carolina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7083/ind_176_24_ivan_-_manut._rua_rouxinol_bal._carolina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto a Secretaria Competente, para que seja feita com a devida urgência a patrolagem e cascalhamento da Rua Rouxinol, 325 - Bal. Carolina, em toda sua extensão.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7084/ind_177_24_ivan_-_patrolagem_estrada_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7084/ind_177_24_ivan_-_patrolagem_estrada_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto a Secretaria Competente, para que seja feita com a devida urgência a patrolagem da Estrada de Pedrinhas.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7109/ind_178_24_ivan_-_manut._alameda_prata_bal._vila_rica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7109/ind_178_24_ivan_-_manut._alameda_prata_bal._vila_rica.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto a Secretaria Competente, para que seja feita com a devida urgência a limpeza da vala e tapa buraco na Alameda Prata, 240 – Bal. Vila Rica.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7110/ind_179_24_ivan_-_placa_sinalizacao_apae.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7110/ind_179_24_ivan_-_placa_sinalizacao_apae.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto a Secretaria Competente, para que seja feita com a devida urgência a colocação  de placa sinalizando à sede da APAE, que seja feita à Av. Copacabana esquina com a Rua Caldas da Rainha.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7112/ind_180_24_ivan_-_manut._sinalizacao_horizontal_e_lombadas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7112/ind_180_24_ivan_-_manut._sinalizacao_horizontal_e_lombadas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto a Secretaria Competente, para que seja feita com a devida urgência a manutenção da sinalização horizontal das vias, assim como a manutenção das lombadas , especialmente na Av. Copacabana, em toda sua extensão. Assim como, em todos os locais nos quais sejam devidas tais manutenções.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7111/ind_181_24_ivan_-_retirada_de_entulho_rua_francisco_guimaraes_bal._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7111/ind_181_24_ivan_-_retirada_de_entulho_rua_francisco_guimaraes_bal._britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto a Secretaria Competente, para que seja feita com a devida urgência a retirada de entulho e restos de madeira na Rua Francisco Guimarães ao lado do nº 469 – Bal. Britânia.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7108/ind_182_24_ivan_-_poda_de_arvore_rua_tino_goncalvez_vaz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7108/ind_182_24_ivan_-_poda_de_arvore_rua_tino_goncalvez_vaz.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto a Secretaria Competente, para que seja feita com a devida urgência a poda de árvore,  na Rua Tino Gonçalves Vaz, 1215B, tendo como referência o Salão do Reino das Testemunhas de Jeová.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7114/ind_183_24_gryllo_-_troca_iluminacao_rua_quatro_bal._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7114/ind_183_24_gryllo_-_troca_iluminacao_rua_quatro_bal._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja solicitado a troca do poste de iluminação pública na Rua Quatro no Balneário City Mar.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7115/ind_184_24_gryllo_-_manut._rua_tino_goncalves_vaz_bal_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7115/ind_184_24_gryllo_-_manut._rua_tino_goncalves_vaz_bal_britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenção e limpeza de guias e sarjetas na Rua Tino Gonçalves Vaz, no Balneário Britânia.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7118/ind_185_24_andressa_-_patrolagem_de_maquina_e_cascalhamento_da_rua_campinas-_balneario_icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7118/ind_185_24_andressa_-_patrolagem_de_maquina_e_cascalhamento_da_rua_campinas-_balneario_icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto à Secretaria competente, solicitando que seja realizada a Patrolagem de maquina e cascalhamento da Rua Campinas - Balneário Icaraí.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7120/ind_186_24_andressa_-_rocagem_da_rua_frei_caneca_proximo_ao_cras_balneario_sarnambi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7120/ind_186_24_andressa_-_rocagem_da_rua_frei_caneca_proximo_ao_cras_balneario_sarnambi.pdf</t>
   </si>
   <si>
     <t>Indico nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada, com urgência, a roçagem do mato e manutenções em geral, da Rua Frei Caneca, próximo ao CRAS, Balneário Sarnambi.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7128/ind_188_24_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7128/ind_188_24_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que de forma urgente atenda o pedido dos moradores dos balneários Araçá no que tange ao buraco que foi formado na esquina da Rua Venezuela e Henrique Romano.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7129/ind_189_24_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7129/ind_189_24_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para de forma Urgente, solicite a secretaria de obras para que realize a limpeza das ruas que foram realizadas as limpezas de valas.</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7139/indicacao_n._190_-_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7139/indicacao_n._190_-_2024.pdf</t>
   </si>
   <si>
     <t>Indicação de autoria do Vereador Rogério Lopes Revitti para que seja encaminhado nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao Departamento competente, no sentido de que seja providenciada a instalação de tomadas elétricas na feira livre que ocorre todas as terças-feiras no estacionamento da URA.</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7140/indicacao_n._191_-_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7140/indicacao_n._191_-_2024.pdf</t>
   </si>
   <si>
     <t>Indicação de autoria do Vereador Rogério Lopes Revitti para que seja encaminhado nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao Departamento competente, no sentido de que seja providenciada a instalação de lâmpadas de LED ao longo de toda a Comunidade Carabanas.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7141/ind_192_24_daniel_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7141/ind_192_24_daniel_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao Departamento Competente, para que seja feita a troca das luminárias queimadas localizadas no Balneário Monte Carlo (Carabanas) nas seguintes ruas: Rua Tijuana - nº 1.400; Rua Carlsbad - nº 245; Tâmpico - nº 1.447, 1.580, 1.793, 1.810; Rua Baden Baden - nº 205; Rua José Pacheco – nº 1.710; Rua Carabanas - nº 160, 250, 265.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7142/ind_193_24_tonon_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7142/ind_193_24_tonon_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, com urgência, para que sejam realizados os serviços de Limpeza da Vala, Aterramento da Rua e Desobstrução da boca de lobo próximo à praia, nos endereços Rua Prata e Rua Ouro, localizadas no Balneário Vila Rica.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7144/ind_194_24_tonon_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7144/ind_194_24_tonon_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, para que seja realizado o serviço de Limpeza de Vala na Rua Iguape, localizada no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7172/ind_195_24_gryllo_-_manut._rua_porto_das_pedras_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7172/ind_195_24_gryllo_-_manut._rua_porto_das_pedras_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenção gerais na Rua Porto das Pedras no Balneário Atlântico.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7171/ind_196_24_gryllo_-_manut._rua_cecilia_meireles_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7171/ind_196_24_gryllo_-_manut._rua_cecilia_meireles_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenção gerais na Rua Cecília Meireles no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7243/ind_197_24_ivan_-poda_de_arvore_alameda_araci_natividade_borba_entre_os_numeros_223_e_253.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7243/ind_197_24_ivan_-poda_de_arvore_alameda_araci_natividade_borba_entre_os_numeros_223_e_253.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a poda de  árvore, na Alameda Araci Natividade Borba, entre os números 223 e 253.</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7173/limpeza_de_vala_e_tapa_burado_-_rua_b_bal_tropical.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7173/limpeza_de_vala_e_tapa_burado_-_rua_b_bal_tropical.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a Limpeza da Vala na Rua B, 145 – Bal. Tropical.</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7180/ind_199_24_tonon_-_manut._rua_tancredo_neves_baln._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7180/ind_199_24_tonon_-_manut._rua_tancredo_neves_baln._marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, para que sejam realizados os serviços de Troca do Poste de Iluminação, altura do número 1005, além de Cascalhamento e Patronagem na Rua Tancredo Neves, localizada no Balneário Marusca.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7181/ind_200_24_tonon_-_iluminacao_publica_rua_vina_del_mar_bal._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7181/ind_200_24_tonon_-_iluminacao_publica_rua_vina_del_mar_bal._di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior para que faça gestões com os departamentos competentes, para que sejam realizados os serviços de Instalação e/ou reparo de Iluminação Pública na Rua Vina Del Mar, localizada no Balneário Di Franco.</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7183/ind_201_24_tonon_-__manut.__rua_figueira_da_foz_bal._jardim_portugal..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7183/ind_201_24_tonon_-__manut.__rua_figueira_da_foz_bal._jardim_portugal..pdf</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7212/ind_202_24_oeder_-__manut.__av._adelaide__bal._viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7212/ind_202_24_oeder_-__manut.__av._adelaide__bal._viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao Departamento Competente com urgência, para que seja feito o serviço de patrolagem e cascalhamento na Avenida Adelaide localizada no Balneário Viareggio.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7213/ind_203_24_andressa_-_instalacao_de_placas_de_vagas_de_estacinamento_para_pessoas_com_tea_nas_av._do_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7213/ind_203_24_andressa_-_instalacao_de_placas_de_vagas_de_estacinamento_para_pessoas_com_tea_nas_av._do_municipio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja reservado e colocado placas de vagas de estacionamento para pessoas com TEA (transtorno do espectro autista) nas Avenidas principais e na Avenida Beira Mar.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7214/ind_204_24_andressa_-_manutencao_da_ponte_no_parque_linear_da_marginal_cambapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7214/ind_204_24_andressa_-_manutencao_da_ponte_no_parque_linear_da_marginal_cambapui.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, no sentido que seja providenciado de forma urgente a manutenção da ponte de madeira localizada no Parque Linear na Marginal Candapuí.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7220/ind_205_24_gryllo_-_instalacao_de_esgoto_no_bal._maria_de_lourde.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7220/ind_205_24_gryllo_-_instalacao_de_esgoto_no_bal._maria_de_lourde.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que viabilize os serviços de extensão de rede de esgoto nas Ruas Cecília Meireles e Fernando Sabino no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7225/ind_206_24_andressa_-_manutencao_do_campo_durval_marietto_junior.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7225/ind_206_24_andressa_-_manutencao_do_campo_durval_marietto_junior.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, no sentido que seja providenciado de forma urgente a manutenção do Campo de futebol Durval Marietto Junior para a final do Campeonato Amador que acontecerá no dia 23/06/24.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7247/ind_207_24_ivan_-_manutencao_geral_da_area_de_lazer_do_baln._britania_proximo_as_casas_da_cdhu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7247/ind_207_24_ivan_-_manutencao_geral_da_area_de_lazer_do_baln._britania_proximo_as_casas_da_cdhu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a manutenção da área de lazer do Bal. Britânia próximo as casas do CDHU, incluindo manutenção da iluminação do espaço.</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7245/ind_208_24_ivan_-_cascalhamento_e_patrolagem_rua_tijuana_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7245/ind_208_24_ivan_-_cascalhamento_e_patrolagem_rua_tijuana_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a patrolagem e cascalhamento, na Rua Tijuana, em sua totalidade, Bal. Monte Carlo.</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7246/ind_209_24_ivan_-_instalacao_d_lombadas__identificacao_rua_humberto_paladini_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7246/ind_209_24_ivan_-_instalacao_d_lombadas__identificacao_rua_humberto_paladini_baln._britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a instalação de lombadas e respectiva identificação à Rua Humberto Paladini, 1060 – Bal. Britânia.</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7244/ind_210_24_ivan_-_retirada_de_entulhho_rua_caete_baln._porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7244/ind_210_24_ivan_-_retirada_de_entulhho_rua_caete_baln._porto_velho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a retirada de entulho, à Rua Caeté na altura do número 65, Bal. Porto Velho.</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7316/manutencao_dos_pontos_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7316/manutencao_dos_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, para que seja feita com a devida urgência a manutenção dos pontos de ônibus da cidade.</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7317/ind_214_24_ivan_-_utilizacao_de_saldo_de_emenda_parlamentar_do_dep._federal_para_aquisicao_de_um_veiculo_para_divisao_de_esporte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7317/ind_214_24_ivan_-_utilizacao_de_saldo_de_emenda_parlamentar_do_dep._federal_para_aquisicao_de_um_veiculo_para_divisao_de_esporte.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, da possibilidade de utilização de saldo de emenda parlamentar do Dep. Federal Alexandre Barbosa, para aquisição de um veículo para a Divisão de Esporte.</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7318/ind_215_24_ivan_-_contratar_ou_alocar_vigilante_antigo_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7318/ind_215_24_ivan_-_contratar_ou_alocar_vigilante_antigo_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, da possibilidade de contratar, ou alocar, vigilante para atuar no Complexo Turístico do Antigo Porto da Balsa.</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7319/ind_216_24_ivan_-_manut._rua_saturno_baln_mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7319/ind_216_24_ivan_-_manut._rua_saturno_baln_mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, que seja feita a patrolagem e cascalhamento da Rua Saturno no Bal. Mar e Sol.</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7320/ind_217_24_ivan_-_patrolagem_cascalhamento_manutencao_geral_na_rua_casa_verde_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7320/ind_217_24_ivan_-_patrolagem_cascalhamento_manutencao_geral_na_rua_casa_verde_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, que seja feita a patrolagem, cascalhamento, tapa buraco e manutenção em geral da Rua Casa Verde, em toda a sua extensão, no Bal. Leão de Iguape.</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7321/ind_218_24_ivan_-_solicitacoes_para_o_posto_de_saude_central_no_que_diz_respeito_a_recursos_de_pessual_e_estrutura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7321/ind_218_24_ivan_-_solicitacoes_para_o_posto_de_saude_central_no_que_diz_respeito_a_recursos_de_pessual_e_estrutura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto à Secretaria Competente e busque, no mais breve possível, atender as seguintes solicitações ao Posto de Saúde Central: necessidade de mais 2 (dois) agentes de saúde, pois existem áreas descobertas; atualização do quadro de colaboradores e reestruturação, visto que a equipe da unidade está sobrecarregada; necessidade de um carro fixo para atender as demandas das unidades; e manutenção predial urgente, principalmente na sala da equipe de saúde bucal, cujo problema causa, por vezes, atraso ou paralisação do atendimento devido a danos estruturais e vazamento de água da chuva.</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7306/ind_219_24_andressa_-__operacao_tapa_buraco_rua_julio_de_almeida_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7306/ind_219_24_andressa_-__operacao_tapa_buraco_rua_julio_de_almeida_baln._britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto Secretaria competente, solicitando que seja_x000D_
 realizado o Fechamento do Buraco na Rua Júlio de Almeida, em frente ao numero 350 - Balneário Britânia.</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7307/ind_220_24_andressa_-_zeladoria_da_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7307/ind_220_24_andressa_-_zeladoria_da_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Zeladoria da Av. Beira Mar, do Boqueirão até a altura do nº 5.544, fazendo a roçada, limpeza das valas, manutenção e melhoria na ponte que da acesso a praia, em frente ao número 5.544, no Balneário Leão de lguape.</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7308/ind_221_24_andressa_-_patrolagem_e_zeladoria_geral_rua_casa_branca_baln._icarai_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7308/ind_221_24_andressa_-_patrolagem_e_zeladoria_geral_rua_casa_branca_baln._icarai_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto a Secretaria competente, solicitando que seja realizada a Patrolagem de maquina e zeladoria geral da Rua Casa Branca- Balneário lcaraí de lguape.</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7309/ind_222_24_andressa_-_instalaca_de_braco_de_iluminacao_e_lampada_na_alameda_prata_baln._vila_rica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7309/ind_222_24_andressa_-_instalaca_de_braco_de_iluminacao_e_lampada_na_alameda_prata_baln._vila_rica.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto as Secretarias Competentes, que seja realizada a colocação do Braço de Iluminação e Lâmpada na Alameda Prata 506, no Balneário Vila Rica.</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7310/ind_223_24_andressa_-_zeladoria_de_vias_publicas_no_baln._ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7310/ind_223_24_andressa_-_zeladoria_de_vias_publicas_no_baln._ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando_x000D_
 que seja realizada a Zeladoria das vias públicas,  patrolagem, cascalhamento, roçada e limpeza das valas, No Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7326/ind_224_24_ivan_-_limpeza_de_vala_na_rua_projetada_lll_baln._caudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7326/ind_224_24_ivan_-_limpeza_de_vala_na_rua_projetada_lll_baln._caudia_mara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, que seja feita a Limpeza de Vala na Rua Projetada III, Bal. Cláudia Mara.</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7327/ind_225_24_ivan_-_patrolagem_e_cascalhamento_da_rua__maria_jose_ventura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7327/ind_225_24_ivan_-_patrolagem_e_cascalhamento_da_rua__maria_jose_ventura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, que seja feita a patrolagem e cascalhamento da Rua Maria José Ventura.</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7311/ind_226_24_tonon_-_ccostruca_de_banheiro_na_praca_dos_tanoeiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7311/ind_226_24_tonon_-_ccostruca_de_banheiro_na_praca_dos_tanoeiros.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sr. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que seja Construído 1 (um) Banheiro Público na Praça dos Tanoeiros, localizada no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7312/ind_227_24_tonon_-_instalacao_de_sinalizacao_de_transito.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7312/ind_227_24_tonon_-_instalacao_de_sinalizacao_de_transito.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sr. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que seja Instalada Sinalização de Trânsito, com aviso de "Curva Perigosa" na Avenida Beira Mar, altura do Balneário Viaréggio, mais precisamente na última/primeira curva na região com trecho finalizado de pavimentação com piso intertravado. Devido aos vários capotamentos de veículos na região.</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7313/ind_228_24_tonon_-_instalacao_de_lombofaixas_na_rua_rio_janeiro_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7313/ind_228_24_tonon_-_instalacao_de_lombofaixas_na_rua_rio_janeiro_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que sejam instaladas Lombadas/lombofaixas na altura da Rua Rio de Janeiro, no Balneário Vila Nova e no Balneário Praia do Castelo.</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7328/ind_229_24_ivan_-_patrolagem_e_cascalhamento_da_rua__luiz_pacces_baln._iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7328/ind_229_24_ivan_-_patrolagem_e_cascalhamento_da_rua__luiz_pacces_baln._iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, que seja feita a patrolagem  e cascalhamento da Rua Luiz Pacces, Bal. Iguape, em toda sua extensão.</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7322/ind_230_24_tonon_-_instalacao_e_manutencao_de_iluminacao_publica_em_diversos_balnearios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7322/ind_230_24_tonon_-_instalacao_e_manutencao_de_iluminacao_publica_em_diversos_balnearios.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sr. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que sejam feitas Instalações/Manutenção na Iluminação Pública do Balneário Leão Marinho, Adriana Di Franco e da Rua B, altura do número 74 – Balneário Recanto das Toninhas, Avenida Beira Mar, altura do número 22.620, Avenida Beira Mar, altura do número 20.724, e Toda extensão da Alameda Machado de Assis, no Balneário São Januário.</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7323/ind_231_24_tonon_-_patrolagem_e_casacalhamento_da_rua_tiziano_baln._meurecanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7323/ind_231_24_tonon_-_patrolagem_e_casacalhamento_da_rua_tiziano_baln._meurecanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sr. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Cascalhamento e Patrolagem na Rua Tiziano, localizada no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7324/ind_232_24_andressa_-_manutencao_do_campo_de_futibol_durval_marietto_junior.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7324/ind_232_24_andressa_-_manutencao_do_campo_de_futibol_durval_marietto_junior.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, no sentido que seja providenciado de forma urgente a manutenção do Campo de futebol Durval Marietto Junior para o Campeonato Amador que iniciou no dia 04/08/24 e ainda encontra-se sem as manutenções.</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7329/ind_233_24_tonon_-_limpezas_de_guias_sajetas_e_valas_na_av._beira_mar_extensao_de_toda_orla_entre_os_balnearios_claudia_mara_e_city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7329/ind_233_24_tonon_-_limpezas_de_guias_sajetas_e_valas_na_av._beira_mar_extensao_de_toda_orla_entre_os_balnearios_claudia_mara_e_city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sr. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que sejam feitos o serviço de Limpeza de Guias, Sarjetas e Valas na Avenida Beira Mar, incluindo toda extensão da Orla e entre os Balneários Cláudia Mara e City Mar.</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7330/ind_234_24_tonon_-_manutencao_ou_retirada_de_barco_exposto_na_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7330/ind_234_24_tonon_-_manutencao_ou_retirada_de_barco_exposto_na_orla.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sr. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões com os departamentos competentes, no sentido de que seja realizada a manutenção ou retirada do Barco exposto na Orla, altura do Balneário Britânia. O mesmo é utilizado como ponto para tirar fotos, mas atualmente está oferecendo risco de acidentes ao visitantes.</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7332/ind_235_24_tonon_-_instalacao_de_faixade_pedestre_na_avenida_carlos_roberto_de_paula_no_baln._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7332/ind_235_24_tonon_-_instalacao_de_faixade_pedestre_na_avenida_carlos_roberto_de_paula_no_baln._redentor.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sr. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões com os departamentos competentes, no sentido de que seja instalada uma Faixa de Pedestre na Avenida Vereador Carlos Roberto de Paula, próximo ao cruzamento da Rua São Miguel, no Balneário Redentor.</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7335/ind_237_24_fabiano_-_troca_de_luminarias_rua_poto_tubarao_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7335/ind_237_24_fabiano_-_troca_de_luminarias_rua_poto_tubarao_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente, no sentido que seja executado serviços de troca das luminárias com urgência na Rua Porto Tubarão no Balneário Atlântico, a via necessita dessas trocas tendo em vista a segurança dos moradores.</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7336/ind_238_24_fabiano_-_servicos_de_manutencao_de_via_rua_porto_do_tubarao_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7336/ind_238_24_fabiano_-_servicos_de_manutencao_de_via_rua_porto_do_tubarao_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente, no sentido que seja executado serviços de manutenção com urgência na Rua Porto Tubarão no Balneário Atlântico, a via necessita de nivelamento, limpeza de vala e roçagem em toda sua extensão.</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7337/ind_239_24_andressa_-_zeladoria_geral_de_via_rua_grecia_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7337/ind_239_24_andressa_-_zeladoria_geral_de_via_rua_grecia_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando_x000D_
 que seja realizada a Zeladoria de rua, patrolagem, cascalhamento e roçada, na Rua Grécia, Balneário Praia do Araçá.</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7338/ind_240_24_andressa_-_servicos_de_manutencao_de_via_rua_atenas_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7338/ind_240_24_andressa_-_servicos_de_manutencao_de_via_rua_atenas_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Zeladoria de rua, roçada e limpeza das valas, na Rua Atenas, no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7339/ind_241_24_andressa_-_manut._rua_casa_verde_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7339/ind_241_24_andressa_-_manut._rua_casa_verde_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto à Secretaria competente, solicitando que seja_x000D_
 realizada a manutenção e zeladoria geral da Rua Casa Verde, Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7340/ind_242_24_andressa_-_zeladoria_geral_de_via_rua_adelaide_baln.vireggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7340/ind_242_24_andressa_-_zeladoria_geral_de_via_rua_adelaide_baln.vireggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto à Secretaria competente, solicitando que seja_x000D_
 realizada a zeladoria geral da Rua Adelaide, Balneário Viareggio.</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7341/ind_243_24_andressa_-_zeladoria_geral_de_via_rua_dos_cravos_baln.vireggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7341/ind_243_24_andressa_-_zeladoria_geral_de_via_rua_dos_cravos_baln.vireggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto à Secretaria competente, solicitando que seja_x000D_
 realizada a zeladoria geral da Rua Dos Cravos, Balneário Viareggio.</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7342/ind_244_24_andressa_-_zeladoria_geral_de_via_rua_alameda_das_orquideas_baln._viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7342/ind_244_24_andressa_-_zeladoria_geral_de_via_rua_alameda_das_orquideas_baln._viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto à Secretaria competente, solicitando que seja_x000D_
 realizada a zeladoria geral e cascalhamento da Alameda das Orquideas, Balneário Viareggio.</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7343/ind_245_24_andressa_-_zeladoria_geral_de_via_rua_alameda_dos_beijos_baln.yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7343/ind_245_24_andressa_-_zeladoria_geral_de_via_rua_alameda_dos_beijos_baln.yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto à Secretaria competente, solicitando que seja_x000D_
 realizada a zeladoria geral da Alameda dos Beijos, Balneário Yemar.</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7344/ind_246_24_andressa_-_zeladoria_geral_de_via_rua.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7344/ind_246_24_andressa_-_zeladoria_geral_de_via_rua.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto as Secretarias Competentes, que seja realizada_x000D_
 a colocação do Braço de Iluminação e Lâmpada na Rua Belo horizonte no Balneário Adriana.</t>
   </si>
   <si>
     <t>7345</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7345/ind_247_24_andressa_-_zeladoria_geral_de_via_rua_januario_ricci_baln._praia_do_marlyn.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7345/ind_247_24_andressa_-_zeladoria_geral_de_via_rua_januario_ricci_baln._praia_do_marlyn.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto à Secretaria competente, solicitando que seja_x000D_
 realizada a zeladoria geral da Rua Januário Ricci, Balneário Praia do Marlyn.</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7346/ind_248_24_ivan_-_manut._ruas_projetadas_i_ii_iii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7346/ind_248_24_ivan_-_manut._ruas_projetadas_i_ii_iii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, que seja feita a patrolagem e cascalhamento nas Ruas Projetadas I, II e III, dos Balneários ClaudiaMara e Caiçara, considerando a falta de manutenção viária em todas elas.</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7347/ind_249_24_fabiano_-_manut._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7347/ind_249_24_fabiano_-_manut._di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente, no sentido que seja executado serviços de manutenção nas ruas dos balneários Di Franco, Kenneddy e Leão de Iguape.</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7348/ind_250_24_fabiano_-_luminarias_7_de_setembro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7348/ind_250_24_fabiano_-_luminarias_7_de_setembro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente, no sentido que seja executado serviços de troca das luminárias com urgência na Rua 12 de Outubro no Balneário 07 de Setembro, a via necessita dessas trocas tendo em vista a segurança dos moradores</t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7349/ind_251_24_fabiano_-_manutencao_balneario_mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7349/ind_251_24_fabiano_-_manutencao_balneario_mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente, no sentido que seja executado serviços de manutenção nas ruas do balneário Mar e Sol.</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7357/ind_252_24_andressa_-_instalacao_de_iluminacao_publica_rua_orquideas_baln.viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7357/ind_252_24_andressa_-_instalacao_de_iluminacao_publica_rua_orquideas_baln.viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto às Secretarias Competentes, que seja realizada_x000D_
 a colocação de Iluminação pública na Rua das Orquídeas, na altura do nº 295, no Balneário Viaréggio.</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7359/ind_253_24_andressa_-_instalacao_de_braco_de_iluminacao_e_lampada_rua_ceara_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7359/ind_253_24_andressa_-_instalacao_de_braco_de_iluminacao_e_lampada_rua_ceara_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto às Secretarias Competentes, que seja realizada a colocação do Braço de Iluminação e Lâmpada na Rua Ceará no Balneário Vila Nova.</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7360/ind_254_24_andressa_-_limpeza_de_val_na_rua_11_no_baqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7360/ind_254_24_andressa_-_limpeza_de_val_na_rua_11_no_baqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto Secretaria competente, solicitando que seja realizado a Limpeza da Vala na Rua 11, e entre a Rua 6 e a Av. 1, no Boqueirão Sul.</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7364/indicacao_255-24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7364/indicacao_255-24.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais à Exma. Prefeita Municipal Sra. Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente no sentido de que seja providenciada a manutenção da passarela de acesso à praia, sito no Balneário Mar e Luz, na altura da Rua Antônio Carlos.</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7365/indicacao_256-24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7365/indicacao_256-24.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais à Exma. Prefeita Municipal Sra. Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente no sentido de que seja providenciado os serviços de patrolagem, cascalhamento e zeladoria da Ruas Limeira, localizada entre o Cartório de Notas e a Imobiliária SIM e da Rua João Soares Diniz, paralela à Rua Limeira, localizadas no Balneário Icaraí.</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7389/ind_257_24_ivan_-_instalacao_de_sanitario_publico_no_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7389/ind_257_24_ivan_-_instalacao_de_sanitario_publico_no_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, que seja feita a instalação de sanitário público no Boqueirão Sul, com a máxima urgência.</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7361/ind_260_24_daniel-_troca_de_cinco_luminarias_rua_cinco_baln._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7361/ind_260_24_daniel-_troca_de_cinco_luminarias_rua_cinco_baln._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, que faça gestão junto ao Departamento Competente, para que realize a troca de 5 (cinco) luminárias que estão queimadas na Rua Cinco, nº 285 localizada no Balneário City Mar e que sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7372/ind_261_24_oeder_-_manut._rua_aricanduva_baln._porto_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7372/ind_261_24_oeder_-_manut._rua_aricanduva_baln._porto_velho_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sr. Prefeito Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao _x000D_
 Departamento Competente com urgência, para que seja feito o serviço de patrolagem e cascalhamento na Rua Aricanduva localizada no Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7366/ind_262_24_tonon_-__cascalhamento_e_patrolagem_av._sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7366/ind_262_24_tonon_-__cascalhamento_e_patrolagem_av._sao_paulo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Cascalhamento e Patrolagem na Avenida São Paulo, após a Avenida Candapuí.</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7367/ind_263_24_andressa_-_farmacia_municipal_para_atender__animais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7367/ind_263_24_andressa_-_farmacia_municipal_para_atender__animais.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, para criar uma farmácia Municipal para atender os animais de nossa cidade.</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7368/ind_264_24_tonon_-_zeladoria_rocagem_baln._sao_jenuario__jardim_porugal_e_city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7368/ind_264_24_tonon_-_zeladoria_rocagem_baln._sao_jenuario__jardim_porugal_e_city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que seja feita Zeladoria, incluindo Roçagem em toda região dos Balneário São Januário, Jardim Portugal e CityMar.</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7369/ind_265_24_fabiano_-_manutencao_rua_minas_gerais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7369/ind_265_24_fabiano_-_manutencao_rua_minas_gerais.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente, no sentido que seja executado serviços manutenção como patrolagem na Rua Minas Gerais no Balneário Adriana.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7371/ind_266_24_fabiano_-_servico_de_manutencao_rua_melo_viana_baln._marcia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7371/ind_266_24_fabiano_-_servico_de_manutencao_rua_melo_viana_baln._marcia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente, no sentido que seja executado serviços manutenção na Rua Melo Viana no Balneário Márcia.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7373/ind_267_24_fabiano_-_servicos_de_manutencao_nas_ruas_do_baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7373/ind_267_24_fabiano_-_servicos_de_manutencao_nas_ruas_do_baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestões junto ao Departamento competente, no sentido que seja executado serviços manutenção como patrolagem nas ruas do Balneário Yemar, todo o balneário está em situação precária.</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7374/ind_268_24_andressa_-_fiscalizacao_no_ponto_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7374/ind_268_24_andressa_-_fiscalizacao_no_ponto_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a Fiscalização no ponto de ônibus, no Boqueirão Sul, na Av. Intermares, próximo a balsa.</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7375/ind_269_24_andressa_-_limpeza_de_valas_e_colocacao_de_tubos_primeira_travessa_av._terracas_baln._terracas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7375/ind_269_24_andressa_-_limpeza_de_valas_e_colocacao_de_tubos_primeira_travessa_av._terracas_baln._terracas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a Zeladoria de rua, roçada, limpeza das valas e colocação de tubos, na primeira travessa da Av. Terraças, no Balneário Terraças.</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7377/ind_270_24_andressa_-_coleta_de_lixo_na_rua_casa_branca_baln._icarai_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7377/ind_270_24_andressa_-_coleta_de_lixo_na_rua_casa_branca_baln._icarai_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto a Secretaria competente, solicitando que seja_x000D_
 realizada corretamente a Coleta de Lixo na Rua Casa Branca – Balneário Icaraí de Iguape.</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7380/ind_271_24_milton_-_redutor_de_velocidade_na_rua_joao_ezidio_baln_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7380/ind_271_24_milton_-_redutor_de_velocidade_na_rua_joao_ezidio_baln_araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao departamento competente para que seja feito a instalação com urgência de um redutor de velocidade na rua João Ezidio, localizada no balneário Araçá, tendo em_x000D_
 vista o abuso de velocidade dos condutores e os acidentes que já ocorreram.</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7381/ind_272_24_tonon_-__manut._baln._carabanas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7381/ind_272_24_tonon_-__manut._baln._carabanas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Manutenção e Zeladoria em toda extensão do Balneário Carabanas, incluindo Roçagem e Patrolagem.</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7387/ind_273_24_ivan_-_instalacao_de_cacamba_de_lixo_rua_vic_baln._monte_carlos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7387/ind_273_24_ivan_-_instalacao_de_cacamba_de_lixo_rua_vic_baln._monte_carlos.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, que seja feita a Instalação de caçamba de lixo na Rua Vick 230, Bal. Monte Carlo.</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7385/ind_275_24_andressa_-_manutencao_geral_rua_laercio_ribeiro_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7385/ind_275_24_andressa_-_manutencao_geral_rua_laercio_ribeiro_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada com urgência, a manutenção em geral, da  Rua Laércio Ribeiro, Balneário Di Franco.</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7388/ind_276_24_tonon_-_manutencao_e_reparo_de_iluminacao_publica_dos_baln._sao_januario_jardim_portugal_citymar_e_regiao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7388/ind_276_24_tonon_-_manutencao_e_reparo_de_iluminacao_publica_dos_baln._sao_januario_jardim_portugal_citymar_e_regiao.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que seja feita Manutenção e Reparo na Iluminação Pública dos Balneário São Januário, Jardim Portugal, CityMar e região.</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7399/ind_277_24_tonon_-_instalacao_de_banheiros_quimicos_na_feira_municipal_as_sextas_feiras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7399/ind_277_24_tonon_-_instalacao_de_banheiros_quimicos_na_feira_municipal_as_sextas_feiras.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que sejam instalados Banheiros Químicos para atender os comerciantes da Feira Municipal, que acontece na Praça dos Tanoeiros, às sextas-feiras, no período da manhã.</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7430/ind_278_24_ivan_-_manutecao_operacao_tapa_buraco_e_escoamento_de_agua_rua_vick_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7430/ind_278_24_ivan_-_manutecao_operacao_tapa_buraco_e_escoamento_de_agua_rua_vick_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto à Secretaria Competente, que seja feita com a urgência devida, a manutenção, operação tapa buraco e escoamento de água, na Rua Vick, 815 – Bal. Monte Carlo.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7407/ind_279_24_tonon_-__rocagem_e_limpeza_de_vala_na_rua_projetada_iii_baln._claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7407/ind_279_24_tonon_-__rocagem_e_limpeza_de_vala_na_rua_projetada_iii_baln._claudia_mara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de Roçagem e Limpeza de Vala na Rua Projetada III, localizada no balneário Claudia Mara.</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7408/ind_280_24_milton_-_poda_de_pinheiros_na_avenida_beira_mar_na_proximidade_do_numero_17500.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7408/ind_280_24_milton_-_poda_de_pinheiros_na_avenida_beira_mar_na_proximidade_do_numero_17500.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao  departamento competente para que seja feita a poda de pinheiros na Avenida Beira Mar, em frente ao número 17.500, tendo em vista o risco de queda em cima da rede de energia.</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7412/ind_281_24_gryllo_-_manut._rua_paulo_bonfim_baln._barra_velha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7412/ind_281_24_gryllo_-_manut._rua_paulo_bonfim_baln._barra_velha.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenção gerais na Rua Paulo Bonfim no Balneário Barra Velha.</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7409/ind_282_24_andressa_-_pintura_de_lombada_av._beira_mar_enfrente_da_praca_do_baln._city_ar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7409/ind_282_24_andressa_-_pintura_de_lombada_av._beira_mar_enfrente_da_praca_do_baln._city_ar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Pintura da lombada, na Av. Beira Mar, quase em frente a praça do Balneário City Mar.</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7410/ind_283_24_andressa_-_zeladoria_e_cascalhamento_rua_henrique_dias_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7410/ind_283_24_andressa_-_zeladoria_e_cascalhamento_rua_henrique_dias_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto à Secretaria competente, solicitando que seja_x000D_
 realizada a Zeladoria geral e cascalhamento da Rua Henrique Dias, Balneário São Martinho.</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7414/ind_284_24_andressa_-_zeladoria_limpeza_e_mautecao_de_de_vias_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7414/ind_284_24_andressa_-_zeladoria_limpeza_e_mautecao_de_de_vias_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Zeladoria do Bal. Vila Nova, fazendo a roçada, limpeza das valas e manutenção da vias.</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7416/ind_285_24_andressa_-_manut._rua_porto_das_pedras_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7416/ind_285_24_andressa_-_manut._rua_porto_das_pedras_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando_x000D_
 que seja realizada a Zeladoria de rua, patrolagem, cascalhamento e roçada, na Rua Porto da Pedras, Balneário Atlântico.</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7419/ind_286_24_andressa_-_manut._rua_urano_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7419/ind_286_24_andressa_-_manut._rua_urano_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Zeladoria de rua, patrolagem e cascalhamento, na Rua Urano, no Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7429/ind_287_24_ivan_-_patrolagem_rua_pico_da_bandeira_baln._marambaia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7429/ind_287_24_ivan_-_patrolagem_rua_pico_da_bandeira_baln._marambaia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto à Secretaria Competente, que seja feita com a urgência devida, a patrolagem, na Rua Pico da Bandeira, Bal. Marambaia, em toda sua extensão.</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7431/ind_288_24_ivan_-_extensao_de_rede_eletrica_rua_santos_dumont_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7431/ind_288_24_ivan_-_extensao_de_rede_eletrica_rua_santos_dumont_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto a Secretaria Competente, que seja feita com a urgência devida, a extensão da rede de energia, água e esgoto, na Rua Santos Dumont, 1440 Bal. São Martinho.</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7432/ind_289_24_ivan_-inetalacao_e_manutencao_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7432/ind_289_24_ivan_-inetalacao_e_manutencao_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, para que faça gestão junto à Secretaria Competente, que seja feita com a urgência devida, a instalação de luminária e substituição de luminária danificada à Rua Ceará, 325 – Bal. Vila Nova.</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7433/ind_290_24_fabiano_-_sinalizacao_de_transito_do_baln._curitiba_ao_vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7433/ind_290_24_fabiano_-_sinalizacao_de_transito_do_baln._curitiba_ao_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que atenda o pedido dos moradores do lado sul da cidade no que tange a pintura das lombadas bem como toda a sinalização a partir do balneário Curitiba até o balneário Vila Nova.</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7434/ind_291_24_fabiano_-_manutencao_ad_estrada_da_vizinhanca_trecho_entre_comunidade_carabanas_e_o_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7434/ind_291_24_fabiano_-_manutencao_ad_estrada_da_vizinhanca_trecho_entre_comunidade_carabanas_e_o_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que informe ao departamento competente a necessidade de manutenção da estrada da vizinhança no trecho entre a comunidade do Carabanas e o Atlântico.</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7435/ind_292_24_andressa_-_patrolagem_e_cascalhamento_rua_nova_york_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7435/ind_292_24_andressa_-_patrolagem_e_cascalhamento_rua_nova_york_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando_x000D_
 que seja realizada a Zeladoria de rua, patrolagem e cascalhamento, na Rua Nova York, no Balneário Di Franco.</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7436/ind_293_24_andressa_-_patrolagem_e_cascalhamento_rua_casa_branca_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7436/ind_293_24_andressa_-_patrolagem_e_cascalhamento_rua_casa_branca_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando_x000D_
 que seja realizada a Zeladoria de rua, patrolagem e cascalhamento, na Rua Casa Branca, no Balneário Icaraí.</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7437/ind_294_24_andressa_-_manutencao_e_instalacao_de_iluminaria_publica_rua_carabanas_baln._monte_carlos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7437/ind_294_24_andressa_-_manutencao_e_instalacao_de_iluminaria_publica_rua_carabanas_baln._monte_carlos.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto as Secretarias Competentes, que seja realizada_x000D_
 a colocação de Iluminação pública na Rua Carabanas, na altura do nº 160 e redondeza, no Balneário Monte Carlo (Carabanas).</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7438/ind_295_24_tonon_-_instalacao_e_manutencao_da_iluminacao_publica_na_estrada_da_vizinhanca_altura_do_numero_25.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7438/ind_295_24_tonon_-_instalacao_e_manutencao_da_iluminacao_publica_na_estrada_da_vizinhanca_altura_do_numero_25.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que seja feita Instalação/Manutenção da Iluminação Pública na Estrada da Vizinhança, altura do número 25.</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7459/ind_296_24_ivan_-_prolongamento_de_rede_esgoto_agua_e_esgoto_a_rua_santos_dumont_baln._sambura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7459/ind_296_24_ivan_-_prolongamento_de_rede_esgoto_agua_e_esgoto_a_rua_santos_dumont_baln._sambura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a solicitação de prolongamento de rede de energia, água e esgoto à Rua Santos Dumont, 1440 - Bal. Samburá.</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7460/ind_297_24_ivan_-__colocacao_de_ponte_de_concreto_de_acesso_a_praia_baln._vila_real.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7460/ind_297_24_ivan_-__colocacao_de_ponte_de_concreto_de_acesso_a_praia_baln._vila_real.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a colocação de ponte de concreto de acesso à praia, na Av. Beira Mar, 16974 - Bal. Vila Real.</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7461/ind_298_24_ivan_-__patrolgem_e_manutencao_de_via_rua_pico_da_bandeira__baln._marambaia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7461/ind_298_24_ivan_-__patrolgem_e_manutencao_de_via_rua_pico_da_bandeira__baln._marambaia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a patrolagem e manutenção de via, à Rua Pico da Bandeira em toda sua extensão - Bal. Marambaia.</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7462/ind_299_24_ivan_-_manutencao_de_passarela_de_concreto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7462/ind_299_24_ivan_-_manutencao_de_passarela_de_concreto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a manutenção da passarela de concreto que dá acesso à praia na Av. Beira Mar, 8.810 - Bal. Mar e Luz.</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7463/ind_300_24_ivan_-_prolongamento_de_rede_de_esgoto_e_abertura_rua_monte_catini_baln._presidente_kennedy.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7463/ind_300_24_ivan_-_prolongamento_de_rede_de_esgoto_e_abertura_rua_monte_catini_baln._presidente_kennedy.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência o prolongamento de rede de esgoto e abertura de rua à Rua Monte Catini, 555 - Bal. Presidente Kennedy.</t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7464/ind_301_24_ivan_-_limpeza_de_final_da_rua_horacio_cabeca_baln._sambura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7464/ind_301_24_ivan_-_limpeza_de_final_da_rua_horacio_cabeca_baln._sambura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a limpeza de rua na Rua Horácio Cabeça. 50 - Bal. Samburá.</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7465/ind_302_24_oeder_-_instalacao_de_iluminacao_rua_catumbi_baln._porto_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7465/ind_302_24_oeder_-_instalacao_de_iluminacao_rua_catumbi_baln._porto_velho_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões junto ao Departamento Competente com urgência , para que seja feito o serviço de instalação de iluminação na Rua Catumbi localizada no Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7467/ind_303_24_oeder_-_instalacao_de_lombo_faixa_proximo_ao_cei__sonho_de_crianca_baln._porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7467/ind_303_24_oeder_-_instalacao_de_lombo_faixa_proximo_ao_cei__sonho_de_crianca_baln._porto_velho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões junto ao Departamento Competente com urgência, para que seja feito o serviço de instalação de lombofaixa próximo ao CEI Sonho de Criança localizada no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>7468</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7468/ind_304_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua_limeira_baln._icrai_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7468/ind_304_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua_limeira_baln._icrai_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a zeladoria de rua, patrolagem e cascalhamento, na Rua Limeira, no Balneário Icaraí de Iguape.</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7469/ind_305_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7469/ind_305_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Zeladoria de rua, patrolagem e cascalhamento, na Rua Rio de Janeiro, no Balneário Adriana.</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7474/ind_306_24_milton_-_execucao_do_drecreto_para_pratica_do_motocross_velicross.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7474/ind_306_24_milton_-_execucao_do_drecreto_para_pratica_do_motocross_velicross.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Exma. Sra. Prefeita Municipal, para que faça gestão junto ao departamento competente para que desafete 50% da ferradura do Araçá através de decreto para a pratica do motocross/velocross, ou outro espaço do município.</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7470/ind_307_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7470/ind_307_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a zeladoria de rua, patrolagem e cascalhamento, na Rua Amparo, no Balneário Icaraí de Iguape.</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7471/ind_308_24_fabiano_-manutencao_da_rua_tijuana_baln._monte_carlo_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7471/ind_308_24_fabiano_-manutencao_da_rua_tijuana_baln._monte_carlo_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Srª. Prefeita Municipal, para que informe ao departamento competente a necessidade de manutenção da Rua Tijuana no Balneário Monte Carlo próximo a marina.</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7472/ind_309_24_daniel_-_retirada_de_intulhos_rua_santa_catarina_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7472/ind_309_24_daniel_-_retirada_de_intulhos_rua_santa_catarina_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do poder Executivo, para que faça gestões junto ao Departamento Competente, para que realize a retirada de entulhos na Rua Santa Catarina, nº 475, localizado no Balneário Adriana e que seja tomada as devidas providências para o perfeito tráfego de pessoas.</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7483/ind_310_24_tonon_-__instalacao_de_tubos_de_concreto_na_valas_da_rua_monte_catini_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7483/ind_310_24_tonon_-__instalacao_de_tubos_de_concreto_na_valas_da_rua_monte_catini_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal para que faça gestões com os departamentos competentes, no sentido de que sejam instalados Tubos de Concreto nas Valas da Rua Monte Catini, no Balneário Di Franco.</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7485/ind_311_24_ivan_-_abertura_de_uma_barra_acesso_a_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7485/ind_311_24_ivan_-_abertura_de_uma_barra_acesso_a_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto a Secretaria Competente, para que seja feita com a devida urgência a abertura de uma barra de acesso à praia, em frente à Rua Lageado – Bal. Marilena.</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7486/ind_312_24_ivan_-_manutencao_de_passarela_de_acesso_a_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7486/ind_312_24_ivan_-_manutencao_de_passarela_de_acesso_a_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a manutenção da passarela de acesso à praia, na Av. Beira Mar, em frente à Rua Maringá, Bal. Canadá</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7487/ind_313_24_ivan_-_instalacao_de_braco_de_luminaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7487/ind_313_24_ivan_-_instalacao_de_braco_de_luminaria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a instalação de braço de luminária à Rua Londrina, 305 – Bal. Canadá.</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7488/ind_314_24_ivan_-_solicitacao_que_caminhao_acesse_via_rua_jorge_fara_baln._canada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7488/ind_314_24_ivan_-_solicitacao_que_caminhao_acesse_via_rua_jorge_fara_baln._canada.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a solicitação para que o caminhão de lixo acesse a via, Rua Jorge Fará – Bal. Canadá</t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7489/ind_315_24_ivan_-_instalacao_de_braco_de_luminaria_e_manutencao_de_rua_jorge_fara_baln._canada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7489/ind_315_24_ivan_-_instalacao_de_braco_de_luminaria_e_manutencao_de_rua_jorge_fara_baln._canada.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a instalação de braço de luminária e manutenção da via, à Rua Jorge Fará, 625 – Bal. Canadá.</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7490/ind_316_24_ivan_-_instalacao_de_placa_de_sinalizacao_com_nomes_dos_logradouros_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7490/ind_316_24_ivan_-_instalacao_de_placa_de_sinalizacao_com_nomes_dos_logradouros_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a instalação de placas de sinalização com os nomes dos logradouros – Bal. Vila Nova</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7491/ind_317_24_ivan_-_instalacao_de_lombo_faixa_av.rio_de_janeiro_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7491/ind_317_24_ivan_-_instalacao_de_lombo_faixa_av.rio_de_janeiro_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a instalação de lombofaixa à Av. Rio de Janeiro, 200 – Bal. Vila Nova</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7492/ind_318_24_ivan_-_limpeza_de_valas_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7492/ind_318_24_ivan_-_limpeza_de_valas_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a limpeza de valas, Bal. Vila Nova.</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7493/ind_319_24_ivan_-_troca_de_lampada_queima_rua_alagoas_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7493/ind_319_24_ivan_-_troca_de_lampada_queima_rua_alagoas_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a troca de lâmpada na Rua Alagoas, n 95 – Bal. Vila Nova.</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7494/ind_320_24_andressa-_zeladoria_da_rua_dante_alighieri_baln._meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7494/ind_320_24_andressa-_zeladoria_da_rua_dante_alighieri_baln._meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a Zeladoria de rua, patrolagem e cascalhamento, na Rua Dante Alighieri, no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7495/ind_321_24_andressa-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7495/ind_321_24_andressa-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a Zeladoria de rua, roçada e cascalhamento, na Rua Limeira (parte de baixo da lagoa – próximo a candapui), no Balneário Icaraí de Iguape.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7501/ind_322_24_ivan_-_substituicao_de_poste_de_energia_rua_quarto_baln._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7501/ind_322_24_ivan_-_substituicao_de_poste_de_energia_rua_quarto_baln._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria, Órgão ou Empresa, Competente, para que seja feita com a devida urgência a substituição de poste de energia na Rua Quarto, nº 345 – Bal. City Mar.</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7502/ind_323_24_ivan_-_rocagem_tapa_buraco_e_manutencao_da_via_rua_antuerpia_banl._monte_carlos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7502/ind_323_24_ivan_-_rocagem_tapa_buraco_e_manutencao_da_via_rua_antuerpia_banl._monte_carlos.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria, Órgão ou Empresa, Competente, para que seja feita com a devida urgência a roçagem, tapa buraco e manutenção da via, à Rua Antuérpia, 395 – Bal. Monte Carlo.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7503/ind_324_24_ivan_-_rocagem_rua_quarto_baln._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7503/ind_324_24_ivan_-_rocagem_rua_quarto_baln._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria, Órgão ou Empresa, Competente, para que seja feita com a devida urgência a roçagem, à Rua Quarto – Bal. City Mar.</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7504/ind_325_24_ivan_-substituicao_de_lampadas_queimadas_instalacao_de_braco_de_luminaria_e_instalacao_de_postes_de_iluminacao_av._paulo_bonfim_baln._barra_velha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7504/ind_325_24_ivan_-substituicao_de_lampadas_queimadas_instalacao_de_braco_de_luminaria_e_instalacao_de_postes_de_iluminacao_av._paulo_bonfim_baln._barra_velha.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria, Órgão ou Empresa, Competente, para que seja feita com a devida urgência a substituição de lâmpadas queimadas, instalação de braço de luminária e instalação de postes de iluminação, à Av. Paulo_x000D_
 Bonfim, referência nº. 245 – Bal. Barra Velha.</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7505/ind_326_24_andressa_-_zeladoria_patrolagem__e_cascalhamento_rua_lara_baln._ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7505/ind_326_24_andressa_-_zeladoria_patrolagem__e_cascalhamento_rua_lara_baln._ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando_x000D_
 que seja realizada a zeladoria de rua, patrolagem e cascalhamento, na Rua Lara, no Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7506/ind_327_24_andressa_-_colocacao_bracos_de_iluminacao_e_lampadas_na_av._moreira_salles_baln._ponta_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7506/ind_327_24_andressa_-_colocacao_bracos_de_iluminacao_e_lampadas_na_av._moreira_salles_baln._ponta_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto às Secretarias Competentes, que seja realizada_x000D_
 a colocação de 3 Braços de Iluminação, Lâmpadas e tocas de lâmpadas na Av. Moreira Salles, do 335 ao 750 no Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7507/ind_328_24_andressa_-_colocacao_bracos_de_iluminacao_e_lampadas_na_rua_irne_baln._ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7507/ind_328_24_andressa_-_colocacao_bracos_de_iluminacao_e_lampadas_na_rua_irne_baln._ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto às Secretarias Competentes, que seja realizada_x000D_
 a colocação de 2 Braços de Iluminação e Lâmpadas na Rua Irene na altura do n° 150, no Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7508/ind_329_24_andressa_-_zeladoria_e_limpeza_da_praia_baln._ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7508/ind_329_24_andressa_-_zeladoria_e_limpeza_da_praia_baln._ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando_x000D_
 que seja realizada a zeladoria e limpeza da praia, na extensão do Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7512/ind_330_24_ivan_-_fechamento_de_rua_com_tubos_a_rua_porto_tubarao_bal._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7512/ind_330_24_ivan_-_fechamento_de_rua_com_tubos_a_rua_porto_tubarao_bal._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria, Órgão ou Empresa, Competente, para que seja feita com a devida urgência a solicitação para fechamento de rua com tubos, à Rua Porto Tubarão, 397 – Bal. Atlântico</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7513/ind_331_24_ivan_-_instalacao_de_braco_de_luminaria_rua_pedra_salgada_bal_jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7513/ind_331_24_ivan_-_instalacao_de_braco_de_luminaria_rua_pedra_salgada_bal_jardim_portugal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria, Órgão ou Empresa, Competente, para que seja feita com a devida urgência a instalação de braço de luminária , à Rua Pedra Salgada, n. 201 – esq. com a Rua Antônio Deodoro de Ramos – Bal. Jardim Portugal.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7514/ind_332_24_ivan_-_instalacao_ponto_de_onibus_rua_venus_bal_mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7514/ind_332_24_ivan_-_instalacao_ponto_de_onibus_rua_venus_bal_mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria competente, para que seja feita com a devida urgência a instalação de ponto de ônibus, à Rua Vênus, paralela com a Estrada da Vizinhança, nº.1300 – Bal. Mar e Sol.</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7515/ind_333_24_ivan_-_cascalhamento__rua_pacaembu_bal_flor_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7515/ind_333_24_ivan_-_cascalhamento__rua_pacaembu_bal_flor_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a solicitação para cascalhamento da Rua Pacaembu, em toda sua extensão, no Bal. Flor de Iguape.</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7516/ind_334_24_ivan_-_abertura_de_viela_rua_venus_bal_mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7516/ind_334_24_ivan_-_abertura_de_viela_rua_venus_bal_mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria, Competente, para que seja feita com a devida urgência a abertura de viela com colocação de tubo, Bal. Mar e Sol, referência, Rua Vênus, 647.</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7517/ind_335_24_ivan_-_colocacao_de_braco_de_luminaria_rua_paraiba_bal_vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7517/ind_335_24_ivan_-_colocacao_de_braco_de_luminaria_rua_paraiba_bal_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto a Secretaria, Órgão ou Empresa, Competente, para que seja feita com a devida urgência a colocação de braço de luminária, na Rua Paraíba, 25 – Bal. Vila Nova.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7518/ind_336_24_ivan_-_recolocacao_de_ambulancia_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7518/ind_336_24_ivan_-_recolocacao_de_ambulancia_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, para que seja feita com a devida urgência a  recolocação da ambulância e carro para transporte de passageiros, no Boqueirão Sul.</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7522/ind_337_24_oeder_-__servico_de_instalacao_de_lombofaixa_av._beira_mar_baln._sete_de_setembro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7522/ind_337_24_oeder_-__servico_de_instalacao_de_lombofaixa_av._beira_mar_baln._sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões junto ao Departamento Competente com urgência, para que seja feito o serviço de instalação de lombofaixa na Avenida Beira Mar próximo à Rua 15 de novembro localizada no Balneário Sete de Setembro B.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7521/ind_338_24_oeder_-__servico_de_cascalhamento_rua_casa_verde_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7521/ind_338_24_oeder_-__servico_de_cascalhamento_rua_casa_verde_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Exma. Sra. Prefeita Municipal, para que faça gestões junto ao Departamento Competente com urgência, para que seja feito o serviço de patrolagem e cascalhamento na Rua Casa Verde localizada no Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7523/ind_339_24_oeder_-__servico_de_instalacao_de_braco_de_luz_rua_elisabeth_baln._vila_real.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7523/ind_339_24_oeder_-__servico_de_instalacao_de_braco_de_luz_rua_elisabeth_baln._vila_real.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões junto ao Departamento Competente com urgência, para que seja feito o serviço de instalação de braço de luz na Rua Rainha Elisabeth, altura do número 395, localizada no Balneário Vila Real.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7520/ind_340_24_oeder_-__servico_de_limpeza_vala_rua_jose_pacheco_dos_santos_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7520/ind_340_24_oeder_-__servico_de_limpeza_vala_rua_jose_pacheco_dos_santos_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões junto ao Departamento Competente com urgência, para que seja feito o serviço de limpeza de vala na Rua José Pacheco dos Santos localizada no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7525/ind_341_24_gryllo_-_instalacao_de_lombo_faixa_rua_beethoven_baln._meu_recanto_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7525/ind_341_24_gryllo_-_instalacao_de_lombo_faixa_rua_beethoven_baln._meu_recanto_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo , para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de instalação de lombo faixa na Rua Beethoven no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7526/ind_342_24_gryllo_-__instalacao_de_luminarias__av._janaina_baln._janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7526/ind_342_24_gryllo_-__instalacao_de_luminarias__av._janaina_baln._janaina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo , para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de instalação de luminárias na Av. Janaína no Balneário Janaína.</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7527/ind_343_24_gryllo_-__trocas_de_4_lampadas_av._um_baln._portal_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7527/ind_343_24_gryllo_-__trocas_de_4_lampadas_av._um_baln._portal_janaina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência para que seja feito serviços de troca de 4 lâmpadas na Av. Um no Balneário Portal do Janaína.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7528/ind_344_24_gryllo_-__instalacao_de_duas_luminarias_av._um_banl._portal_do_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7528/ind_344_24_gryllo_-__instalacao_de_duas_luminarias_av._um_banl._portal_do_janaina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de instalação de 2 luminárias na Av. Um no Balneário Portal do Janaína.</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7530/ind_345_24_tonon_-_inst._lombofaixa_avenida_beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7530/ind_345_24_tonon_-_inst._lombofaixa_avenida_beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões com os departamentos competentes, no sentido de que sejam Instaladas Lombofaixas na Avenida Beira Mar, altura do número 15820 e 15290, próximo ao Mercado Sol, no Balneário Atlântico.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7531/ind_346_24_tonon_-_manut._rua_i_balneario_janaina_i.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7531/ind_346_24_tonon_-_manut._rua_i_balneario_janaina_i.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de Limpeza de Vala e Patrolagem na Rua I, Balneário Janaína I, até o final da rua.</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7532/ind_347_24_tonon_-_inst._iluminacao_publica_rua_casa_verde_bal._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7532/ind_347_24_tonon_-_inst._iluminacao_publica_rua_casa_verde_bal._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões com os departamentos competentes, no sentido de que seja Instalada Iluminação Pública na Rua Casa Verde, altura do número 790, localizada no Balneário Leão de Iguape. A pedido de moradores.</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7548/ind_348_24_andressa_-_manut._rua_laercio_ribeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7548/ind_348_24_andressa_-_manut._rua_laercio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Zeladoria de rua, patrolagem e cascalhamento, na Rua Laercio Ribeiro, no Balneário Di Franco.</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7549/ind_349_24_andressa_-_zeladoria_da_rua_sorocaba_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7549/ind_349_24_andressa_-_zeladoria_da_rua_sorocaba_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Zeladoria de rua, patrolagem e cascalhamento, na Rua Sorocaba (parte sem asfalto), no Balneário Icaraí de Iguape.</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7550/ind_350_24_andressa_-_zeladoria_da_rua_porto_das_pedras_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7550/ind_350_24_andressa_-_zeladoria_da_rua_porto_das_pedras_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Zeladoria de rua, patrolagem, roçada e cascalhamento, na Rua Porto da Pedras, Balneário Atlântico.</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7568/ind_352_24_daniel_-_implantacao_lombada_na_av._beira_mar_e_a_rua_cinco_baln._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7568/ind_352_24_daniel_-_implantacao_lombada_na_av._beira_mar_e_a_rua_cinco_baln._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo a Exma. Sra. Prefeita Municipal, para que faça gestões junto ao Departamento Competente, para que realize a implantação de uma lombada entre a Avenida Beira Mar e a Rua cinco, localizada Balneário City Mar, conforme o pedido nº 2069305 já protocolado na Prefeitura</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7570/ind_353_24_milton_-_manutencao_de_quatro_luminarias_rua_vina_del_mar_banl._difranco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7570/ind_353_24_milton_-_manutencao_de_quatro_luminarias_rua_vina_del_mar_banl._difranco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestão junto ao departamento competente para que seja feito manutenção de quatro luminárias na Rua Vina Del Mar, altura do número 263 ao 330, Balneário Di Franco.</t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7571/ind_354_24_milton_-_manutencao_de_na_estrada_do__baln._ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7571/ind_354_24_milton_-_manutencao_de_na_estrada_do__baln._ubatuba.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestão junto ao departamento competente para que seja feita manutenção com urgência na estrada do Ubatuba, tendo em vista estar em péssimas condições.</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7574/ind_355_24_daniel_-_troca_de_cinco_luminarias_rua_cinco_banl._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7574/ind_355_24_daniel_-_troca_de_cinco_luminarias_rua_cinco_banl._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Chefe do Poder Executivo a Exma. Sra. Prefeita Municipal, que faça gestão junto ao Departamento Competente, para que realize a troca de 5 (cinco) luminárias que estão queimadas na Rua Cinco, nº 285 localizada no Balneário City Mar, conforme o pedido nº 2106105 já protocolado na Prefeitura a pedido do Sr. Português</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7575/ind_356_24_daniel_-_troca_de_poste_que_se_encontra_no_meio_da_rua__alamenda_dos_beijos_banl._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7575/ind_356_24_daniel_-_troca_de_poste_que_se_encontra_no_meio_da_rua__alamenda_dos_beijos_banl._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo a Exma. Sra. Prefeita Municipal e a Empresa Neoenergia S.A. distribuidora de energia para que faça gestões junto ao Departamento Competente, para que realize a troca do poste que se encontra no meio da rua e que seja remanejado para a calçada, está localizado na Alameda dos Beijos no Balneário Yemar</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7590/ind_357_24_ivan_-_aquisicao_e_manutencao_de_cadeiras_e_ventiladores_para_o_veloro_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7590/ind_357_24_ivan_-_aquisicao_e_manutencao_de_cadeiras_e_ventiladores_para_o_veloro_municipal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, que seja feita com a urgência devida, a aquisição de cadeiras, aquisição ou manutenção dos ventiladores para o Velório Municipal.</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7589/ind_358_24_ivan_-__instalacao_de_ducha_na_guarita_do_guarda-vidas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7589/ind_358_24_ivan_-__instalacao_de_ducha_na_guarita_do_guarda-vidas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, que seja feita com a urgência devida, a instalação de ducha junto à guarita do Guarda Vida.</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7599/ind_359_24_milton_-_manut._bal._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7599/ind_359_24_milton_-_manut._bal._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestão junto a secretaria de obras para que realize com urgência um mutirão de zeladoria no Balneário City Mar, tendo em vista a precariedade do balneário.</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7604/ind_360_24_milton_-_manut._rua_tijuana_bal._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7604/ind_360_24_milton_-_manut._rua_tijuana_bal._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, a Exma. Sra. Prefeita Municipal, para que faça gestão junto à secretaria competente, para que seja feita zeladoria na rua Tijuana, Balneário Monte Carlo, principalmente próximo ao número 693.</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7588/ind_361_24_ivan_-_cascalhamento_da_rua_elias_grecov_banl._xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7588/ind_361_24_ivan_-_cascalhamento_da_rua_elias_grecov_banl._xandu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, que seja feita com a urgência devida, o cascalhamento da Rua Elias Grecov, Bal. Xandú.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7597/ind_362_24_ivan_-_manut._bal._janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7597/ind_362_24_ivan_-_manut._bal._janaina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, que seja feita com a urgência devida, a limpeza de guias e manutenção de via, Bal. Janaina.</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7598/ind_363_24_andressa_-_poda_de_arvore_na_av._beira_mar_baln._ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7598/ind_363_24_andressa_-_poda_de_arvore_na_av._beira_mar_baln._ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a Poda de árvore na Av. Beira Mar, na curva chegando no Bora Lá, no Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7603/ind_364_24_milton_-_manut._rua_rouxinol_bal._carolina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7603/ind_364_24_milton_-_manut._rua_rouxinol_bal._carolina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestão junto à secretaria competente, para que seja feita a zeladoria na rua Rouxinol, localizada no Balneário Carolina e também a manutenção do cascalho próximo ao numero 20.</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7602/ind_365_24_oeder__-_manut._infiltracao_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7602/ind_365_24_oeder__-_manut._infiltracao_upa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões junto ao Departamento Competente com urgência, para que seja feito o serviço de manutenção e reparo nas infiltrações e vazamentos na UPA (Unidade de Pronto Atendimento), localizada na Rua Bom Jesus de Iguape esquina com a Avenida Candapuí Sul no Balneário Samburá.</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7621/ind_366_24_ivan_-_manutencao_de_luminaria_rua_bauru_baln.icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7621/ind_366_24_ivan_-_manutencao_de_luminaria_rua_bauru_baln.icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, que seja feita com a urgência devida, a manutenção de luminária, Rua Bauru, 800 – acesso pela Candapuí Norte – Bal. Icaraí, próximo à CEI Criança Feliz.</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7620/ind_367_24_oeder__-_servico_de_limpeza_das_grades_do_predio_da_unidadade_de_saude_da_familia_central.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7620/ind_367_24_oeder__-_servico_de_limpeza_das_grades_do_predio_da_unidadade_de_saude_da_familia_central.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões junto ao Departamento Competente com urgência, para que seja feito o serviço de limpeza das grades do entorno da Unidade de Saúde da Família (USF) Central, localizada na Rua Alameda Nice no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7619/ind_368_24_oeder__-_pintura_no_predio_da_unidadade_de_saude_da_familia_central.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7619/ind_368_24_oeder__-_pintura_no_predio_da_unidadade_de_saude_da_familia_central.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões junto ao Departamento Competente com urgência, para que seja feito o serviço de pintura no prédio da Unidade de Saúde da Família (USF) Central, localizada na Rua Alameda Nice no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7637/ind_369_24_gryllo_-_cascalhamento_na_alameda_porto_das_pedras_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7637/ind_369_24_gryllo_-_cascalhamento_na_alameda_porto_das_pedras_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito a manutenção com cascalho na Al. Porto das Pedras no Balneário Atlântico</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7638/ind_370_24_gryllo_-_patrolagem_na_rua_frei_caneca_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7638/ind_370_24_gryllo_-_patrolagem_na_rua_frei_caneca_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviço de patrolagem na Rua Frei Caneca no Balneário São Martinho.</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7639/ind_371_24_gryllo_-_troca_de_lampada_de_iluminacao_rua_um_banl.vitoria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7639/ind_371_24_gryllo_-_troca_de_lampada_de_iluminacao_rua_um_banl.vitoria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito a troca de 01 (uma) lâmpada de iluminação pública na Rua Um, próximo ao número 350 no Balneário Vitória.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7640/ind_372_24_gryllo_-_troca_de_lampada_de_iluminacao_publica_rua_sao_jose__banl.adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7640/ind_372_24_gryllo_-_troca_de_lampada_de_iluminacao_publica_rua_sao_jose__banl.adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito a troca de 01 (quatro) lâmpadas de iluminação pública na Rua São José, 126 no Balneário Adriana.</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7641/ind_373_24_gryllo_-_colocacao_de_lixeira_tipo_contenier_rua_dois_baln._vitoria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7641/ind_373_24_gryllo_-_colocacao_de_lixeira_tipo_contenier_rua_dois_baln._vitoria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja colocado 01 (uma) lixeira tipo container na Rua 02, próximo ao número 350 no Balneário Vitória</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7642/ind_374_24_gryllo_-_troca_de_lampadas_de_iluminacao_publica_rua_um_baln._portal_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7642/ind_374_24_gryllo_-_troca_de_lampadas_de_iluminacao_publica_rua_um_baln._portal_janaina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito a troca de 04 (quatro) lâmpadas de iluminação pública na Rua Um, no Balneário Portal do Janaina.</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7650/ind_375_24_ivan_-_colocacao_de_tubo_rua_ulysses_guimaraes_bal._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7650/ind_375_24_ivan_-_colocacao_de_tubo_rua_ulysses_guimaraes_bal._marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, que seja feita com a urgência devida, a colocação de tubo na Rua Ulysses Guimarães, 1095 – Bal. Marusca.</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7651/ind_376_24_ivan_-_substituicao_de_lamapada_rua_projetada_ii_bal._claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7651/ind_376_24_ivan_-_substituicao_de_lamapada_rua_projetada_ii_bal._claudia_mara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestão junto à Secretaria Competente, que seja feita com a urgência devida, a substituição de lâmpada queimada, Rua Projetada II, Bal. Claudia Mara, em frente ao n. 165 ao lado do n.180</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7652/ind_377_24_tonon_-_reparo_iluminacao_publica_rua_campinas_bal._pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7652/ind_377_24_tonon_-_reparo_iluminacao_publica_rua_campinas_bal._pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona para que faça gestões com os departamentos competentes, no sentido de que seja realizado o Reparo na Iluminação Pública em toda extensão da Rua Campinas, Localizada no Balneário Pedrinhas. A pedido de moradores da região, que reclamam da insegurança.</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7661/ind_378_24_andressa_-_retirada_de_entulho_rua_luiz_pacces_baln._iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7661/ind_378_24_andressa_-_retirada_de_entulho_rua_luiz_pacces_baln._iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, à Chefe do Poder Executivo, para que faça gestões junto ao departamentos competentes, solicitando que seja realizada a Retirada de entulho, na Rua Luiz Pacces, na altura do nº 230, Balneário Iguape.</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7670/ind_379_24_gryllo_-_instalacao_de_placa_ruasem_saida_av._beira_mar_esquin_a_com_a_rua_dos_cravos_banl_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7670/ind_379_24_gryllo_-_instalacao_de_placa_ruasem_saida_av._beira_mar_esquin_a_com_a_rua_dos_cravos_banl_viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja instalado Placa sinalizando Rua Sem Saída na Av. Beira Mar esquina com a Rua dos Cravos no Balneário Viaréggio.</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7671/ind_380_24_gryllo_-_instalacao_de_placa_rua_tres_com_av.beira_mar_banl._samambaia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7671/ind_380_24_gryllo_-_instalacao_de_placa_rua_tres_com_av.beira_mar_banl._samambaia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que instalada Placa sinalizando Rua Sem Saída na Rua 3 com a Av. Beira Mar no Balneário Samambaia.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7668/ind_381_24_fabiano_-_manuntecao_da_rua_dona_emilia_baln._bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7668/ind_381_24_fabiano_-_manuntecao_da_rua_dona_emilia_baln._bermudas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões junto ao Departamento competente, no sentido que seja executado serviços de manutenção na Rua Dona Emília no Balneário Bermudas.</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7672/ind_382_24_gryllo_-_manutencao_e_cascalhamento_rua_orion_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7672/ind_382_24_gryllo_-_manutencao_e_cascalhamento_rua_orion_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo , para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenção e cascalhamento em toda a extensão da Rua Orion no Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7685/ind_383_24_gryllo_-_manutencao_eletrica_da_iluminacao_na_orla_maritima.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7685/ind_383_24_gryllo_-_manutencao_eletrica_da_iluminacao_na_orla_maritima.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de manutenção da parte elétrica e fiação da iluminação na Orla Marítima.</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7679/ind_384_24_milton_-_instalacao_de_contenier_de_lixo_baln._ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7679/ind_384_24_milton_-_instalacao_de_contenier_de_lixo_baln._ubatuba.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestão junto ao departamento competente para que seja instalado um container de lixo próximo a casa do senhor Aroldo (próximo ao mar pequeno) no Balneário Ubatuba.</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7681/ind_385_24_milton_-_incluir_linha_de_onibus_no_claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7681/ind_385_24_milton_-_incluir_linha_de_onibus_no_claudia_mara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestão junto ao departamento competente no sentido de que a linha que faz o Balneário Vitória entre no Balneário Caiçara/Claudiamara.</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7682/ind_386_24_milton_-_retirada_de_postes_de_iluminacao_sem_uso_no_boquerao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7682/ind_386_24_milton_-_retirada_de_postes_de_iluminacao_sem_uso_no_boquerao.pdf</t>
   </si>
   <si>
     <t>Indico nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestão junto a Secretaria de Obras para que seja feita a remoção dos postes de iluminação sem uso na região central do Boqueirão totalizando mais de cinco postes, que causam poluição visual na nossa cidade.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7684/ind_387_24_milton_-_manutencao_na_porta_principal_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7684/ind_387_24_milton_-_manutencao_na_porta_principal_upa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestão junto a Secretaria de Obras para que faça com urgência a manutenção na porta principal da UPA, Unidade de Pronto Atendimento, tendo em vista que a mesma não fecha, prejudicando o uso do equipamento de ar condicionado que é de suma importância com a chegada do verão.</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7678/ind_388_24_andressa_-_servico_de_tapa_buraco_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7678/ind_388_24_andressa_-_servico_de_tapa_buraco_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizado o serviço de tapa buracos na extensão da Aveniva Beira Mar e Avenidas principais.</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7680/ind_389_24_andressa_-_servico_demanutencao_de_iluminarias_do_parque_linear_ciclovias_da_av._sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7680/ind_389_24_andressa_-_servico_demanutencao_de_iluminarias_do_parque_linear_ciclovias_da_av._sao_paulo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a manutenção da iluminação do parques linear, ciclovia da Av. São Paulo, Ilha de Lazer e Orla.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7683/ind_390_24_milton_-_manutencao_no_servico_de_cananeia_buquerao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7683/ind_390_24_milton_-_manutencao_no_servico_de_cananeia_buquerao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestão junto ao governo do estado para que tome providencias urgentes com relação a travessia da balsa de Cananéia/Boqueirão Sul/Ilha Comprida, devido ao serviço precário que vem sendo feito, causando um grande transtorno com nossos moradores e turistas.</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7698/ind_391_24_tonon_-_limpeza_da_primeira_entrada_da_praia_para_pescadores_baln._portal_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7698/ind_391_24_tonon_-_limpeza_da_primeira_entrada_da_praia_para_pescadores_baln._portal_janaina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, para que faça gestões com os departamentos competentes, no sentido de que seja realizado o serviço de limpeza da primeira entrada da praia para os pescadores, localizada no Balneário Portal Janaína.</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7709/ind_392_24_andressa_-_retirada_de_mato_e_manutecao_das_ruas_sao_judas_tadeu_e_tino_goncalves_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7709/ind_392_24_andressa_-_retirada_de_mato_e_manutecao_das_ruas_sao_judas_tadeu_e_tino_goncalves_baln._britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto ao departamentos competentes, solicitando que seja realizada com urgência a limpeza do mato e manutenções em geral, na Rua São Judas Tadeu e Tino Gonçalves, Balneário Britânia.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7710/ind_393_24_gryllo_-_troca_de_lampadas_de_liminarias_av._adelaide_banl._viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7710/ind_393_24_gryllo_-_troca_de_lampadas_de_liminarias_av._adelaide_banl._viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feita a toca de lâmpadas em 4 luminárias próximo ao N° 167 na Av. Adelaide no Balneário Viaréggio.</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7711/ind_394_24_gryllo_-_instalacao_de_leixeira_do_tipo_container_rua_dos_cravo_com_a_av._beira_mar_baln._viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7711/ind_394_24_gryllo_-_instalacao_de_leixeira_do_tipo_container_rua_dos_cravo_com_a_av._beira_mar_baln._viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feita a colocação de uma lixeira do tipo container na esquina da Rua dos Cravos com a Av. Beira Mar no Balneário Viaréggio.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7714/ind_395_24_gryllo_-_servicos_de_rocagem_na_praca_do_banl._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7714/ind_395_24_gryllo_-_servicos_de_rocagem_na_praca_do_banl._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de roçada na praça do Balneário City Mar.</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7712/ind_396_24_gryllo_-_manutencao_de_via_rua4_no_banl._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7712/ind_396_24_gryllo_-_manutencao_de_via_rua4_no_banl._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, com urgência, para que seja feito serviços de roçada e manutenção geral em toda a extensão da Rua 4 no Balneário City Mar.</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7718/ind_397_24_andressa_-_servicos_de_zeladoria_na_av._beira_mar_entre_os_baln._jadim_portugal_e_jardim_tropical.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7718/ind_397_24_andressa_-_servicos_de_zeladoria_na_av._beira_mar_entre_os_baln._jadim_portugal_e_jardim_tropical.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a Zeladoria da Av. Beira Mar, do Balneário Jardim Portugal (km 6) até Balneário Jardim Tropical (km 14), fazendo a roçada, limpeza das valas e manutenção e melhoria no Asfalto (tapa buracos).</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7719/ind_398_24_andressa_-_servicos_de_zeladorias_na_rua_fernando_sabino_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7719/ind_398_24_andressa_-_servicos_de_zeladorias_na_rua_fernando_sabino_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja_x000D_
 realizada a Zeladoria de rua, e roçada, Na Rua Fernando Sabino, Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7720/ind_399_24_andressa_-_servicos_de_zeladorias_na_rua_siqueira_campos_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7720/ind_399_24_andressa_-_servicos_de_zeladorias_na_rua_siqueira_campos_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto à Secretaria competente, solicitando que seja_x000D_
 realizada a zeladoria geral e cascalhamento da Rua Siqueira Campos (depois do asfalto) - Balneário São Martinho.</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7721/ind_400_24_andressa_-_servicos_de_zeladorias_na_rua_dona_amelinha_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7721/ind_400_24_andressa_-_servicos_de_zeladorias_na_rua_dona_amelinha_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja_x000D_
 realizada a Zeladoria de rua, e cascalhamento, Na Rua Dona Amelinha (depois do asfalto), Balneário São Martinho.</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7722/ind_401_24_andressa_-_servicos_de_zeladorias_na_rua_ribeirao_preto_baln._icarai_de_eguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7722/ind_401_24_andressa_-_servicos_de_zeladorias_na_rua_ribeirao_preto_baln._icarai_de_eguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja_x000D_
 realizada a Zeladoria de rua e patrolagem, na Rua Ribeirão Preto, Balneário Icaraí de Iguape.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7724/ind_402_24_andressa_-_servicos_de_zeladorias_na_rua_rua_campinas_baln._icarai_de_eguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7724/ind_402_24_andressa_-_servicos_de_zeladorias_na_rua_rua_campinas_baln._icarai_de_eguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja_x000D_
 realizada a Zeladoria de rua e patrolagem, na Rua Campinas, Balneário Icaraí de Iguape.</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7725/ind_403_24_andressa_-_servicos_de_zeladorias_na_rua_bauru_baln._icarai_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7725/ind_403_24_andressa_-_servicos_de_zeladorias_na_rua_bauru_baln._icarai_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja_x000D_
 realizada a Zeladoria de rua e patrolagem, na Rua Bauru, Balneário Icaraí de Iguape</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7726/ind_404_24_andressa_-_servico_de_rocada_das_rotatorias_fa_av._candapui_norte_e_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7726/ind_404_24_andressa_-_servico_de_rocada_das_rotatorias_fa_av._candapui_norte_e_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja_x000D_
 realizada a Roçada das Rotatórias da Av. Candapuí Norte e Sul.</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7727/ind_405_24_andressa_-_servico_de_rocagem_em_toda_a_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7727/ind_405_24_andressa_-_servico_de_rocagem_em_toda_a_orla.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, à Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja_x000D_
 realizada a Roçada de toda extensão da Orla.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>JULCO</t>
   </si>
   <si>
     <t>Julgamento de Contas (Tcesp)</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7025/parecer.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7025/parecer.pdf</t>
   </si>
   <si>
     <t>CONTAS MUNICIPAIS REF. EXERCÍCIO 2021, COM PARECER PRÉVIO FAVORÁVEL EXARADO PELO TRIBUNAL DE CONTAS DE SÃO PAULO.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6546/mocao_001_24_-_todos_-_pesar_severo_bispo_de_santana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6546/mocao_001_24_-_todos_-_pesar_severo_bispo_de_santana.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Pesar, aos familiares do saudoso e querido Severo Bispo de Santana, que no dia 11 de janeiro de 2024, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6736/mocao_002_24_-_todos_-_pesar_apolinario_barbosa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6736/mocao_002_24_-_todos_-_pesar_apolinario_barbosa.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Pesar, aos familiares do saudoso e querido Sr. Apolinário Barbosa, que no dia 04 de fevereiro de 2024, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6606/mocao_003_24_-_todos_-_pesar_aparecida_kuznier_de_ramos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6606/mocao_003_24_-_todos_-_pesar_aparecida_kuznier_de_ramos.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga APARECIDA KUZNIER DE RAMOS, que no último 19 de fevereiro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR, ANDRESSA CERONI, DANIEL RAMOS, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6619/mocao_004_24_-_todos_-_congratulacoes_dr._douglas_jose_vieira_goncalves.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6619/mocao_004_24_-_todos_-_congratulacoes_dr._douglas_jose_vieira_goncalves.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOCÃO DE CONGRATULAÇÕES E APLAUSOS ao Dr. Douglas José Vieira Gonçalves e toda equipe médica do Hospital Regional de Registro.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6681/mocao_005_24_-_todos_-_pesar_mauro_viera_maia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6681/mocao_005_24_-_todos_-_pesar_mauro_viera_maia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo MAURO VIERA MAIA que neste último dia 02 de Março, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6682/mocao_006_24_-_todos_-_pesar_benedita.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6682/mocao_006_24_-_todos_-_pesar_benedita.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga BENEDITA RAMOS que neste último dia 05 de Março, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7303/mocao_007_23_-_todos_-_governo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7303/mocao_007_23_-_todos_-_governo.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Governador do Estado de São Paulo, Tarcísio de Freitas, ao Presidente da Comissão de Finanças, Gilmaci Santos, e ao Presidente da Assembleia Legislativa, André do Prado, para a efetivação da remuneração dos Mediadores e Conciliadores Judiciais do Estado de São Paulo.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6789/mocao_008_23_-_todos_-_de_pesar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6789/mocao_008_23_-_todos_-_de_pesar.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo JOÃO MAURI FROTTA.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6793/mocao_009_24_-_todos_-_pesar_cristina_soares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6793/mocao_009_24_-_todos_-_pesar_cristina_soares.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga Cristina Soares.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6794/mocao_010_24_-_todos_-_pesar_alessandro_monteiro_da_silva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6794/mocao_010_24_-_todos_-_pesar_alessandro_monteiro_da_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo ALESSANDRO MONTEIRO DA SILVA que neste último dia 06 de Abril, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6931/mocao_corpo_de_bombeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6931/mocao_corpo_de_bombeiro.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal, Ivan Heleno da Silva, Vereador infra-assinado. Requer de vossa excelência que ouvido o plenário e obedecidas as exigências regimentais, conste em alta moção e congratulação a toda equipe do Corpo de Bombeiro e aos Guarda Vidas Temporários (G.V.T). Elevamos as congratulações no nome do 3° SGT PM. Elenilson José de Oliveira comandante de prontidão do 2 ° Posto de Bombeiros de Ilha Comprida, assim como representando o corpo de Guarda Vidas Temporários</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6932/mocao_ao_time_de_futebol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6932/mocao_ao_time_de_futebol.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal, Ivan Heleno da Silva, Vereador infra-assinado. Requer de vossa excelência que ouvido o plenário e obedecidas as exigências regimentais, conste em alta moção e congratulação ao time de futebol juvenil de Ilha Comprida, campeão do Vale do Ribeira no último sábado, 13 de abril de 2024, no Campeonato dos Jogos Estaduais da Juventude.</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7304/mocao_013_24_-_andressa_-_congratulacoes_kleber_ariel_goncalves_silva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7304/mocao_013_24_-_andressa_-_congratulacoes_kleber_ariel_goncalves_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao Senhor “Kleber Ariel Gonçalves Silva” Arbitro Elite Federado na CBF.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6939/mocao_014_24_-_todos_-_pesar_joel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6939/mocao_014_24_-_todos_-_pesar_joel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo JOEL PEREIRA DE MATTOS  que neste último dia 10 de Abril, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7305/mocao_015_24_-_todos_-_parabenizacao_rander.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7305/mocao_015_24_-_todos_-_parabenizacao_rander.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO ao servidor RANDER DE OLIVEIRA SEBASTIÃO.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>ROGERINHO REVITTI, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6968/mocao_016-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6968/mocao_016-2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES, de autoria do vereador Rogerio Lopes Revitti a 3º Companhia de Policiamento Militar de Ilha Comprida/ Iguape pelo excelente desempenho e dedicação no cumprimento de suas funções durante o verão 2023/2024.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7050/mocao_017_24_-_ivan_-professores_e_aluos_representantes_das_mais_diversas_modalidades_esportivas_pelos_excelentes_resultados_em_campeonatos_e_competicoes_em_variados_niveis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7050/mocao_017_24_-_ivan_-professores_e_aluos_representantes_das_mais_diversas_modalidades_esportivas_pelos_excelentes_resultados_em_campeonatos_e_competicoes_em_variados_niveis.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal, Ivan Heleno da Silva, Vereador infra-assinado. Requer de vossa excelência que ouvido o plenário e obedecidas as exigências regimentais, conste em alta moção e congratulação a Escola Estadual Profª Judith SantÁna Diégues, nas pessoas do Sr. Diretor Profº Gilberto Pereira Camargo, aos Professores Léa Lisboa Collaço e Tiago Mateus Prestes Vitorino e os representantes das mais diversas modalidades esportivas pelos excelentes resultados em campeonatos e competições em variados níveis.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7070/mocao_018_24_-_rogerio_-_batalha_do_brasa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7070/mocao_018_24_-_rogerio_-_batalha_do_brasa.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, MOÇÃO DE CONGRATULACÕES aos organizadores, participantes e apoiadores da Batalha do Brasa, na pessoa do Sr. Gustavo Matias, pelo esforço e a dedicação que têm contribuído para o enriquecimento cultural e social de nossa cidade.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7122/mocao_019_24_-_todos_-_pesar_arnaldo_lopes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7122/mocao_019_24_-_todos_-_pesar_arnaldo_lopes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido ARNALDO LOPES que neste último dia 27 de Maio, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7127/mocao_020_24_-_andressa_-_congratulacoes_time_de_hendibol_apae.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7127/mocao_020_24_-_andressa_-_congratulacoes_time_de_hendibol_apae.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÃO ao Time de Handebol da APAE de Ilha Comprida.</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>EMERSON GRYLLO, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7156/mocao_021_24_-_todos_-_isabele.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7156/mocao_021_24_-_todos_-_isabele.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES, a senhora ISABELLE MARTINS BENETTI.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7182/assmocao_de_congratulacao-profa.sol_esgalha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7182/assmocao_de_congratulacao-profa.sol_esgalha.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES a Profª, SOLANGE MARIA VINCE ESGALHA, conhecida carinhosamente como Professora SOL ESGALHA, pelos seus ensinamentos, empatia e amor dedicados as crianças do nosso município, a frente do Projeto CAP ( conhecer, amar e preservar), após sua aposentadoria veio para Ilha Comprida e desde 2015 criou o Projeto no intuito de conscientizar e ensinar as crianças a importância do amor e cuidados com o meio ambiente,_x000D_
 durante esses anos já orientou cerca de mais de 60 crianças, que puderam ter experiências que serão levadas para a vida toda.</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
     <t>DANIEL RAMOS, ANDRESSA CERONI, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7170/mocao_023_24_-_todos_-_congratulacoes_melhor_idade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7170/mocao_023_24_-_todos_-_congratulacoes_melhor_idade.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES aos ATLETAS do Centro de Convivência da Melhor Idade da Ilha Comprida (CCMI), que participaram do JOMI 2024 (Jogos da Melhor Idade).</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7253/mocao_024_24_-_todos_-_pesar_rogerio_marthos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7253/mocao_024_24_-_todos_-_pesar_rogerio_marthos.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido Rogério Marthos.</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7314/mocao_025_24_-_todos_-_pesar_amaro_valdivino_cordeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7314/mocao_025_24_-_todos_-_pesar_amaro_valdivino_cordeiro.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido Amaro Valdivino Cordeiro.</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7421/mocao_026_24_-_todos_-_pesar_paula_manente_rocha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7421/mocao_026_24_-_todos_-_pesar_paula_manente_rocha.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido e soberano Plenário, respeitadas as formalidades, MOÇÃO DE PESAR, aos familiares da saudosa e querida PAULA MANENTE DA ROCHA, que no dia 02 de setembro de 2024, certamente pela vontade de "DEUS'', deixou esta vida a caminho da vida eterna junto com o Pai Celestial.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7500/mocao_027_24_-_todos_-_pesar_gil_baiha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7500/mocao_027_24_-_todos_-_pesar_gil_baiha.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido e soberano Plenário, respeitadas as formalidades, MOÇÃO DE PESAR, aos familiares do saudoso e querido GERALDO INÁCIO LOUVORES, popularmente conhecido como GIL BAHIA, que no dia 22 de setembro de 2024, certamente pela vontade de "DEUS'', deixou esta vida a caminho da vida eterna junto com o Pai Celestial.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7519/mocao_028_24_-_todos_-_juraci.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7519/mocao_028_24_-_todos_-_juraci.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos_x000D_
 familiares do saudoso e querido Juraci Ximenes da Silva, que no último 24 de setembro, certamente pela vontade de "DEUS" deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7529/mocao_029_24_-_diversos_-_repudio_elaine_revitti.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7529/mocao_029_24_-_diversos_-_repudio_elaine_revitti.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, a MOÇÃO DE REPÚDIO, a Elaine Revitti.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7535/mocao_030_24_-_todos_-_pesar_jose_lourenco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7535/mocao_030_24_-_todos_-_pesar_jose_lourenco.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo JOSE LOURENÇO DE SOUZA (Zé do Caranguejo) que neste último dia 30 de Setembro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7577/mocao_031_24_-_todos_-_pesar_ronaldo_aguiar_de_ramos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7577/mocao_031_24_-_todos_-_pesar_ronaldo_aguiar_de_ramos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo RONALDO AGUIAR DE RAMOS, que no último dia 14 de outubro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7614/mocao_032_24_-_todos_-_pesar_eliane_de_cassia_goncalves.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7614/mocao_032_24_-_todos_-_pesar_eliane_de_cassia_goncalves.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudoso e querida Eliane de Cassia Gonçalves, que no último dia 22 de outubro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7622/mocao_de_apoio_pl_135-2023_policia_militar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7622/mocao_de_apoio_pl_135-2023_policia_militar.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei Complementar nº 135/2023 de autoria do Deputado Estadual Major Mecca, que dispõe sobre a inatividade dos componentes da Polícia Militar do Estado de São Paulo.</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7732/mocao_034_24_-_rogerio_-_congratulacoes_ao_time_de_futrbol_aris_spoet_clube.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7732/mocao_034_24_-_rogerio_-_congratulacoes_ao_time_de_futrbol_aris_spoet_clube.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano plenário, MOÇÃO DE CONGRATULAÇÕES ao time de futebol ARIS SPORT CLUBE, na pessoa de seu presidente, o Sr. Mário Brito dos Santos, pela vitória no Campeonato Ilhacompridense 2024, cuja final ocorreu no dia 8 de dezembro de 2024, por toda dedicação, contribuição e orgulho que essa equipe sempre trouxe ao município de Ilha Comprida.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6607/parecer_pl_001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6607/parecer_pl_001.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 001/2024.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6635/parecer_pl_003.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6635/parecer_pl_003.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 003/2024.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6637/parecer_pl_004.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6637/parecer_pl_004.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 004/2024.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6638/parecer_pl_005.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6638/parecer_pl_005.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 005/2024.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6718/parecer_pl_006.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6718/parecer_pl_006.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 006/2024.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6639/parecer_pl_007.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6639/parecer_pl_007.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 007/2024.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6640/parecer_pl_008.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6640/parecer_pl_008.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 008/2024.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6641/parecer_pl_009.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6641/parecer_pl_009.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 009/2024.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6642/parecer_pl_010.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6642/parecer_pl_010.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 010/2024.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6643/parecer_pl_011.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6643/parecer_pl_011.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 011/2024.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6644/parecer_pl_012.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6644/parecer_pl_012.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 012/2024.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6645/parecer_pl_013.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6645/parecer_pl_013.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 013/2024.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6646/parecer_pl_014.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6646/parecer_pl_014.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 014/2024.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6649/parecer_pl_016.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6649/parecer_pl_016.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 016/2024.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6683/parecer_pl_017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6683/parecer_pl_017.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 017/2024.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6647/parecer_pl_018.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6647/parecer_pl_018.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 018/2024.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6648/parecer_pl_019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6648/parecer_pl_019.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 019/2024.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6690/parecer_pl_020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6690/parecer_pl_020.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 020/2024.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6691/parecer_pl_021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6691/parecer_pl_021.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 021/2024.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6692/parecer_pl_022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6692/parecer_pl_022.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 022/2024.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6693/parecer_pl_023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6693/parecer_pl_023.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 023/2024.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6694/parecer_pl_024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6694/parecer_pl_024.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 024/2024.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6695/parecer_pl_025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6695/parecer_pl_025.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 025/2024.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6696/parecer_pl_026.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6696/parecer_pl_026.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 026/2024.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6763/parecer_pl_027_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6763/parecer_pl_027_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL 027/2024.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6713/parecer_pl_028.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6713/parecer_pl_028.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 028/2024.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6708/parecer_pl_020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6708/parecer_pl_020.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 029/2024.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6943/parecer_pl_030_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6943/parecer_pl_030_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL 030/2024.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6715/parecer_pl_031.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6715/parecer_pl_031.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 031/2024.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6714/parecer_pl_032.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6714/parecer_pl_032.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 032/2024.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6716/parecer_pl_033.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6716/parecer_pl_033.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 033/2024.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6717/parecer_pl_034.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6717/parecer_pl_034.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 034/2024.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 035/2024.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6945/parecer_pl_036.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6945/parecer_pl_036.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 036/2024.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7000/parecer_pl_037.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7000/parecer_pl_037.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 037/2024.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6720/parecer_pl_039.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6720/parecer_pl_039.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 039/2024.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6764/parecer_pl_040_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6764/parecer_pl_040_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL 040/2024.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6753/parecer_pl_041_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6753/parecer_pl_041_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL 041/2024.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6765/parecer_pl_042_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6765/parecer_pl_042_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL 044/2024.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6946/parecer_pl_043_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6946/parecer_pl_043_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL 043/2024.</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6947/parecer_pl_044_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6947/parecer_pl_044_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6767/parecer_pl_045.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6767/parecer_pl_045.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 045/2024.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7124/parecer_pl_046.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7124/parecer_pl_046.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 046/2024.</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6948/parecer_pl_047.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6948/parecer_pl_047.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 047/2024.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7099/parecer_pl_048.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7099/parecer_pl_048.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 048/2024.</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6949/parecer_pl_049.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6949/parecer_pl_049.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 049/2024.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7101/parecer_pl_050.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7101/parecer_pl_050.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 050/2024.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7104/parecer_pl_052.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7104/parecer_pl_052.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 052/2024.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7027/parecer_pl_053.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7027/parecer_pl_053.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 053/2024.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6951/parecer_pl_054.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6951/parecer_pl_054.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 054/2024.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7040/parecer_pl_055.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7040/parecer_pl_055.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 055/2024.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7134/parecer_pl_057.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7134/parecer_pl_057.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 057/2024.</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7200/parecer_pl_058.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7200/parecer_pl_058.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 058/2024.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7102/parecer_pl_059.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7102/parecer_pl_059.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 059/2024.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7103/parecer_pl_060.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7103/parecer_pl_060.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 060/2024.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7125/parecer_pl_061.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7125/parecer_pl_061.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 061/2024.</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7169/parecer_pl_062.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7169/parecer_pl_062.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 062/2024.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7105/parecer_pl_063.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7105/parecer_pl_063.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 063/2024.</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7201/parecer_pl_064.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7201/parecer_pl_064.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 064/2024.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7126/parecer_pl_066.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7126/parecer_pl_066.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 066/2024.</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7251/parecer_pl_067.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7251/parecer_pl_067.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 067/2024.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7158/parecer_pl_068.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7158/parecer_pl_068.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 068/2024.</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7167/parecer_pl_069.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7167/parecer_pl_069.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 069/2024.</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7207/parecer_pl_070.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7207/parecer_pl_070.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 070/2024.</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7168/parecer_pl_072.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7168/parecer_pl_072.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 072/2024.</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7208/parecer_pl_073.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7208/parecer_pl_073.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 073/2024.</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7295/parecer_pl_074.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7295/parecer_pl_074.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 074/2024.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7268/parecer_pl_076.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7268/parecer_pl_076.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 076/2024.</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7293/parecer_pl_077.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7293/parecer_pl_077.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 077/2024.</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7276/parecer_pl_078.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7276/parecer_pl_078.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 078/2024.</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7277/parecer_pl_079.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7277/parecer_pl_079.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 079/2024.</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7278/parecer_pl_080.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7278/parecer_pl_080.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 080/2024.</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7283/parecer_pl_081.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7283/parecer_pl_081.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 081/2024.</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7287/parecer_pl_082.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7287/parecer_pl_082.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 082/2024.</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7269/parecer_pl_083.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7269/parecer_pl_083.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 083/2024.</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7296/parecer_pl_084.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7296/parecer_pl_084.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 084/2024.</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7292/parecer_pl_085_-_relator_designado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7292/parecer_pl_085_-_relator_designado.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator especialmente designado ao PL 085/2024.</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7284/parecer_pl_086.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7284/parecer_pl_086.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 086/2024.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7279/parecer_pl_087.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7279/parecer_pl_087.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 087/2024.</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7280/parecer_pl_088.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7280/parecer_pl_088.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 088/2024.</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7281/parecer_pl_089.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7281/parecer_pl_089.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 089/2024.</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7282/parecer_pl_090.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7282/parecer_pl_090.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 090/2024.</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7285/parecer_pl_091.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7285/parecer_pl_091.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 091/2024.</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7288/parecer_pl_092.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7288/parecer_pl_092.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 092/2024.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7286/parecer_pl_094.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7286/parecer_pl_094.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 094/2024.</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7351/parecer_pl_096.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7351/parecer_pl_096.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 096/2024.</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7352/parecer_pl_097.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7352/parecer_pl_097.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 097/2024.</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7353/parecer_pl_099.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7353/parecer_pl_099.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 099/2024.</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7354/parecer_pl_100.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7354/parecer_pl_100.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 100/2024.</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7355/parecer_pl_101.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7355/parecer_pl_101.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 101/2024.</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7615/parecer_pl_104.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7615/parecer_pl_104.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 104/2024.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7645/parecer_pl_105.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7645/parecer_pl_105.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças ao PL 105/2024 - LDO 2025.</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7553/parecer_pl_106.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7553/parecer_pl_106.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 106/2024.</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7551/parecer_pl_107.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7551/parecer_pl_107.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 107/2024.</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7554/parecer_pl_109.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7554/parecer_pl_109.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 109/2024.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7616/parecer_pl_110.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7616/parecer_pl_110.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 110/2024.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7617/parecer_pl_111.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7617/parecer_pl_111.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 111/2024.</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7555/parecer_pl_112.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7555/parecer_pl_112.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 112/2024.</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7556/parecer_pl_113.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7556/parecer_pl_113.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 113/2024.</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7557/parecer_pl_114.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7557/parecer_pl_114.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 114/2024.</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7608/parecer_pl_115.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7608/parecer_pl_115.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 115/2024.</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7609/parecer_pl_116.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7609/parecer_pl_116.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 116/2024.</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7635/parecer_pl_117.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7635/parecer_pl_117.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 117/2024.</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7610/parecer_pl_118.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7610/parecer_pl_118.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 118/2024.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7611/parecer_pl_119.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7611/parecer_pl_119.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 119/2024.</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7612/parecer_pl_120.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7612/parecer_pl_120.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 120/2024.</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7613/parecer_pl_121.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7613/parecer_pl_121.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 121/2024.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7696/parecer_pl_122.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7696/parecer_pl_122.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 122/2024.</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7636/parecer_pl_123.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7636/parecer_pl_123.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 123/2024.</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7773/parecer_pl_125_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7773/parecer_pl_125_-_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças ao Projeto de Lei 125/2024.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7716/parecer_pl_126.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7716/parecer_pl_126.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 126/2024.</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7654/parecer_pl_127.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7654/parecer_pl_127.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 127/2024.</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7647/parecer_pl_128.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7647/parecer_pl_128.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 128/2024.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7687/parecer_pl_129.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7687/parecer_pl_129.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 129/2024.</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7655/parecer_pl_130.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7655/parecer_pl_130.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 130/2024.</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7706/parecer_pl_131.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7706/parecer_pl_131.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 131/2024.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7688/parecer_pl_132.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7688/parecer_pl_132.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 132/2024.</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7707/parecer_pl_133.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7707/parecer_pl_133.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 133/2024.</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7689/parecer_pl_135.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7689/parecer_pl_135.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 135/2024.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7690/parecer_pl_136.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7690/parecer_pl_136.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 136/2024.</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7691/parecer_pl_137.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7691/parecer_pl_137.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 137/2024.</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7692/parecer_pl_138.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7692/parecer_pl_138.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 138/2024.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7693/parecer_pl_139.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7693/parecer_pl_139.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 139/2024.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7694/parecer_pl_140.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7694/parecer_pl_140.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 140/2024.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7695/parecer_pl_141.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7695/parecer_pl_141.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 141/2024.</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7708/parecer_pl_142.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7708/parecer_pl_142.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 142/2024.</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7717/parecer_pl_143.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7717/parecer_pl_143.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 143/2024.</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7715/parecer_pl_144.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7715/parecer_pl_144.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 144/2024.</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7738/parecer_pl_145.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7738/parecer_pl_145.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 145/2024.</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7761/parecer_pl_146.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7761/parecer_pl_146.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 146/2024.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7733/parecer_pl_147.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7733/parecer_pl_147.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 147/2024.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7734/parecer_pl_148.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7734/parecer_pl_148.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 148/2024.</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7735/parecer_pl_149.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7735/parecer_pl_149.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 149/2024.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7739/parecer_pl_150.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7739/parecer_pl_150.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 150/2024.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7736/parecer_pl_151.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7736/parecer_pl_151.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 151/2024.</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7737/parecer_pl_152.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7737/parecer_pl_152.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 152/2024.</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7760/parecer_pl_153.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7760/parecer_pl_153.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 153/2024.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6684/parecer_pr_01.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6684/parecer_pr_01.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 01/2024.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6685/parecer_pr_02.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6685/parecer_pr_02.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 02/2024.</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7079/parecer_pr_03.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7079/parecer_pr_03.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 03/2024.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7080/parecer_pr_04.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7080/parecer_pr_04.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 04/2024.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7081/parecer_pr_05.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7081/parecer_pr_05.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 05/2024.</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7300/parecer_pr_07.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7300/parecer_pr_07.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução nº 07/2024.</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7358/parecer_pr_09.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7358/parecer_pr_09.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução nº 09/2024.</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7774/parecer_pr_10.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7774/parecer_pr_10.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução nº 10/2024.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7618/parecer_pdl_001-017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7618/parecer_pdl_001-017.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças aos PDLs nº 01, 02, 03, 04, 05, 06, 07, 09, 10, 11, 12, 13, 14, 15, 16, 17/2024.</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7623/parecer_pdl_008.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7623/parecer_pdl_008.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL nº 08/2024.</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7624/parecer_pdl_018.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7624/parecer_pdl_018.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL nº 18/2024.</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7161/parecer_veto_pl_037.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7161/parecer_veto_pl_037.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição Justiça e Redação e de Orçamento e Finanças ao VETO ao PL nº 037/2024.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7100/parecer_veto_pl_048.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7100/parecer_veto_pl_048.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL nº 048/2024.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7162/parecer_veto_pl_053.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7162/parecer_veto_pl_053.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição Justiça e Redação e de Orçamento e Finanças ao VETO ao PL nº 053/2024.</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7270/parecer_veto_pl_057.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7270/parecer_veto_pl_057.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição Justiça e Redação e de Orçamento e Finanças ao VETO ao PL nº 057/2024.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7271/protocolo_2024_veto_ao_pl_062.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7271/protocolo_2024_veto_ao_pl_062.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição Justiça e Redação e de Orçamento e Finanças ao VETO ao PL nº 062/2024.</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7291/parecer_veto_pl_067.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7291/parecer_veto_pl_067.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição Justiça e Redação e de Orçamento e Finanças ao VETO ao PL nº 067/2024.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6950/parecer_denuncia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6950/parecer_denuncia.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação à Denúncia 01/2024.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7077/parecer_denuncia_02.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7077/parecer_denuncia_02.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação à Denúncia 02/2024.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7600/parecer_denuncia_03.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7600/parecer_denuncia_03.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Constituição, Justiça e Redação à Denúncia 03/2024.</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7601/parecer_denuncia_04.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7601/parecer_denuncia_04.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Constituição, Justiça e Redação à Denúncia 04/2024.</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7729/parecer_pelo_01.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7729/parecer_pelo_01.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação à Proposta de Emenda à Lei Orgânica n°. 001/2024.</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
     <t>10001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7294/parecer_2021_final_cof.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7294/parecer_2021_final_cof.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Orçamento e Finanças às CONTAS PMIC 2021.</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7768/parecer_emenda_01_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7768/parecer_emenda_01_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 01 ao Projeto de Lei 125/2024.</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7769/parecer_emenda_02_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7769/parecer_emenda_02_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 02 ao Projeto de Lei 125/2024.</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7770/parecer_emenda_03_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7770/parecer_emenda_03_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 03 ao Projeto de Lei 125/2024.</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7771/parecer_emenda_04_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7771/parecer_emenda_04_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 04 ao Projeto de Lei 125/2024.</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7772/parecer_emenda_05_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7772/parecer_emenda_05_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 05 ao Projeto de Lei 125/2024.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>PARJU</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Dr. RENALDO RODRIGUES JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6664/parecer_juridico_pl_030_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6664/parecer_juridico_pl_030_24.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 030/2024 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7413/pdl_01_24_fabiano_-_concessao_de_titulo_de_cidadao_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7413/pdl_01_24_fabiano_-_concessao_de_titulo_de_cidadao_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR ELENILSON JOSÉ DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7466/pdl_02_24_fabiano_-_concessao_de_titulo_de_comenda_do_merito_municipalista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7466/pdl_02_24_fabiano_-_concessao_de_titulo_de_comenda_do_merito_municipalista.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE “COMENDA DO MÉRITO MUNICIPALISTA” À SR.ª. ESTELA MARCIA BAPTISTA GOMES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7563/pdl_03_24_rogerio-_concessao_de_titulo_decidadao_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7563/pdl_03_24_rogerio-_concessao_de_titulo_decidadao_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE "TÍTULO DE CIDADÃO DE ILHA COMPRIDA" AO SENHOR EDSON REVITTI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7564/pdl_04_24_rogerio-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7564/pdl_04_24_rogerio-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE "COMENDA DOS PIONEIROS" AO SENHOR RAFAEL DA SILVA TALLADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7565/pdl_05_24_gryllo_-_concessao_de_titulo_de_cidadao_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7565/pdl_05_24_gryllo_-_concessao_de_titulo_de_cidadao_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO ILUSTRÍSSIMO DELEGADO DE POLÍCIA DR. CARLOS EDUARDO EIRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7573</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7573/pdl_06_24_milton_-_comenda_dos_pioneiros_alex_sandro_scarpioni.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7573/pdl_06_24_milton_-_comenda_dos_pioneiros_alex_sandro_scarpioni.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS, AO SENHOR ALEX SANDRO SCARPIONI DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7576/pdl_07_24_milton_-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7576/pdl_07_24_milton_-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DO MÉRITO MUNICIPALISTA, A SENHORA SANDRA LIMA SENA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7592/pdl_08_24_milton_-_concessao_de_titulo_de_cidadao_de_ilha_comprida_-_irineu_manoel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7592/pdl_08_24_milton_-_concessao_de_titulo_de_cidadao_de_ilha_comprida_-_irineu_manoel.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR IRINEU MANOEL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7569/cidadao_editado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7569/cidadao_editado.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR MARCOS AUGUSTO RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>7572</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7572/pdl_10_24_oeder-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7572/pdl_10_24_oeder-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR OSORIO CALDEIRA BATISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7578/pdl_11_24_tonon_-_titulo_de_cidadao_jose.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7578/pdl_11_24_tonon_-_titulo_de_cidadao_jose.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SR. JOSÉ SANTANA DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7579/pdl_12_24_tonon_-_comenda_dos_pioneiros_rinaldo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7579/pdl_12_24_tonon_-_comenda_dos_pioneiros_rinaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE "COMENDA DOS PIONEIROS" DE ILHA COMPRIDA AO SR. RINALDO ALVES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7580/pdl_13_24_gryllo_-_comenda_dos_pionmeiros_joao_carlos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7580/pdl_13_24_gryllo_-_comenda_dos_pionmeiros_joao_carlos.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR JOÃO CARLOS MESSIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7581</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7581/pdl_14_24_gryllo_-_comenda_dos_merito_tullio_cesar_de_azevedo_carlos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7581/pdl_14_24_gryllo_-_comenda_dos_merito_tullio_cesar_de_azevedo_carlos.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MÉRITO MUNICIPALISTA AO SENHOR TÚLLIO CESAR DE AZEVEDO BATISTA CARNEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7582/pdl_15_24_andressa_-_cidadao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7582/pdl_15_24_andressa_-_cidadao.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SR. RENATO ANTÔNIO BOLSONARO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7583/pdl_16_24_andressa_-_merito.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7583/pdl_16_24_andressa_-_merito.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MÉRITO MUNICIPALISTA À SRA. VANIR DE MATOS TELES DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7584/pdl_17_24_andressa_-_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7584/pdl_17_24_andressa_-_pioneiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DOS PIONEIROS À SRA. VANETE RODRIGUES SOARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7593/pdl_18_24_rogerio-_merito_municipalista_sergio_trianoski.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7593/pdl_18_24_rogerio-_merito_municipalista_sergio_trianoski.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE ‘COMENDA DO MÉRITO MUNICIPALISTA’ AO SR. SÉRGIO TRIANOSKI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>GERALDINO JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6473/proj_001_24_-_adequa_o_quadro_de_funcionarios_efetivos_do_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6473/proj_001_24_-_adequa_o_quadro_de_funcionarios_efetivos_do_municipio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 1983, DE 16 DE JANEIRO DE 2023 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6477/proj_002_24_-_contribuicao_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6477/proj_002_24_-_contribuicao_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6476/proj_003_24_-_convenio_corpo_de_bombeiros_com_substituicao_de_folhas_01_02_03.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6476/proj_003_24_-_convenio_corpo_de_bombeiros_com_substituicao_de_folhas_01_02_03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ILHA COMPRIDA A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DA SEGURANÇA PÚBLICA, VISANDO A EXECUÇÃO DE SERVIÇOS DE PREVENÇÃO E EXTINÇÃO DE INCÊNDIOS, BUSCA E SALVAMENTO E OUTROS QUE, POR SUA NATUREZA, INSIRAM-SE NO ÂMBITO DE ATUAÇÃO DO CORPO DE BOMBEIROS DA POLÍCIA MILITAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6474/proj_004_24_-_cartao_almentacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6474/proj_004_24_-_cartao_almentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR FIXADO PARA O CARTÃO ALIMENTAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6475/proj_005_24_-_revisao_geral_anual_dos_vencimentos_dos_servidores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6475/proj_005_24_-_revisao_geral_anual_dos_vencimentos_dos_servidores.pdf</t>
   </si>
   <si>
     <t>FIXA O PERCENTUAL DA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVDÊNCIAS.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6490/proj_006_24_-_aumento_camara_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6490/proj_006_24_-_aumento_camara_2.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL Nº 1857/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6478/proj_007_24_-__ratificacao_consaude_piso_salarial_dos_proficionais_da_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6478/proj_007_24_-__ratificacao_consaude_piso_salarial_dos_proficionais_da_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 006/2023 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL- CONSAÚDE;</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6479/proj_008_24_-_ratificacao_de_alteracoes_no_contrato_de_consorcio_publico-_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6479/proj_008_24_-_ratificacao_de_alteracoes_no_contrato_de_consorcio_publico-_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 008/2023 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL- CONSAÚDE;</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6480/proj_009_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6480/proj_009_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6481/proj_010_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6481/proj_010_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6482/proj_011_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6482/proj_011_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6483/proj_012_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6483/proj_012_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6484/proj_013_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6484/proj_013_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6485/proj_014_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6485/proj_014_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6486/proj_015_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6486/proj_015_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6487/asspl_alteracao_2104.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6487/asspl_alteracao_2104.pdf</t>
   </si>
   <si>
     <t>ALTERA o art. 1º § 4º da Lei Nº 2.104/2023, que dispõe sobre o Estatuto dos Funcionários Públicos do Município de Ilha Comprida e dá outras providências.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6492/proj_017_24_-_aumento_prefeitura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6492/proj_017_24_-_aumento_prefeitura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 1983, DE 16 DE JANEIRO DE 2023 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6488/proj_018_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6488/proj_018_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER  A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6489/proj_019_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6489/proj_019_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6498/proj_020_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6498/proj_020_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6499/proj_021_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6499/proj_021_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6500/proj_022_24_-_convenio_apae_e_crescer_para_o_futuro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6500/proj_022_24_-_convenio_apae_e_crescer_para_o_futuro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS PARA ENTIDADES SEM FINS LUCRATIVOS, DURANTE O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6501/proj_023_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6501/proj_023_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6502/proj_024_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6502/proj_024_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6524/proj_025_24_-_adequa_quadro_de_funcionarios_prefeitura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6524/proj_025_24_-_adequa_quadro_de_funcionarios_prefeitura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL N° 1983, DE 16 DE JANEIRO DE 2023 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6509/proj_026_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6509/proj_026_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6679/proj_027_24_-_recomposicao_salarial_do_magisterio_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6679/proj_027_24_-_recomposicao_salarial_do_magisterio_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL N° 1623, DE 13 DE SETEMBRO DE 2019, E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6533/proj_028_24_-_altera_anexos_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6533/proj_028_24_-_altera_anexos_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DOS ANEXOS DA LEI MUNICIPAL N° 1983, DE 16 DE JANEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6534/proj_029_24_-_convenio_bombeiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6534/proj_029_24_-_convenio_bombeiros.pdf</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6557/pl_030_-_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6557/pl_030_-_2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de autoria do Vereador Rogério Lopes Revitti que estende os benefícios da Lei Municipal nº 1.270/2015 e alterações, aos beneficiários do Programa de Trabalho, Renda e Qualificação, para Proteção as Famílias em estado de Vulnerabilidade em Ilha Comprida e dá outras providências.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6586/proj_031_24_-_altera_lei_1983_de_janeiro_de_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6586/proj_031_24_-_altera_lei_1983_de_janeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6587/proj_032_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6587/proj_032_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6608/proj_033_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6608/proj_033_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6611/proj_034_24_-_ratificacao_da_resolucao_no_001_2024_da_assembleia_gereal_do_consorcio_intermunicipal_de_suade_do_vale__ribeira_e_litoral_sul-_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6611/proj_034_24_-_ratificacao_da_resolucao_no_001_2024_da_assembleia_gereal_do_consorcio_intermunicipal_de_suade_do_vale__ribeira_e_litoral_sul-_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 001/2024 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL- CONSAÚDE.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6924/proj_035_24_-__cria_sistema_municipal_de_cultura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6924/proj_035_24_-__cria_sistema_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE ILHA COMPRIDA, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6622/pl_036-2024_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6622/pl_036-2024_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária de autoria do vereador Rogério Lopes Revitti que "Dispõe sobre a divulgação, por meio dos canais oficiais, do cronograma de serviços públicos nos balneários do Município de Ilha Comprida".</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6665/asspl_ciclovia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6665/asspl_ciclovia.pdf</t>
   </si>
   <si>
     <t>Regulamenta a circulação de ciclomotores, bicicletas, bicicletas elétricas e equipamentos de mobilidade individual autopropelidos e congêneres em Ciclovias, Ciclofaixas e Vias Públicas do Município de Ilha Comprida e dá outras providências.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6680/proj_038_24_-_incentivo_financeiro_acss_e_aces.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6680/proj_038_24_-_incentivo_financeiro_acss_e_aces.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS, INCENTIVO FINANCEIRO ADICIONAL, REVOGA A LEI N° 1582, DE 15 DE FEVEREIRO DE 2019, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6686/proj_039_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6686/proj_039_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6687/proj_040_24_-ilha_comprida_com_elas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6687/proj_040_24_-ilha_comprida_com_elas.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ILHA COMPRIDA, O PROGRAMA ILHA COMPRIDA COM ELAS, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6688/proj_041_24_-_contribucao_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6688/proj_041_24_-_contribucao_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ILHA COMPRIDA A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA-CIP, PREVISTO NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6689/proj_042_24_-_altera_lei_1965_-_frente_de_trabalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6689/proj_042_24_-_altera_lei_1965_-_frente_de_trabalho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1965, DE 16 DE NOVEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6709/proj_043_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6709/proj_043_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6710/proj_044_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6710/proj_044_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6711/proj_045_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6711/proj_045_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6976/proj_046_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6976/proj_046_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6749/proj_047_24_-_plano_de_carreira_e_remuneracao_do_magiterio_publico_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6749/proj_047_24_-_plano_de_carreira_e_remuneracao_do_magiterio_publico_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DO PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6745/proj_048_24_-_vale_alimentacao_pmic.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6745/proj_048_24_-_vale_alimentacao_pmic.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI Nº 1.270/2015, ALTERANDO SEU ART. 2º, QUANTO AO VALOR FIXADO PARA O CARTÃO ALIMENTAÇÃO DOS SERVIDORES DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6750/proj_049_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6750/proj_049_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6751/proj_050_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6751/proj_050_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6752/proj_051_24_-_regra_repasse_aos_acs_e_aces.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6752/proj_051_24_-_regra_repasse_aos_acs_e_aces.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS, INCENTIVO FINANCEIRO ADICIONAL, REVOGA A LEI Nº 1582, DE 15 DE FEVEREIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6754/dia_municipal_dos_cavaleiros_e_das_amazonas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6754/dia_municipal_dos_cavaleiros_e_das_amazonas.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO CAVALEIRO E DA AMAZONAS NO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6758/projeto_obrigatoriedade_da_identificacao_dos_veiculos_oficiais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6758/projeto_obrigatoriedade_da_identificacao_dos_veiculos_oficiais.pdf</t>
   </si>
   <si>
     <t>´´DISPÕE SOBRE A OBRIGATORIEDADE DA IDENTIFICAÇÃO DOS VEÍCULOS OFICIAIS E DÁ OUTRAS PROVIDÊNCIAS´´.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6760/proj_054_24_-_altera_lei_1944.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6760/proj_054_24_-_altera_lei_1944.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1944/2022 ART. 3º INCISO II QUE DISPÕE SOBRE A LIMPEZA DE TERRENOS BALDIOS EM ÁREA URBANA NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6944/proj_055_24_-_regra_repasse_aos_acs_e_aces.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6944/proj_055_24_-_regra_repasse_aos_acs_e_aces.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O REPASSE AOS AGENTES DE COMBATE ÀS EDEMIAS, INCENTIVO FINANCEIRO ADICIONAL, REVOGA A LEI Nº 1582, DE 15 DE FEVEREIRO DE 2019, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6785/pl_056_-_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6785/pl_056_-_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DE AUTORIA DO VEREADOR ROGÉRIO LOPES REVITTI QUE DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS ESCOLAS E CRECHES MUNICIPAIS DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6788/proj_057_24_-_meu_balneario_melhor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6788/proj_057_24_-_meu_balneario_melhor.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO DE LEI “MEU BALNEÁRIO MELHOR” NO ÂMBITO DE AGILIZAR AS ATIVIDADES DE LIMPEZA, ZELADORIA E DEMAIS AÇÕES E ATIVIDADES DAS DIVERSAS SECRETARIAS NOS BALNEÁRIOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6919/proj_058_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6919/proj_058_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6920/proj_059_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6920/proj_059_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6923/proj_060_24_-_adesao_ao_programa_mais_medicos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6923/proj_060_24_-_adesao_ao_programa_mais_medicos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADERIR AO PROGRAMA MAIS MÉDICOS, A CONCESSÃO DE AUXÍLIO MORADIA E ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6941/proj_061_24_-_altera_lei_1983.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6941/proj_061_24_-_altera_lei_1983.pdf</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6934/proj_062_24_-_proibi_transferencia_de_funcionario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6934/proj_062_24_-_proibi_transferencia_de_funcionario.pdf</t>
   </si>
   <si>
     <t>´´PROIBI A TRANSFERÊNCIA DE QUALQUER FUNCIONÁRIO DE ILHA COMPRIDA, A PRESTAR SERVIÇO EM OUTRO MUNICÍPIO, SEM SUA LIVRE VONTADE E CONSENTIMENTO´´.</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6974/proj_063_24_-_convenio_com_centro_universitario_leonardo_da_vinci.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6974/proj_063_24_-_convenio_com_centro_universitario_leonardo_da_vinci.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O CENTRO UNIVERSITÁRIO LEONARDO DA VINCI - UNISSELV, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6973/proj_064_24_-_credito__adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6973/proj_064_24_-_credito__adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6969/pl_065-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6969/pl_065-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de autoria do Vereador Rogério Lopes Revitti que DECLARA PATRIMÔNIO NATURAL DO MUNICÍPIO DE ILHA COMPRIDA A POPULAÇÃO NATIVA DE AVES LIMÍCOLAS RESIDENTES E AS AVES MIGRATÓRIAS NO PERÍODO DE SUAS ESTADIAS NO TERRITÓRIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6977/proj_066_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6977/proj_066_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6995/proj_067_24_-_repelente_fornecido_pela_rede_de_saude_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6995/proj_067_24_-_repelente_fornecido_pela_rede_de_saude_publica.pdf</t>
   </si>
   <si>
     <t>’’AUTORIZA O FORNECIMENTO GRATUITO DE REPELENTE NA REDE PÚBLICA DE SAÚDE PARA O COMBATE À TRANSMISSÃO DA DENGUE E DE OUTRAS ARBOVIROSES NO MUNICÍPIO DE ILHA COMPRIDA’’.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7026/proj_068_24_-_consorcio_bombeiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7026/proj_068_24_-_consorcio_bombeiros.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ILHA COMPRIDA A CELEBRAR CONSÓRCIO INTERMUNICIPAL COM O MUNICÍPIO DE IGUAPE E O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DA SEGURANÇA PÚBLICA, VISANDO A EXECUÇÃO DE SERVIÇOS DE PREVENÇÃO E EXTINÇÃO DE INCÊNDIOS, BUSCA E SALVAMENTO E OUTROS QUE, POR SUA NATUREZA, INSIRAM-SE NO ÂMBITO DE ATUAÇÃO DO CORPO DE BOMBEIROS DA POLÍCIA MILITAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7037/proj_069_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7037/proj_069_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7098/proj_070_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7098/proj_070_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7076/proj_072_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7076/proj_072_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7097/proj_073_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7097/proj_073_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7094/proj_074_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7094/proj_074_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7095/proj_075_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7095/proj_075_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7096/proj_076_24_-_resolucao_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7096/proj_076_24_-_resolucao_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DA RESOLUÇÃO Nº 004/2023 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL - CONSAÚDE.</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7121/proj_077_24_-_altera_ppa_e_ldo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7121/proj_077_24_-_altera_ppa_e_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL E DAS METAS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7157/proj_078_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7157/proj_078_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7166/proj_079_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7166/proj_079_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7165/proj_080_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7165/proj_080_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7174/proj_081_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7174/proj_081_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7087/dispoe_sobre_a_destinacao_de_percentual_de_caches_de_artistas_renomados_para_o_fomento_de_artistas_locais_no_municipio_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7087/dispoe_sobre_a_destinacao_de_percentual_de_caches_de_artistas_renomados_para_o_fomento_de_artistas_locais_no_municipio_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de autoria do Vereador Rogério Lopes Revitti que: "dispõe sobre a destinação de percentual de cachês de artistas renomados para o fomento de artistas locais no Município de Ilha Comprida".</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7116/pl_no_083_-_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7116/pl_no_083_-_2024.pdf</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7151/pl_084-2024_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7151/pl_084-2024_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de autoria do Vereador Rogério Lopes Revitti que DECLARA PATRIMÔNIO NATURAL DO MUNICÍPIO DE ILHA COMPRIDA A POPULAÇÃO NATIVA DE AVES LIMÍCOLAS RESIDENTES E AS AVES MIGRATÓRIAS NO PERÍODO DE SUAS ESTADIAS NO TERRITÓRIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7175/proj_085_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7175/proj_085_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7176/proj_086_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7176/proj_086_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7190/proj_087_24_-__ppi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7190/proj_087_24_-__ppi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE PARCELAMENTO INCENTIVADO - PPI AUTORIZA A UTILIZAÇÃO DE PROTESTO EXTRAJUDICIAL DE CRÉDITOS DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7189/proj_088_24_-_dispoe_sobre_ratificacao_da_resolucao_006_2024_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7189/proj_088_24_-_dispoe_sobre_ratificacao_da_resolucao_006_2024_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 006/2024 DA ASSEMBLÉIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO V ALE DO RIBEIRA E LITORAL SUL - CONSAÚDE.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7191/proj_089_24_-__dispoe_sobre_ratificacao_da_resolucao_007_2024_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7191/proj_089_24_-__dispoe_sobre_ratificacao_da_resolucao_007_2024_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 007/2024 DA ASSEMBLÉIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO V ALE DO RIBEIRA E LITORAL SUL - CONSAÚDE.</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7192/proj_090_24_-__dispoe_sobre_ratificacao_da_resolucao_008_2024_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7192/proj_090_24_-__dispoe_sobre_ratificacao_da_resolucao_008_2024_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 008/2024 DA ASSEMBLÉIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO V ALE DO RIBEIRA E LITORAL SUL - CONSAÚDE.</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7219/proj_091_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7219/proj_091_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7248/proj_092_24_-_aves_limicolas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7248/proj_092_24_-_aves_limicolas.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO NATURAL DE ILHA COMPRIDA A POPULAÇÃO NATIVA DE AVES LIMÍCOLAS RESIDENTES E AS AVES MIGRATÓRIAS NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7241/proj_093_24_-_altera_lei_1983.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7241/proj_093_24_-_altera_lei_1983.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 1983, DE 16 DE JANEIRO DE 2023, NO QUE TANGE AOS CARGOS DE PROVIMENTO EM COMISSÃO, FUNÇÃO DE CONFIANÇA E PROGRAMA SAÚDE DA FAMÍLIA- PSF, E DÁ PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7249/proj_094_24_-_altera_lei_2163_sistema_municipal_de_cultura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7249/proj_094_24_-_altera_lei_2163_sistema_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 2163, DE 29 DE ABRIL DE 2024, QUE DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE ILHA COMPRIDA, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7250/proj_095_24_-_altera_lei_1983_quadro_prefeitura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7250/proj_095_24_-_altera_lei_1983_quadro_prefeitura.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 1983, DE 16 DE JANEIRO DE 2023, NO QUE TANGE AOS CARGOS DE PROVIMENTO EM COMISSÃO, FUNÇÃO DE CONFIANÇA E PROGRAMA SAÚDE DA FAMÍLIA-PSF, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7289/proj_096_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7289/proj_096_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7290/proj_097_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7290/proj_097_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
     <t>MARISTELA CARDONA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7297/proj_099_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7297/proj_099_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7298/proj_100_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7298/proj_100_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7299/proj_101_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7299/proj_101_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7382/proj_102_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7382/proj_102_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7383/proj_103_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7383/proj_103_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7404/proj_104_24_-_farmacia_veterinaria_solidaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7404/proj_104_24_-_farmacia_veterinaria_solidaria.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FARMÁCIA VETERINÁRIA SOLIDÁRIA NO ÂMBITO DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7406/proj_105_24_-_ldo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7406/proj_105_24_-_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DO ANO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7405/proj_106_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7405/proj_106_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7443/proj_107_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7443/proj_107_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7444/proj_108_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7444/proj_108_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7445/proj_109_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7445/proj_109_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODE EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7475/proj_110_24_-_cria__a_sala_modificada_para_atendimento_no_pa_autista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7475/proj_110_24_-_cria__a_sala_modificada_para_atendimento_no_pa_autista.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SALA MODIFICADA PARA ATENDIMENTO PRIORITÁRIO A PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA NO PRONTO ATENDIMENTO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7476</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7476/proj_111_24_-_farmacia_itinerante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7476/proj_111_24_-_farmacia_itinerante.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA "FARMÁCIA ITINERANTE" NO MUNICÍPIO DE ILHA COMPRIDA - SP.</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7477/proj_112_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7477/proj_112_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7484/proj_113_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7484/proj_113_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7499/proj_114_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7499/proj_114_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7536/proj_115_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7536/proj_115_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7511/proj_116_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7511/proj_116_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7524/pl_115-24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7524/pl_115-24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA VILA DO ARTESANATO ‘GERALDO INÁCIO LOUVORES – GIL BAHIA’, LOCALIZADA NO BALNEÁRIO MONTE CARLO, NO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7537/proj_118_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7537/proj_118_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COMO A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7552/proj_119_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7552/proj_119_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7586/proj_120_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7586/proj_120_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7587/proj_121_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7587/proj_121_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7591/proj_122_24_-_obrigatoriedade_de_afixacao_de_horarios_do_transporte_coleivo_nos_pontos_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7591/proj_122_24_-_obrigatoriedade_de_afixacao_de_horarios_do_transporte_coleivo_nos_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAR PLACAS OU CARTAZES COM INFORMAÇÕES SOBRE OS HORÁRIOS DE ÔNIBUS NOS TERMINAIS COLETIVOS E PONTOS DE ORIGEM E DESTINO DE CADA LINHA, EM LOCAL DE FÁCIL ACESSO E BOA VISUALIZAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7606/proj_123_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7606/proj_123_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7605/proj_124_24_-_alt_lei_1114.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7605/proj_124_24_-_alt_lei_1114.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1114/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7607/proj_125_24_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7607/proj_125_24_-_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ILHA COMPRIDA PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR, FABIO TONON</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7625/proj_126_24_-_dispoe_sobre_denominacao_de_logradouro_publico-_mario_roberto_de_oliveira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7625/proj_126_24_-_dispoe_sobre_denominacao_de_logradouro_publico-_mario_roberto_de_oliveira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7626/proj_127_24_-_dispoe_sobre_alteracoes_da_lei_no_1983.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7626/proj_127_24_-_dispoe_sobre_alteracoes_da_lei_no_1983.pdf</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7643/proj_128_24_-_credito__suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7643/proj_128_24_-_credito__suplementar.pdf</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7648/proj_129_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7648/proj_129_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7649/proj_130_24_-_parcelamento_perante_a_sabesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7649/proj_130_24_-_parcelamento_perante_a_sabesp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PARCELAMENTO PERANTE A SABESP, OFERECENDO QUOTAS PARTES DE ICMS COMO GARANTIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7656/proj_131_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7656/proj_131_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7657/proj_132_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7657/proj_132_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNVCIAS.</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7658/proj_133_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7658/proj_133_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7662/proj_134_24_-_convenio_parque_de_iluminacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7662/proj_134_24_-_convenio_parque_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A ELEKTRO REDES S.A., PARA A ASSUNÇÃO DO PARQUE DE ILUMINAÇÃO PÚBLICA, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7663/proj_135_2025_gryllo-_denominacao_da_divisao_de_zooanoses_de_ilha_comprida-_dr._adilson_antonio_amendola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7663/proj_135_2025_gryllo-_denominacao_da_divisao_de_zooanoses_de_ilha_comprida-_dr._adilson_antonio_amendola.pdf</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7664/proj_136_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7664/proj_136_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7665/proj_137_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7665/proj_137_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7666/proj_138_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7666/proj_138_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7667/proj_139_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7667/proj_139_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7673/proj_140_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7673/proj_140_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7674/proj_141_24_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7674/proj_141_24_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7675/proj_142_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7675/proj_142_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7669/proj_143_24_-_bike_totens.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7669/proj_143_24_-_bike_totens.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de “Bike Totens” no Município de Ilha Comprida e dá outras providências.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7686/proj_144_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7686/proj_144_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>7699</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7699/proj_145_24_-_wheeling.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7699/proj_145_24_-_wheeling.pdf</t>
   </si>
   <si>
     <t>´´FICA RECONHECIDO COMO PRÁTICA ESPORTIVA DE WHEELING BEM COMO OUTRAS PRÁTICAS DE MANOBRAS DE MOTOCICLETAS NO ÂMBITO DE_x000D_
 ILHA COMPRIDA - SP´´.</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7700/proj_146_24_-_altera_lei_1673_com__troca__de_paginas_a_pedidodo_autor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7700/proj_146_24_-_altera_lei_1673_com__troca__de_paginas_a_pedidodo_autor.pdf</t>
   </si>
   <si>
     <t>´´ALTERA A LEI N° 1673/2020 E DÁ OUTRAS PROVIDÊNCIAS´´.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7703/proj_147_24_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7703/proj_147_24_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7704/proj_148_24_-_dispoe_sobre__ratificacao_de_resolucao_no_011_2024_-_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7704/proj_148_24_-_dispoe_sobre__ratificacao_de_resolucao_no_011_2024_-_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 011/2024 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL- CONSAÚDE.</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7705/proj_149_24_-_dispoe_sobre__ratificacao_de_resolucao_no_010_2024_-_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7705/proj_149_24_-_dispoe_sobre__ratificacao_de_resolucao_no_010_2024_-_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO Nº 010/2024 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL- CONSAÚDE.</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7713/asspl_150_alt._2105_iptu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7713/asspl_150_alt._2105_iptu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da redação dos artigos 1º, 2º e parágrafos e do artigo 5º da Lei nº 2105/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7730/proj_151_24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7730/proj_151_24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7731/proj_152_24_-_credito_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7731/proj_152_24_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7740/proj_153_24_-_altera_lei_1983.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7740/proj_153_24_-_altera_lei_1983.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO VII, DA LEI Nº 1983, DE 16 DE JANEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7728/pelo_-_13o_salario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7728/pelo_-_13o_salario.pdf</t>
   </si>
   <si>
     <t>ALTERA O "CAPUT" E ACRESCENTA O § 6º NO ARTIGO 12 E ALTERA O ARTIGO 55 DA LEI ORGÂNICA DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6496/proj_res_01_24_-_compra_direta_com_base_na_lei_14133.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6496/proj_res_01_24_-_compra_direta_com_base_na_lei_14133.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS PROCEDIMENTOS PARA REALIZAÇÃO DE DISPENSAS DE LICITAÇÃO FUNDAMENTADAS NOS INCISOS I E II DO ARTIGO 75 DA LEI FEDERAL Nº 14.133, DE 1º DE ABRIL DE 2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE ILHA COMPRIDA</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6497/proj_res_02_24_-_adiantamento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6497/proj_res_02_24_-_adiantamento.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS PARA PEQUENAS COMPRAS, PRESTAÇÃO DE SERVIÇOS E DESPESAS DE PRONTO PAGAMENTO NOS TERMOS DA LEI 14.133/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6936/proj_res_03_24_-_atribuicoes_procurador.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6936/proj_res_03_24_-_atribuicoes_procurador.pdf</t>
   </si>
   <si>
     <t>RESTABELECE ATRIBUIÇÕES FUNCIONAIS DE CARGO EFETIVO ESPECÍFICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6938/proj_res_04_23_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6938/proj_res_04_23_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA VERBA DO ORÇAMENTO DA CÂMARA COM ANULAÇÃO PARCIAL DE DOTAÇÃO DO ORÇAMENTO.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7078/proj_res_05_24_-_funcoes_licitacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7078/proj_res_05_24_-_funcoes_licitacao.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÕES NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7088/proj_res_06_24_-_cip.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7088/proj_res_06_24_-_cip.pdf</t>
   </si>
   <si>
     <t>Constitui a Comissão de Investigação e Processante nº 01/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7089/proj_res_07_24_-_conexidades.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7089/proj_res_07_24_-_conexidades.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO ESPECIAL DE REPRESENTAÇÃO PARA O 7º CONEXIDADES – ENCONTRO NACIONAL DE PARCEIROS PÚBLICOS E PRIVADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7301/proj_res_08_24_-_cip.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7301/proj_res_08_24_-_cip.pdf</t>
   </si>
   <si>
     <t>Constitui a Comissão de Investigação e Processante nº 02/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7333/proj_res_09_23_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7333/proj_res_09_23_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7723/proj_res_10_24_-_13o_salario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7723/proj_res_10_24_-_13o_salario.pdf</t>
   </si>
   <si>
     <t>PREVÊ DÉCIMO TERCEIRO SALÁRIO AOS VEREADORES DE ILHA COMPRIDA A PARTIR DA 9ª LEGISLATURA, COM INÍCIO EM 01 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6540/acessibilidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6540/acessibilidade.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa de Leis, se há possibilidade da implantação de uma rampa de acesso no prédio da Casa da Juventude, afim de promover acessibilidade as pessoas com deficiência ou com mobilidades reduzidas.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6541/estacionamento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6541/estacionamento.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa de Leis, se há possibilidade de ser feito a marcação de solo para estacionamento em 45 graus em frente ao prédio da Casa da Juventude, pois o mesmo facilitaria o estacionamento para os condutores que frequentam o local e utilizam a via.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6542/requerimento_no_003-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6542/requerimento_no_003-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que priorize a substituição das luminárias convencionais por luminárias de LED nos locais de maior necessidade, os quais já possuem protocolos abertos para manutenção “apagadas”.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6543/requerimento_no_004-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6543/requerimento_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre os motivos de não entregar as motocicletas destinadas a aprimorar os serviços de saúde, e ampliar a atuação dos agentes comunitários.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6544/requerimento_no_005-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6544/requerimento_no_005-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre o motivo de não construir um muro na Escola Municipal de Educação Infantil e Ensino Fundamental Meu Recanto – Jardim I e II e 1º e 2º ano.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6545/requerimento_no_006-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6545/requerimento_no_006-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações se existe um plano de ação abrangente para a limpeza e revitalização de áreas públicas, considerando o aumento expressivo de casos de dengue em nossa cidade.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6547/req_007_fabiano_-_realizacao_de_estudos_para_sanar_questoes_sobre_a_invasa_do_mar_no_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6547/req_007_fabiano_-_realizacao_de_estudos_para_sanar_questoes_sobre_a_invasa_do_mar_no_baln._araca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao Departamento competente, no sentido que seja realizado estudos com profissionais visando resolver de uma vez por todas as questões da invasão do mar, principalmente no balneário Araçá onde em períodos de ressaca o mar invade a avenida Beira Mar, principal acesso aos balneários da Ponta da Praia.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>FABIO TONON, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6550/req_008_tonon_-_estacionamento_avenida_copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6550/req_008_tonon_-_estacionamento_avenida_copacabana.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, sobre a viabilidade de Remoção dos Estacionamentos 45º e Ilhas que foram instaladas na Avenida Copacabana como parte da Obra de Reurbanização do Boqueirão Norte.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6556/requerimento_no_009_-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6556/requerimento_no_009_-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre a possibilidade e viabilidade de realização de uma compra emergencial de repelentes, visando a distribuição gratuita aos alunos das escolas e creches municipais</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6596/ass_manutencao_geral_esf_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6596/ass_manutencao_geral_esf_viareggio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que inclua no cronograma de manutenção e serviços com a máxima urgência os reparos necessários no ESF Viaréggio, sendo esses: a construção do muro, a limpeza ou troca da caixa d’água, instalação de cortina tipo blackout ou película de insulfilm na porta de vidro instalada na parte da frente do prédio, onde os raios de sol entram diretamente no ambiente, trazendo grande desconforto aos funcionários e pacientes que aguardam por atendimento na recepção.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6597/ass_req._cascalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6597/ass_req._cascalho.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que solicite ao fornecedor que ao fazer a entrega desse material no pátio central do municipio, disponibilize uma parte desse cascalho e já faça a entrega diretamente no lado sul, na região do Vila Nova e Pedrinhas e de lá faríamos a distribuição até o Boqueirão Sul, e além de gerar economia com transporte aos cofres públicos, traria agilidade nos serviços de manutenção, uma vez, que os caminhões do nosso municipio são de pequeno porte o que implicaria várias viagens para suprir a grande necessidade que os moradores daquela localidade enfrentam.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6598/assreq._tela.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6598/assreq._tela.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que com a máxima urgência inclua no cronograma de serviços, a instalação de telas protetivas em janelas e portas das creches municipais, para oferecer uma melhor proteção as crianças contra o mosquito da dengue, especialmente para aquelas que por ventura apresentem alguma sensibilidade aos repelentes existente no mercado, ou as que estão abaixo da faixa etária recomendada para a utilização desses produtos.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6590/req_015_andressa_-_solicita_informacoes_sobre_o_gerador_de_energia_do_pronto_atendimento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6590/req_015_andressa_-_solicita_informacoes_sobre_o_gerador_de_energia_do_pronto_atendimento.pdf</t>
   </si>
   <si>
     <t>Requeiro, que seja oficiada à Senhora Secretária da Saúde, Vanessa Cristina Gimene, e o Prefeito Municipal Geraldino Barbosa de Oliveira Junior, para que encaminhem a esta Casa de Leis as  informações sobre o funcionamento do gerador do Pronto Atendimento, o tempo que ficou sem energia, se possui sistema de chave automática e a possibilidade de providenciar um acionamento automático para evitar problemas futuros.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6599/assforcat_vn.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6599/assforcat_vn.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr.que faça com a máxima urgência a manutenção geral na região do Vila Nova, limpeza das valas que hoje se faz ainda mais necessário devido a infestação do mosquito da dengue e serviços de roçadas, incluindo cascalhamento na Av. Brasil e manutenção na Av. Adelaide, visto que os moradores daquela localidade vem sofrendo bastante com a falta de manutenção em toda região.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6601/requerimento_017_-_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6601/requerimento_017_-_2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações urgentes no que tange à contratação de agentes de endemias, considerando o aumento de casos de dengue em Ilha Comprida.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6600/requerimento_018-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6600/requerimento_018-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que preste informações acerca do 4º Termo de Aditamento ao Contrato Nº 180/2019, referente à modalidade de Pregão Presencial Nº 48/2019, que trata da contratação de marinheiros (convés/mestre de cabotagem, auxiliar de convés e máquinas) para atender às necessidades da embarcação Maratayama, pertencente à Prefeitura do Município de Ilha Comprida/SP.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6623/assreq._forca_tarefa_-_contra_dengue.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6623/assreq._forca_tarefa_-_contra_dengue.pdf</t>
   </si>
   <si>
     <t>Requeiro nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que com a máxima urgência, organize, em toda a extensão do município os serviços de limpeza de valas e roçagem, tendo em vista que o acumulo da água torna-se um vetor para a proliferação do Aedes aegypti (Dengue), que vem sendo uma preocupação e um desafio para os departamentos de saúde em todo território nacional. Sabendo que, Ilha Comprida, não possui maquinário suficientes para execução desses serviços, proponho que o município alugue ou compre equipamentos necessários para que possa atender todas essas demandas, pois se trata de saúde pública e extremamente importante para salvar vidas.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6632/requerimento_no_022-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6632/requerimento_no_022-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que crie uma ferramenta semelhante àquela disponibilizada pela Neoenergia Elektro, que oferece aos consumidores um sistema de fácil acesso e intuitivo para registro de demandas relacionadas à iluminação pública.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6633/requerimento_no_023-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6633/requerimento_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestão e atualize informações referentes aos endereços e telefones das secretarias e departamentos no site da prefeitura.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6634/atestado_obito.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6634/atestado_obito.pdf</t>
   </si>
   <si>
     <t>Eu, Oeder Kuznier de Ramos, vereador nesta casa de leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 3º Sessão Ordinária, realizada em 20/02/2023, em virtudes de luto, conforme em anexo.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6652/assreq_iluminacao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6652/assreq_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que informe essa Casa de Leis como está o andamento da contratação/Licitação da empresa que irá prestar esse tipo de serviço em nosso município, e qual o prazo pra a realização da manutenção após o pedido.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6653/assreq._hotel_alfa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6653/assreq._hotel_alfa.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr.que informe a essa Casa de Leis, quais as providências que estão sendo tomadas com relação ao antigo Hotel Alfa, que está desativado a muitos anos, localizado na esquina da Rua São Lourenço com a Al. Bom Jesus de Iguape, Balneário Britânia.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6667/luminaria_de_led_pedrinhas_boqueirao_sul_e_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6667/luminaria_de_led_pedrinhas_boqueirao_sul_e_viareggio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta casa a possibilidade de contemplar os bairros de Pedrinhas, Boqueirão Sul e Viareggio, com luminárias de led, tendo em vista a grande necessidade de manutenção nestas localidades.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6668/projeto_para_instalcao_de_tubos_na_rua_mercurio_no_balneario_mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6668/projeto_para_instalcao_de_tubos_na_rua_mercurio_no_balneario_mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta casa a possibilidade de elaborar um projeto junto à Secretaria de Obras, para a instalação de tubos na Rua Mercúrio, no Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6672/parada_escola_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6672/parada_escola_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta casa a possibilidade de elaborar um projeto para execução visando melhorar a parada na frente da escola Meu Recanto.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6673/req_030_milton_-_inst._linha_de_tubos_rua_11.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6673/req_030_milton_-_inst._linha_de_tubos_rua_11.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta casa pelo qual motivo não foi elaborado um projeto e execução da instalação de uma linha de tubos na rua 11, no Boqueirão Sul.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6702/mediadores_de_acesso_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6702/mediadores_de_acesso_da_praia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Júnior, para que informe a esta Casa quais medidas o Poder Executivo pretende adotar para resolver a situação precária de manutenção dos mediadores de acesso à praia.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6655/assreq._lombo_faixa_atual.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6655/assreq._lombo_faixa_atual.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr.que informe a essa Casa de Leis,  o motivo de até a presente data, não ter atendido o Requerimento de N° 133/2023, onde este Vereador requer a instalação de Lombofaixa para a segurança dos pedestres e dos membros da CONGREGAÇÂO CRISTÃ NO BRASIL, que utilizam aquele trecho para chegar aos cultos.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6660/req_033_andressa_-_auxiliar_de_sala.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6660/req_033_andressa_-_auxiliar_de_sala.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que responda se há a possibilidade de termos Auxiliares em Salas em toda rede pública e se a Prefeitura tem algum projeto para levar o serviço o quanto antes a essas crianças e toda rede escolar que necessita desse apoio.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6674/req_034_rogerio_-_estacionamento_escola_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6674/req_034_rogerio_-_estacionamento_escola_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que autore a abertura do portão do estacionamento da Escola Meu Recanto nos horários de entrada e saída dos funcionários.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6675/req_035_rogerio_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6675/req_035_rogerio_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça a manutenção de refletores na pista de skate e na escolinha de surf, bem como a Instalação de refletores na quadra de vôlei próxima à escolinha de surf.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6676/req_036_rogerio_-_manut._ilhas_de_lazer.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6676/req_036_rogerio_-_manut._ilhas_de_lazer.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestão e encaminhe a essa casa de leis, esclarecimentos sobre as medidas que estão sendo tomadas pela Prefeitura Municipal para resolver o problema de falta de manutenção nas Ilhas de Lazer; bem como encaminhe os planos e cronogramas de manutenção das ilhas de lazer.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6678/req_037_tonon_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6678/req_037_tonon_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Rogério Tonon, vereador nesta Casa de Leis, Venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 4º Sessão Ordinária, realizada em 27/02/2024, em virtudes de problemas de saúde, conforme atestado em anexo.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6703/req_038_rogerio_-_informacoes_sobre_limpeza_e_rocagem_do_entorno_da_escola_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6703/req_038_rogerio_-_informacoes_sobre_limpeza_e_rocagem_do_entorno_da_escola_britania.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que adote providências urgentes relacionadas à limpeza e roçagem do entorno da Escola Municipal de Ensino Fundamental Britânia, pois o mato alto e a vegetação descuidada podem servir como criadouros para mosquitos transmissores de doenças, incluindo o Aedes aegypti, vetor da dengue.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6704/req_039_rogerio_-_boletim_informativo_sobre_casos_de_dengue_e_covid.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6704/req_039_rogerio_-_boletim_informativo_sobre_casos_de_dengue_e_covid.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que determine as providências necessárias para a criação e atualização regular do boletim informativo sobre casos de dengue em Ilha Comprida, a ser disponibilizado no site oficial do município num formato semelhante ao já existente para a COVID-19 em nosso site municipal.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6723/assreq._caminhao_coleta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6723/assreq._caminhao_coleta.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que informe a essa Casa de Leis, quais as providências que estão sendo tomadas com relação aos caminhões de coleta de lixo do município.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6735/rota_do_onibus_escolar_juruvauva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6735/rota_do_onibus_escolar_juruvauva.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a esta Casa, a possibilidade do ônibus passar pela pousada Recanto, entre a direita na Rua São Paulo (Avenida Beira Mar) e siga até a Avenida Nossa Senhora dos Navegantes para melhor atendimento aos nossos munícipes.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6729/req_042_andressa_-_informacoes_sobre_caminhoes_de_coleta_de_lixo_e_seus_respectivos_funcionarios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6729/req_042_andressa_-_informacoes_sobre_caminhoes_de_coleta_de_lixo_e_seus_respectivos_funcionarios.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., que preste informações em relação à coleta de lixo municipal.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6742/req_044_gryllo_-_informacoes_sobre_a_ponte_laercio_ribeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6742/req_044_gryllo_-_informacoes_sobre_a_ponte_laercio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que informe a essa Casa de Leis, quais as providências que estão sendo tomadas com relação a manutenção da Ponte Laércio Ribeiro.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6738/req_045_fabiano_-_ar_condicionado_nas_salas_de_aula_em_nossas_escolas_municipais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6738/req_045_fabiano_-_ar_condicionado_nas_salas_de_aula_em_nossas_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa de Leis, por quais motivos ainda não foram instalados ar-condicionado nas salas de aula em nossas escolas municipais.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6739/req_046_fabiano_-_reparos_a_rua_benedito_martins_no_balneario_araca.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6739/req_046_fabiano_-_reparos_a_rua_benedito_martins_no_balneario_araca.docx.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa de Leis, por quais motivos a população da Rua Benedito Martins no Balneário Araçá não é atendida.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6744/req_047_diversos_-_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6744/req_047_diversos_-_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>Requeremos, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr.que informe a essa Casa de Leis, como está sendo a distribuição de água, de energia e serviços com a internet – wi-fi, no antigo Porto da Balsa.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6743/requerimento_no_048_-_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6743/requerimento_no_048_-_2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações acerca da distribuição de cestas básicas realizada pelo Centro de Referência de Assistência Social (CRAS) e/ou pelo Fundo de Solidariedade</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6757/assreq._limpeza_lotes_particulares-notificacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6757/assreq._limpeza_lotes_particulares-notificacao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que informe a essa Casa de Leis, quais as providências que estão sendo tomadas no que diz respeito a limpeza dos terrenos baldios em Ilha Comprida.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6790/assreq._quadra_beach_tennis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6790/assreq._quadra_beach_tennis.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que viabilize a instalação de uma Quadra de Beach Tennis, no Balneário Adriana, ao lado da quadra de vôlei já existente, para que os praticantes de atividades esportivas possam ter mais essa opção.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6791/assreq._cuidados__e_limpeza_das_lagoas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6791/assreq._cuidados__e_limpeza_das_lagoas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que viabilize com a máxima urgência a limpeza geral da lagoa localizada, no Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6786/req_052_andressa_-_falta_de_atendimento_correos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6786/req_052_andressa_-_falta_de_atendimento_correos.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência que seja submetido o presente requerimento para apreciação do Plenário, e, se aprovado, seja oficiado Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que responda se há a possibilidade de termos mais postos dos correios em outros Balneários_x000D_
 do nosso Município, custeado pela Prefeitura e se a Prefeitura tem algum projeto para levar o serviço dos correios para outros Balneários, como Araçá, Viareggio, Boqueirão Sul, entre outros.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6787/req_053_andressa_-_informacoes_a_respeito_de_manutencao_e_reforma_do_camo_do_caju.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6787/req_053_andressa_-_informacoes_a_respeito_de_manutencao_e_reforma_do_camo_do_caju.pdf</t>
   </si>
   <si>
     <t>Requeiro para apreciação do Plenário e, se aprovado, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que responda quando serão feitas as manutenções necessárias, como iluminação, ampliação da arquibancada, melhorias do gramado, alambrados, portão, vestiário, banheiros e pintura.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6792/req_054_andressa_-_informacoes_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6792/req_054_andressa_-_informacoes_balsa.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Departamento Hidroviário do Estado de São Paulo, que encaminhe informações sobre o atual estado das balsas em atividade no trecho Ilha Comprida/Cananéia.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6933/req_055_andressa_-_informacoes_sobre_medidas_do_poder_executivo_a_quanto_a_populacao_de_caes_e_gatos_em_situacao_de_abandono.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6933/req_055_andressa_-_informacoes_sobre_medidas_do_poder_executivo_a_quanto_a_populacao_de_caes_e_gatos_em_situacao_de_abandono.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência que seja submetido o presente requerimento para apreciação do Plenário, e, se aprovado, seja oficiado Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que encaminhe informações sobre cães e gatos que estão em estado de abandono em nosso município</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6935/req_056_gryllo_-_dengue.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6935/req_056_gryllo_-_dengue.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Junior que informe a essa Casa de Leis, quais as providências que estão sendo tomadas com relação ao surto de Dengue em nosso município, tanto nas ações de prevenção de infestação/reinfestação como nos procedimentos de atendimento emergencial no pronto socorro.</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6962/atividade_delegada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6962/atividade_delegada.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta casa a possibilidade de aumentar o número de vagas no convênio de atividade delegada da Polícia Militar.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6963/ass_req._reforma_e_rocada_ponte_bal._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6963/ass_req._reforma_e_rocada_ponte_bal._adriana.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que com a máxima urgência faça a reforma da ponte de pedestre localizada no Balneário Adriana, atrás do prédio do URA.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6964/assreq._ponte-passarela_bal._ipanema_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6964/assreq._ponte-passarela_bal._ipanema_ii.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que com a máxima urgência faça a reforma da ponte de pedestre localizada na Rua que faz a divisa entre os Balneários Ipanema II e o Balneário Estrela onde os moradores fazem a travessia.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6972/req_060_todos_-_informacoes_fundo_social.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6972/req_060_todos_-_informacoes_fundo_social.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para faça gestão junto à Presidente do Fundo Social de Solidariedade para que envie a esta casa cópia de todos os documentos relacionados aos valores arrecadados especificamente nos anos de 2020, 2021, 2022, 2023 e 2024 dos eventos: Ilha Junina, Camarotes do Ilha Verão, Ilha Blues, Rifas e Bingos beneficentes e Doações recebidas.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6965/assreq._iluminacao_jardim_tropical.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6965/assreq._iluminacao_jardim_tropical.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que com a máxima urgência execute o serviço solicitado conforme manifestação 1852653, “trocas das lâmpadas nos postes de iluminação pública na Rua Cacau no Balneário Jardim Portugal”.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6966/req_062_tonon_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6966/req_062_tonon_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, o Mapeamento das ruas que serão instaladas/trocadas as 3.200 luminárias de vapor de sódio por LED no município.</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6971/req_063_andressa_-_raio_x.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6971/req_063_andressa_-_raio_x.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando informações sobre a atual situação do aparelho de RX do município.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6996/req_064_fabiano_-_informacao_sobre_a_iluminacao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6996/req_064_fabiano_-_informacao_sobre_a_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Greladino Barbosa de Oliveira Junior , para que encaminhe informações, a essa Casa de Leis, sobre as luminárias no município.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7002/requerimento_no_065_-_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7002/requerimento_no_065_-_2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações e disponibilize a escala dos médicos plantonistas da Unidade de Pronto Atendimento (UPA) nos últimos 60 dias, incluindo o dia de hoje 29/04/2024.</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7001/requerimento_no_066_-_2024_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7001/requerimento_no_066_-_2024_.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações pertinentes à gestão e prestação de serviços de limpeza e manutenção das ilhas de lazer de nossa cidade.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7012/req_067_todos_-_informacoes_contratos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7012/req_067_todos_-_informacoes_contratos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que envie a esta Casa, informações referente aos Processo nº 91/2022, nº 77/2023 e nº 146/2023.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7008/req_068_andressa_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7008/req_068_andressa_-_.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência, que seja submetido o presente requerimento para apreciação do Plenário, e se aprovado, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que encaminhe informações sobre o centro de monitoramento.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7009/req_069_andressa_-__adequacao_avenida_copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7009/req_069_andressa_-__adequacao_avenida_copacabana.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência, que seja submetido o presente requerimento para apreciação do Plenário, e se aprovado, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que encaminhe informações sobre as obras de Requalificação e Adequação na Avenida Copacabana.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7010/req_070_andressa_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7010/req_070_andressa_-_.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência, que seja submetido o presente requerimento para apreciação do Plenário, e se aprovado, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que encaminhe informações sobre a Obra da ampliação da Orla sentido Porto Velho</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7011/req_071_andressa_-_casas_habitacionais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7011/req_071_andressa_-_casas_habitacionais.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência, que seja submetido o presente requerimento para apreciação do Plenário, e se aprovado, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que encaminhe informações sobre  casas habitacionais populares do Governo do Estado.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7033/req_072_milton_-_informacoes_manut._balneario_city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7033/req_072_milton_-_informacoes_manut._balneario_city_mar.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta casa qual a data prevista para zeladoria geral no Balneário City Mar, como limpezas de vala, roçagem, patrolagem.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7034/req_073_gryllo_-_limpeza_rio_bal._viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7034/req_073_gryllo_-_limpeza_rio_bal._viareggio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr.que informe a essa Casa de Leis, se está no cronograma de serviços, e qual a previsão para ser realizada a limpeza do Rio no Balneário Viaréggio.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7035/req_074_rogerio_-_abertura_rua_beethoven.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7035/req_074_rogerio_-_abertura_rua_beethoven.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre a abertura da Rua Beethoven.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7036/req_075_rogerio_-_barragem_contencao_da_areia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7036/req_075_rogerio_-_barragem_contencao_da_areia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que informe a esta Casa de Leis a viabilidade de se construir uma barragem para a contenção da areia da raia na orla municipal e se há algum projeto nesse sentido em andamento.</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7056/req_076_gryllo_-_cronograma_de_manutencao_e_zeladoria_estrada_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7056/req_076_gryllo_-_cronograma_de_manutencao_e_zeladoria_estrada_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., que informe com a máxima urgência se está no cronograma de serviços a limpeza e manutenção das guias e calçadas em toda a extensão da Estrada sentido Pedrinhas, onde foi realizada a obra de pavimentação.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7085/assvila_nova-_manutencao_-2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7085/assvila_nova-_manutencao_-2024.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que informe com a máxima urgência se está incluído no cronograma de serviço a manutenção geral na região do Vila Nova, visto que os moradores daquela localidade sofrem com a falta de manutenção e zeladoria e sempre reivindicam uma manutenção contínua.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7055/req_078_fabiano_-_apoio_com__som_e_tendas_para_festas_juninas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7055/req_078_fabiano_-_apoio_com__som_e_tendas_para_festas_juninas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda a essa Casa de Leis se as comunidades terão novamente o apoio da municipalidade nas festas juninas comunitárias.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7061/req_079_andressa_-_veiculos_de_transporte_de_pacientes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7061/req_079_andressa_-_veiculos_de_transporte_de_pacientes.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência, que seja submetido o presente requerimento para apreciação do Plenário, e, se aprovado, seja oficiado ao Senhor Prefeito Municipal de Ilha Comprida, para que encaminhe informações sobre a Van da Saúde.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7062/req_080_milton_-_reorno_de_aulas_de_ju-jitso.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7062/req_080_milton_-_reorno_de_aulas_de_ju-jitso.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta casa por qual motivo foram encerradas as aulas de jiu-jitsu no bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7063/req_081_milton_-_mudanca_no_estacionamento_da_av._copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7063/req_081_milton_-_mudanca_no_estacionamento_da_av._copacabana.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta casa a possibilidade, para que o estacionamento volte a ser em paralelo com o meio fio, deixando de ser mais em 45° e passe a ser como no projeto anterior.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, FABIO TONON</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7064/req_082_variados_-_7o_conexidades.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7064/req_082_variados_-_7o_conexidades.pdf</t>
   </si>
   <si>
     <t>Requeremos, nas formalidades regimentais, ouvido o douto e soberano Plenário, para que se aprovado for, seja elaborado o Projeto de Resolução, no sentido de constituir Comissão de Representação, nos termos dos artigos 74 e 75 do Regimento Interno, objetivando participar do 7º CONEXIDADES – ENCONTRO NACIONAL DE PARCEIROS PÚBLICOS E PRIVADOS.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7065/req_083_todos_-_informacoes_contratos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7065/req_083_todos_-_informacoes_contratos.pdf</t>
   </si>
   <si>
     <t>Requeremos, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., que faça gestão junto ao departamento competente para informar, a esta Casa Legislativa, se o pagamento referente às requisições de números 282, 287 e 295 do ano de 2024 já foi efetuado. Caso o pagamento ainda não tenha sido realizado, responda qual foi a razão do atraso.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7068/req_084_todos_-_complexo_turistico_antigo_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7068/req_084_todos_-_complexo_turistico_antigo_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre o Complexo Turístico Antigo Porto da Balsa.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7069/req_085_rogerio_-_carta_convite_2021-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7069/req_085_rogerio_-_carta_convite_2021-2023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre  procedimentos de licitação no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7072/req_086_todos_-_compra_caixa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7072/req_086_todos_-_compra_caixa.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que com a máxima urgência viabilize a possibilidade da confecção de um Projeto de Lei para a compra de 2 Caixas Ativas modelo JBL 15” 350WRms BLUETOOTH/USB MAX-15-JBS, incluído os  equipamentos acessórios para o desempenho total do produto, que são, os Tripés e os Cabos.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7086/req_087_gryllo_-_cronograma_de_vacinacao_da_zoonoses.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7086/req_087_gryllo_-_cronograma_de_vacinacao_da_zoonoses.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que informe a esta casa com a máxima urgência se possui um cronograma para Campanha de Vacinação contra a Cinomose, e se caso não tiver que priorize tal campanha, uma vez que a população canina de rua aumenta a cada dia em nossa cidade.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7113/req_088_oeder_-_predio__da_avenida_beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7113/req_088_oeder_-_predio__da_avenida_beira_mar.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência que seja submetido o presente requerimento para apreciação do Plenário, nas formalidades regimentais e, se aprovado for, seja oficiado Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida para encaminhe informações sobre o prédio da Avenida Beira Mar, 12.864 – Balneário Samburá</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7117/req_089_andressa_-_sabesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7117/req_089_andressa_-_sabesp.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência, que seja submetido o presente requerimento para apreciação do Plenário, e, se aprovado, seja oficiado ao Senhor Prefeito Municipal de Ilha Comprida, para que informe se existe parecer da SABESP explicando o motivo de não possuir água potável e encanada no Balneário Ubatuba.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7119/requerimento_no_090_-_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7119/requerimento_no_090_-_2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações acerca do problema crônico da Rua Aricanduva, Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7136/requerimento_no_091_-_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7136/requerimento_no_091_-_2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações detalhadas sobre os imóveis alugados pela Prefeitura de Ilha Comprida.</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7137/requerimento_no_092_-_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7137/requerimento_no_092_-_2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações acerca de ações planejadas ou em andamento para proibir o estacionamento de veículos automotores sobre a área de erosão na Av. Beira Mar, Balneário Araçá.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>MILTINHO, ANDRESSA CERONI, EDER CONSTRUTOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7155/req_093_variados_-_cpi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7155/req_093_variados_-_cpi.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, os vereadores que subscrevem o presente, requerem a criação da COMISSÃO PARLAMENTAR DE INQUÉRITO, nos termos do artigo 37 parágrafo único, inciso III e artigo 40, da Lei Orgânica do Município de Ilha Comprida, cumulado com as disposições dos artigos 76 e seguintes do Regimento Interno desta Casa, com a finalidade de apurar as ações e omissões do Executivo Municipal.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR, ANDRESSA CERONI, DANIEL RAMOS, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7143/req_094_todos_-_convoca_ofelia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7143/req_094_todos_-_convoca_ofelia.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência que seja ouvido o Douto e Soberano Plenário, nas formalidades regimentais e, se aprovado, seja oficiado Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida e CONVOCADA a Senhora Secretária Municipal, Sr.ª Ofélia Maria de Oliveira Castro Leite.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7177/req_095_gryllo_-__acs.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7177/req_095_gryllo_-__acs.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que informe a essa Casa de leis, com a máxima urgência quando será pago o repasse do incentivo financeiro feito pelo Ministério da Saúde e destinados aos ACS, tendo em vista que, até o momento esses profissionais não receberam o valor destinado para a categoria.</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7178/req_096_gryllo_-_inorme_sobre_a_frota_municipal_tomada_de_providencias_para_melhoria_do_servico_de_transporte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7178/req_096_gryllo_-_inorme_sobre_a_frota_municipal_tomada_de_providencias_para_melhoria_do_servico_de_transporte.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que informe a essa Casa de Leis, quais as providências que estão sendo tomadas com relação ao Transporte Municipal.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7179/req_097_milton_-_marmita_bombeiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7179/req_097_milton_-_marmita_bombeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta casa a possibilidade de voltar a fornecer alimentação ao Corpo de Bombeiros/guarda-vidas.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7215/req_099_rogerio_-_estagio_remunerado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7215/req_099_rogerio_-_estagio_remunerado.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário, para que, se aprovado for, oficie-se o DD. Prefeito Municipal, nas formalidades regimentais, para que disponibilize e conceda informações sobre os programas de estágio remunerado.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7218/req_101_andressa_-_questionamentos_sobre_a_manutencao_da_orla_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7218/req_101_andressa_-_questionamentos_sobre_a_manutencao_da_orla_.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficializado o senhor Prefeito Geraldino Barbosa de Oliveira Junior, para que envie a esta Casa de Leis informações em relação à manutenção da Orla de Ilha Comprida.</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7226/req_102_andressa_-_questionamentos_quanto_as_cestas_basicas_do_fundo_social.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7226/req_102_andressa_-_questionamentos_quanto_as_cestas_basicas_do_fundo_social.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficializado o senhor Prefeito Geraldino Barbosa de Oliveira Junior, para que envie a esta Casa de Leis informações acerca das compras e distribuições das cestas básicas realizadas pelo Fundo Social de Solidariedade.</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7227/req_103_andressa_-_aplicacao_da_lei_1483_de_2018.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7227/req_103_andressa_-_aplicacao_da_lei_1483_de_2018.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal nas formalidades Regimentais, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto aos Departamentos Competentes, solicitando que seja aplicado a Lei 1483/18 que dispõe sobre a recuperação de danos causado em via publica por empresas concessionária de serviços publicos e por outras empresas e que seja feita corretamente a reposição do asfalto, onde se encontra com buracos abertos pelas empresas e que não foi devidamente fechado.</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7302/req_104_andressa_-_transporte_publico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7302/req_104_andressa_-_transporte_publico.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência, que seja submetido o presente requerimento para apreciação do Plenário, e, se aprovado, seja oficiado a Senhora Prefeita Municipal de Ilha Comprida, para que responda qual previsão para normalizar o transporte público da nossa Cidade de hora em hora para todos os munícipes e qual previsão e planejamento operacional para que os ônibus que levam nossos alunos munícipes a escola ETEC irão voltar a funcionar.</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7315/requerimento_105_2024_saude_buscal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7315/requerimento_105_2024_saude_buscal.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais e ouvido o douto e soberano plenário, que seja oficiada à Exma. Sra. Prefeita Maristela Osório de Marques Cardona, e à secretária competente que responda a esta Casa de Leis se já está em caixa disponível para pagamento o incentivo e gratificação por desempenho aos profissionais de saúde bucal.</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7325/req_106_andressa_-_questionamentos_quanto_aos_servicos_prestados_pelo_correios_na_cidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7325/req_106_andressa_-_questionamentos_quanto_aos_servicos_prestados_pelo_correios_na_cidade.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência, que seja submetido o presente requerimento para apreciação do Plenário, e, se aprovado, seja oficiado a Senhora Prefeita Municipal de Ilha Comprida, para que responda se há a possibilidade de termos mais postos dos correios em outros Balneários do nosso Município, custeado pela Prefeitura e se a Prefeitura tem algum projeto para levar o serviço dos correios para outros Balneário, como Araça, Viareggio, Boqueirão Sul, entre outros.</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7331/req_107_tonon_-_informacoes_sobre_a_ampliacao_da_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7331/req_107_tonon_-_informacoes_sobre_a_ampliacao_da_orla.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado à Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis sobre extensão da Orla Marítima entre o balneário Adriana e o Porto Velho II.</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7362/requerimento_108-24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7362/requerimento_108-24.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário, para que, se aprovado for, oficie-se à Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, nas formalidades regimentais, para que informe a possibilidade da instalação de um outdoor informativo para moradores e turistas, desenvolvendo assim a sinalização central do município.</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7350/req_109_milton_-_justificativa_de_ausencia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7350/req_109_milton_-_justificativa_de_ausencia.pdf</t>
   </si>
   <si>
     <t>Eu, Milton Cesar Pires, Vereador nesta casa de leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 22º Sessão Ordinária, realizada em 08/08/2024, em face de motivos de saúde, cuja documentação segue em anexo.</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7363/req_110_andressa_-_questionamentos_quanto_a_obra_do_centro_de_eventos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7363/req_110_andressa_-_questionamentos_quanto_a_obra_do_centro_de_eventos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que a Chefe do Poder Executivo, Sra. Maristela Osório de Marques Cardona, encaminhe a esta Casa de Leis informações sobre a realização do evento "Ilha Blues".</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7376/assreq._cadeiras_ura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7376/assreq._cadeiras_ura.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, a Chefe do Poder Executivo que informe a essa Casa de Leis, quais as providências que estão sendo tomadas com relação a aquisição ou reforma desses aparelhos e equipamentos utilizados por esses pacientes, tanto as que são utilizadas no departamento de saúde, como as que se encontram no social para empréstimo, é sabido que as mesmas se encontram sem condições de uso</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7370/req_112_andressa_-_informe_sobre_a_regularidade_dos_remedios_na_farmacia_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7370/req_112_andressa_-_informe_sobre_a_regularidade_dos_remedios_na_farmacia_municipal.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, após ouvido o Plenário, oficiar à Sra Prefeita Maristela Osório de Marques Cardona para que encaminhe informações sobre a falta dos medicamentos na Farmácia Municipal de Ilha Comprida - SP.</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7378/req_113_andressa_-_informes_sobre_o_transporte_de_pascientes_para_hemodialise.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7378/req_113_andressa_-_informes_sobre_o_transporte_de_pascientes_para_hemodialise.pdf</t>
   </si>
   <si>
     <t>Requeiro, para apreciação do Plenário, e, se aprovado, seja oficiada a Senhora Prefeita Municipal de Ilha Comprida, para que nos informe quanto ao transporte de pacientes da rede de saúde municipal.</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7379/req_114_andressa_-_informes_quanto_a_administrador_do_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7379/req_114_andressa_-_informes_quanto_a_administrador_do_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Requeiro, para apreciação do Plenário, e, se aprovado, seja oficiada a Senhora Prefeita Municipal de Ilha Comprida, para que nos informe sobre o administrador do Boqueirão Sul.</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7386/req_115_rogerio_-_requer_informes_sobre_a_atividade_de_transporte_de_pascientes_do_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7386/req_115_rogerio_-_requer_informes_sobre_a_atividade_de_transporte_de_pascientes_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário, para que, se aprovado for, oficie-se a empresa Intervale Transporte e Turismo Ltda., e a Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, nas formalidades regimentais, para que encaminhe informações sobre os veículos utilizados para o_x000D_
 transporte de pacientes para fora do nosso município.</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7390/req_116_ivan_-_paciente_deixado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7390/req_116_ivan_-_paciente_deixado.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiada à Prefeita Sra. Maristela Osório de Marques Cardona, que esclareça a essa Casa de Leis o motivo pelo qual o paciente Sr. Márcio foi deixado pela van da saúde em Registro após procedimento cirúrgico, conforme o mesmo relata em ouvidoria de protocolo 2073314.</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7391/req_117_milton_-_smart_tv_escola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7391/req_117_milton_-_smart_tv_escola.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiada à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que encaminhe informações a esta Casa de Leis sobre a possibilidade de proceder à aquisição e instalação de aparelhos Smart TV com, no mínimo, 42 polegadas, para contemplar todas as salas de aula da Educação Infantil, Ensino Fundamental I e II do nosso município.</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7393/ponte_capivaru.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7393/ponte_capivaru.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente da Câmara Municipal de Ilha Comprida_x000D_
 Diante do exposto, REQUEIRO, nas formalidades regimentais, que seja oficiada a Exma._x000D_
 Sra. Prefeita Municipal, MARISTELA OSÓRIO DE MARQUES CARDONA_x000D_
 solicitando-lhe que encaminhe as seguintes informações a esta Casa de Leis:_x000D_
 1. Qual o prazo de entrega da ponte do rio Capivaru?_x000D_
 2. A obra já esta totalmente paga?_x000D_
 3. Qual a possibilidade de entrar com pedido de licença ambiental para a ponte emendar_x000D_
 com a estrada e facilitar a locomoção dos moradores?_x000D_
 Justifico este pedido tendo em vista que esta ponte é um pedido antigo e de grande_x000D_
 importância para a população daquela localidade.</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7392/luminarias_publicas_servicos_ok_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7392/luminarias_publicas_servicos_ok_.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, que seja oficiada a Exma._x000D_
 Sra. Prefeita Municipal, MARISTELA OSÓRIO DE MARQUES CARDONA_x000D_
 solicitando-lhe que encaminhe informações referentes ao contrato da empresa que faz_x000D_
 manutenção nas luminárias públicas a esta Casa de Leis, tendo em vista a grande demanda_x000D_
 de luminárias queimadas em toda nossa cidade e que as pessoas pagam uma taxa por esse_x000D_
 serviço:_x000D_
 1. O contrato com a empresa está em dia?_x000D_
 2. Qual a relação de serviços prestados nos últimos meses?_x000D_
 3. O pagamento da empresa esta em dia?</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7394/req_120_andressa_-_questionamentos_quanto_ao_retorno_do_procurador_juridico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7394/req_120_andressa_-_questionamentos_quanto_ao_retorno_do_procurador_juridico.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência que seja ouvido o Douto e Soberano Plenário, nas formalidades regimentais e, se aprovado, seja oficiado a Excelentíssima Senhora Prefeita Municipal de Ilha Comprida para prestar informações sobre o Procurador Jurídico.</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7395/req_121_andressa_-_questionamentos_quanto_realizacao_e_assuntos_tratados_em_reuniao_do_conselho_de_protecao_e_defesa_animal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7395/req_121_andressa_-_questionamentos_quanto_realizacao_e_assuntos_tratados_em_reuniao_do_conselho_de_protecao_e_defesa_animal.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiada a Sra. Prefeita, e ao Presidente da Conselho Municipal de Proteção e Defesa os animais do nosso Município, para que envie, a esta Casa de Leis, informações em relação à primeira Reunião do Conselho Municipal de Proteção  defesa dos Animais.</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7397/pintura_predio_prefeitura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7397/pintura_predio_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência que seja ouvido o Douto e Soberano Plenário, nas formalidades regimentais e, se aprovado, seja oficiado a Excelentíssima Senhora Prefeita Municipal de Ilha Comprida para prestar informações sobre o Prédio da Prefeitura.</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7396/req_123_andressa_-_encargos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7396/req_123_andressa_-_encargos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado a Sra. Prefeita, para que envie, a esta Casa de Leis, informações em relação aos encargos sociais dos funcionários da Municipalidade.</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7400/req_124_milton_-_identificacao_veiculos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7400/req_124_milton_-_identificacao_veiculos.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência que seja ouvido o Douto e Soberano Plenário, nas formalidades regimentais e, se aprovado, seja oficiado a Excelentíssima Senhora Prefeita Municipal de Ilha Comprida para encaminhar informações sobre a locação dos veículos.</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7398/req_125_tonon_-_informacoes_sobre_areas_publicas_para_comercio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7398/req_125_tonon_-_informacoes_sobre_areas_publicas_para_comercio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiada à Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, sobre a utilização de áreas públicas para comércios.</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7401/req_126_gryllo_-_questionamentos_sobre_a_manutencao_das_vias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7401/req_126_gryllo_-_questionamentos_sobre_a_manutencao_das_vias.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência que seja ouvido o Douto e Soberano Plenário, nas formalidades regimentais e, se aprovado, seja oficiado a Excelentíssima Senhora Prefeita Municipal de Ilha Comprida para encaminhar informações sobre as maquinas que estão sendo usadas no município.</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7402/req_127_daniel_-_informes_sobre_cargos_publicos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7402/req_127_daniel_-_informes_sobre_cargos_publicos.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência que seja ouvido o Douto e Soberano Plenário, nas formalidades regimentais e, se aprovado, seja oficiada a Excelentíssima Senhora Prefeita Municipal de Ilha Comprida para encaminhar informações sobre os funcionários da Prefeitura e sua folha salarial.</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7403/req_128_fabiano_-_questinamentos_acerca_dos_recursos_do_fundeb.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7403/req_128_fabiano_-_questinamentos_acerca_dos_recursos_do_fundeb.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, à Exma. Sra. Prefeita Municipal, Sra. Maristela Osório de Marques Cardona, para que encaminhe a essa Casa de Leis informações sobre valor repassado pelo FUNDEB.</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7411/req_130_gryllo_-_requer_informacoes_do_curso_de_escuta_especializada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7411/req_130_gryllo_-_requer_informacoes_do_curso_de_escuta_especializada.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, à Chefe do Poder Executivo, que informe a essa Casa de Leis, a quantidade de funcionários que participaram do curso, dias e horários de treinamento, tendo em vista, que no site Portal da Transparência consta data de abertura em 31/07/2024 com homologação em 02/08/2024, custeado no valor de 1.700,00 (um mil e setecentos reais).</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7415/req_137__milton_-_informacoes_sobre_ambulancia_no_bairro_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7415/req_137__milton_-_informacoes_sobre_ambulancia_no_bairro_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado a Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao departamento competente para que informe a esta Casa de Leis  qual motivo do bairro de Pedrinhas estar sem a ambulância a mais de 30 dias e qual a data prevista para o retorno da ambulância no bairro.</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7417/req_138__milton_-_informacoes_sobre_deck_no_bairro_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7417/req_138__milton_-_informacoes_sobre_deck_no_bairro_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado a Exma. Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que faça gestão junto ao departamento competente para que informe, a esta Casa de Leis, qual a data prevista para a reforma do deck e qual a data prevista para a limpeza da orla em torno do deck.</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7418/req_139_andressa_-_veiculos_parados_da_prefeitura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7418/req_139_andressa_-_veiculos_parados_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado a Sra. Prefeita, para que envie, a esta Casa de Leis, informações sobre as condições dos Carros que realizam o Transporte de pacientes.</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, EDER CONSTRUTOR, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7420/req_140_variados_-_cpi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7420/req_140_variados_-_cpi.pdf</t>
   </si>
   <si>
     <t>Requerer a prorrogação do prazo de funcionamento da CPI 01/2024.</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7439/req_141_gryllo_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7439/req_141_gryllo_-.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, à Chefe do Poder Executivo, informe se está no cronograma de serviço a instalação de uma Lombofaixa no Balneário Araçá, próximo aos quiosques, se não tiver que inclua, pois ali o fluxo de pessoas é bastante intenso, bem como o de veículos que passam em alta velocidade trazendo risco aos transeuntes.</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7440/req_142_gryllo_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7440/req_142_gryllo_-.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, à Chefe do Poder Executivo, informe se está no cronograma de serviço a instalação de uma Lombofaixa na Av. Carlos Roberto de Paula no Balneário Redentor, próximo ao Auto Peça Redentor, se não tiver que inclua, pois ali o fluxo de veículos é bastante intenso, e devido a travessia de pedestre e as entradas e saídas dos veículos nos comércios se torna um risco a segurança de todos.</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7441/req_143_gryllo_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7441/req_143_gryllo_-.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, a Chefe do Poder Executivo, que informe a essa Casa de Leis, como está o andamento dos serviços de troca de luminárias, quantas estão sendo trocadas por semana, qual o controle dessa troca, tendo em vista que a solicitação desses serviços é feita por meio de ouvidoria ou protocolo, uma vez que esse Vereador, a pedido dos munícipes vem requerer respostas, diante de tamanha demora para que essas trocas sejam realizadas.</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7442/req_144_gryllo_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7442/req_144_gryllo_-.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, à Chefe do Poder Executivo, que informe a essa Casa de Leis, qual possibilidade de realizar a obra de construção de um muro no ESF Viaréggio, tendo em vista a área ser de vegetação extensa, onde animais peçonhentos colocam em risco a vida das pessoas que ali trabalham bem como as que estão à espera de atendimento médico.</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7473/req_145_fabiano_-_concessao_de_mesnsal_de_vale_alimentacao_para_os_conselheiro_tutlares_ativos_do_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7473/req_145_fabiano_-_concessao_de_mesnsal_de_vale_alimentacao_para_os_conselheiro_tutlares_ativos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora que seja solicitada à Prefeita Municipal a concessão mensal de vale-alimentação aos Conselheiros Tutelares ativos do Município.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7497/req_146_oeder_-_sabesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7497/req_146_oeder_-_sabesp.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência que seja ouvido o Douto e Soberano Plenário, nas formalidades regimentais e, se aprovado, seja oficiado o representante da Empresa SABESP da cidade de Ilha Comprida, a fim de solicitar formalmente uma explicação e providências quanto à falta de fornecimento de água às famílias residentes na Avenida Beira Mar altura do número 33.600 localizado no Balneário Costa do Marfim.</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7496/req_147_oeder_-_azza.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7496/req_147_oeder_-_azza.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Vossa Excelência que seja ouvido o Douto e Soberano Plenário, nas formalidades regimentais e, se aprovado, seja oficiada a Empresa AZZA TELECOM SERVIÇOS EM TELECOMUNICAÇÕES S.A., a fim de solicitar formalmente uma explicação e providências quanto à recusa em oferecer serviços de internet a alguns moradores da Avenida Beira Mar altura do número 33.600 localizado no Balneário Costa do Marfim.</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7498/req_148_andressa_-_questionamentos_quanto_ao_prontto_socorro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7498/req_148_andressa_-_questionamentos_quanto_ao_prontto_socorro.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado a Sra. Prefeita, para que responda, a esta Casa de Leis, se existe um segurança na entrada do Pronto Socorro, controlando os acessos, e qual o estado das cadeiras de rodas para transporte dos pacientes dentro da unidade de pronto atendimento.</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7533/req_149_gryllo_-_instalacao_de_placas_de_sinalizacao_bal_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7533/req_149_gryllo_-_instalacao_de_placas_de_sinalizacao_bal_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, à Chefe do Poder Executivo, que informe a essa Casa de Leis, qual a possibilidade de incluir no cronograma de obras e serviços, a confecção e instalação de Placas de Sinalização e Placas de Identificação das Vias, uma vez que o Balneário Ponta da Praia, necessita da instalação dessas placas para orientar os motoristas que ao trafegarem pelo local tem dificuldades na localização e identificação das ruas.</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7534/req_150_gryllo_-_manut._e_iluminacao_orla_maritima.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7534/req_150_gryllo_-_manut._e_iluminacao_orla_maritima.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, à Chefe do Poder Executivo, que envie informações a essa Casa de Leis, a respeito do contrato de manutenção e iluminação da Orla Marítima.</t>
   </si>
   <si>
     <t>7566</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7566/req_151_gryllo_-_informe_sobre_a_possibiledade_de_construcao_de_rampa_de_acesso_a_praia_do_baln._viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7566/req_151_gryllo_-_informe_sobre_a_possibiledade_de_construcao_de_rampa_de_acesso_a_praia_do_baln._viareggio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, à Chefe do Poder Executivo, que envie informações a essa Casa de Leis, a respeito da possibilidade de construir uma rampa de acesso para a praia no Balneário Viaréggio.</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7567/req_152_gryllo_-_informacoes_sobre_entrega_de_cestas_basicas_pelo_fundo_social_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7567/req_152_gryllo_-_informacoes_sobre_entrega_de_cestas_basicas_pelo_fundo_social_municipal.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, a Chefe do Poder Executivo, que apresente a essa Casa de Leis, informações referentes as 500 cestas básicas e cobertores entregues pelo Fundo Social do Estado para o Fundo Social do nosso Município no dia 03 de Setembro de 2024, incluindo o Cadastro Único de cada pessoa que recebeu a cesta e o cobertor, e também o nome completo e cargo de cada funcionário que trabalharam na entrega desses itens.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7632/req_153_gryllo_-_equiparacao_salarial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7632/req_153_gryllo_-_equiparacao_salarial.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais à Exma. Sra. Prefeita Municipal que informe a esta Casa se existe a possibilidade de encaminhar Projeto de Lei visando à Equiparação Salarial do cargo de Agente de Trânsito ao cargo de Fiscal Municipal.</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7644/req_154_rogerio_-_diario_de_bordo_defesa_civil.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7644/req_154_rogerio_-_diario_de_bordo_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário, para que, se aprovado for, oficie-se a Defesa Civil, nas formalidades regimentais, para que informe o diário de bordo dos últimos 90 dias corridos.</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7676/req_155_andressa_-_informe_sobre_decoracao_natalina_na_cidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7676/req_155_andressa_-_informe_sobre_decoracao_natalina_na_cidade.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais à Exma. Sra. Prefeita Municipal, que encaminhe a esta Casa Informações sobre a Decoração de Natal no Municipio de Ilha Comprida - SP.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7677/req_156_andressa_-_informes_sobre_a_falta_de_medicamentos_na_farmacia_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7677/req_156_andressa_-_informes_sobre_a_falta_de_medicamentos_na_farmacia_municipal.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais à Exma. Sra. Prefeita Municipal, que encaminhe a esta Casa, Informações sobre a falta dos medicamentos na Farmácia Municipal de Ilha Comprida - SP.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7697/req_157_milton_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7697/req_157_milton_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Milton Cesar Pires, Vereador nesta casa de leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 37º Sessão Ordinária, realizada em 19/11/2024, em face de motivos de saúde, cuja documentação segue em anexo.</t>
   </si>
   <si>
     <t>7701</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7701/req_158_tonon_-_informacoes_sobre_ticket_alimentacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7701/req_158_tonon_-_informacoes_sobre_ticket_alimentacao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado à Sra. Prefeita Municipal, Maristela Osório de Marques Cardona, para que, no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis sobre a possibilidade de aumento do ‘ticket alimentação’ dos servidores públicos municipais do Poder Executivo para o ano de 2025.</t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7702/req_159_tonon_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7702/req_159_tonon_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Fábio Rogério Tonon, Vereador nesta casa de leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 38º Sessão Ordinária, realizada em 26/11/2024, em face de motivos de saúde, cuja documentação segue em anexo.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>RESI</t>
   </si>
   <si>
     <t>Resposta de Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7075/resin_120_-_2024_-_andressa_-_criacao_guarda_armada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7075/resin_120_-_2024_-_andressa_-_criacao_guarda_armada.pdf</t>
   </si>
   <si>
     <t>RESPOSTA À INDICAÇÃO Nº 120/2024.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7159/resre_137_-_2024_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7159/resre_137_-_2024_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A INDICAÇÃO 137/2024</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>2023414</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7092/resin_-_414_-_2023_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7092/resin_-_414_-_2023_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA À INDICAÇÃO Nº 414/2023</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>RESRE</t>
   </si>
   <si>
     <t>Respostas Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6802/resre_001_-_2024_-_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6802/resre_001_-_2024_-_oeder.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 001/2024</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6905/resre_002-_2023_-_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6905/resre_002-_2023_-_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 002/2024.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6883/resre_003-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6883/resre_003-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 003/2024.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6850/resre_004_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6850/resre_004_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 004/2024</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6805/resre_005_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6805/resre_005_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 005/2024</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6847/resre_006_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6847/resre_006_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 006/2024</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7275/resre_007_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7275/resre_007_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 007/2024</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7274/resre_008_-_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7274/resre_008_-_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 008/2024</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6877/resre_009-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6877/resre_009-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 009/2024</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6804/resre_010_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6804/resre_010_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 010/2024</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6875/resre_011-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6875/resre_011-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 011/2024.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6846/resre_012_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6846/resre_012_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 12/2024</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6844/resre_015_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6844/resre_015_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 15/2024</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6803/resre_016_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6803/resre_016_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 016/2024</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7149/resre_017_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7149/resre_017_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 017/2024.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6766/resre_018_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6766/resre_018_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 018/2024</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7234/resre_020_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7234/resre_020_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AOA REQUERIMENTO 020/2024.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7148/resre_022_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7148/resre_022_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 022/2024.</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7154/resre_023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7154/resre_023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 023/2024.</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6841/resre_025_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6841/resre_025_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 025/2024</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6801/resre_026_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6801/resre_026_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 026/2024</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6990/resre_027_-_2024_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6990/resre_027_-_2024_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 027/2024</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6989/resre_028-_2024_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6989/resre_028-_2024_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 028/2024.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6987/resre_029-_2024_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6987/resre_029-_2024_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 029/2024</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6988/resre_024-_2024_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6988/resre_024-_2024_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 030/2024</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6986/resre_031-_2024_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6986/resre_031-_2024_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 031/2024</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6985/resre_032_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6985/resre_032_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 032/2024</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7019/resre_033_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7019/resre_033_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 033/2024</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6840/resre_034_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6840/resre_034_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 034/2024</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6984/resre_035_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6984/resre_035_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 035/2024.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6983/resre_036_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6983/resre_036_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 036/2024.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6982/resre_038_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6982/resre_038_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 038/2024</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7047/resre_039_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7047/resre_039_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 039/2024.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6981/resre_040_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6981/resre_040_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 040/2024</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6838/resre_041-_2024_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6838/resre_041-_2024_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 041/2024</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6980/resre_042_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6980/resre_042_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 042/2024</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6979/resre_044_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6979/resre_044_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 044/2024</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6864/resre_045_-_2024_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6864/resre_045_-_2024_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 045/2024.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6800/resre_046_-_2024_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6800/resre_046_-_2024_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 046/2024</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6991/resre_048_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6991/resre_048_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 048/2024</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7446/resre_049_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7446/resre_049_-_gryllo.pdf</t>
   </si>
   <si>
     <t>REPOSTA AO REQUERIMENTO Nº 049/2024</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7233/resre_050_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7233/resre_050_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 050/2024.</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7237/resre_051_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7237/resre_051_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 051/2024.</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7209/resre_052_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7209/resre_052_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 052/2024</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7210/resre_053_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7210/resre_053_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 053/2024</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7093/resre_055_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7093/resre_055_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 055/2024.</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7232/resre_056_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7232/resre_056_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 056/2024</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7133/resre_057_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7133/resre_057_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 057/2024.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7046/resre_058_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7046/resre_058_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 058/2024</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7045/resre_059_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7045/resre_059_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 059/2024.</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7422/resre_060_-_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7422/resre_060_-_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUEIMENTO Nº 060/2024.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7042/resre_061_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7042/resre_061_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 061/2024.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7043/resre_062_-_2024_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7043/resre_062_-_2024_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 062/2024.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7041/resre_063_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7041/resre_063_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 063/2024.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7153/resre_064_-_2024_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7153/resre_064_-_2024_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 064/2024.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7147/resre_065_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7147/resre_065_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 065/2024.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7135/resre_066_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7135/resre_066_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 066/2024.</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7145/resre_067_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7145/resre_067_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 067/2024.</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7074/resre_068_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7074/resre_068_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 068/2024.</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7206/resre_069_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7206/resre_069_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 069/2024</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7211/resre_070_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7211/resre_070_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 070/2024</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7091/resre_071_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7091/resre_071_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 071/2024.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7132/resre_072_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7132/resre_072_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 072/2024</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7235/resre_073_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7235/resre_073_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSATA AO REQUERIMENTO 073/2024.</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7424/resre_074_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7424/resre_074_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 074/2024.</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7150/resre_077_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7150/resre_077_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 075/2024.</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7236/resre_076_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7236/resre_076_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 076/2024</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7238/resre_077_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7238/resre_077_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 077/2024</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7216/resre_078_-_2024_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7216/resre_078_-_2024_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 078/2024</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7447/resre_079_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7447/resre_079_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOATA AO REQUERIMENTO Nº 079/2024.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7131/resre_080_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7131/resre_080_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 080/2024</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7130/resre_081_-_2024_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7130/resre_081_-_2024_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DE REQUERIMENTO 081/2024</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7239/resre_083_-_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7239/resre_083_-_todos.pdf</t>
   </si>
   <si>
     <t>RESOPOSTA AO REQUERIMENTO 083/2024.</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7448/resre_084_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7448/resre_084_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 084/2024.</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7449/resre_085_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7449/resre_085_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA OA REQUERIMENTO Nº 085/2024.</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7260/resre_086_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7260/resre_086_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 086/2024</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7450/resre_087_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7450/resre_087_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 087/2024</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7451/resre_088_-_2024_-_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7451/resre_088_-_2024_-_oeder.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AOA REQUERIMENTO Nº 088/2024.</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7242/resre_089_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7242/resre_089_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 089/2024.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7196/resre_090_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7196/resre_090_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 090/2024</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7482/resre_091_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7482/resre_091_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 091/2024.</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7252/resre_092_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7252/resre_092_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 092/2024.</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7452/resre_095_-_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7452/resre_095_-_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 095/2024.</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7453/resre_096_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7453/resre_096_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 096/2024.</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7481/resre_099_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7481/resre_099_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 099/2024.</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7272/resre_101_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7272/resre_101_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 101/2024</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7478/resre_102_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7478/resre_102_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 102/2024.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7273/resre_103_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7273/resre_103_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 103/2024</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7425/resre_104_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7425/resre_104_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 104/2024.</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7426/resre_105_-_2024_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7426/resre_105_-_2024_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 105/2024.</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7384/resre_106_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7384/resre_106_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 106/2024.</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7427/resre_107_-_2024_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7427/resre_107_-_2024_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 107/2024.</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7428/resre_108_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7428/resre_108_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 108/2024.</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7480/resre_110_-_2024_-_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7480/resre_110_-_2024_-_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 110/2024.</t>
   </si>
   <si>
     <t>7454</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7454/resre_111_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7454/resre_111_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS DE REQUERIMENTOS Nº 111/2024.</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7455/resre_112_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7455/resre_112_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 112/2024.</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7479/resre_113_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7479/resre_113_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 113/2024.</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7423/resre_114_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7423/resre_114_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 114/2024.</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7627/resre_115_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7627/resre_115_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 115/2024.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7456/resre_116_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7456/resre_116_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 116/2024</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7457/resre_117_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7457/resre_117_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 117/2024.</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7539/resre_118_-_2024_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7539/resre_118_-_2024_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 118/2024.</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7543/resre_119_-_2024_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7543/resre_119_-_2024_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 119/2024.</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7540/resre_120_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7540/resre_120_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 120/2024.</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7544/resre_121_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7544/resre_121_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 121/2024.</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7541/resre_122_-_2024_-_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7541/resre_122_-_2024_-_oeder.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 122/2024.</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7545/resre_123_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7545/resre_123_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 123/2024.</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7631/resre_124_-_2024_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7631/resre_124_-_2024_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENO Nº 124/2024.</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7538/resre_125_-_2024_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7538/resre_125_-_2024_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 125/2024.</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7630/resre_126_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7630/resre_126_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 126/2024.</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7542/resre_127_-_2024_-_daniel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7542/resre_127_-_2024_-_daniel.pdf</t>
   </si>
   <si>
     <t>RESPOSTA OA REQUERIMENTO Nº 127/2024.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7546/resre_128_-_2024_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7546/resre_128_-_2024_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A REQUERIMENTO Nº 128/2024.</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7547/resre_130_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7547/resre_130_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 130/2024.</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7628/resre_138_-_2024_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7628/resre_138_-_2024_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 138/2024.</t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7558/resre_139_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7558/resre_139_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 139/2024.</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7561/resre_141_142_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7561/resre_141_142_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 141/2024</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7562/resre_141_142_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7562/resre_141_142_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 142/2024.</t>
   </si>
   <si>
     <t>7559</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7559/resre_143_-_gryllo_-_anexo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7559/resre_143_-_gryllo_-_anexo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 143/2024.</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7560/resre_144_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7560/resre_144_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 144/2024.</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7585/resre_145_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7585/resre_145_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 145/2024</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7596/resre_148_-_2024_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7596/resre_148_-_2024_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 148/2024.</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7633/req_149_gryllo_-_instalacao_de_placas_de_sinalizacao_bal_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7633/req_149_gryllo_-_instalacao_de_placas_de_sinalizacao_bal_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 149/2024.</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7634/resre_150_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7634/resre_150_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 150/2024</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7660/resre_151_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7660/resre_151_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 151/2024</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7659/resre_152_-_gryllo_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7659/resre_152_-_gryllo_2.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº152/2024.</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7745/resre_153_-_2024_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7745/resre_153_-_2024_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 153/2024.</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7746/resre_154_-_2024_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7746/resre_154_-_2024_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 154/2024.</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7458/resre_verbal_-_sessao_22a_rogerio_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7458/resre_verbal_-_sessao_22a_rogerio_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AOS REQUERIMENTOS VERBAIS QUE COSTAM EM ATA DA 22ª SESSÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA  DA 8ª LEGISLATURA DE AUTORIA DOS VEREADORES: FABIANO DA SILVA PEREIRA E ROGÉRIO LOPES REVITTI.</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7509/resre_verbal_-_sessao_24a_fabiano_milton_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7509/resre_verbal_-_sessao_24a_fabiano_milton_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AOS REQUERIMENTOS VERBAIS QUE COSTAM EM ATA DA 24ª SESSÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA DE AUTORIA DOS VEREADORES: FABIANO DA SILVA PEREIRA, MILTON CÉSAR PIRES E OEDER KUZNIER DE RAMOS.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7510/resre_verbal_-_sessao_25a_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7510/resre_verbal_-_sessao_25a_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO VERBAL QUE COSTA EM ATA DA 25ª SESSÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA DE AUTORIA DO VEREADOR: IVAN HELENO DA SILVA.</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7629/resre_verbal_-_sessao_26a_milton_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7629/resre_verbal_-_sessao_26a_milton_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AOS REQUERIMENTOS VERBAIS QUE COSTAM EM ATA DA 26ª SESSÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA DE AUTORIA DOS VEREADORES: MILTON CESAR PEIRE E FABIANO DA SILVA PEREIRA.</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7240/resre_003_-_2023_-_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7240/resre_003_-_2023_-_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 003/2024.</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>2021015</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7265/resre_015_-_2021_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7265/resre_015_-_2021_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DE REQUERIMNTO 015/2021</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
     <t>2021037</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7266/resre_037_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7266/resre_037_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 037/2021</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
     <t>2021039</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7188/resre_039_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7188/resre_039_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 039/2021</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
     <t>2021060</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7228/resre_060_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7228/resre_060_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 060/2021</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
     <t>2021063</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7205/resre_063_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7205/resre_063_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 063/2021</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>2021075</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7193/resre_075_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7193/resre_075_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 075/2021.</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
     <t>2021086</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7257/resre_086_-_grylllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7257/resre_086_-_grylllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 086/2021</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>2021090</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7229/resre_090_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7229/resre_090_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DE REQUERIMENTO 090/2021</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>2021096</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7263/resre_096_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7263/resre_096_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIEMENTO 096/2021.</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>2022014</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7259/resre_014_-_2022_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7259/resre_014_-_2022_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 14/2022</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
     <t>2022020</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7223/resre_020_-_2022_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7223/resre_020_-_2022_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 020/2022</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>2022045</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7160/resre_045_-_2022_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7160/resre_045_-_2022_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 045/2022</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>2022047</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7187/resre_047-_2022_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7187/resre_047-_2022_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 047/2022</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>2022051</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6885/resre_051-_2022_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6885/resre_051-_2022_-_ivan.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 051/2022.</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
     <t>2022060</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7264/resre_060_-_2022_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7264/resre_060_-_2022_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 060/2022</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
     <t>2022063</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7261/resre_063_e_064_-_2022_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7261/resre_063_e_064_-_2022_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 063/2022</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
     <t>2022064</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7262/resre_063_e_064_-_2022_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7262/resre_063_e_064_-_2022_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 064/2022.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>2022065</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7195/resre_065_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7195/resre_065_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 065/2022</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>2022066</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7184/resre_066-_2022_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7184/resre_066-_2022_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 066/2022</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>2022067</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7222/resre_067_-_2022_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7222/resre_067_-_2022_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 067/2022</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>2022068</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7224/resre_068_-_2022_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7224/resre_068_-_2022_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 068/2022.</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>2022070</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7185/resre_070-_2022_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7185/resre_070-_2022_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 070/2022</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>2022072</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7163/resre_072_-_2022_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7163/resre_072_-_2022_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 072/2022</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
     <t>2022077</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7194/resre_077_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7194/resre_077_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 077/2022</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>2022085</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7255/resre_085_-_2022_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7255/resre_085_-_2022_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 085/2022</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>2022096</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7254/resre_096_-_2022_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7254/resre_096_-_2022_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 096/2022</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>2022098</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7202/resre_098_-_2022_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7202/resre_098_-_2022_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 098/2022</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>2022108</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7138/resre_108_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7138/resre_108_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 108/2022</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>2022116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7221/resre_116_-_2022_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7221/resre_116_-_2022_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 116/2022</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
     <t>2022124</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7258/resre_124_-_2022_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7258/resre_124_-_2022_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQURIMENTO 124/2022</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>2022125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7267/resre_125_-_2022_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7267/resre_125_-_2022_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 125/2022</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
     <t>2022127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7203/resre_127_-_2022_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7203/resre_127_-_2022_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 127/2022</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>2022132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7197/resre_132_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7197/resre_132_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 132/2022</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
     <t>2022149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7231/resre_149_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7231/resre_149_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DE REQUERIMENTO 149/2022.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>2022155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7146/resre_155_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7146/resre_155_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 155/2022.</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
     <t>2022165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7199/resre_165_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7199/resre_165_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 165/2022</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
     <t>2022168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7090/resre_168_-_2022_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7090/resre_168_-_2022_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 168/2022</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
     <t>2022169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7198/resre_169_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7198/resre_169_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 169/2022</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>2022171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7204/resre_171_-_2022_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7204/resre_171_-_2022_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 171/2022</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>2022172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7217/resre_172_-_2022_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7217/resre_172_-_2022_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 172/2022</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
     <t>2022177</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7186/resre_177-_2022_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7186/resre_177-_2022_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 177/2022</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
     <t>2023004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6891/resre_004-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6891/resre_004-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 004/2023</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>2023012</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6890/resre_012-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6890/resre_012-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 012/2023</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>2023013</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6888/resre_013-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6888/resre_013-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 013/2023</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>2023014</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6887/resre_014-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6887/resre_014-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 014/2023</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>2023015</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6886/resre_015-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6886/resre_015-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 015/2023</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>2023017</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6884/resre_017-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6884/resre_017-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 017/2023</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>2023018</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6882/resre_018-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6882/resre_018-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 018/2023</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>2023021</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6815/resre_021-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6815/resre_021-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 021/2023</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>2023023</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6814/resre_023-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6814/resre_023-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 023/2023</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>2023026</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6813/resre_026-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6813/resre_026-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 026/2023</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>2023033</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6816/resre_033-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6816/resre_033-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 033/2023</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>2023035</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6807/resre_035-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6807/resre_035-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 035/2023</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>2023036</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6812/resre_036-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6812/resre_036-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 036/2023</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>2023043</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6811/resre_043-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6811/resre_043-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 043/2023</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>2023044</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6880/resre_044-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6880/resre_044-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 044/2023</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>2023045</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6809/resre_045-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6809/resre_045-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 045/2023.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>2023046</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6810/resre_046-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6810/resre_046-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 046/2023</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>2023047</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7023/resre_047-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7023/resre_047-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 047/2023</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>2023048</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6868/resre_048_-_2023_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6868/resre_048_-_2023_rogerio.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 048/2023.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>2023057</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6879/resre_057-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6879/resre_057-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 057/2023.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>2023058</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6873/resre_058-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6873/resre_058-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 058/2023</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>2023062</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6819/resre_062-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6819/resre_062-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 062/2023.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>2023063</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6872/resre_063-_2023_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6872/resre_063-_2023_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 063/2023</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>2023064</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6871/resre_064-_2023_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6871/resre_064-_2023_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 064/2023</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>2023067</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6869/resre_067-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6869/resre_067-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 067/2023</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>2023069</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6867/resre_069-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6867/resre_069-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 069/2023</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>2023071</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7021/resre_071-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7021/resre_071-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 071/2023</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>2023072</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6866/resre_072-_2023_-andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6866/resre_072-_2023_-andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 072/2023</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>2023078</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7152/resre_078_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7152/resre_078_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 078/2023</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>2023081</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6865/resre_081-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6865/resre_081-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 081/2023</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>2023082</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6863/resre_082-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6863/resre_082-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 082/2023</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>2023087</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6901/resre_087-_2023_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6901/resre_087-_2023_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 087/2023.</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
     <t>2023088</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6903/resre_088-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6903/resre_088-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 088/2023.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>2023090</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6870/resre_090-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6870/resre_090-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 090/2023.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>2023091</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6860/resre_091-_2023_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6860/resre_091-_2023_-_andressa.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 091/2023.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>2023092</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6874/resre_092-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6874/resre_092-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 092/2023.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>2023094</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6876/resre_094-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6876/resre_094-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 094/2023.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>2023095</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6878/resre_095-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6878/resre_095-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 095/2023.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>2023096</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6881/resre_096-_2023_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6881/resre_096-_2023_-_tonon.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 096/2023.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>2023097</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6894/resre_097-_2023_-andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6894/resre_097-_2023_-andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 097/2023</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>2023098</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6893/resre_098-_2023_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6893/resre_098-_2023_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 098/2023</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>2023100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6896/resre_100-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6896/resre_100-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 100/2023</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>2023101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7022/resre_101_-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7022/resre_101_-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 101/2023</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>2023102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6898/resre_102-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6898/resre_102-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 102/2023</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>2023103</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7038/resre_103_-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7038/resre_103_-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 103/2023</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>2023104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6900/resre_104-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6900/resre_104-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 104/2023.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>2023105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6808/resre_105-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6808/resre_105-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 105/2023</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>2023106</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6902/resre_106-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6902/resre_106-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 106/2023</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>2023107</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6799/resre_107-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6799/resre_107-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 107/2023</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>2023108</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6904/resre_108-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6904/resre_108-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 108/2023</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>2023110</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6906/resre_110-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6906/resre_110-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 110/2023</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>2023111</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6908/resre_111-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6908/resre_111-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº  111/2023</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>2023112</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6909/resre_112-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6909/resre_112-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 112/2023.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>2023113</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6910/resre_113-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6910/resre_113-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 113/2023.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>2023115</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6911/resre_115-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6911/resre_115-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 115/2023</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>2023116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6912/resre_116-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6912/resre_116-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 116/2023</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>2023117</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6914/resre_117-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6914/resre_117-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 117/2023</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>2023118</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6915/resre_118-_2023_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6915/resre_118-_2023_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 118/2023</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>2023119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6916/resre_119-_2023_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6916/resre_119-_2023_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 119/2023</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>2023120</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6907/resre_120-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6907/resre_120-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 120/2023.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>2023121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6862/resre_121-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6862/resre_121-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 121/2023</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>2023122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6861/resre_122-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6861/resre_122-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 122/2023</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>2023123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7020/resre_123_-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7020/resre_123_-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 123/2023</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>2023124</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6859/resre_124-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6859/resre_124-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 124/2023</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>2023125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6858/resre_125-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6858/resre_125-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 125/2023</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>2023126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6856/resre_126-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6856/resre_126-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 126/2023.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>2023127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6855/resre_127-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6855/resre_127-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 127/2023</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>2023128</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6852/resre_128-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6852/resre_128-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 128/2023</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>2023129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6854/resre_129-_2023_-_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6854/resre_129-_2023_-_oeder.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO Nº 129/2023</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
     <t>2023130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6837/resre_130-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6837/resre_130-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 130/2023</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>2023131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6836/resre_131-_2023_-_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6836/resre_131-_2023_-_oeder.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 131/2023</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>2023132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6835/resre_132-_2023_-_ivan_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6835/resre_132-_2023_-_ivan_2.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 132/2023</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>2023133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6834/resre_133-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6834/resre_133-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 133/2023</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>2023134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6833/resre_134-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6833/resre_134-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 134/2023</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>2023135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6832/resre_135_-2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6832/resre_135_-2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 135/2023</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>2023136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6831/resre_136-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6831/resre_136-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 136/2023.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>2023137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6830/resre_137-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6830/resre_137-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 137/2023</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>2023138</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7039/resre_138_-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7039/resre_138_-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 138/2023.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>2023139</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6829/resre_139-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6829/resre_139-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 139/2023.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>2023140</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6828/resre_140-_2023_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6828/resre_140-_2023_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 140/2023</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>2023141</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6806/resre_141-_2023_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6806/resre_141-_2023_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 141/2023</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>2023143</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6857/resre_143-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6857/resre_143-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 143/2023.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>2023145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6827/resre_145-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6827/resre_145-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 145/2023</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>2023146</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6826/resre_146-_2023_-_rogerio..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6826/resre_146-_2023_-_rogerio..pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 146/2023</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>2023148</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6825/resre_148-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6825/resre_148-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 148/2023</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>2023150</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6824/resre_150-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6824/resre_150-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 150/2023</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>2023153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6823/resre_153-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6823/resre_153-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 153/2023</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>2023154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6817/resre_154-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6817/resre_154-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 154/2023.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>2023156</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6822/resre_156-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6822/resre_156-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 156/2023</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>2023157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6821/resre_157-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6821/resre_157-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 157/2023</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>2023158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6899/resre_158_-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6899/resre_158_-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 158/2023.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
     <t>2023159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6921/resre_159-_2023_-_rogerio_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6921/resre_159-_2023_-_rogerio_2.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 159/2023.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>2023160</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6820/resre_160-_2023_-_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6820/resre_160-_2023_-_oeder.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 160/2023</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>2023161</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6889/resre_161-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6889/resre_161-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 161/2023.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>2023163</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6913/resre_163_-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6913/resre_163_-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 163/2023.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>2023164</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6843/resre_164-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6843/resre_164-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 164/2023.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>2023165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6845/resre_165-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6845/resre_165-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 165/2023.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>2023167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6848/resre_167-_2023_-_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6848/resre_167-_2023_-_oeder.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 167/2023.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>2023168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6849/resre_168-_2023_-_daniel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6849/resre_168-_2023_-_daniel.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 168/2023.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>2023169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6851/resre_169-_2023_-_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6851/resre_169-_2023_-_oeder.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 169/2023.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>2023171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6853/resre_171-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6853/resre_171-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 171/2023.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>2023172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6798/resre_172-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6798/resre_172-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 172/2023</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>2023173</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6892/resre_173-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6892/resre_173-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 173/2023.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>2023175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6895/resre_175-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6895/resre_175-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 175/2023.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>2023176</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6897/resre_176_-_2023_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6897/resre_176_-_2023_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 176/2023.</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6975/veto_pl_037_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6975/veto_pl_037_24.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 037/2024 que "Regulamenta a circulação de ciclomotores, bicicletas, bicicletas elétricas e equipamentos de mobilidade individual autopropelidos e congêneres em Ciclovias, Ciclofaixas e Vias Públicas do Município de Ilha Comprida e dá outras providências."</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6762/veto_pl_048_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6762/veto_pl_048_24.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 048/2024 que "DISPÕE SOBRE A LEI Nº 1.270/2015, ALTERANDO SEU ART. 2º, QUANTO AO VALOR FIXADO PARA O CARTÃO ALIMENTAÇÃO DOS SERVIDORES DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7024/veto_pl_053_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7024/veto_pl_053_24.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 053/2024 que "´DISPÕE SOBRE A OBRIGATORIEDADE DA IDENTIFICAÇÃO DOS VEÍCULOS OFICIAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7123/veto_pl_057_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7123/veto_pl_057_24.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 057/2024 que "DISPÕE SOBRE A CRIAÇÃO DO PROJETO DE LEI “MEU BALNEÁRIO MELHOR” NO ÂMBITO DE AGILIZAR AS ATIVIDADES DE LIMPEZA, ZELADORIA E DEMAIS AÇÕES E ATIVIDADES DAS DIVERSAS SECRETARIAS NOS BALNEÁRIOS DE NOSSA CIDADE."</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7164/veto_pl_062_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7164/veto_pl_062_24.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 062/2024 QUE "PROÍBE A TRANSFERÊNCIA DE QUALQUER FUNCIONÁRIO DA PREFEITURA MUNICIPAL DE ILHA COMPRIDA, A PRESTAR SERVIÇO EM OUTRO MUNICÍPIO, SEM SUA LIVRE VONTADE E CONSENTIMENTO.</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7230/veto_pl_067_24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7230/veto_pl_067_24.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 067/2024  "AUTORIZA O FORNECIMENTO GRATUITO DE REPELENTE NA REDE PÚBLICA DE SAÚDE PARA O COMBATE À TRANSMISSÃO DA DENGUE E DE OUTRAS ARBOVIROSES NO MUNICÍPIO DE ILHA COMPRIDA".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13151,67 +13151,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6922/denuncia-_infracao_politico_administrativa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7071/denuncia_-_infracao_politico_administrativa_2_14.05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7594/denucia_-_vereador.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7595/denuncia_-_prefeita.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6636/emenda_01_pl_003_24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6719/parecer_pl_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6491/emenda_01_pl_015_24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6942/emenda_01_pl_030_24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7107/emenda_01_pl_035_24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6761/emenda_01_pl_049_24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7646/emenda_01_pl_105_24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7653/emenda_modificativa_001-24_ao_pl_125-24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7744/emenda_02_pl_125_24_-_loa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7741/emenda_03_pl_125_24_-_loa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7743/emenda_04_pl_125_24_-_loa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7742/emenda_05_pl_125_24_-_loa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6525/rocagem_rua_epson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6526/assind._lombada_rua_humberto_paladini.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6527/ind_003_24_andressa_-_limpeza_das_valas_do_mato_e_manutencao_em_geral_da_rua_curumim_balneario_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6528/ind_004_24_andressa_-_servico_de_tapa_buracos_nas_avenidas_beira_mar_av._sao_paulo_av._da_ponte_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6529/ind_005_24_andressa_-_lombada_na_rua_iguape_proximo_ao_numero_705_balneario_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6530/ind_006_24_andressa_-_limpeza_das_valas_rocagem_do_mato_e_manutencao_em_geral_da_rua_porto_das_pedras_balneario_atlantico.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6531/ind_007_24_andressa_-_limpeza_das_valas_da_rua_nossa_senhora_aparecida_na_altura_do_numero_124_balneario_dois_mares.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6532/rocagem_rua_julio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6535/rocagem_rua_florenca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6536/ind_010_24_andressa_-_manutencao_em_geral_da_rua_porto_seguro_balneario_atlantico.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6537/ind_011_24_andressa_-_colocacao_de_lixeiras_na_extensao_da_avenida_copacabana.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6538/ind_012_24_andressa_-_limpeza_em_geral_da_lagoa_da_coca-cola_balneario_atlantico.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6539/ind_013_24_fabiano_-_limpeza_das_valas_rocagem_nivelamento_das_ruas_em_todo_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6548/ind_014_24_tonon_-_manut._iluminacao_publica_baln._leao_marinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6549/ind_015_24_tonon_-_instalados_3_tres_bracos_de_luz_nos_postes_de_iluminacao_publica_na_rua_tiziano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6558/ind_016_24_milton_-_servico_de_rocagem_no_psf_viareggio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6559/ind_017_24_milton_-_manutencao_nas_portas_do_psf_viareggio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6560/ind_018_24_milton_-_manutencao_e_pintura_nos_toldos_no_psf_viareggio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6561/ind_019_24_milton_-_rocagem_em_toda_a_esxtensao_da_av._copacabana..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6562/ind_020_24_milton_-_rocagem_em_todas_as_ruas_do_baln._portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6563/ind_021_24_milton_-_rocagem_em_torno_de_todos_os_pontos_de_onibus_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6564/ind_022_24_milton_-_aquisicao_ou_aluguel_de_maquinas_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6565/ind_023_24_milton_-_atender_pacientes_que_aguardam_em_fila_do_oftalmologista.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6566/ind_024_24_milton_-_rocagem_calcadas_da_av._beira_mar_no_baln._praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6567/ind_025_24_milton_-_patrolagem_e_nivelamento_no_baln._caicara.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6589/ponto_de_onibus_av_beira_mar_hotel_mara_alta.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6588/coleta_de_lixo_ruas_prata_e_ouro_bal_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6591/ind_029_24_andressa_-_rocada_do_mato_retirada_de_entulho_e_manutencao_em_geral_da_rua_humberto_paladini_baln_britania.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6592/ind_030_24_andressa_-_manutencao_da_passagem_de_pedestres_para_praia_esta_localizada_enfrente_a_rua_porto_de_santos_no_baln_atlantico.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6593/ind_031_24_andressa_-_manutencao_e_reforma_do_pier_do_porto_da_balsa..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6594/ind_032_24_andressa_-_a_indicacao_para_guias_e_sarjetas_nas_ruas_do_balneario_viareggio_e_pavimentacao_com_bloquetes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6595/ind_033_24_andressa_-_rocadaa_e_melhoria_de_pavimentacao_na_rua_humberto_paladinii.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6602/indicacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6603/ind_035_24_tonon_-_manut.__balnearios_leao_marinho_sao_januario_jardim_portugal_praia_das_flores_e_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6604/ind_036_24_tonon_-_limpeza_de_vala_baln._curitibia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6605/ind_037_24_tonon_-_iluminacao_publica_rua_sao_judas_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6610/substituicao_luminaria_copacabana_1344.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6609/ind_039_24_andressa_-_colocacao_de_bancos_em_frente_a_ura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6612/limpeza_de_vala_e_rocagem_aricanduva_porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6613/rocagem_caete_porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6614/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6615/ind_043_24_andressa_-_rocagem_do_mato_e_abertura_de_rua_cecilia_meireles.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6616/ind_044_24_andressa_-_novo_container_de_lixo_e_retirada_do_lixo_na__avenida_pereque__baln.citymar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6617/ind_045_24_fabiano_-rocagem_em_toda_a_extensao_da_rua_monaco_e_em_torno_do_trapiche_no_baln.__araca.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6630/ind_046_24_milton_-.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6629/ind_047_24_milton_-.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6618/ind_048_24_fabiano_-_limpeza_em_torno_dos_pontos_de_onibus_que_se_encontram_cheios_de_mato.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6620/ind_049_24_fabiano_-_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6621/ind_050_24_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6624/poda_de_arvores_projetadas_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6625/patrolagem_rua_rouxinol_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6626/limpeza_de_rua_tijuana.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6627/ind_054_24_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6628/ind_055_24_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6631/ind_056_24_tonon_-_ponto_de_onibus_rua_tampico.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6651/substituicao_luminaria_brasilia_605.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6650/limpeza_e_rocagem_sao_judas_tadeu_esq_com_av_copacabana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6656/assind._casacalho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6666/assind._rocadabal._mar_e_luz.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6654/instalacao_de_ponto_de_onibus_proximo_a_clinica_alfa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6657/instalacao_de_ponto_de_onibus_av_batatais__proximo_a_igreja_nossa_senhora_estrela_do_mar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6662/manutencao_das_ruas_otavio_burati_rua_libano_e_maria_de_lourdes_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6663/patrolagem_na_avenida_beira_mar_apos_trecho_das_dunas_ate_a_avenida_moreira_sales.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6677/rocagem_e_manutencao_da_area_de_lazer_do_araca.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6658/ind_068_24_andressa_-_sevico_de_rocagem_na_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6659/ind_069_24_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6661/ind_070_24_fabiano_-troca_de_luminarias_queimadas_na_primeira_quadra_rua_urano_baln._mar_e_sol_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6669/ind_071_24_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6670/ind_072_24_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6671/ind_073_24_andressa_-_rocadaa_e_melhoria_de_pavimentacao_na_rua_humberto_paladinii.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6697/balneario_cativeiros.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6698/manutencao_pontes_parque_linear.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6699/rocagem_casa_d_juventude.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6700/ind_077_24_andressa_-_limpeza_e_manutecao_dos_deques.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6701/ind_078_24_andressa_-_retirada_de_poste_de_luz_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6705/ind_079_24_rogerio__-_lombadas_na_rua_tijuana.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6706/ind_080_24_tonon_-_manut._baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6707/ind_081_24_tonon_-_manut._avenida_sao_paulo_apos_candapui.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6721/ind_082_24_tonon_-_manut._iluminacao_publica_rua_alameda_sao_judas_tadeu__baln.britania.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6722/ind_083_24_tonon_-_manut.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6728/contrato_da_empresa_para_o_lado_oposo_da_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6734/ind_085_24_tonon_-_iluminacao_publica_raposo_tavares_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6724/ind_086_24_fabiano_-__troca_de_luminarias_queimadas_rua_urano_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6725/ind_087_24_andressa_-_manutencao_da_luz_e_rocagem_na_pista_de_poump_truck.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6726/ind_088_24_fabiano_-_rocagem_na_calcada_que_estentde_a_orla_baln.s_leao_de_iguape_ao_claudiamara.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6727/ind_089_24_fabiano_-_rocagem_entre_os_baln.s_tropical_e_vila_nova__envolta_da_calcada_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6730/jiu_jitsu_no_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6731/ind_091_24_andressa_-_melhoria_no_salario_da_classe_de_coletores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6732/ind_092_24_tonon_-_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6733/ind_093_24_tonon_-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6737/ind_094_24_tonon_-___desentupimento_de_galeria_de_agua_pluvial_localizada_na_avenida_beira_mar_altura_do_numero_17.794.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6741/rocagem_bal_urso_branco.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6740/rocagem_bal_redentor.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6746/ind_097_24_tonon_-_pintura_nas_lombofaixas_na_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6747/ind_098_24_tonon_-_cacambas_de_lixo_em_toda_extensao_do_balneario_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6748/rocagem_travessa_da_cantareira_leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6755/rocagem_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6756/manutencao_de_luminaria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6759/ind_103_24_andressa_-_manutencao_da_rua_otavio_buratti_baln.__araca.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6783/rocagem_e_manutencao_de_via_bal_britania.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6782/retirada_de_entulhos_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6780/faixa_amarela_testemunhas_de_jeova.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6781/limpeza_de_vala_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6779/patrolagem_e_limpeza_de_valas_-_bal_adriana.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6768/ind_109_24_andressa_-_retirada_do_mato_da_calcada__rua_dante_alighieri_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6769/ind_110_24_andressa_-_manutencao_de_luz_na_rua_4_120-_baln._subauma.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6770/ind_111_24_andressa_-_retirada_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6771/ind_112_24_andressa_-_instalacao_de_um_bebedouro_na_quadra_society_localizada_no_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6772/ind_113_24_andressa_-_manutencao_da_grade_da_quadra_de_futibol_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6773/ind_114__24_andressa_-_manutencao_em_geral_na_rua_sorocaba__baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6774/ind_115_24_tonon_-__servico_de_abertura_de_ruas_baln._iguape.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6778/contencao_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6775/ind_117_24_tonon_-_cascalhamento_e_patrolagem_na_rua__braganca_paulista_do_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6776/ind_118_24_tonon_-_cascalhamento_e_patrolagem_na_alameda_iara_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6777/ind_119_24_tonon_-_servico_de_poda_de_arvore_nos_banl._monte_carlo_e_estrada_da_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6784/ind_120_24_andressa_-_modelo_de_projeto_de_lei_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6925/retirada_de_entulho_gen_osorio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6926/manutencao_de_via_e_tapa_buraco_bal._yemar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6930/cascalhamento_e_patrolagem_bal_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6927/ind_125_24_andressa_-_rocada_e_manutecao_na_rua_campinas_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6928/ind_126_24_andressa_-_manutencao_do_deck_bala._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6929/manutencao_da_iluminacao_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6937/ind_128_24_tonon_-__manut._avenida_sao_jose_bal._redentor.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6940/ind_129_24_tonon_-__alameda_sem_nome_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6954/rocagem_limpeza_e_limpeza_de_vala_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6955/rocagem_limpeza_de_via_rua_dante_aliguieri.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6953/rocagem_e_limpeza_porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6956/colocacao_de_tubo_av._iguape.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6952/poda_de_arvores_dante.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6957/manutencao_parquinho_marusca.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6958/manutencao_da_via_rua_projetada_3.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6959/solicitacao_de_material_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6960/assind._alameda_bermudas_-_vala.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6961/assind._limpeza_e_rocada_-_rua_cacau.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6967/ind_140_24_andressa_-_manutencao_da_iluminacao_e_troca_das_lampadas_queimadas_na_av.beira_mar__proximo_ao_numero_23.158__balneario_leao_marinho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6970/ind_141_24_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6994/poda_de_arvores_rua_jose_pacheco_845.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6993/rocagem_e_limpeza_rua_13_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6992/manutencao_parada_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6999/ind_145_24_ivan_-__retirada_arvore_e_poda_rua_ulysses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6997/ind_146_24_tonon_-.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6998/ind_147_24_tonon_-_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7003/ind_148_24_ivan_-_edital_bandas_locais.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7004/indicacao_n._149-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7005/ind_150_24_daniel-_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7013/ind_151_24_gryllo_-_patrolagem_rua_godofredo_vianna_filho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7014/ind_152_24_gryllo_-_manutencao_geral_rua_juscelino_kubistschek-_marusca.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7015/ind_153_24_gryllo_-_manutencao_geral_rua_sorocaba-_bal._icarai.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7017/ind_154_24_gryllo_-_manutencao_geral_rua_siqueira_campos-_bal._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7018/ind_155_24_gryllo_-_manutencao_geral_rua_campinas_-_bal._icarai.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7006/ind_156_24_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7007/ind_157_24_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7028/ind_158_24_gryllo_-_manut._rua_betthoven_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7029/ind_159_24_gryllo_-_manut._rua_javari_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7030/ind_160_24_andressa_-_manut._geral_campo_e_quadra_parque_linear.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7031/ind_161_24_tonon_-_iluminacao_publica_avenida_neptuno_bal._janaina.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7032/ind_162_24_fabiano_-_buraco_henrique_romano.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7049/ind_163_24_ivan_-_colocacao_de_braco_de_luminaria__cito_a_rua_belo_horizonte_154__bal._adriana..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7048/ind_164_24_ivan_-_prolongamento_da_rede_de_esgoto_rua_vina_del_mar__-_bal._di_franco.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7051/ind_165_24_ivan_-_patrolagem_e_rocada_da_rua_sororoca_em_toda_sua_extensao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7060/ind_166_24_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7052/ind_167_24_daniel-_manutencao_e_reparos___playground_da_praca_da_lagoa__localizado_no_balneario_adriana.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7053/ind_168_24_fabiano_-_manutencao_nas_ruas_internas_da_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7054/ind_169_24_fabiano_-_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7066/ind_170_24_tonon_-_patrolagem_e_cascalhamento_na_rua_figueira_da_foz_localizada_no_balneario_jardim_portugal..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7057/ind_171_24_gryllo_-_manutencao_geral_rua_ribeirao_preto_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7058/ind_172_24_gryllo_-_cascalhamento_e_demais_reparos_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7059/ind_173_24_gryllo_-_avenida_adelaide_bal._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7067/ind_174_24_tonon_-_iluminacao_publica_na_rua_iguape__balneario_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7082/ind_175_24_ivan_-_manutencao_de_luminaria__alameda_humberto_raladine_bal._verdes_mares..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7083/ind_176_24_ivan_-_manut._rua_rouxinol_bal._carolina.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7084/ind_177_24_ivan_-_patrolagem_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7109/ind_178_24_ivan_-_manut._alameda_prata_bal._vila_rica.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7110/ind_179_24_ivan_-_placa_sinalizacao_apae.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7112/ind_180_24_ivan_-_manut._sinalizacao_horizontal_e_lombadas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7111/ind_181_24_ivan_-_retirada_de_entulho_rua_francisco_guimaraes_bal._britania.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7108/ind_182_24_ivan_-_poda_de_arvore_rua_tino_goncalvez_vaz.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7114/ind_183_24_gryllo_-_troca_iluminacao_rua_quatro_bal._city_mar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7115/ind_184_24_gryllo_-_manut._rua_tino_goncalves_vaz_bal_britania.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7118/ind_185_24_andressa_-_patrolagem_de_maquina_e_cascalhamento_da_rua_campinas-_balneario_icarai.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7120/ind_186_24_andressa_-_rocagem_da_rua_frei_caneca_proximo_ao_cras_balneario_sarnambi.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7128/ind_188_24_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7129/ind_189_24_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7139/indicacao_n._190_-_2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7140/indicacao_n._191_-_2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7141/ind_192_24_daniel_-_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7142/ind_193_24_tonon_-_.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7144/ind_194_24_tonon_-_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7172/ind_195_24_gryllo_-_manut._rua_porto_das_pedras_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7171/ind_196_24_gryllo_-_manut._rua_cecilia_meireles_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7243/ind_197_24_ivan_-poda_de_arvore_alameda_araci_natividade_borba_entre_os_numeros_223_e_253.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7173/limpeza_de_vala_e_tapa_burado_-_rua_b_bal_tropical.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7180/ind_199_24_tonon_-_manut._rua_tancredo_neves_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7181/ind_200_24_tonon_-_iluminacao_publica_rua_vina_del_mar_bal._di_franco.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7183/ind_201_24_tonon_-__manut.__rua_figueira_da_foz_bal._jardim_portugal..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7212/ind_202_24_oeder_-__manut.__av._adelaide__bal._viareggio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7213/ind_203_24_andressa_-_instalacao_de_placas_de_vagas_de_estacinamento_para_pessoas_com_tea_nas_av._do_municipio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7214/ind_204_24_andressa_-_manutencao_da_ponte_no_parque_linear_da_marginal_cambapui.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7220/ind_205_24_gryllo_-_instalacao_de_esgoto_no_bal._maria_de_lourde.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7225/ind_206_24_andressa_-_manutencao_do_campo_durval_marietto_junior.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7247/ind_207_24_ivan_-_manutencao_geral_da_area_de_lazer_do_baln._britania_proximo_as_casas_da_cdhu.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7245/ind_208_24_ivan_-_cascalhamento_e_patrolagem_rua_tijuana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7246/ind_209_24_ivan_-_instalacao_d_lombadas__identificacao_rua_humberto_paladini_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7244/ind_210_24_ivan_-_retirada_de_entulhho_rua_caete_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7316/manutencao_dos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7317/ind_214_24_ivan_-_utilizacao_de_saldo_de_emenda_parlamentar_do_dep._federal_para_aquisicao_de_um_veiculo_para_divisao_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7318/ind_215_24_ivan_-_contratar_ou_alocar_vigilante_antigo_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7319/ind_216_24_ivan_-_manut._rua_saturno_baln_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7320/ind_217_24_ivan_-_patrolagem_cascalhamento_manutencao_geral_na_rua_casa_verde_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7321/ind_218_24_ivan_-_solicitacoes_para_o_posto_de_saude_central_no_que_diz_respeito_a_recursos_de_pessual_e_estrutura.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7306/ind_219_24_andressa_-__operacao_tapa_buraco_rua_julio_de_almeida_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7307/ind_220_24_andressa_-_zeladoria_da_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7308/ind_221_24_andressa_-_patrolagem_e_zeladoria_geral_rua_casa_branca_baln._icarai_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7309/ind_222_24_andressa_-_instalaca_de_braco_de_iluminacao_e_lampada_na_alameda_prata_baln._vila_rica.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7310/ind_223_24_andressa_-_zeladoria_de_vias_publicas_no_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7326/ind_224_24_ivan_-_limpeza_de_vala_na_rua_projetada_lll_baln._caudia_mara.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7327/ind_225_24_ivan_-_patrolagem_e_cascalhamento_da_rua__maria_jose_ventura.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7311/ind_226_24_tonon_-_ccostruca_de_banheiro_na_praca_dos_tanoeiros.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7312/ind_227_24_tonon_-_instalacao_de_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7313/ind_228_24_tonon_-_instalacao_de_lombofaixas_na_rua_rio_janeiro_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7328/ind_229_24_ivan_-_patrolagem_e_cascalhamento_da_rua__luiz_pacces_baln._iguape.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7322/ind_230_24_tonon_-_instalacao_e_manutencao_de_iluminacao_publica_em_diversos_balnearios.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7323/ind_231_24_tonon_-_patrolagem_e_casacalhamento_da_rua_tiziano_baln._meurecanto.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7324/ind_232_24_andressa_-_manutencao_do_campo_de_futibol_durval_marietto_junior.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7329/ind_233_24_tonon_-_limpezas_de_guias_sajetas_e_valas_na_av._beira_mar_extensao_de_toda_orla_entre_os_balnearios_claudia_mara_e_city_mar.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7330/ind_234_24_tonon_-_manutencao_ou_retirada_de_barco_exposto_na_orla.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7332/ind_235_24_tonon_-_instalacao_de_faixade_pedestre_na_avenida_carlos_roberto_de_paula_no_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7335/ind_237_24_fabiano_-_troca_de_luminarias_rua_poto_tubarao_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7336/ind_238_24_fabiano_-_servicos_de_manutencao_de_via_rua_porto_do_tubarao_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7337/ind_239_24_andressa_-_zeladoria_geral_de_via_rua_grecia_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7338/ind_240_24_andressa_-_servicos_de_manutencao_de_via_rua_atenas_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7339/ind_241_24_andressa_-_manut._rua_casa_verde_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7340/ind_242_24_andressa_-_zeladoria_geral_de_via_rua_adelaide_baln.vireggio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7341/ind_243_24_andressa_-_zeladoria_geral_de_via_rua_dos_cravos_baln.vireggio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7342/ind_244_24_andressa_-_zeladoria_geral_de_via_rua_alameda_das_orquideas_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7343/ind_245_24_andressa_-_zeladoria_geral_de_via_rua_alameda_dos_beijos_baln.yemar.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7344/ind_246_24_andressa_-_zeladoria_geral_de_via_rua.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7345/ind_247_24_andressa_-_zeladoria_geral_de_via_rua_januario_ricci_baln._praia_do_marlyn.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7346/ind_248_24_ivan_-_manut._ruas_projetadas_i_ii_iii.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7347/ind_249_24_fabiano_-_manut._di_franco.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7348/ind_250_24_fabiano_-_luminarias_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7349/ind_251_24_fabiano_-_manutencao_balneario_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7357/ind_252_24_andressa_-_instalacao_de_iluminacao_publica_rua_orquideas_baln.viareggio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7359/ind_253_24_andressa_-_instalacao_de_braco_de_iluminacao_e_lampada_rua_ceara_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7360/ind_254_24_andressa_-_limpeza_de_val_na_rua_11_no_baqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7364/indicacao_255-24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7365/indicacao_256-24.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7389/ind_257_24_ivan_-_instalacao_de_sanitario_publico_no_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7361/ind_260_24_daniel-_troca_de_cinco_luminarias_rua_cinco_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7372/ind_261_24_oeder_-_manut._rua_aricanduva_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7366/ind_262_24_tonon_-__cascalhamento_e_patrolagem_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7367/ind_263_24_andressa_-_farmacia_municipal_para_atender__animais.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7368/ind_264_24_tonon_-_zeladoria_rocagem_baln._sao_jenuario__jardim_porugal_e_city_mar.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7369/ind_265_24_fabiano_-_manutencao_rua_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7371/ind_266_24_fabiano_-_servico_de_manutencao_rua_melo_viana_baln._marcia.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7373/ind_267_24_fabiano_-_servicos_de_manutencao_nas_ruas_do_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7374/ind_268_24_andressa_-_fiscalizacao_no_ponto_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7375/ind_269_24_andressa_-_limpeza_de_valas_e_colocacao_de_tubos_primeira_travessa_av._terracas_baln._terracas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7377/ind_270_24_andressa_-_coleta_de_lixo_na_rua_casa_branca_baln._icarai_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7380/ind_271_24_milton_-_redutor_de_velocidade_na_rua_joao_ezidio_baln_araca.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7381/ind_272_24_tonon_-__manut._baln._carabanas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7387/ind_273_24_ivan_-_instalacao_de_cacamba_de_lixo_rua_vic_baln._monte_carlos.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7385/ind_275_24_andressa_-_manutencao_geral_rua_laercio_ribeiro_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7388/ind_276_24_tonon_-_manutencao_e_reparo_de_iluminacao_publica_dos_baln._sao_januario_jardim_portugal_citymar_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7399/ind_277_24_tonon_-_instalacao_de_banheiros_quimicos_na_feira_municipal_as_sextas_feiras.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7430/ind_278_24_ivan_-_manutecao_operacao_tapa_buraco_e_escoamento_de_agua_rua_vick_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7407/ind_279_24_tonon_-__rocagem_e_limpeza_de_vala_na_rua_projetada_iii_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7408/ind_280_24_milton_-_poda_de_pinheiros_na_avenida_beira_mar_na_proximidade_do_numero_17500.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7412/ind_281_24_gryllo_-_manut._rua_paulo_bonfim_baln._barra_velha.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7409/ind_282_24_andressa_-_pintura_de_lombada_av._beira_mar_enfrente_da_praca_do_baln._city_ar.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7410/ind_283_24_andressa_-_zeladoria_e_cascalhamento_rua_henrique_dias_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7414/ind_284_24_andressa_-_zeladoria_limpeza_e_mautecao_de_de_vias_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7416/ind_285_24_andressa_-_manut._rua_porto_das_pedras_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7419/ind_286_24_andressa_-_manut._rua_urano_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7429/ind_287_24_ivan_-_patrolagem_rua_pico_da_bandeira_baln._marambaia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7431/ind_288_24_ivan_-_extensao_de_rede_eletrica_rua_santos_dumont_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7432/ind_289_24_ivan_-inetalacao_e_manutencao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7433/ind_290_24_fabiano_-_sinalizacao_de_transito_do_baln._curitiba_ao_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7434/ind_291_24_fabiano_-_manutencao_ad_estrada_da_vizinhanca_trecho_entre_comunidade_carabanas_e_o_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7435/ind_292_24_andressa_-_patrolagem_e_cascalhamento_rua_nova_york_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7436/ind_293_24_andressa_-_patrolagem_e_cascalhamento_rua_casa_branca_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7437/ind_294_24_andressa_-_manutencao_e_instalacao_de_iluminaria_publica_rua_carabanas_baln._monte_carlos.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7438/ind_295_24_tonon_-_instalacao_e_manutencao_da_iluminacao_publica_na_estrada_da_vizinhanca_altura_do_numero_25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7459/ind_296_24_ivan_-_prolongamento_de_rede_esgoto_agua_e_esgoto_a_rua_santos_dumont_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7460/ind_297_24_ivan_-__colocacao_de_ponte_de_concreto_de_acesso_a_praia_baln._vila_real.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7461/ind_298_24_ivan_-__patrolgem_e_manutencao_de_via_rua_pico_da_bandeira__baln._marambaia.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7462/ind_299_24_ivan_-_manutencao_de_passarela_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7463/ind_300_24_ivan_-_prolongamento_de_rede_de_esgoto_e_abertura_rua_monte_catini_baln._presidente_kennedy.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7464/ind_301_24_ivan_-_limpeza_de_final_da_rua_horacio_cabeca_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7465/ind_302_24_oeder_-_instalacao_de_iluminacao_rua_catumbi_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7467/ind_303_24_oeder_-_instalacao_de_lombo_faixa_proximo_ao_cei__sonho_de_crianca_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7468/ind_304_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua_limeira_baln._icrai_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7469/ind_305_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7474/ind_306_24_milton_-_execucao_do_drecreto_para_pratica_do_motocross_velicross.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7470/ind_307_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7471/ind_308_24_fabiano_-manutencao_da_rua_tijuana_baln._monte_carlo_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7472/ind_309_24_daniel_-_retirada_de_intulhos_rua_santa_catarina_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7483/ind_310_24_tonon_-__instalacao_de_tubos_de_concreto_na_valas_da_rua_monte_catini_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7485/ind_311_24_ivan_-_abertura_de_uma_barra_acesso_a_praia.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7486/ind_312_24_ivan_-_manutencao_de_passarela_de_acesso_a_praia.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7487/ind_313_24_ivan_-_instalacao_de_braco_de_luminaria.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7488/ind_314_24_ivan_-_solicitacao_que_caminhao_acesse_via_rua_jorge_fara_baln._canada.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7489/ind_315_24_ivan_-_instalacao_de_braco_de_luminaria_e_manutencao_de_rua_jorge_fara_baln._canada.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7490/ind_316_24_ivan_-_instalacao_de_placa_de_sinalizacao_com_nomes_dos_logradouros_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7491/ind_317_24_ivan_-_instalacao_de_lombo_faixa_av.rio_de_janeiro_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7492/ind_318_24_ivan_-_limpeza_de_valas_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7493/ind_319_24_ivan_-_troca_de_lampada_queima_rua_alagoas_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7494/ind_320_24_andressa-_zeladoria_da_rua_dante_alighieri_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7495/ind_321_24_andressa-.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7501/ind_322_24_ivan_-_substituicao_de_poste_de_energia_rua_quarto_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7502/ind_323_24_ivan_-_rocagem_tapa_buraco_e_manutencao_da_via_rua_antuerpia_banl._monte_carlos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7503/ind_324_24_ivan_-_rocagem_rua_quarto_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7504/ind_325_24_ivan_-substituicao_de_lampadas_queimadas_instalacao_de_braco_de_luminaria_e_instalacao_de_postes_de_iluminacao_av._paulo_bonfim_baln._barra_velha.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7505/ind_326_24_andressa_-_zeladoria_patrolagem__e_cascalhamento_rua_lara_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7506/ind_327_24_andressa_-_colocacao_bracos_de_iluminacao_e_lampadas_na_av._moreira_salles_baln._ponta_praia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7507/ind_328_24_andressa_-_colocacao_bracos_de_iluminacao_e_lampadas_na_rua_irne_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7508/ind_329_24_andressa_-_zeladoria_e_limpeza_da_praia_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7512/ind_330_24_ivan_-_fechamento_de_rua_com_tubos_a_rua_porto_tubarao_bal._atlantico.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7513/ind_331_24_ivan_-_instalacao_de_braco_de_luminaria_rua_pedra_salgada_bal_jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7514/ind_332_24_ivan_-_instalacao_ponto_de_onibus_rua_venus_bal_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7515/ind_333_24_ivan_-_cascalhamento__rua_pacaembu_bal_flor_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7516/ind_334_24_ivan_-_abertura_de_viela_rua_venus_bal_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7517/ind_335_24_ivan_-_colocacao_de_braco_de_luminaria_rua_paraiba_bal_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7518/ind_336_24_ivan_-_recolocacao_de_ambulancia_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7522/ind_337_24_oeder_-__servico_de_instalacao_de_lombofaixa_av._beira_mar_baln._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7521/ind_338_24_oeder_-__servico_de_cascalhamento_rua_casa_verde_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7523/ind_339_24_oeder_-__servico_de_instalacao_de_braco_de_luz_rua_elisabeth_baln._vila_real.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7520/ind_340_24_oeder_-__servico_de_limpeza_vala_rua_jose_pacheco_dos_santos_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7525/ind_341_24_gryllo_-_instalacao_de_lombo_faixa_rua_beethoven_baln._meu_recanto_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7526/ind_342_24_gryllo_-__instalacao_de_luminarias__av._janaina_baln._janaina.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7527/ind_343_24_gryllo_-__trocas_de_4_lampadas_av._um_baln._portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7528/ind_344_24_gryllo_-__instalacao_de_duas_luminarias_av._um_banl._portal_do_janaina.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7530/ind_345_24_tonon_-_inst._lombofaixa_avenida_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7531/ind_346_24_tonon_-_manut._rua_i_balneario_janaina_i.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7532/ind_347_24_tonon_-_inst._iluminacao_publica_rua_casa_verde_bal._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7548/ind_348_24_andressa_-_manut._rua_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7549/ind_349_24_andressa_-_zeladoria_da_rua_sorocaba_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7550/ind_350_24_andressa_-_zeladoria_da_rua_porto_das_pedras_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7568/ind_352_24_daniel_-_implantacao_lombada_na_av._beira_mar_e_a_rua_cinco_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7570/ind_353_24_milton_-_manutencao_de_quatro_luminarias_rua_vina_del_mar_banl._difranco.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7571/ind_354_24_milton_-_manutencao_de_na_estrada_do__baln._ubatuba.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7574/ind_355_24_daniel_-_troca_de_cinco_luminarias_rua_cinco_banl._city_mar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7575/ind_356_24_daniel_-_troca_de_poste_que_se_encontra_no_meio_da_rua__alamenda_dos_beijos_banl._yemar.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7590/ind_357_24_ivan_-_aquisicao_e_manutencao_de_cadeiras_e_ventiladores_para_o_veloro_municipal.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7589/ind_358_24_ivan_-__instalacao_de_ducha_na_guarita_do_guarda-vidas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7599/ind_359_24_milton_-_manut._bal._city_mar.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7604/ind_360_24_milton_-_manut._rua_tijuana_bal._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7588/ind_361_24_ivan_-_cascalhamento_da_rua_elias_grecov_banl._xandu.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7597/ind_362_24_ivan_-_manut._bal._janaina.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7598/ind_363_24_andressa_-_poda_de_arvore_na_av._beira_mar_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7603/ind_364_24_milton_-_manut._rua_rouxinol_bal._carolina.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7602/ind_365_24_oeder__-_manut._infiltracao_upa.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7621/ind_366_24_ivan_-_manutencao_de_luminaria_rua_bauru_baln.icarai.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7620/ind_367_24_oeder__-_servico_de_limpeza_das_grades_do_predio_da_unidadade_de_saude_da_familia_central.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7619/ind_368_24_oeder__-_pintura_no_predio_da_unidadade_de_saude_da_familia_central.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7637/ind_369_24_gryllo_-_cascalhamento_na_alameda_porto_das_pedras_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7638/ind_370_24_gryllo_-_patrolagem_na_rua_frei_caneca_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7639/ind_371_24_gryllo_-_troca_de_lampada_de_iluminacao_rua_um_banl.vitoria.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7640/ind_372_24_gryllo_-_troca_de_lampada_de_iluminacao_publica_rua_sao_jose__banl.adriana.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7641/ind_373_24_gryllo_-_colocacao_de_lixeira_tipo_contenier_rua_dois_baln._vitoria.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7642/ind_374_24_gryllo_-_troca_de_lampadas_de_iluminacao_publica_rua_um_baln._portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7650/ind_375_24_ivan_-_colocacao_de_tubo_rua_ulysses_guimaraes_bal._marusca.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7651/ind_376_24_ivan_-_substituicao_de_lamapada_rua_projetada_ii_bal._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7652/ind_377_24_tonon_-_reparo_iluminacao_publica_rua_campinas_bal._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7661/ind_378_24_andressa_-_retirada_de_entulho_rua_luiz_pacces_baln._iguape.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7670/ind_379_24_gryllo_-_instalacao_de_placa_ruasem_saida_av._beira_mar_esquin_a_com_a_rua_dos_cravos_banl_viareggio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7671/ind_380_24_gryllo_-_instalacao_de_placa_rua_tres_com_av.beira_mar_banl._samambaia.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7668/ind_381_24_fabiano_-_manuntecao_da_rua_dona_emilia_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7672/ind_382_24_gryllo_-_manutencao_e_cascalhamento_rua_orion_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7685/ind_383_24_gryllo_-_manutencao_eletrica_da_iluminacao_na_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7679/ind_384_24_milton_-_instalacao_de_contenier_de_lixo_baln._ubatuba.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7681/ind_385_24_milton_-_incluir_linha_de_onibus_no_claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7682/ind_386_24_milton_-_retirada_de_postes_de_iluminacao_sem_uso_no_boquerao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7684/ind_387_24_milton_-_manutencao_na_porta_principal_upa.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7678/ind_388_24_andressa_-_servico_de_tapa_buraco_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7680/ind_389_24_andressa_-_servico_demanutencao_de_iluminarias_do_parque_linear_ciclovias_da_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7683/ind_390_24_milton_-_manutencao_no_servico_de_cananeia_buquerao_sul.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7698/ind_391_24_tonon_-_limpeza_da_primeira_entrada_da_praia_para_pescadores_baln._portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7709/ind_392_24_andressa_-_retirada_de_mato_e_manutecao_das_ruas_sao_judas_tadeu_e_tino_goncalves_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7710/ind_393_24_gryllo_-_troca_de_lampadas_de_liminarias_av._adelaide_banl._viareggio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7711/ind_394_24_gryllo_-_instalacao_de_leixeira_do_tipo_container_rua_dos_cravo_com_a_av._beira_mar_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7714/ind_395_24_gryllo_-_servicos_de_rocagem_na_praca_do_banl._city_mar.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7712/ind_396_24_gryllo_-_manutencao_de_via_rua4_no_banl._city_mar.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7718/ind_397_24_andressa_-_servicos_de_zeladoria_na_av._beira_mar_entre_os_baln._jadim_portugal_e_jardim_tropical.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7719/ind_398_24_andressa_-_servicos_de_zeladorias_na_rua_fernando_sabino_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7720/ind_399_24_andressa_-_servicos_de_zeladorias_na_rua_siqueira_campos_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7721/ind_400_24_andressa_-_servicos_de_zeladorias_na_rua_dona_amelinha_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7722/ind_401_24_andressa_-_servicos_de_zeladorias_na_rua_ribeirao_preto_baln._icarai_de_eguape.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7724/ind_402_24_andressa_-_servicos_de_zeladorias_na_rua_rua_campinas_baln._icarai_de_eguape.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7725/ind_403_24_andressa_-_servicos_de_zeladorias_na_rua_bauru_baln._icarai_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7726/ind_404_24_andressa_-_servico_de_rocada_das_rotatorias_fa_av._candapui_norte_e_sul.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7727/ind_405_24_andressa_-_servico_de_rocagem_em_toda_a_orla.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7025/parecer.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6546/mocao_001_24_-_todos_-_pesar_severo_bispo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6736/mocao_002_24_-_todos_-_pesar_apolinario_barbosa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6606/mocao_003_24_-_todos_-_pesar_aparecida_kuznier_de_ramos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6619/mocao_004_24_-_todos_-_congratulacoes_dr._douglas_jose_vieira_goncalves.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6681/mocao_005_24_-_todos_-_pesar_mauro_viera_maia.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6682/mocao_006_24_-_todos_-_pesar_benedita.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7303/mocao_007_23_-_todos_-_governo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6789/mocao_008_23_-_todos_-_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6793/mocao_009_24_-_todos_-_pesar_cristina_soares.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6794/mocao_010_24_-_todos_-_pesar_alessandro_monteiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6931/mocao_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6932/mocao_ao_time_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7304/mocao_013_24_-_andressa_-_congratulacoes_kleber_ariel_goncalves_silva.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6939/mocao_014_24_-_todos_-_pesar_joel.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7305/mocao_015_24_-_todos_-_parabenizacao_rander.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6968/mocao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7050/mocao_017_24_-_ivan_-professores_e_aluos_representantes_das_mais_diversas_modalidades_esportivas_pelos_excelentes_resultados_em_campeonatos_e_competicoes_em_variados_niveis.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7070/mocao_018_24_-_rogerio_-_batalha_do_brasa.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7122/mocao_019_24_-_todos_-_pesar_arnaldo_lopes.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7127/mocao_020_24_-_andressa_-_congratulacoes_time_de_hendibol_apae.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7156/mocao_021_24_-_todos_-_isabele.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7182/assmocao_de_congratulacao-profa.sol_esgalha.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7170/mocao_023_24_-_todos_-_congratulacoes_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7253/mocao_024_24_-_todos_-_pesar_rogerio_marthos.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7314/mocao_025_24_-_todos_-_pesar_amaro_valdivino_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7421/mocao_026_24_-_todos_-_pesar_paula_manente_rocha.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7500/mocao_027_24_-_todos_-_pesar_gil_baiha.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7519/mocao_028_24_-_todos_-_juraci.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7529/mocao_029_24_-_diversos_-_repudio_elaine_revitti.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7535/mocao_030_24_-_todos_-_pesar_jose_lourenco.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7577/mocao_031_24_-_todos_-_pesar_ronaldo_aguiar_de_ramos.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7614/mocao_032_24_-_todos_-_pesar_eliane_de_cassia_goncalves.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7622/mocao_de_apoio_pl_135-2023_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7732/mocao_034_24_-_rogerio_-_congratulacoes_ao_time_de_futrbol_aris_spoet_clube.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6607/parecer_pl_001.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6635/parecer_pl_003.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6637/parecer_pl_004.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6638/parecer_pl_005.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6718/parecer_pl_006.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6639/parecer_pl_007.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6640/parecer_pl_008.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6641/parecer_pl_009.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6642/parecer_pl_010.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6643/parecer_pl_011.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6644/parecer_pl_012.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6645/parecer_pl_013.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6646/parecer_pl_014.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6649/parecer_pl_016.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6683/parecer_pl_017.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6647/parecer_pl_018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6648/parecer_pl_019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6690/parecer_pl_020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6691/parecer_pl_021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6692/parecer_pl_022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6693/parecer_pl_023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6694/parecer_pl_024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6695/parecer_pl_025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6696/parecer_pl_026.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6763/parecer_pl_027_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6713/parecer_pl_028.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6708/parecer_pl_020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6943/parecer_pl_030_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6715/parecer_pl_031.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6714/parecer_pl_032.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6716/parecer_pl_033.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6717/parecer_pl_034.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6945/parecer_pl_036.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7000/parecer_pl_037.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6720/parecer_pl_039.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6764/parecer_pl_040_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6753/parecer_pl_041_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6765/parecer_pl_042_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6946/parecer_pl_043_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6947/parecer_pl_044_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6767/parecer_pl_045.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7124/parecer_pl_046.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6948/parecer_pl_047.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7099/parecer_pl_048.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6949/parecer_pl_049.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7101/parecer_pl_050.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7104/parecer_pl_052.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7027/parecer_pl_053.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6951/parecer_pl_054.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7040/parecer_pl_055.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7134/parecer_pl_057.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7200/parecer_pl_058.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7102/parecer_pl_059.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7103/parecer_pl_060.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7125/parecer_pl_061.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7169/parecer_pl_062.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7105/parecer_pl_063.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7201/parecer_pl_064.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7126/parecer_pl_066.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7251/parecer_pl_067.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7158/parecer_pl_068.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7167/parecer_pl_069.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7207/parecer_pl_070.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7168/parecer_pl_072.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7208/parecer_pl_073.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7295/parecer_pl_074.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7268/parecer_pl_076.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7293/parecer_pl_077.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7276/parecer_pl_078.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7277/parecer_pl_079.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7278/parecer_pl_080.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7283/parecer_pl_081.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7287/parecer_pl_082.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7269/parecer_pl_083.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7296/parecer_pl_084.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7292/parecer_pl_085_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7284/parecer_pl_086.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7279/parecer_pl_087.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7280/parecer_pl_088.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7281/parecer_pl_089.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7282/parecer_pl_090.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7285/parecer_pl_091.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7288/parecer_pl_092.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7286/parecer_pl_094.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7351/parecer_pl_096.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7352/parecer_pl_097.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7353/parecer_pl_099.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7354/parecer_pl_100.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7355/parecer_pl_101.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7615/parecer_pl_104.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7645/parecer_pl_105.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7553/parecer_pl_106.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7551/parecer_pl_107.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7554/parecer_pl_109.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7616/parecer_pl_110.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7617/parecer_pl_111.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7555/parecer_pl_112.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7556/parecer_pl_113.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7557/parecer_pl_114.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7608/parecer_pl_115.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7609/parecer_pl_116.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7635/parecer_pl_117.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7610/parecer_pl_118.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7611/parecer_pl_119.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7612/parecer_pl_120.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7613/parecer_pl_121.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7696/parecer_pl_122.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7636/parecer_pl_123.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7773/parecer_pl_125_-_loa.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7716/parecer_pl_126.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7654/parecer_pl_127.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7647/parecer_pl_128.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7687/parecer_pl_129.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7655/parecer_pl_130.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7706/parecer_pl_131.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7688/parecer_pl_132.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7707/parecer_pl_133.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7689/parecer_pl_135.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7690/parecer_pl_136.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7691/parecer_pl_137.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7692/parecer_pl_138.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7693/parecer_pl_139.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7694/parecer_pl_140.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7695/parecer_pl_141.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7708/parecer_pl_142.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7717/parecer_pl_143.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7715/parecer_pl_144.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7738/parecer_pl_145.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7761/parecer_pl_146.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7733/parecer_pl_147.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7734/parecer_pl_148.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7735/parecer_pl_149.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7739/parecer_pl_150.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7736/parecer_pl_151.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7737/parecer_pl_152.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7760/parecer_pl_153.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6684/parecer_pr_01.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6685/parecer_pr_02.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7079/parecer_pr_03.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7080/parecer_pr_04.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7081/parecer_pr_05.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7300/parecer_pr_07.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7358/parecer_pr_09.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7774/parecer_pr_10.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7618/parecer_pdl_001-017.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7623/parecer_pdl_008.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7624/parecer_pdl_018.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7161/parecer_veto_pl_037.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7100/parecer_veto_pl_048.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7162/parecer_veto_pl_053.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7270/parecer_veto_pl_057.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7271/protocolo_2024_veto_ao_pl_062.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7291/parecer_veto_pl_067.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6950/parecer_denuncia.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7077/parecer_denuncia_02.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7600/parecer_denuncia_03.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7601/parecer_denuncia_04.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7729/parecer_pelo_01.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7294/parecer_2021_final_cof.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7768/parecer_emenda_01_loa.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7769/parecer_emenda_02_loa.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7770/parecer_emenda_03_loa.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7771/parecer_emenda_04_loa.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7772/parecer_emenda_05_loa.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6664/parecer_juridico_pl_030_24.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7413/pdl_01_24_fabiano_-_concessao_de_titulo_de_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7466/pdl_02_24_fabiano_-_concessao_de_titulo_de_comenda_do_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7563/pdl_03_24_rogerio-_concessao_de_titulo_decidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7564/pdl_04_24_rogerio-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7565/pdl_05_24_gryllo_-_concessao_de_titulo_de_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7573/pdl_06_24_milton_-_comenda_dos_pioneiros_alex_sandro_scarpioni.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7576/pdl_07_24_milton_-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7592/pdl_08_24_milton_-_concessao_de_titulo_de_cidadao_de_ilha_comprida_-_irineu_manoel.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7569/cidadao_editado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7572/pdl_10_24_oeder-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7578/pdl_11_24_tonon_-_titulo_de_cidadao_jose.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7579/pdl_12_24_tonon_-_comenda_dos_pioneiros_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7580/pdl_13_24_gryllo_-_comenda_dos_pionmeiros_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7581/pdl_14_24_gryllo_-_comenda_dos_merito_tullio_cesar_de_azevedo_carlos.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7582/pdl_15_24_andressa_-_cidadao.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7583/pdl_16_24_andressa_-_merito.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7584/pdl_17_24_andressa_-_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7593/pdl_18_24_rogerio-_merito_municipalista_sergio_trianoski.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6473/proj_001_24_-_adequa_o_quadro_de_funcionarios_efetivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6477/proj_002_24_-_contribuicao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6476/proj_003_24_-_convenio_corpo_de_bombeiros_com_substituicao_de_folhas_01_02_03.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6474/proj_004_24_-_cartao_almentacao.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6475/proj_005_24_-_revisao_geral_anual_dos_vencimentos_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6490/proj_006_24_-_aumento_camara_2.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6478/proj_007_24_-__ratificacao_consaude_piso_salarial_dos_proficionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6479/proj_008_24_-_ratificacao_de_alteracoes_no_contrato_de_consorcio_publico-_consaude.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6480/proj_009_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6481/proj_010_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6482/proj_011_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6483/proj_012_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6484/proj_013_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6485/proj_014_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6486/proj_015_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6487/asspl_alteracao_2104.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6492/proj_017_24_-_aumento_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6488/proj_018_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6489/proj_019_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6498/proj_020_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6499/proj_021_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6500/proj_022_24_-_convenio_apae_e_crescer_para_o_futuro.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6501/proj_023_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6502/proj_024_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6524/proj_025_24_-_adequa_quadro_de_funcionarios_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6509/proj_026_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6679/proj_027_24_-_recomposicao_salarial_do_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6533/proj_028_24_-_altera_anexos_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6534/proj_029_24_-_convenio_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6557/pl_030_-_2024.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6586/proj_031_24_-_altera_lei_1983_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6587/proj_032_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6608/proj_033_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6611/proj_034_24_-_ratificacao_da_resolucao_no_001_2024_da_assembleia_gereal_do_consorcio_intermunicipal_de_suade_do_vale__ribeira_e_litoral_sul-_consaude.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6924/proj_035_24_-__cria_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6622/pl_036-2024_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6665/asspl_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6680/proj_038_24_-_incentivo_financeiro_acss_e_aces.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6686/proj_039_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6687/proj_040_24_-ilha_comprida_com_elas.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6688/proj_041_24_-_contribucao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6689/proj_042_24_-_altera_lei_1965_-_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6709/proj_043_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6710/proj_044_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6711/proj_045_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6976/proj_046_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6749/proj_047_24_-_plano_de_carreira_e_remuneracao_do_magiterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6745/proj_048_24_-_vale_alimentacao_pmic.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6750/proj_049_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6751/proj_050_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6752/proj_051_24_-_regra_repasse_aos_acs_e_aces.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6754/dia_municipal_dos_cavaleiros_e_das_amazonas.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6758/projeto_obrigatoriedade_da_identificacao_dos_veiculos_oficiais.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6760/proj_054_24_-_altera_lei_1944.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6944/proj_055_24_-_regra_repasse_aos_acs_e_aces.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6785/pl_056_-_2024.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6788/proj_057_24_-_meu_balneario_melhor.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6919/proj_058_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6920/proj_059_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6923/proj_060_24_-_adesao_ao_programa_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6941/proj_061_24_-_altera_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6934/proj_062_24_-_proibi_transferencia_de_funcionario.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6974/proj_063_24_-_convenio_com_centro_universitario_leonardo_da_vinci.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6973/proj_064_24_-_credito__adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6969/pl_065-2024.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6977/proj_066_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6995/proj_067_24_-_repelente_fornecido_pela_rede_de_saude_publica.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7026/proj_068_24_-_consorcio_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7037/proj_069_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7098/proj_070_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7076/proj_072_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7097/proj_073_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7094/proj_074_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7095/proj_075_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7096/proj_076_24_-_resolucao_consaude.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7121/proj_077_24_-_altera_ppa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7157/proj_078_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7166/proj_079_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7165/proj_080_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7174/proj_081_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7087/dispoe_sobre_a_destinacao_de_percentual_de_caches_de_artistas_renomados_para_o_fomento_de_artistas_locais_no_municipio_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7116/pl_no_083_-_2024.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7151/pl_084-2024_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7175/proj_085_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7176/proj_086_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7190/proj_087_24_-__ppi.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7189/proj_088_24_-_dispoe_sobre_ratificacao_da_resolucao_006_2024_consaude.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7191/proj_089_24_-__dispoe_sobre_ratificacao_da_resolucao_007_2024_consaude.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7192/proj_090_24_-__dispoe_sobre_ratificacao_da_resolucao_008_2024_consaude.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7219/proj_091_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7248/proj_092_24_-_aves_limicolas.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7241/proj_093_24_-_altera_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7249/proj_094_24_-_altera_lei_2163_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7250/proj_095_24_-_altera_lei_1983_quadro_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7289/proj_096_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7290/proj_097_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7297/proj_099_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7298/proj_100_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7299/proj_101_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7382/proj_102_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7383/proj_103_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7404/proj_104_24_-_farmacia_veterinaria_solidaria.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7406/proj_105_24_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7405/proj_106_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7443/proj_107_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7444/proj_108_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7445/proj_109_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7475/proj_110_24_-_cria__a_sala_modificada_para_atendimento_no_pa_autista.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7476/proj_111_24_-_farmacia_itinerante.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7477/proj_112_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7484/proj_113_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7499/proj_114_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7536/proj_115_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7511/proj_116_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7524/pl_115-24.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7537/proj_118_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7552/proj_119_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7586/proj_120_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7587/proj_121_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7591/proj_122_24_-_obrigatoriedade_de_afixacao_de_horarios_do_transporte_coleivo_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7606/proj_123_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7605/proj_124_24_-_alt_lei_1114.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7607/proj_125_24_-_loa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7625/proj_126_24_-_dispoe_sobre_denominacao_de_logradouro_publico-_mario_roberto_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7626/proj_127_24_-_dispoe_sobre_alteracoes_da_lei_no_1983.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7643/proj_128_24_-_credito__suplementar.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7648/proj_129_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7649/proj_130_24_-_parcelamento_perante_a_sabesp.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7656/proj_131_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7657/proj_132_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7658/proj_133_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7662/proj_134_24_-_convenio_parque_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7663/proj_135_2025_gryllo-_denominacao_da_divisao_de_zooanoses_de_ilha_comprida-_dr._adilson_antonio_amendola.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7664/proj_136_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7665/proj_137_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7666/proj_138_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7667/proj_139_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7673/proj_140_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7674/proj_141_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7675/proj_142_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7669/proj_143_24_-_bike_totens.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7686/proj_144_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7699/proj_145_24_-_wheeling.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7700/proj_146_24_-_altera_lei_1673_com__troca__de_paginas_a_pedidodo_autor.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7703/proj_147_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7704/proj_148_24_-_dispoe_sobre__ratificacao_de_resolucao_no_011_2024_-_consaude.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7705/proj_149_24_-_dispoe_sobre__ratificacao_de_resolucao_no_010_2024_-_consaude.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7713/asspl_150_alt._2105_iptu.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7730/proj_151_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7731/proj_152_24_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7740/proj_153_24_-_altera_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7728/pelo_-_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6496/proj_res_01_24_-_compra_direta_com_base_na_lei_14133.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6497/proj_res_02_24_-_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6936/proj_res_03_24_-_atribuicoes_procurador.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6938/proj_res_04_23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7078/proj_res_05_24_-_funcoes_licitacao.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7088/proj_res_06_24_-_cip.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7089/proj_res_07_24_-_conexidades.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7301/proj_res_08_24_-_cip.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7333/proj_res_09_23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7723/proj_res_10_24_-_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6540/acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6541/estacionamento.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6542/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6543/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6544/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6545/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6547/req_007_fabiano_-_realizacao_de_estudos_para_sanar_questoes_sobre_a_invasa_do_mar_no_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6550/req_008_tonon_-_estacionamento_avenida_copacabana.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6556/requerimento_no_009_-2024.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6596/ass_manutencao_geral_esf_viareggio.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6597/ass_req._cascalho.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6598/assreq._tela.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6590/req_015_andressa_-_solicita_informacoes_sobre_o_gerador_de_energia_do_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6599/assforcat_vn.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6601/requerimento_017_-_2024.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6600/requerimento_018-2024.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6623/assreq._forca_tarefa_-_contra_dengue.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6632/requerimento_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6633/requerimento_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6634/atestado_obito.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6652/assreq_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6653/assreq._hotel_alfa.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6667/luminaria_de_led_pedrinhas_boqueirao_sul_e_viareggio.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6668/projeto_para_instalcao_de_tubos_na_rua_mercurio_no_balneario_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6672/parada_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6673/req_030_milton_-_inst._linha_de_tubos_rua_11.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6702/mediadores_de_acesso_da_praia.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6655/assreq._lombo_faixa_atual.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6660/req_033_andressa_-_auxiliar_de_sala.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6674/req_034_rogerio_-_estacionamento_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6675/req_035_rogerio_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6676/req_036_rogerio_-_manut._ilhas_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6678/req_037_tonon_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6703/req_038_rogerio_-_informacoes_sobre_limpeza_e_rocagem_do_entorno_da_escola_britania.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6704/req_039_rogerio_-_boletim_informativo_sobre_casos_de_dengue_e_covid.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6723/assreq._caminhao_coleta.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6735/rota_do_onibus_escolar_juruvauva.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6729/req_042_andressa_-_informacoes_sobre_caminhoes_de_coleta_de_lixo_e_seus_respectivos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6742/req_044_gryllo_-_informacoes_sobre_a_ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6738/req_045_fabiano_-_ar_condicionado_nas_salas_de_aula_em_nossas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6739/req_046_fabiano_-_reparos_a_rua_benedito_martins_no_balneario_araca.docx.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6744/req_047_diversos_-_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6743/requerimento_no_048_-_2024.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6757/assreq._limpeza_lotes_particulares-notificacao.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6790/assreq._quadra_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6791/assreq._cuidados__e_limpeza_das_lagoas.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6786/req_052_andressa_-_falta_de_atendimento_correos.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6787/req_053_andressa_-_informacoes_a_respeito_de_manutencao_e_reforma_do_camo_do_caju.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6792/req_054_andressa_-_informacoes_balsa.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6933/req_055_andressa_-_informacoes_sobre_medidas_do_poder_executivo_a_quanto_a_populacao_de_caes_e_gatos_em_situacao_de_abandono.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6935/req_056_gryllo_-_dengue.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6962/atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6963/ass_req._reforma_e_rocada_ponte_bal._adriana.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6964/assreq._ponte-passarela_bal._ipanema_ii.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6972/req_060_todos_-_informacoes_fundo_social.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6965/assreq._iluminacao_jardim_tropical.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6966/req_062_tonon_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6971/req_063_andressa_-_raio_x.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6996/req_064_fabiano_-_informacao_sobre_a_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7002/requerimento_no_065_-_2024.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7001/requerimento_no_066_-_2024_.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7012/req_067_todos_-_informacoes_contratos.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7008/req_068_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7009/req_069_andressa_-__adequacao_avenida_copacabana.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7010/req_070_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7011/req_071_andressa_-_casas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7033/req_072_milton_-_informacoes_manut._balneario_city_mar.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7034/req_073_gryllo_-_limpeza_rio_bal._viareggio.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7035/req_074_rogerio_-_abertura_rua_beethoven.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7036/req_075_rogerio_-_barragem_contencao_da_areia.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7056/req_076_gryllo_-_cronograma_de_manutencao_e_zeladoria_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7085/assvila_nova-_manutencao_-2024.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7055/req_078_fabiano_-_apoio_com__som_e_tendas_para_festas_juninas.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7061/req_079_andressa_-_veiculos_de_transporte_de_pacientes.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7062/req_080_milton_-_reorno_de_aulas_de_ju-jitso.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7063/req_081_milton_-_mudanca_no_estacionamento_da_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7064/req_082_variados_-_7o_conexidades.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7065/req_083_todos_-_informacoes_contratos.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7068/req_084_todos_-_complexo_turistico_antigo_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7069/req_085_rogerio_-_carta_convite_2021-2023.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7072/req_086_todos_-_compra_caixa.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7086/req_087_gryllo_-_cronograma_de_vacinacao_da_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7113/req_088_oeder_-_predio__da_avenida_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7117/req_089_andressa_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7119/requerimento_no_090_-_2024.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7136/requerimento_no_091_-_2024.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7137/requerimento_no_092_-_2024.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7155/req_093_variados_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7143/req_094_todos_-_convoca_ofelia.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7177/req_095_gryllo_-__acs.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7178/req_096_gryllo_-_inorme_sobre_a_frota_municipal_tomada_de_providencias_para_melhoria_do_servico_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7179/req_097_milton_-_marmita_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7215/req_099_rogerio_-_estagio_remunerado.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7218/req_101_andressa_-_questionamentos_sobre_a_manutencao_da_orla_.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7226/req_102_andressa_-_questionamentos_quanto_as_cestas_basicas_do_fundo_social.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7227/req_103_andressa_-_aplicacao_da_lei_1483_de_2018.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7302/req_104_andressa_-_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7315/requerimento_105_2024_saude_buscal.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7325/req_106_andressa_-_questionamentos_quanto_aos_servicos_prestados_pelo_correios_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7331/req_107_tonon_-_informacoes_sobre_a_ampliacao_da_orla.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7362/requerimento_108-24.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7350/req_109_milton_-_justificativa_de_ausencia.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7363/req_110_andressa_-_questionamentos_quanto_a_obra_do_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7376/assreq._cadeiras_ura.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7370/req_112_andressa_-_informe_sobre_a_regularidade_dos_remedios_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7378/req_113_andressa_-_informes_sobre_o_transporte_de_pascientes_para_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7379/req_114_andressa_-_informes_quanto_a_administrador_do_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7386/req_115_rogerio_-_requer_informes_sobre_a_atividade_de_transporte_de_pascientes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7390/req_116_ivan_-_paciente_deixado.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7391/req_117_milton_-_smart_tv_escola.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7393/ponte_capivaru.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7392/luminarias_publicas_servicos_ok_.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7394/req_120_andressa_-_questionamentos_quanto_ao_retorno_do_procurador_juridico.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7395/req_121_andressa_-_questionamentos_quanto_realizacao_e_assuntos_tratados_em_reuniao_do_conselho_de_protecao_e_defesa_animal.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7397/pintura_predio_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7396/req_123_andressa_-_encargos.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7400/req_124_milton_-_identificacao_veiculos.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7398/req_125_tonon_-_informacoes_sobre_areas_publicas_para_comercio.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7401/req_126_gryllo_-_questionamentos_sobre_a_manutencao_das_vias.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7402/req_127_daniel_-_informes_sobre_cargos_publicos.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7403/req_128_fabiano_-_questinamentos_acerca_dos_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7411/req_130_gryllo_-_requer_informacoes_do_curso_de_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7415/req_137__milton_-_informacoes_sobre_ambulancia_no_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7417/req_138__milton_-_informacoes_sobre_deck_no_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7418/req_139_andressa_-_veiculos_parados_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7420/req_140_variados_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7439/req_141_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7440/req_142_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7441/req_143_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7442/req_144_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7473/req_145_fabiano_-_concessao_de_mesnsal_de_vale_alimentacao_para_os_conselheiro_tutlares_ativos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7497/req_146_oeder_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7496/req_147_oeder_-_azza.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7498/req_148_andressa_-_questionamentos_quanto_ao_prontto_socorro.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7533/req_149_gryllo_-_instalacao_de_placas_de_sinalizacao_bal_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7534/req_150_gryllo_-_manut._e_iluminacao_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7566/req_151_gryllo_-_informe_sobre_a_possibiledade_de_construcao_de_rampa_de_acesso_a_praia_do_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7567/req_152_gryllo_-_informacoes_sobre_entrega_de_cestas_basicas_pelo_fundo_social_municipal.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7632/req_153_gryllo_-_equiparacao_salarial.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7644/req_154_rogerio_-_diario_de_bordo_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7676/req_155_andressa_-_informe_sobre_decoracao_natalina_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7677/req_156_andressa_-_informes_sobre_a_falta_de_medicamentos_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7697/req_157_milton_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7701/req_158_tonon_-_informacoes_sobre_ticket_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7702/req_159_tonon_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7075/resin_120_-_2024_-_andressa_-_criacao_guarda_armada.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7159/resre_137_-_2024_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7092/resin_-_414_-_2023_andressa.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6802/resre_001_-_2024_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6905/resre_002-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6883/resre_003-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6850/resre_004_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6805/resre_005_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6847/resre_006_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7275/resre_007_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7274/resre_008_-_todos.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6877/resre_009-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6804/resre_010_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6875/resre_011-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6846/resre_012_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6844/resre_015_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6803/resre_016_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7149/resre_017_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6766/resre_018_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7234/resre_020_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7148/resre_022_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7154/resre_023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6841/resre_025_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6801/resre_026_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6990/resre_027_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6989/resre_028-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6987/resre_029-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6988/resre_024-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6986/resre_031-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6985/resre_032_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7019/resre_033_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6840/resre_034_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6984/resre_035_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6983/resre_036_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6982/resre_038_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7047/resre_039_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6981/resre_040_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6838/resre_041-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6980/resre_042_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6979/resre_044_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6864/resre_045_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6800/resre_046_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6991/resre_048_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7446/resre_049_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7233/resre_050_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7237/resre_051_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7209/resre_052_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7210/resre_053_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7093/resre_055_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7232/resre_056_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7133/resre_057_-_milton.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7046/resre_058_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7045/resre_059_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7422/resre_060_-_todos.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7042/resre_061_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7043/resre_062_-_2024_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7041/resre_063_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7153/resre_064_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7147/resre_065_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7135/resre_066_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7145/resre_067_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7074/resre_068_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7206/resre_069_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7211/resre_070_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7091/resre_071_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7132/resre_072_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7235/resre_073_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7424/resre_074_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7150/resre_077_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7236/resre_076_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7238/resre_077_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7216/resre_078_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7447/resre_079_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7131/resre_080_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7130/resre_081_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7239/resre_083_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7448/resre_084_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7449/resre_085_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7260/resre_086_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7450/resre_087_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7451/resre_088_-_2024_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7242/resre_089_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7196/resre_090_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7482/resre_091_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7252/resre_092_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7452/resre_095_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7453/resre_096_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7481/resre_099_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7272/resre_101_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7478/resre_102_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7273/resre_103_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7425/resre_104_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7426/resre_105_-_2024_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7384/resre_106_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7427/resre_107_-_2024_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7428/resre_108_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7480/resre_110_-_2024_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7454/resre_111_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7455/resre_112_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7479/resre_113_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7423/resre_114_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7627/resre_115_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7456/resre_116_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7457/resre_117_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7539/resre_118_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7543/resre_119_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7540/resre_120_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7544/resre_121_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7541/resre_122_-_2024_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7545/resre_123_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7631/resre_124_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7538/resre_125_-_2024_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7630/resre_126_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7542/resre_127_-_2024_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7546/resre_128_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7547/resre_130_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7628/resre_138_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7558/resre_139_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7561/resre_141_142_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7562/resre_141_142_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7559/resre_143_-_gryllo_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7560/resre_144_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7585/resre_145_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7596/resre_148_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7633/req_149_gryllo_-_instalacao_de_placas_de_sinalizacao_bal_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7634/resre_150_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7660/resre_151_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7659/resre_152_-_gryllo_2.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7745/resre_153_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7746/resre_154_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7458/resre_verbal_-_sessao_22a_rogerio_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7509/resre_verbal_-_sessao_24a_fabiano_milton_andressa.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7510/resre_verbal_-_sessao_25a_ivan.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7629/resre_verbal_-_sessao_26a_milton_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7240/resre_003_-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7265/resre_015_-_2021_andressa.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7266/resre_037_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7188/resre_039_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7228/resre_060_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7205/resre_063_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7193/resre_075_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7257/resre_086_-_grylllo.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7229/resre_090_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7263/resre_096_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7259/resre_014_-_2022_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7223/resre_020_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7160/resre_045_-_2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7187/resre_047-_2022_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6885/resre_051-_2022_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7264/resre_060_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7261/resre_063_e_064_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7262/resre_063_e_064_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7195/resre_065_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7184/resre_066-_2022_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7222/resre_067_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7224/resre_068_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7185/resre_070-_2022_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7163/resre_072_-_2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7194/resre_077_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7255/resre_085_-_2022_todos.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7254/resre_096_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7202/resre_098_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7138/resre_108_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7221/resre_116_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7258/resre_124_-_2022_andressa.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7267/resre_125_-_2022_andressa.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7203/resre_127_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7197/resre_132_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7231/resre_149_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7146/resre_155_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7199/resre_165_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7090/resre_168_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7198/resre_169_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7204/resre_171_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7217/resre_172_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7186/resre_177-_2022_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6891/resre_004-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6890/resre_012-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6888/resre_013-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6887/resre_014-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6886/resre_015-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6884/resre_017-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6882/resre_018-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6815/resre_021-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6814/resre_023-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6813/resre_026-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6816/resre_033-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6807/resre_035-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6812/resre_036-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6811/resre_043-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6880/resre_044-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6809/resre_045-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6810/resre_046-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7023/resre_047-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6868/resre_048_-_2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6879/resre_057-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6873/resre_058-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6819/resre_062-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6872/resre_063-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6871/resre_064-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6869/resre_067-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6867/resre_069-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7021/resre_071-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6866/resre_072-_2023_-andressa.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7152/resre_078_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6865/resre_081-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6863/resre_082-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6901/resre_087-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6903/resre_088-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6870/resre_090-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6860/resre_091-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6874/resre_092-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6876/resre_094-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6878/resre_095-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6881/resre_096-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6894/resre_097-_2023_-andressa.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6893/resre_098-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6896/resre_100-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7022/resre_101_-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6898/resre_102-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7038/resre_103_-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6900/resre_104-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6808/resre_105-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6902/resre_106-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6799/resre_107-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6904/resre_108-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6906/resre_110-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6908/resre_111-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6909/resre_112-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6910/resre_113-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6911/resre_115-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6912/resre_116-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6914/resre_117-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6915/resre_118-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6916/resre_119-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6907/resre_120-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6862/resre_121-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6861/resre_122-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7020/resre_123_-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6859/resre_124-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6858/resre_125-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6856/resre_126-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6855/resre_127-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6852/resre_128-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6854/resre_129-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6837/resre_130-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6836/resre_131-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6835/resre_132-_2023_-_ivan_2.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6834/resre_133-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6833/resre_134-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6832/resre_135_-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6831/resre_136-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6830/resre_137-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7039/resre_138_-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6829/resre_139-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6828/resre_140-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6806/resre_141-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6857/resre_143-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6827/resre_145-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6826/resre_146-_2023_-_rogerio..pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6825/resre_148-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6824/resre_150-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6823/resre_153-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6817/resre_154-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6822/resre_156-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6821/resre_157-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6899/resre_158_-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6921/resre_159-_2023_-_rogerio_2.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6820/resre_160-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6889/resre_161-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6913/resre_163_-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6843/resre_164-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6845/resre_165-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6848/resre_167-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6849/resre_168-_2023_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6851/resre_169-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6853/resre_171-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6798/resre_172-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6892/resre_173-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6895/resre_175-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6897/resre_176_-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6975/veto_pl_037_24.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6762/veto_pl_048_24.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7024/veto_pl_053_24.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7123/veto_pl_057_24.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7164/veto_pl_062_24.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7230/veto_pl_067_24.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6922/denuncia-_infracao_politico_administrativa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7071/denuncia_-_infracao_politico_administrativa_2_14.05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7594/denucia_-_vereador.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7595/denuncia_-_prefeita.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6636/emenda_01_pl_003_24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6719/parecer_pl_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6491/emenda_01_pl_015_24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6942/emenda_01_pl_030_24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7107/emenda_01_pl_035_24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6761/emenda_01_pl_049_24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7646/emenda_01_pl_105_24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7653/emenda_modificativa_001-24_ao_pl_125-24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7744/emenda_02_pl_125_24_-_loa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7741/emenda_03_pl_125_24_-_loa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7743/emenda_04_pl_125_24_-_loa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7742/emenda_05_pl_125_24_-_loa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6525/rocagem_rua_epson.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6526/assind._lombada_rua_humberto_paladini.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6527/ind_003_24_andressa_-_limpeza_das_valas_do_mato_e_manutencao_em_geral_da_rua_curumim_balneario_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6528/ind_004_24_andressa_-_servico_de_tapa_buracos_nas_avenidas_beira_mar_av._sao_paulo_av._da_ponte_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6529/ind_005_24_andressa_-_lombada_na_rua_iguape_proximo_ao_numero_705_balneario_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6530/ind_006_24_andressa_-_limpeza_das_valas_rocagem_do_mato_e_manutencao_em_geral_da_rua_porto_das_pedras_balneario_atlantico.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6531/ind_007_24_andressa_-_limpeza_das_valas_da_rua_nossa_senhora_aparecida_na_altura_do_numero_124_balneario_dois_mares.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6532/rocagem_rua_julio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6535/rocagem_rua_florenca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6536/ind_010_24_andressa_-_manutencao_em_geral_da_rua_porto_seguro_balneario_atlantico.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6537/ind_011_24_andressa_-_colocacao_de_lixeiras_na_extensao_da_avenida_copacabana.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6538/ind_012_24_andressa_-_limpeza_em_geral_da_lagoa_da_coca-cola_balneario_atlantico.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6539/ind_013_24_fabiano_-_limpeza_das_valas_rocagem_nivelamento_das_ruas_em_todo_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6548/ind_014_24_tonon_-_manut._iluminacao_publica_baln._leao_marinho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6549/ind_015_24_tonon_-_instalados_3_tres_bracos_de_luz_nos_postes_de_iluminacao_publica_na_rua_tiziano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6558/ind_016_24_milton_-_servico_de_rocagem_no_psf_viareggio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6559/ind_017_24_milton_-_manutencao_nas_portas_do_psf_viareggio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6560/ind_018_24_milton_-_manutencao_e_pintura_nos_toldos_no_psf_viareggio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6561/ind_019_24_milton_-_rocagem_em_toda_a_esxtensao_da_av._copacabana..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6562/ind_020_24_milton_-_rocagem_em_todas_as_ruas_do_baln._portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6563/ind_021_24_milton_-_rocagem_em_torno_de_todos_os_pontos_de_onibus_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6564/ind_022_24_milton_-_aquisicao_ou_aluguel_de_maquinas_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6565/ind_023_24_milton_-_atender_pacientes_que_aguardam_em_fila_do_oftalmologista.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6566/ind_024_24_milton_-_rocagem_calcadas_da_av._beira_mar_no_baln._praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6567/ind_025_24_milton_-_patrolagem_e_nivelamento_no_baln._caicara.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6589/ponto_de_onibus_av_beira_mar_hotel_mara_alta.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6588/coleta_de_lixo_ruas_prata_e_ouro_bal_vila_rica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6591/ind_029_24_andressa_-_rocada_do_mato_retirada_de_entulho_e_manutencao_em_geral_da_rua_humberto_paladini_baln_britania.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6592/ind_030_24_andressa_-_manutencao_da_passagem_de_pedestres_para_praia_esta_localizada_enfrente_a_rua_porto_de_santos_no_baln_atlantico.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6593/ind_031_24_andressa_-_manutencao_e_reforma_do_pier_do_porto_da_balsa..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6594/ind_032_24_andressa_-_a_indicacao_para_guias_e_sarjetas_nas_ruas_do_balneario_viareggio_e_pavimentacao_com_bloquetes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6595/ind_033_24_andressa_-_rocadaa_e_melhoria_de_pavimentacao_na_rua_humberto_paladinii.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6602/indicacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6603/ind_035_24_tonon_-_manut.__balnearios_leao_marinho_sao_januario_jardim_portugal_praia_das_flores_e_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6604/ind_036_24_tonon_-_limpeza_de_vala_baln._curitibia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6605/ind_037_24_tonon_-_iluminacao_publica_rua_sao_judas_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6610/substituicao_luminaria_copacabana_1344.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6609/ind_039_24_andressa_-_colocacao_de_bancos_em_frente_a_ura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6612/limpeza_de_vala_e_rocagem_aricanduva_porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6613/rocagem_caete_porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6614/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6615/ind_043_24_andressa_-_rocagem_do_mato_e_abertura_de_rua_cecilia_meireles.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6616/ind_044_24_andressa_-_novo_container_de_lixo_e_retirada_do_lixo_na__avenida_pereque__baln.citymar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6617/ind_045_24_fabiano_-rocagem_em_toda_a_extensao_da_rua_monaco_e_em_torno_do_trapiche_no_baln.__araca.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6630/ind_046_24_milton_-.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6629/ind_047_24_milton_-.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6618/ind_048_24_fabiano_-_limpeza_em_torno_dos_pontos_de_onibus_que_se_encontram_cheios_de_mato.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6620/ind_049_24_fabiano_-_.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6621/ind_050_24_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6624/poda_de_arvores_projetadas_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6625/patrolagem_rua_rouxinol_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6626/limpeza_de_rua_tijuana.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6627/ind_054_24_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6628/ind_055_24_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6631/ind_056_24_tonon_-_ponto_de_onibus_rua_tampico.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6651/substituicao_luminaria_brasilia_605.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6650/limpeza_e_rocagem_sao_judas_tadeu_esq_com_av_copacabana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6656/assind._casacalho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6666/assind._rocadabal._mar_e_luz.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6654/instalacao_de_ponto_de_onibus_proximo_a_clinica_alfa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6657/instalacao_de_ponto_de_onibus_av_batatais__proximo_a_igreja_nossa_senhora_estrela_do_mar.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6662/manutencao_das_ruas_otavio_burati_rua_libano_e_maria_de_lourdes_de_azevedo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6663/patrolagem_na_avenida_beira_mar_apos_trecho_das_dunas_ate_a_avenida_moreira_sales.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6677/rocagem_e_manutencao_da_area_de_lazer_do_araca.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6658/ind_068_24_andressa_-_sevico_de_rocagem_na_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6659/ind_069_24_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6661/ind_070_24_fabiano_-troca_de_luminarias_queimadas_na_primeira_quadra_rua_urano_baln._mar_e_sol_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6669/ind_071_24_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6670/ind_072_24_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6671/ind_073_24_andressa_-_rocadaa_e_melhoria_de_pavimentacao_na_rua_humberto_paladinii.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6697/balneario_cativeiros.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6698/manutencao_pontes_parque_linear.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6699/rocagem_casa_d_juventude.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6700/ind_077_24_andressa_-_limpeza_e_manutecao_dos_deques.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6701/ind_078_24_andressa_-_retirada_de_poste_de_luz_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6705/ind_079_24_rogerio__-_lombadas_na_rua_tijuana.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6706/ind_080_24_tonon_-_manut._baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6707/ind_081_24_tonon_-_manut._avenida_sao_paulo_apos_candapui.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6721/ind_082_24_tonon_-_manut._iluminacao_publica_rua_alameda_sao_judas_tadeu__baln.britania.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6722/ind_083_24_tonon_-_manut.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6728/contrato_da_empresa_para_o_lado_oposo_da_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6734/ind_085_24_tonon_-_iluminacao_publica_raposo_tavares_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6724/ind_086_24_fabiano_-__troca_de_luminarias_queimadas_rua_urano_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6725/ind_087_24_andressa_-_manutencao_da_luz_e_rocagem_na_pista_de_poump_truck.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6726/ind_088_24_fabiano_-_rocagem_na_calcada_que_estentde_a_orla_baln.s_leao_de_iguape_ao_claudiamara.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6727/ind_089_24_fabiano_-_rocagem_entre_os_baln.s_tropical_e_vila_nova__envolta_da_calcada_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6730/jiu_jitsu_no_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6731/ind_091_24_andressa_-_melhoria_no_salario_da_classe_de_coletores_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6732/ind_092_24_tonon_-_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6733/ind_093_24_tonon_-.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6737/ind_094_24_tonon_-___desentupimento_de_galeria_de_agua_pluvial_localizada_na_avenida_beira_mar_altura_do_numero_17.794.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6741/rocagem_bal_urso_branco.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6740/rocagem_bal_redentor.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6746/ind_097_24_tonon_-_pintura_nas_lombofaixas_na_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6747/ind_098_24_tonon_-_cacambas_de_lixo_em_toda_extensao_do_balneario_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6748/rocagem_travessa_da_cantareira_leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6755/rocagem_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6756/manutencao_de_luminaria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6759/ind_103_24_andressa_-_manutencao_da_rua_otavio_buratti_baln.__araca.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6783/rocagem_e_manutencao_de_via_bal_britania.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6782/retirada_de_entulhos_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6780/faixa_amarela_testemunhas_de_jeova.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6781/limpeza_de_vala_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6779/patrolagem_e_limpeza_de_valas_-_bal_adriana.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6768/ind_109_24_andressa_-_retirada_do_mato_da_calcada__rua_dante_alighieri_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6769/ind_110_24_andressa_-_manutencao_de_luz_na_rua_4_120-_baln._subauma.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6770/ind_111_24_andressa_-_retirada_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6771/ind_112_24_andressa_-_instalacao_de_um_bebedouro_na_quadra_society_localizada_no_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6772/ind_113_24_andressa_-_manutencao_da_grade_da_quadra_de_futibol_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6773/ind_114__24_andressa_-_manutencao_em_geral_na_rua_sorocaba__baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6774/ind_115_24_tonon_-__servico_de_abertura_de_ruas_baln._iguape.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6778/contencao_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6775/ind_117_24_tonon_-_cascalhamento_e_patrolagem_na_rua__braganca_paulista_do_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6776/ind_118_24_tonon_-_cascalhamento_e_patrolagem_na_alameda_iara_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6777/ind_119_24_tonon_-_servico_de_poda_de_arvore_nos_banl._monte_carlo_e_estrada_da_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6784/ind_120_24_andressa_-_modelo_de_projeto_de_lei_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6925/retirada_de_entulho_gen_osorio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6926/manutencao_de_via_e_tapa_buraco_bal._yemar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6930/cascalhamento_e_patrolagem_bal_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6927/ind_125_24_andressa_-_rocada_e_manutecao_na_rua_campinas_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6928/ind_126_24_andressa_-_manutencao_do_deck_bala._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6929/manutencao_da_iluminacao_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6937/ind_128_24_tonon_-__manut._avenida_sao_jose_bal._redentor.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6940/ind_129_24_tonon_-__alameda_sem_nome_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6954/rocagem_limpeza_e_limpeza_de_vala_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6955/rocagem_limpeza_de_via_rua_dante_aliguieri.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6953/rocagem_e_limpeza_porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6956/colocacao_de_tubo_av._iguape.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6952/poda_de_arvores_dante.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6957/manutencao_parquinho_marusca.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6958/manutencao_da_via_rua_projetada_3.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6959/solicitacao_de_material_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6960/assind._alameda_bermudas_-_vala.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6961/assind._limpeza_e_rocada_-_rua_cacau.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6967/ind_140_24_andressa_-_manutencao_da_iluminacao_e_troca_das_lampadas_queimadas_na_av.beira_mar__proximo_ao_numero_23.158__balneario_leao_marinho.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6970/ind_141_24_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6994/poda_de_arvores_rua_jose_pacheco_845.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6993/rocagem_e_limpeza_rua_13_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6992/manutencao_parada_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6999/ind_145_24_ivan_-__retirada_arvore_e_poda_rua_ulysses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6997/ind_146_24_tonon_-.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6998/ind_147_24_tonon_-_.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7003/ind_148_24_ivan_-_edital_bandas_locais.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7004/indicacao_n._149-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7005/ind_150_24_daniel-_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7013/ind_151_24_gryllo_-_patrolagem_rua_godofredo_vianna_filho.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7014/ind_152_24_gryllo_-_manutencao_geral_rua_juscelino_kubistschek-_marusca.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7015/ind_153_24_gryllo_-_manutencao_geral_rua_sorocaba-_bal._icarai.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7017/ind_154_24_gryllo_-_manutencao_geral_rua_siqueira_campos-_bal._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7018/ind_155_24_gryllo_-_manutencao_geral_rua_campinas_-_bal._icarai.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7006/ind_156_24_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7007/ind_157_24_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7028/ind_158_24_gryllo_-_manut._rua_betthoven_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7029/ind_159_24_gryllo_-_manut._rua_javari_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7030/ind_160_24_andressa_-_manut._geral_campo_e_quadra_parque_linear.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7031/ind_161_24_tonon_-_iluminacao_publica_avenida_neptuno_bal._janaina.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7032/ind_162_24_fabiano_-_buraco_henrique_romano.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7049/ind_163_24_ivan_-_colocacao_de_braco_de_luminaria__cito_a_rua_belo_horizonte_154__bal._adriana..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7048/ind_164_24_ivan_-_prolongamento_da_rede_de_esgoto_rua_vina_del_mar__-_bal._di_franco.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7051/ind_165_24_ivan_-_patrolagem_e_rocada_da_rua_sororoca_em_toda_sua_extensao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7060/ind_166_24_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7052/ind_167_24_daniel-_manutencao_e_reparos___playground_da_praca_da_lagoa__localizado_no_balneario_adriana.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7053/ind_168_24_fabiano_-_manutencao_nas_ruas_internas_da_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7054/ind_169_24_fabiano_-_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7066/ind_170_24_tonon_-_patrolagem_e_cascalhamento_na_rua_figueira_da_foz_localizada_no_balneario_jardim_portugal..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7057/ind_171_24_gryllo_-_manutencao_geral_rua_ribeirao_preto_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7058/ind_172_24_gryllo_-_cascalhamento_e_demais_reparos_na_avenida.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7059/ind_173_24_gryllo_-_avenida_adelaide_bal._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7067/ind_174_24_tonon_-_iluminacao_publica_na_rua_iguape__balneario_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7082/ind_175_24_ivan_-_manutencao_de_luminaria__alameda_humberto_raladine_bal._verdes_mares..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7083/ind_176_24_ivan_-_manut._rua_rouxinol_bal._carolina.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7084/ind_177_24_ivan_-_patrolagem_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7109/ind_178_24_ivan_-_manut._alameda_prata_bal._vila_rica.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7110/ind_179_24_ivan_-_placa_sinalizacao_apae.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7112/ind_180_24_ivan_-_manut._sinalizacao_horizontal_e_lombadas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7111/ind_181_24_ivan_-_retirada_de_entulho_rua_francisco_guimaraes_bal._britania.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7108/ind_182_24_ivan_-_poda_de_arvore_rua_tino_goncalvez_vaz.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7114/ind_183_24_gryllo_-_troca_iluminacao_rua_quatro_bal._city_mar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7115/ind_184_24_gryllo_-_manut._rua_tino_goncalves_vaz_bal_britania.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7118/ind_185_24_andressa_-_patrolagem_de_maquina_e_cascalhamento_da_rua_campinas-_balneario_icarai.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7120/ind_186_24_andressa_-_rocagem_da_rua_frei_caneca_proximo_ao_cras_balneario_sarnambi.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7128/ind_188_24_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7129/ind_189_24_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7139/indicacao_n._190_-_2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7140/indicacao_n._191_-_2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7141/ind_192_24_daniel_-_.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7142/ind_193_24_tonon_-_.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7144/ind_194_24_tonon_-_.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7172/ind_195_24_gryllo_-_manut._rua_porto_das_pedras_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7171/ind_196_24_gryllo_-_manut._rua_cecilia_meireles_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7243/ind_197_24_ivan_-poda_de_arvore_alameda_araci_natividade_borba_entre_os_numeros_223_e_253.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7173/limpeza_de_vala_e_tapa_burado_-_rua_b_bal_tropical.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7180/ind_199_24_tonon_-_manut._rua_tancredo_neves_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7181/ind_200_24_tonon_-_iluminacao_publica_rua_vina_del_mar_bal._di_franco.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7183/ind_201_24_tonon_-__manut.__rua_figueira_da_foz_bal._jardim_portugal..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7212/ind_202_24_oeder_-__manut.__av._adelaide__bal._viareggio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7213/ind_203_24_andressa_-_instalacao_de_placas_de_vagas_de_estacinamento_para_pessoas_com_tea_nas_av._do_municipio.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7214/ind_204_24_andressa_-_manutencao_da_ponte_no_parque_linear_da_marginal_cambapui.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7220/ind_205_24_gryllo_-_instalacao_de_esgoto_no_bal._maria_de_lourde.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7225/ind_206_24_andressa_-_manutencao_do_campo_durval_marietto_junior.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7247/ind_207_24_ivan_-_manutencao_geral_da_area_de_lazer_do_baln._britania_proximo_as_casas_da_cdhu.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7245/ind_208_24_ivan_-_cascalhamento_e_patrolagem_rua_tijuana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7246/ind_209_24_ivan_-_instalacao_d_lombadas__identificacao_rua_humberto_paladini_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7244/ind_210_24_ivan_-_retirada_de_entulhho_rua_caete_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7316/manutencao_dos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7317/ind_214_24_ivan_-_utilizacao_de_saldo_de_emenda_parlamentar_do_dep._federal_para_aquisicao_de_um_veiculo_para_divisao_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7318/ind_215_24_ivan_-_contratar_ou_alocar_vigilante_antigo_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7319/ind_216_24_ivan_-_manut._rua_saturno_baln_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7320/ind_217_24_ivan_-_patrolagem_cascalhamento_manutencao_geral_na_rua_casa_verde_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7321/ind_218_24_ivan_-_solicitacoes_para_o_posto_de_saude_central_no_que_diz_respeito_a_recursos_de_pessual_e_estrutura.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7306/ind_219_24_andressa_-__operacao_tapa_buraco_rua_julio_de_almeida_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7307/ind_220_24_andressa_-_zeladoria_da_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7308/ind_221_24_andressa_-_patrolagem_e_zeladoria_geral_rua_casa_branca_baln._icarai_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7309/ind_222_24_andressa_-_instalaca_de_braco_de_iluminacao_e_lampada_na_alameda_prata_baln._vila_rica.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7310/ind_223_24_andressa_-_zeladoria_de_vias_publicas_no_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7326/ind_224_24_ivan_-_limpeza_de_vala_na_rua_projetada_lll_baln._caudia_mara.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7327/ind_225_24_ivan_-_patrolagem_e_cascalhamento_da_rua__maria_jose_ventura.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7311/ind_226_24_tonon_-_ccostruca_de_banheiro_na_praca_dos_tanoeiros.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7312/ind_227_24_tonon_-_instalacao_de_sinalizacao_de_transito.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7313/ind_228_24_tonon_-_instalacao_de_lombofaixas_na_rua_rio_janeiro_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7328/ind_229_24_ivan_-_patrolagem_e_cascalhamento_da_rua__luiz_pacces_baln._iguape.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7322/ind_230_24_tonon_-_instalacao_e_manutencao_de_iluminacao_publica_em_diversos_balnearios.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7323/ind_231_24_tonon_-_patrolagem_e_casacalhamento_da_rua_tiziano_baln._meurecanto.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7324/ind_232_24_andressa_-_manutencao_do_campo_de_futibol_durval_marietto_junior.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7329/ind_233_24_tonon_-_limpezas_de_guias_sajetas_e_valas_na_av._beira_mar_extensao_de_toda_orla_entre_os_balnearios_claudia_mara_e_city_mar.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7330/ind_234_24_tonon_-_manutencao_ou_retirada_de_barco_exposto_na_orla.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7332/ind_235_24_tonon_-_instalacao_de_faixade_pedestre_na_avenida_carlos_roberto_de_paula_no_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7335/ind_237_24_fabiano_-_troca_de_luminarias_rua_poto_tubarao_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7336/ind_238_24_fabiano_-_servicos_de_manutencao_de_via_rua_porto_do_tubarao_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7337/ind_239_24_andressa_-_zeladoria_geral_de_via_rua_grecia_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7338/ind_240_24_andressa_-_servicos_de_manutencao_de_via_rua_atenas_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7339/ind_241_24_andressa_-_manut._rua_casa_verde_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7340/ind_242_24_andressa_-_zeladoria_geral_de_via_rua_adelaide_baln.vireggio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7341/ind_243_24_andressa_-_zeladoria_geral_de_via_rua_dos_cravos_baln.vireggio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7342/ind_244_24_andressa_-_zeladoria_geral_de_via_rua_alameda_das_orquideas_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7343/ind_245_24_andressa_-_zeladoria_geral_de_via_rua_alameda_dos_beijos_baln.yemar.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7344/ind_246_24_andressa_-_zeladoria_geral_de_via_rua.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7345/ind_247_24_andressa_-_zeladoria_geral_de_via_rua_januario_ricci_baln._praia_do_marlyn.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7346/ind_248_24_ivan_-_manut._ruas_projetadas_i_ii_iii.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7347/ind_249_24_fabiano_-_manut._di_franco.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7348/ind_250_24_fabiano_-_luminarias_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7349/ind_251_24_fabiano_-_manutencao_balneario_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7357/ind_252_24_andressa_-_instalacao_de_iluminacao_publica_rua_orquideas_baln.viareggio.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7359/ind_253_24_andressa_-_instalacao_de_braco_de_iluminacao_e_lampada_rua_ceara_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7360/ind_254_24_andressa_-_limpeza_de_val_na_rua_11_no_baqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7364/indicacao_255-24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7365/indicacao_256-24.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7389/ind_257_24_ivan_-_instalacao_de_sanitario_publico_no_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7361/ind_260_24_daniel-_troca_de_cinco_luminarias_rua_cinco_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7372/ind_261_24_oeder_-_manut._rua_aricanduva_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7366/ind_262_24_tonon_-__cascalhamento_e_patrolagem_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7367/ind_263_24_andressa_-_farmacia_municipal_para_atender__animais.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7368/ind_264_24_tonon_-_zeladoria_rocagem_baln._sao_jenuario__jardim_porugal_e_city_mar.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7369/ind_265_24_fabiano_-_manutencao_rua_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7371/ind_266_24_fabiano_-_servico_de_manutencao_rua_melo_viana_baln._marcia.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7373/ind_267_24_fabiano_-_servicos_de_manutencao_nas_ruas_do_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7374/ind_268_24_andressa_-_fiscalizacao_no_ponto_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7375/ind_269_24_andressa_-_limpeza_de_valas_e_colocacao_de_tubos_primeira_travessa_av._terracas_baln._terracas.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7377/ind_270_24_andressa_-_coleta_de_lixo_na_rua_casa_branca_baln._icarai_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7380/ind_271_24_milton_-_redutor_de_velocidade_na_rua_joao_ezidio_baln_araca.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7381/ind_272_24_tonon_-__manut._baln._carabanas.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7387/ind_273_24_ivan_-_instalacao_de_cacamba_de_lixo_rua_vic_baln._monte_carlos.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7385/ind_275_24_andressa_-_manutencao_geral_rua_laercio_ribeiro_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7388/ind_276_24_tonon_-_manutencao_e_reparo_de_iluminacao_publica_dos_baln._sao_januario_jardim_portugal_citymar_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7399/ind_277_24_tonon_-_instalacao_de_banheiros_quimicos_na_feira_municipal_as_sextas_feiras.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7430/ind_278_24_ivan_-_manutecao_operacao_tapa_buraco_e_escoamento_de_agua_rua_vick_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7407/ind_279_24_tonon_-__rocagem_e_limpeza_de_vala_na_rua_projetada_iii_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7408/ind_280_24_milton_-_poda_de_pinheiros_na_avenida_beira_mar_na_proximidade_do_numero_17500.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7412/ind_281_24_gryllo_-_manut._rua_paulo_bonfim_baln._barra_velha.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7409/ind_282_24_andressa_-_pintura_de_lombada_av._beira_mar_enfrente_da_praca_do_baln._city_ar.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7410/ind_283_24_andressa_-_zeladoria_e_cascalhamento_rua_henrique_dias_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7414/ind_284_24_andressa_-_zeladoria_limpeza_e_mautecao_de_de_vias_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7416/ind_285_24_andressa_-_manut._rua_porto_das_pedras_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7419/ind_286_24_andressa_-_manut._rua_urano_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7429/ind_287_24_ivan_-_patrolagem_rua_pico_da_bandeira_baln._marambaia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7431/ind_288_24_ivan_-_extensao_de_rede_eletrica_rua_santos_dumont_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7432/ind_289_24_ivan_-inetalacao_e_manutencao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7433/ind_290_24_fabiano_-_sinalizacao_de_transito_do_baln._curitiba_ao_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7434/ind_291_24_fabiano_-_manutencao_ad_estrada_da_vizinhanca_trecho_entre_comunidade_carabanas_e_o_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7435/ind_292_24_andressa_-_patrolagem_e_cascalhamento_rua_nova_york_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7436/ind_293_24_andressa_-_patrolagem_e_cascalhamento_rua_casa_branca_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7437/ind_294_24_andressa_-_manutencao_e_instalacao_de_iluminaria_publica_rua_carabanas_baln._monte_carlos.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7438/ind_295_24_tonon_-_instalacao_e_manutencao_da_iluminacao_publica_na_estrada_da_vizinhanca_altura_do_numero_25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7459/ind_296_24_ivan_-_prolongamento_de_rede_esgoto_agua_e_esgoto_a_rua_santos_dumont_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7460/ind_297_24_ivan_-__colocacao_de_ponte_de_concreto_de_acesso_a_praia_baln._vila_real.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7461/ind_298_24_ivan_-__patrolgem_e_manutencao_de_via_rua_pico_da_bandeira__baln._marambaia.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7462/ind_299_24_ivan_-_manutencao_de_passarela_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7463/ind_300_24_ivan_-_prolongamento_de_rede_de_esgoto_e_abertura_rua_monte_catini_baln._presidente_kennedy.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7464/ind_301_24_ivan_-_limpeza_de_final_da_rua_horacio_cabeca_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7465/ind_302_24_oeder_-_instalacao_de_iluminacao_rua_catumbi_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7467/ind_303_24_oeder_-_instalacao_de_lombo_faixa_proximo_ao_cei__sonho_de_crianca_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7468/ind_304_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua_limeira_baln._icrai_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7469/ind_305_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7474/ind_306_24_milton_-_execucao_do_drecreto_para_pratica_do_motocross_velicross.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7470/ind_307_24_andressa_-_zeldoria_patrolagem_e_caslhamento_rua.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7471/ind_308_24_fabiano_-manutencao_da_rua_tijuana_baln._monte_carlo_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7472/ind_309_24_daniel_-_retirada_de_intulhos_rua_santa_catarina_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7483/ind_310_24_tonon_-__instalacao_de_tubos_de_concreto_na_valas_da_rua_monte_catini_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7485/ind_311_24_ivan_-_abertura_de_uma_barra_acesso_a_praia.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7486/ind_312_24_ivan_-_manutencao_de_passarela_de_acesso_a_praia.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7487/ind_313_24_ivan_-_instalacao_de_braco_de_luminaria.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7488/ind_314_24_ivan_-_solicitacao_que_caminhao_acesse_via_rua_jorge_fara_baln._canada.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7489/ind_315_24_ivan_-_instalacao_de_braco_de_luminaria_e_manutencao_de_rua_jorge_fara_baln._canada.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7490/ind_316_24_ivan_-_instalacao_de_placa_de_sinalizacao_com_nomes_dos_logradouros_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7491/ind_317_24_ivan_-_instalacao_de_lombo_faixa_av.rio_de_janeiro_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7492/ind_318_24_ivan_-_limpeza_de_valas_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7493/ind_319_24_ivan_-_troca_de_lampada_queima_rua_alagoas_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7494/ind_320_24_andressa-_zeladoria_da_rua_dante_alighieri_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7495/ind_321_24_andressa-.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7501/ind_322_24_ivan_-_substituicao_de_poste_de_energia_rua_quarto_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7502/ind_323_24_ivan_-_rocagem_tapa_buraco_e_manutencao_da_via_rua_antuerpia_banl._monte_carlos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7503/ind_324_24_ivan_-_rocagem_rua_quarto_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7504/ind_325_24_ivan_-substituicao_de_lampadas_queimadas_instalacao_de_braco_de_luminaria_e_instalacao_de_postes_de_iluminacao_av._paulo_bonfim_baln._barra_velha.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7505/ind_326_24_andressa_-_zeladoria_patrolagem__e_cascalhamento_rua_lara_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7506/ind_327_24_andressa_-_colocacao_bracos_de_iluminacao_e_lampadas_na_av._moreira_salles_baln._ponta_praia.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7507/ind_328_24_andressa_-_colocacao_bracos_de_iluminacao_e_lampadas_na_rua_irne_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7508/ind_329_24_andressa_-_zeladoria_e_limpeza_da_praia_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7512/ind_330_24_ivan_-_fechamento_de_rua_com_tubos_a_rua_porto_tubarao_bal._atlantico.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7513/ind_331_24_ivan_-_instalacao_de_braco_de_luminaria_rua_pedra_salgada_bal_jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7514/ind_332_24_ivan_-_instalacao_ponto_de_onibus_rua_venus_bal_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7515/ind_333_24_ivan_-_cascalhamento__rua_pacaembu_bal_flor_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7516/ind_334_24_ivan_-_abertura_de_viela_rua_venus_bal_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7517/ind_335_24_ivan_-_colocacao_de_braco_de_luminaria_rua_paraiba_bal_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7518/ind_336_24_ivan_-_recolocacao_de_ambulancia_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7522/ind_337_24_oeder_-__servico_de_instalacao_de_lombofaixa_av._beira_mar_baln._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7521/ind_338_24_oeder_-__servico_de_cascalhamento_rua_casa_verde_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7523/ind_339_24_oeder_-__servico_de_instalacao_de_braco_de_luz_rua_elisabeth_baln._vila_real.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7520/ind_340_24_oeder_-__servico_de_limpeza_vala_rua_jose_pacheco_dos_santos_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7525/ind_341_24_gryllo_-_instalacao_de_lombo_faixa_rua_beethoven_baln._meu_recanto_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7526/ind_342_24_gryllo_-__instalacao_de_luminarias__av._janaina_baln._janaina.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7527/ind_343_24_gryllo_-__trocas_de_4_lampadas_av._um_baln._portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7528/ind_344_24_gryllo_-__instalacao_de_duas_luminarias_av._um_banl._portal_do_janaina.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7530/ind_345_24_tonon_-_inst._lombofaixa_avenida_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7531/ind_346_24_tonon_-_manut._rua_i_balneario_janaina_i.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7532/ind_347_24_tonon_-_inst._iluminacao_publica_rua_casa_verde_bal._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7548/ind_348_24_andressa_-_manut._rua_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7549/ind_349_24_andressa_-_zeladoria_da_rua_sorocaba_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7550/ind_350_24_andressa_-_zeladoria_da_rua_porto_das_pedras_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7568/ind_352_24_daniel_-_implantacao_lombada_na_av._beira_mar_e_a_rua_cinco_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7570/ind_353_24_milton_-_manutencao_de_quatro_luminarias_rua_vina_del_mar_banl._difranco.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7571/ind_354_24_milton_-_manutencao_de_na_estrada_do__baln._ubatuba.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7574/ind_355_24_daniel_-_troca_de_cinco_luminarias_rua_cinco_banl._city_mar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7575/ind_356_24_daniel_-_troca_de_poste_que_se_encontra_no_meio_da_rua__alamenda_dos_beijos_banl._yemar.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7590/ind_357_24_ivan_-_aquisicao_e_manutencao_de_cadeiras_e_ventiladores_para_o_veloro_municipal.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7589/ind_358_24_ivan_-__instalacao_de_ducha_na_guarita_do_guarda-vidas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7599/ind_359_24_milton_-_manut._bal._city_mar.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7604/ind_360_24_milton_-_manut._rua_tijuana_bal._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7588/ind_361_24_ivan_-_cascalhamento_da_rua_elias_grecov_banl._xandu.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7597/ind_362_24_ivan_-_manut._bal._janaina.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7598/ind_363_24_andressa_-_poda_de_arvore_na_av._beira_mar_baln._ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7603/ind_364_24_milton_-_manut._rua_rouxinol_bal._carolina.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7602/ind_365_24_oeder__-_manut._infiltracao_upa.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7621/ind_366_24_ivan_-_manutencao_de_luminaria_rua_bauru_baln.icarai.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7620/ind_367_24_oeder__-_servico_de_limpeza_das_grades_do_predio_da_unidadade_de_saude_da_familia_central.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7619/ind_368_24_oeder__-_pintura_no_predio_da_unidadade_de_saude_da_familia_central.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7637/ind_369_24_gryllo_-_cascalhamento_na_alameda_porto_das_pedras_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7638/ind_370_24_gryllo_-_patrolagem_na_rua_frei_caneca_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7639/ind_371_24_gryllo_-_troca_de_lampada_de_iluminacao_rua_um_banl.vitoria.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7640/ind_372_24_gryllo_-_troca_de_lampada_de_iluminacao_publica_rua_sao_jose__banl.adriana.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7641/ind_373_24_gryllo_-_colocacao_de_lixeira_tipo_contenier_rua_dois_baln._vitoria.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7642/ind_374_24_gryllo_-_troca_de_lampadas_de_iluminacao_publica_rua_um_baln._portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7650/ind_375_24_ivan_-_colocacao_de_tubo_rua_ulysses_guimaraes_bal._marusca.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7651/ind_376_24_ivan_-_substituicao_de_lamapada_rua_projetada_ii_bal._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7652/ind_377_24_tonon_-_reparo_iluminacao_publica_rua_campinas_bal._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7661/ind_378_24_andressa_-_retirada_de_entulho_rua_luiz_pacces_baln._iguape.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7670/ind_379_24_gryllo_-_instalacao_de_placa_ruasem_saida_av._beira_mar_esquin_a_com_a_rua_dos_cravos_banl_viareggio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7671/ind_380_24_gryllo_-_instalacao_de_placa_rua_tres_com_av.beira_mar_banl._samambaia.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7668/ind_381_24_fabiano_-_manuntecao_da_rua_dona_emilia_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7672/ind_382_24_gryllo_-_manutencao_e_cascalhamento_rua_orion_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7685/ind_383_24_gryllo_-_manutencao_eletrica_da_iluminacao_na_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7679/ind_384_24_milton_-_instalacao_de_contenier_de_lixo_baln._ubatuba.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7681/ind_385_24_milton_-_incluir_linha_de_onibus_no_claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7682/ind_386_24_milton_-_retirada_de_postes_de_iluminacao_sem_uso_no_boquerao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7684/ind_387_24_milton_-_manutencao_na_porta_principal_upa.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7678/ind_388_24_andressa_-_servico_de_tapa_buraco_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7680/ind_389_24_andressa_-_servico_demanutencao_de_iluminarias_do_parque_linear_ciclovias_da_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7683/ind_390_24_milton_-_manutencao_no_servico_de_cananeia_buquerao_sul.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7698/ind_391_24_tonon_-_limpeza_da_primeira_entrada_da_praia_para_pescadores_baln._portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7709/ind_392_24_andressa_-_retirada_de_mato_e_manutecao_das_ruas_sao_judas_tadeu_e_tino_goncalves_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7710/ind_393_24_gryllo_-_troca_de_lampadas_de_liminarias_av._adelaide_banl._viareggio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7711/ind_394_24_gryllo_-_instalacao_de_leixeira_do_tipo_container_rua_dos_cravo_com_a_av._beira_mar_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7714/ind_395_24_gryllo_-_servicos_de_rocagem_na_praca_do_banl._city_mar.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7712/ind_396_24_gryllo_-_manutencao_de_via_rua4_no_banl._city_mar.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7718/ind_397_24_andressa_-_servicos_de_zeladoria_na_av._beira_mar_entre_os_baln._jadim_portugal_e_jardim_tropical.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7719/ind_398_24_andressa_-_servicos_de_zeladorias_na_rua_fernando_sabino_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7720/ind_399_24_andressa_-_servicos_de_zeladorias_na_rua_siqueira_campos_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7721/ind_400_24_andressa_-_servicos_de_zeladorias_na_rua_dona_amelinha_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7722/ind_401_24_andressa_-_servicos_de_zeladorias_na_rua_ribeirao_preto_baln._icarai_de_eguape.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7724/ind_402_24_andressa_-_servicos_de_zeladorias_na_rua_rua_campinas_baln._icarai_de_eguape.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7725/ind_403_24_andressa_-_servicos_de_zeladorias_na_rua_bauru_baln._icarai_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7726/ind_404_24_andressa_-_servico_de_rocada_das_rotatorias_fa_av._candapui_norte_e_sul.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7727/ind_405_24_andressa_-_servico_de_rocagem_em_toda_a_orla.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7025/parecer.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6546/mocao_001_24_-_todos_-_pesar_severo_bispo_de_santana.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6736/mocao_002_24_-_todos_-_pesar_apolinario_barbosa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6606/mocao_003_24_-_todos_-_pesar_aparecida_kuznier_de_ramos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6619/mocao_004_24_-_todos_-_congratulacoes_dr._douglas_jose_vieira_goncalves.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6681/mocao_005_24_-_todos_-_pesar_mauro_viera_maia.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6682/mocao_006_24_-_todos_-_pesar_benedita.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7303/mocao_007_23_-_todos_-_governo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6789/mocao_008_23_-_todos_-_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6793/mocao_009_24_-_todos_-_pesar_cristina_soares.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6794/mocao_010_24_-_todos_-_pesar_alessandro_monteiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6931/mocao_corpo_de_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6932/mocao_ao_time_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7304/mocao_013_24_-_andressa_-_congratulacoes_kleber_ariel_goncalves_silva.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6939/mocao_014_24_-_todos_-_pesar_joel.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7305/mocao_015_24_-_todos_-_parabenizacao_rander.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6968/mocao_016-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7050/mocao_017_24_-_ivan_-professores_e_aluos_representantes_das_mais_diversas_modalidades_esportivas_pelos_excelentes_resultados_em_campeonatos_e_competicoes_em_variados_niveis.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7070/mocao_018_24_-_rogerio_-_batalha_do_brasa.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7122/mocao_019_24_-_todos_-_pesar_arnaldo_lopes.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7127/mocao_020_24_-_andressa_-_congratulacoes_time_de_hendibol_apae.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7156/mocao_021_24_-_todos_-_isabele.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7182/assmocao_de_congratulacao-profa.sol_esgalha.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7170/mocao_023_24_-_todos_-_congratulacoes_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7253/mocao_024_24_-_todos_-_pesar_rogerio_marthos.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7314/mocao_025_24_-_todos_-_pesar_amaro_valdivino_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7421/mocao_026_24_-_todos_-_pesar_paula_manente_rocha.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7500/mocao_027_24_-_todos_-_pesar_gil_baiha.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7519/mocao_028_24_-_todos_-_juraci.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7529/mocao_029_24_-_diversos_-_repudio_elaine_revitti.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7535/mocao_030_24_-_todos_-_pesar_jose_lourenco.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7577/mocao_031_24_-_todos_-_pesar_ronaldo_aguiar_de_ramos.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7614/mocao_032_24_-_todos_-_pesar_eliane_de_cassia_goncalves.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7622/mocao_de_apoio_pl_135-2023_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7732/mocao_034_24_-_rogerio_-_congratulacoes_ao_time_de_futrbol_aris_spoet_clube.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6607/parecer_pl_001.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6635/parecer_pl_003.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6637/parecer_pl_004.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6638/parecer_pl_005.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6718/parecer_pl_006.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6639/parecer_pl_007.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6640/parecer_pl_008.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6641/parecer_pl_009.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6642/parecer_pl_010.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6643/parecer_pl_011.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6644/parecer_pl_012.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6645/parecer_pl_013.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6646/parecer_pl_014.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6649/parecer_pl_016.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6683/parecer_pl_017.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6647/parecer_pl_018.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6648/parecer_pl_019.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6690/parecer_pl_020.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6691/parecer_pl_021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6692/parecer_pl_022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6693/parecer_pl_023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6694/parecer_pl_024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6695/parecer_pl_025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6696/parecer_pl_026.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6763/parecer_pl_027_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6713/parecer_pl_028.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6708/parecer_pl_020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6943/parecer_pl_030_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6715/parecer_pl_031.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6714/parecer_pl_032.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6716/parecer_pl_033.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6717/parecer_pl_034.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6945/parecer_pl_036.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7000/parecer_pl_037.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6720/parecer_pl_039.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6764/parecer_pl_040_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6753/parecer_pl_041_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6765/parecer_pl_042_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6946/parecer_pl_043_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6947/parecer_pl_044_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6767/parecer_pl_045.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7124/parecer_pl_046.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6948/parecer_pl_047.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7099/parecer_pl_048.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6949/parecer_pl_049.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7101/parecer_pl_050.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7104/parecer_pl_052.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7027/parecer_pl_053.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6951/parecer_pl_054.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7040/parecer_pl_055.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7134/parecer_pl_057.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7200/parecer_pl_058.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7102/parecer_pl_059.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7103/parecer_pl_060.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7125/parecer_pl_061.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7169/parecer_pl_062.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7105/parecer_pl_063.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7201/parecer_pl_064.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7126/parecer_pl_066.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7251/parecer_pl_067.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7158/parecer_pl_068.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7167/parecer_pl_069.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7207/parecer_pl_070.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7168/parecer_pl_072.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7208/parecer_pl_073.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7295/parecer_pl_074.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7268/parecer_pl_076.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7293/parecer_pl_077.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7276/parecer_pl_078.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7277/parecer_pl_079.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7278/parecer_pl_080.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7283/parecer_pl_081.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7287/parecer_pl_082.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7269/parecer_pl_083.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7296/parecer_pl_084.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7292/parecer_pl_085_-_relator_designado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7284/parecer_pl_086.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7279/parecer_pl_087.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7280/parecer_pl_088.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7281/parecer_pl_089.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7282/parecer_pl_090.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7285/parecer_pl_091.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7288/parecer_pl_092.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7286/parecer_pl_094.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7351/parecer_pl_096.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7352/parecer_pl_097.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7353/parecer_pl_099.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7354/parecer_pl_100.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7355/parecer_pl_101.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7615/parecer_pl_104.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7645/parecer_pl_105.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7553/parecer_pl_106.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7551/parecer_pl_107.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7554/parecer_pl_109.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7616/parecer_pl_110.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7617/parecer_pl_111.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7555/parecer_pl_112.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7556/parecer_pl_113.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7557/parecer_pl_114.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7608/parecer_pl_115.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7609/parecer_pl_116.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7635/parecer_pl_117.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7610/parecer_pl_118.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7611/parecer_pl_119.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7612/parecer_pl_120.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7613/parecer_pl_121.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7696/parecer_pl_122.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7636/parecer_pl_123.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7773/parecer_pl_125_-_loa.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7716/parecer_pl_126.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7654/parecer_pl_127.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7647/parecer_pl_128.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7687/parecer_pl_129.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7655/parecer_pl_130.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7706/parecer_pl_131.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7688/parecer_pl_132.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7707/parecer_pl_133.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7689/parecer_pl_135.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7690/parecer_pl_136.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7691/parecer_pl_137.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7692/parecer_pl_138.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7693/parecer_pl_139.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7694/parecer_pl_140.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7695/parecer_pl_141.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7708/parecer_pl_142.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7717/parecer_pl_143.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7715/parecer_pl_144.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7738/parecer_pl_145.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7761/parecer_pl_146.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7733/parecer_pl_147.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7734/parecer_pl_148.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7735/parecer_pl_149.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7739/parecer_pl_150.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7736/parecer_pl_151.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7737/parecer_pl_152.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7760/parecer_pl_153.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6684/parecer_pr_01.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6685/parecer_pr_02.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7079/parecer_pr_03.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7080/parecer_pr_04.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7081/parecer_pr_05.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7300/parecer_pr_07.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7358/parecer_pr_09.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7774/parecer_pr_10.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7618/parecer_pdl_001-017.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7623/parecer_pdl_008.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7624/parecer_pdl_018.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7161/parecer_veto_pl_037.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7100/parecer_veto_pl_048.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7162/parecer_veto_pl_053.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7270/parecer_veto_pl_057.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7271/protocolo_2024_veto_ao_pl_062.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7291/parecer_veto_pl_067.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6950/parecer_denuncia.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7077/parecer_denuncia_02.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7600/parecer_denuncia_03.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7601/parecer_denuncia_04.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7729/parecer_pelo_01.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7294/parecer_2021_final_cof.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7768/parecer_emenda_01_loa.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7769/parecer_emenda_02_loa.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7770/parecer_emenda_03_loa.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7771/parecer_emenda_04_loa.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7772/parecer_emenda_05_loa.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6664/parecer_juridico_pl_030_24.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7413/pdl_01_24_fabiano_-_concessao_de_titulo_de_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7466/pdl_02_24_fabiano_-_concessao_de_titulo_de_comenda_do_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7563/pdl_03_24_rogerio-_concessao_de_titulo_decidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7564/pdl_04_24_rogerio-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7565/pdl_05_24_gryllo_-_concessao_de_titulo_de_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7573/pdl_06_24_milton_-_comenda_dos_pioneiros_alex_sandro_scarpioni.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7576/pdl_07_24_milton_-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7592/pdl_08_24_milton_-_concessao_de_titulo_de_cidadao_de_ilha_comprida_-_irineu_manoel.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7569/cidadao_editado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7572/pdl_10_24_oeder-_concessao_de_titulo_de_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7578/pdl_11_24_tonon_-_titulo_de_cidadao_jose.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7579/pdl_12_24_tonon_-_comenda_dos_pioneiros_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7580/pdl_13_24_gryllo_-_comenda_dos_pionmeiros_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7581/pdl_14_24_gryllo_-_comenda_dos_merito_tullio_cesar_de_azevedo_carlos.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7582/pdl_15_24_andressa_-_cidadao.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7583/pdl_16_24_andressa_-_merito.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7584/pdl_17_24_andressa_-_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7593/pdl_18_24_rogerio-_merito_municipalista_sergio_trianoski.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6473/proj_001_24_-_adequa_o_quadro_de_funcionarios_efetivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6477/proj_002_24_-_contribuicao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6476/proj_003_24_-_convenio_corpo_de_bombeiros_com_substituicao_de_folhas_01_02_03.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6474/proj_004_24_-_cartao_almentacao.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6475/proj_005_24_-_revisao_geral_anual_dos_vencimentos_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6490/proj_006_24_-_aumento_camara_2.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6478/proj_007_24_-__ratificacao_consaude_piso_salarial_dos_proficionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6479/proj_008_24_-_ratificacao_de_alteracoes_no_contrato_de_consorcio_publico-_consaude.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6480/proj_009_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6481/proj_010_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6482/proj_011_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6483/proj_012_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6484/proj_013_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6485/proj_014_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6486/proj_015_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6487/asspl_alteracao_2104.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6492/proj_017_24_-_aumento_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6488/proj_018_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6489/proj_019_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6498/proj_020_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6499/proj_021_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6500/proj_022_24_-_convenio_apae_e_crescer_para_o_futuro.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6501/proj_023_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6502/proj_024_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6524/proj_025_24_-_adequa_quadro_de_funcionarios_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6509/proj_026_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6679/proj_027_24_-_recomposicao_salarial_do_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6533/proj_028_24_-_altera_anexos_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6534/proj_029_24_-_convenio_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6557/pl_030_-_2024.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6586/proj_031_24_-_altera_lei_1983_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6587/proj_032_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6608/proj_033_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6611/proj_034_24_-_ratificacao_da_resolucao_no_001_2024_da_assembleia_gereal_do_consorcio_intermunicipal_de_suade_do_vale__ribeira_e_litoral_sul-_consaude.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6924/proj_035_24_-__cria_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6622/pl_036-2024_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6665/asspl_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6680/proj_038_24_-_incentivo_financeiro_acss_e_aces.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6686/proj_039_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6687/proj_040_24_-ilha_comprida_com_elas.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6688/proj_041_24_-_contribucao_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6689/proj_042_24_-_altera_lei_1965_-_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6709/proj_043_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6710/proj_044_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6711/proj_045_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6976/proj_046_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6749/proj_047_24_-_plano_de_carreira_e_remuneracao_do_magiterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6745/proj_048_24_-_vale_alimentacao_pmic.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6750/proj_049_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6751/proj_050_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6752/proj_051_24_-_regra_repasse_aos_acs_e_aces.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6754/dia_municipal_dos_cavaleiros_e_das_amazonas.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6758/projeto_obrigatoriedade_da_identificacao_dos_veiculos_oficiais.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6760/proj_054_24_-_altera_lei_1944.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6944/proj_055_24_-_regra_repasse_aos_acs_e_aces.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6785/pl_056_-_2024.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6788/proj_057_24_-_meu_balneario_melhor.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6919/proj_058_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6920/proj_059_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6923/proj_060_24_-_adesao_ao_programa_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6941/proj_061_24_-_altera_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6934/proj_062_24_-_proibi_transferencia_de_funcionario.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6974/proj_063_24_-_convenio_com_centro_universitario_leonardo_da_vinci.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6973/proj_064_24_-_credito__adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6969/pl_065-2024.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6977/proj_066_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6995/proj_067_24_-_repelente_fornecido_pela_rede_de_saude_publica.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7026/proj_068_24_-_consorcio_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7037/proj_069_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7098/proj_070_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7076/proj_072_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7097/proj_073_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7094/proj_074_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7095/proj_075_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7096/proj_076_24_-_resolucao_consaude.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7121/proj_077_24_-_altera_ppa_e_ldo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7157/proj_078_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7166/proj_079_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7165/proj_080_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7174/proj_081_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7087/dispoe_sobre_a_destinacao_de_percentual_de_caches_de_artistas_renomados_para_o_fomento_de_artistas_locais_no_municipio_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7116/pl_no_083_-_2024.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7151/pl_084-2024_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7175/proj_085_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7176/proj_086_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7190/proj_087_24_-__ppi.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7189/proj_088_24_-_dispoe_sobre_ratificacao_da_resolucao_006_2024_consaude.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7191/proj_089_24_-__dispoe_sobre_ratificacao_da_resolucao_007_2024_consaude.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7192/proj_090_24_-__dispoe_sobre_ratificacao_da_resolucao_008_2024_consaude.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7219/proj_091_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7248/proj_092_24_-_aves_limicolas.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7241/proj_093_24_-_altera_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7249/proj_094_24_-_altera_lei_2163_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7250/proj_095_24_-_altera_lei_1983_quadro_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7289/proj_096_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7290/proj_097_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7297/proj_099_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7298/proj_100_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7299/proj_101_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7382/proj_102_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7383/proj_103_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7404/proj_104_24_-_farmacia_veterinaria_solidaria.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7406/proj_105_24_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7405/proj_106_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7443/proj_107_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7444/proj_108_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7445/proj_109_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7475/proj_110_24_-_cria__a_sala_modificada_para_atendimento_no_pa_autista.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7476/proj_111_24_-_farmacia_itinerante.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7477/proj_112_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7484/proj_113_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7499/proj_114_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7536/proj_115_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7511/proj_116_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7524/pl_115-24.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7537/proj_118_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7552/proj_119_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7586/proj_120_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7587/proj_121_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7591/proj_122_24_-_obrigatoriedade_de_afixacao_de_horarios_do_transporte_coleivo_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7606/proj_123_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7605/proj_124_24_-_alt_lei_1114.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7607/proj_125_24_-_loa.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7625/proj_126_24_-_dispoe_sobre_denominacao_de_logradouro_publico-_mario_roberto_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7626/proj_127_24_-_dispoe_sobre_alteracoes_da_lei_no_1983.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7643/proj_128_24_-_credito__suplementar.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7648/proj_129_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7649/proj_130_24_-_parcelamento_perante_a_sabesp.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7656/proj_131_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7657/proj_132_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7658/proj_133_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7662/proj_134_24_-_convenio_parque_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7663/proj_135_2025_gryllo-_denominacao_da_divisao_de_zooanoses_de_ilha_comprida-_dr._adilson_antonio_amendola.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7664/proj_136_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7665/proj_137_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7666/proj_138_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7667/proj_139_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7673/proj_140_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7674/proj_141_24_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7675/proj_142_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7669/proj_143_24_-_bike_totens.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7686/proj_144_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7699/proj_145_24_-_wheeling.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7700/proj_146_24_-_altera_lei_1673_com__troca__de_paginas_a_pedidodo_autor.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7703/proj_147_24_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7704/proj_148_24_-_dispoe_sobre__ratificacao_de_resolucao_no_011_2024_-_consaude.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7705/proj_149_24_-_dispoe_sobre__ratificacao_de_resolucao_no_010_2024_-_consaude.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7713/asspl_150_alt._2105_iptu.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7730/proj_151_24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7731/proj_152_24_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7740/proj_153_24_-_altera_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7728/pelo_-_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6496/proj_res_01_24_-_compra_direta_com_base_na_lei_14133.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6497/proj_res_02_24_-_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6936/proj_res_03_24_-_atribuicoes_procurador.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6938/proj_res_04_23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7078/proj_res_05_24_-_funcoes_licitacao.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7088/proj_res_06_24_-_cip.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7089/proj_res_07_24_-_conexidades.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7301/proj_res_08_24_-_cip.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7333/proj_res_09_23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7723/proj_res_10_24_-_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6540/acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6541/estacionamento.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6542/requerimento_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6543/requerimento_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6544/requerimento_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6545/requerimento_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6547/req_007_fabiano_-_realizacao_de_estudos_para_sanar_questoes_sobre_a_invasa_do_mar_no_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6550/req_008_tonon_-_estacionamento_avenida_copacabana.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6556/requerimento_no_009_-2024.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6596/ass_manutencao_geral_esf_viareggio.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6597/ass_req._cascalho.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6598/assreq._tela.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6590/req_015_andressa_-_solicita_informacoes_sobre_o_gerador_de_energia_do_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6599/assforcat_vn.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6601/requerimento_017_-_2024.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6600/requerimento_018-2024.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6623/assreq._forca_tarefa_-_contra_dengue.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6632/requerimento_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6633/requerimento_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6634/atestado_obito.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6652/assreq_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6653/assreq._hotel_alfa.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6667/luminaria_de_led_pedrinhas_boqueirao_sul_e_viareggio.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6668/projeto_para_instalcao_de_tubos_na_rua_mercurio_no_balneario_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6672/parada_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6673/req_030_milton_-_inst._linha_de_tubos_rua_11.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6702/mediadores_de_acesso_da_praia.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6655/assreq._lombo_faixa_atual.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6660/req_033_andressa_-_auxiliar_de_sala.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6674/req_034_rogerio_-_estacionamento_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6675/req_035_rogerio_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6676/req_036_rogerio_-_manut._ilhas_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6678/req_037_tonon_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6703/req_038_rogerio_-_informacoes_sobre_limpeza_e_rocagem_do_entorno_da_escola_britania.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6704/req_039_rogerio_-_boletim_informativo_sobre_casos_de_dengue_e_covid.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6723/assreq._caminhao_coleta.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6735/rota_do_onibus_escolar_juruvauva.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6729/req_042_andressa_-_informacoes_sobre_caminhoes_de_coleta_de_lixo_e_seus_respectivos_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6742/req_044_gryllo_-_informacoes_sobre_a_ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6738/req_045_fabiano_-_ar_condicionado_nas_salas_de_aula_em_nossas_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6739/req_046_fabiano_-_reparos_a_rua_benedito_martins_no_balneario_araca.docx.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6744/req_047_diversos_-_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6743/requerimento_no_048_-_2024.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6757/assreq._limpeza_lotes_particulares-notificacao.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6790/assreq._quadra_beach_tennis.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6791/assreq._cuidados__e_limpeza_das_lagoas.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6786/req_052_andressa_-_falta_de_atendimento_correos.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6787/req_053_andressa_-_informacoes_a_respeito_de_manutencao_e_reforma_do_camo_do_caju.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6792/req_054_andressa_-_informacoes_balsa.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6933/req_055_andressa_-_informacoes_sobre_medidas_do_poder_executivo_a_quanto_a_populacao_de_caes_e_gatos_em_situacao_de_abandono.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6935/req_056_gryllo_-_dengue.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6962/atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6963/ass_req._reforma_e_rocada_ponte_bal._adriana.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6964/assreq._ponte-passarela_bal._ipanema_ii.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6972/req_060_todos_-_informacoes_fundo_social.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6965/assreq._iluminacao_jardim_tropical.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6966/req_062_tonon_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6971/req_063_andressa_-_raio_x.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6996/req_064_fabiano_-_informacao_sobre_a_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7002/requerimento_no_065_-_2024.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7001/requerimento_no_066_-_2024_.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7012/req_067_todos_-_informacoes_contratos.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7008/req_068_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7009/req_069_andressa_-__adequacao_avenida_copacabana.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7010/req_070_andressa_-_.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7011/req_071_andressa_-_casas_habitacionais.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7033/req_072_milton_-_informacoes_manut._balneario_city_mar.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7034/req_073_gryllo_-_limpeza_rio_bal._viareggio.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7035/req_074_rogerio_-_abertura_rua_beethoven.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7036/req_075_rogerio_-_barragem_contencao_da_areia.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7056/req_076_gryllo_-_cronograma_de_manutencao_e_zeladoria_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7085/assvila_nova-_manutencao_-2024.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7055/req_078_fabiano_-_apoio_com__som_e_tendas_para_festas_juninas.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7061/req_079_andressa_-_veiculos_de_transporte_de_pacientes.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7062/req_080_milton_-_reorno_de_aulas_de_ju-jitso.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7063/req_081_milton_-_mudanca_no_estacionamento_da_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7064/req_082_variados_-_7o_conexidades.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7065/req_083_todos_-_informacoes_contratos.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7068/req_084_todos_-_complexo_turistico_antigo_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7069/req_085_rogerio_-_carta_convite_2021-2023.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7072/req_086_todos_-_compra_caixa.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7086/req_087_gryllo_-_cronograma_de_vacinacao_da_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7113/req_088_oeder_-_predio__da_avenida_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7117/req_089_andressa_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7119/requerimento_no_090_-_2024.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7136/requerimento_no_091_-_2024.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7137/requerimento_no_092_-_2024.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7155/req_093_variados_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7143/req_094_todos_-_convoca_ofelia.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7177/req_095_gryllo_-__acs.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7178/req_096_gryllo_-_inorme_sobre_a_frota_municipal_tomada_de_providencias_para_melhoria_do_servico_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7179/req_097_milton_-_marmita_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7215/req_099_rogerio_-_estagio_remunerado.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7218/req_101_andressa_-_questionamentos_sobre_a_manutencao_da_orla_.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7226/req_102_andressa_-_questionamentos_quanto_as_cestas_basicas_do_fundo_social.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7227/req_103_andressa_-_aplicacao_da_lei_1483_de_2018.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7302/req_104_andressa_-_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7315/requerimento_105_2024_saude_buscal.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7325/req_106_andressa_-_questionamentos_quanto_aos_servicos_prestados_pelo_correios_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7331/req_107_tonon_-_informacoes_sobre_a_ampliacao_da_orla.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7362/requerimento_108-24.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7350/req_109_milton_-_justificativa_de_ausencia.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7363/req_110_andressa_-_questionamentos_quanto_a_obra_do_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7376/assreq._cadeiras_ura.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7370/req_112_andressa_-_informe_sobre_a_regularidade_dos_remedios_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7378/req_113_andressa_-_informes_sobre_o_transporte_de_pascientes_para_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7379/req_114_andressa_-_informes_quanto_a_administrador_do_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7386/req_115_rogerio_-_requer_informes_sobre_a_atividade_de_transporte_de_pascientes_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7390/req_116_ivan_-_paciente_deixado.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7391/req_117_milton_-_smart_tv_escola.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7393/ponte_capivaru.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7392/luminarias_publicas_servicos_ok_.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7394/req_120_andressa_-_questionamentos_quanto_ao_retorno_do_procurador_juridico.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7395/req_121_andressa_-_questionamentos_quanto_realizacao_e_assuntos_tratados_em_reuniao_do_conselho_de_protecao_e_defesa_animal.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7397/pintura_predio_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7396/req_123_andressa_-_encargos.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7400/req_124_milton_-_identificacao_veiculos.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7398/req_125_tonon_-_informacoes_sobre_areas_publicas_para_comercio.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7401/req_126_gryllo_-_questionamentos_sobre_a_manutencao_das_vias.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7402/req_127_daniel_-_informes_sobre_cargos_publicos.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7403/req_128_fabiano_-_questinamentos_acerca_dos_recursos_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7411/req_130_gryllo_-_requer_informacoes_do_curso_de_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7415/req_137__milton_-_informacoes_sobre_ambulancia_no_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7417/req_138__milton_-_informacoes_sobre_deck_no_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7418/req_139_andressa_-_veiculos_parados_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7420/req_140_variados_-_cpi.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7439/req_141_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7440/req_142_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7441/req_143_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7442/req_144_gryllo_-.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7473/req_145_fabiano_-_concessao_de_mesnsal_de_vale_alimentacao_para_os_conselheiro_tutlares_ativos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7497/req_146_oeder_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7496/req_147_oeder_-_azza.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7498/req_148_andressa_-_questionamentos_quanto_ao_prontto_socorro.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7533/req_149_gryllo_-_instalacao_de_placas_de_sinalizacao_bal_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7534/req_150_gryllo_-_manut._e_iluminacao_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7566/req_151_gryllo_-_informe_sobre_a_possibiledade_de_construcao_de_rampa_de_acesso_a_praia_do_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7567/req_152_gryllo_-_informacoes_sobre_entrega_de_cestas_basicas_pelo_fundo_social_municipal.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7632/req_153_gryllo_-_equiparacao_salarial.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7644/req_154_rogerio_-_diario_de_bordo_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7676/req_155_andressa_-_informe_sobre_decoracao_natalina_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7677/req_156_andressa_-_informes_sobre_a_falta_de_medicamentos_na_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7697/req_157_milton_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7701/req_158_tonon_-_informacoes_sobre_ticket_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7702/req_159_tonon_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7075/resin_120_-_2024_-_andressa_-_criacao_guarda_armada.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7159/resre_137_-_2024_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7092/resin_-_414_-_2023_andressa.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6802/resre_001_-_2024_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6905/resre_002-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6883/resre_003-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6850/resre_004_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6805/resre_005_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6847/resre_006_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7275/resre_007_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7274/resre_008_-_todos.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6877/resre_009-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6804/resre_010_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6875/resre_011-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6846/resre_012_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6844/resre_015_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6803/resre_016_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7149/resre_017_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6766/resre_018_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7234/resre_020_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7148/resre_022_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7154/resre_023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6841/resre_025_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6801/resre_026_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6990/resre_027_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6989/resre_028-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6987/resre_029-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6988/resre_024-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6986/resre_031-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6985/resre_032_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7019/resre_033_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6840/resre_034_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6984/resre_035_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6983/resre_036_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6982/resre_038_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7047/resre_039_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6981/resre_040_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6838/resre_041-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6980/resre_042_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6979/resre_044_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6864/resre_045_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6800/resre_046_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6991/resre_048_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7446/resre_049_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7233/resre_050_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7237/resre_051_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7209/resre_052_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7210/resre_053_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7093/resre_055_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7232/resre_056_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7133/resre_057_-_milton.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7046/resre_058_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7045/resre_059_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7422/resre_060_-_todos.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7042/resre_061_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7043/resre_062_-_2024_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7041/resre_063_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7153/resre_064_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7147/resre_065_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7135/resre_066_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7145/resre_067_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7074/resre_068_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7206/resre_069_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7211/resre_070_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7091/resre_071_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7132/resre_072_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7235/resre_073_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7424/resre_074_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7150/resre_077_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7236/resre_076_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7238/resre_077_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7216/resre_078_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7447/resre_079_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7131/resre_080_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7130/resre_081_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7239/resre_083_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7448/resre_084_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7449/resre_085_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7260/resre_086_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7450/resre_087_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7451/resre_088_-_2024_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7242/resre_089_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7196/resre_090_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7482/resre_091_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7252/resre_092_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7452/resre_095_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7453/resre_096_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7481/resre_099_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7272/resre_101_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7478/resre_102_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7273/resre_103_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7425/resre_104_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7426/resre_105_-_2024_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7384/resre_106_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7427/resre_107_-_2024_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7428/resre_108_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7480/resre_110_-_2024_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7454/resre_111_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7455/resre_112_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7479/resre_113_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7423/resre_114_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7627/resre_115_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7456/resre_116_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7457/resre_117_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7539/resre_118_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7543/resre_119_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7540/resre_120_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7544/resre_121_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7541/resre_122_-_2024_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7545/resre_123_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7631/resre_124_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7538/resre_125_-_2024_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7630/resre_126_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7542/resre_127_-_2024_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7546/resre_128_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7547/resre_130_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7628/resre_138_-_2024_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7558/resre_139_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7561/resre_141_142_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7562/resre_141_142_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7559/resre_143_-_gryllo_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7560/resre_144_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7585/resre_145_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7596/resre_148_-_2024_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7633/req_149_gryllo_-_instalacao_de_placas_de_sinalizacao_bal_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7634/resre_150_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7660/resre_151_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7659/resre_152_-_gryllo_2.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7745/resre_153_-_2024_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7746/resre_154_-_2024_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7458/resre_verbal_-_sessao_22a_rogerio_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7509/resre_verbal_-_sessao_24a_fabiano_milton_andressa.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7510/resre_verbal_-_sessao_25a_ivan.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7629/resre_verbal_-_sessao_26a_milton_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7240/resre_003_-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7265/resre_015_-_2021_andressa.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7266/resre_037_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7188/resre_039_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7228/resre_060_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7205/resre_063_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7193/resre_075_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7257/resre_086_-_grylllo.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7229/resre_090_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7263/resre_096_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7259/resre_014_-_2022_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7223/resre_020_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7160/resre_045_-_2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7187/resre_047-_2022_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6885/resre_051-_2022_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7264/resre_060_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7261/resre_063_e_064_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7262/resre_063_e_064_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7195/resre_065_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7184/resre_066-_2022_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7222/resre_067_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7224/resre_068_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7185/resre_070-_2022_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7163/resre_072_-_2022_ivan.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7194/resre_077_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7255/resre_085_-_2022_todos.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7254/resre_096_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7202/resre_098_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7138/resre_108_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7221/resre_116_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7258/resre_124_-_2022_andressa.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7267/resre_125_-_2022_andressa.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7203/resre_127_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7197/resre_132_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7231/resre_149_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7146/resre_155_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7199/resre_165_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7090/resre_168_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7198/resre_169_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7204/resre_171_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7217/resre_172_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7186/resre_177-_2022_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6891/resre_004-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6890/resre_012-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6888/resre_013-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6887/resre_014-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6886/resre_015-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6884/resre_017-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6882/resre_018-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6815/resre_021-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6814/resre_023-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6813/resre_026-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6816/resre_033-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6807/resre_035-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6812/resre_036-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6811/resre_043-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6880/resre_044-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6809/resre_045-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6810/resre_046-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7023/resre_047-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6868/resre_048_-_2023_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6879/resre_057-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6873/resre_058-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6819/resre_062-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6872/resre_063-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6871/resre_064-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6869/resre_067-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6867/resre_069-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7021/resre_071-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6866/resre_072-_2023_-andressa.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7152/resre_078_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6865/resre_081-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6863/resre_082-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6901/resre_087-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6903/resre_088-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6870/resre_090-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6860/resre_091-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6874/resre_092-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6876/resre_094-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6878/resre_095-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6881/resre_096-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6894/resre_097-_2023_-andressa.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6893/resre_098-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6896/resre_100-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7022/resre_101_-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6898/resre_102-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7038/resre_103_-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6900/resre_104-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6808/resre_105-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6902/resre_106-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6799/resre_107-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6904/resre_108-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6906/resre_110-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6908/resre_111-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6909/resre_112-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6910/resre_113-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6911/resre_115-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6912/resre_116-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6914/resre_117-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6915/resre_118-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6916/resre_119-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6907/resre_120-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6862/resre_121-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6861/resre_122-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7020/resre_123_-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6859/resre_124-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6858/resre_125-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6856/resre_126-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6855/resre_127-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6852/resre_128-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6854/resre_129-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6837/resre_130-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6836/resre_131-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6835/resre_132-_2023_-_ivan_2.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6834/resre_133-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6833/resre_134-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6832/resre_135_-2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6831/resre_136-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6830/resre_137-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7039/resre_138_-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6829/resre_139-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6828/resre_140-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6806/resre_141-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6857/resre_143-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6827/resre_145-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6826/resre_146-_2023_-_rogerio..pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6825/resre_148-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6824/resre_150-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6823/resre_153-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6817/resre_154-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6822/resre_156-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6821/resre_157-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6899/resre_158_-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6921/resre_159-_2023_-_rogerio_2.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6820/resre_160-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6889/resre_161-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6913/resre_163_-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6843/resre_164-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6845/resre_165-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6848/resre_167-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6849/resre_168-_2023_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6851/resre_169-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6853/resre_171-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6798/resre_172-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6892/resre_173-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6895/resre_175-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6897/resre_176_-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6975/veto_pl_037_24.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6762/veto_pl_048_24.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7024/veto_pl_053_24.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7123/veto_pl_057_24.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7164/veto_pl_062_24.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/7230/veto_pl_067_24.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="138.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="250.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="249.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>