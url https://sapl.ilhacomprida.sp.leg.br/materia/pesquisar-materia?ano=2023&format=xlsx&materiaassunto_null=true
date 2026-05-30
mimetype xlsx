--- v0 (2025-11-20)
+++ v1 (2026-05-30)
@@ -54,11910 +54,11910 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5945/emenda_modificatica_01-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5945/emenda_modificatica_01-2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 01/2023 de autoria do Vereador Rogério Lopes Revitti ao Projeto de Lei 073/2023 que modifica o Artigo 2°, §2º com a seguinte redação: "O monitoramento deverá ser gravado e armazenado pelo período de 30 (trinta) dias, permitindo o acesso às imagens sempre que necessário".</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>9101</t>
   </si>
   <si>
     <t>ANDRESSA CERONI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6094/emenda_01_pl_091_23.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6094/emenda_01_pl_091_23.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa 01/2023 ao Projeto de Lei 0912023</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>10701</t>
   </si>
   <si>
     <t>FO - Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6366/emenda_01_pl_107_23_-_ldo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6366/emenda_01_pl_107_23_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 001/2023 AO PROJETO DE LEI 107/2023.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>13501</t>
   </si>
   <si>
     <t>DANIEL RAMOS, ANDRESSA CERONI, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6404/emenda_apae_2024_-_daniel_ramos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6404/emenda_apae_2024_-_daniel_ramos.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 001/23 AO PROJETO DE LEI Nº 135/2023 - Remaneja recursos da Proposta Orçamentária para 2024.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>13502</t>
   </si>
   <si>
     <t>ROGERINHO REVITTI, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6418/emenda_02_pl_135_23_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6418/emenda_02_pl_135_23_-_loa.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 002/23 AO PROJETO DE LEI Nº 135/2023 - Remaneja recursos da Proposta Orçamentária para 2024.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>13503</t>
   </si>
   <si>
     <t>IVAN HELENO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6423/projeto_de_lei_emenda_loa_-_praia_limpa_-_final_assinado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6423/projeto_de_lei_emenda_loa_-_praia_limpa_-_final_assinado.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 003/23 AO PROJETO DE LEI Nº 135/2023 - DISPÕE SOBRE A EMENDA MODIFICATIVA À PROPOSTA ORÇAMENTÁRIA PARA 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>13504</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6425/projeto_de_lei_emenda_loa_-_bolsa_atleta_-_final_-_assinado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6425/projeto_de_lei_emenda_loa_-_bolsa_atleta_-_final_-_assinado.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 004/23 AO PROJETO DE LEI Nº 135/2023 - DISPÕE SOBRE A EMENDA MODIFICATIVA À PROPOSTA ORÇAMENTÁRIA PARA 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>13505</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6427/projeto_de_lei_emenda_loa_-_pecas_-_final_assinado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6427/projeto_de_lei_emenda_loa_-_pecas_-_final_assinado.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 005/23 AO PROJETO DE LEI Nº 135/2023 - DISPÕE SOBRE A EMENDA MODIFICATIVA À PROPOSTA ORÇAMENTÁRIA PARA 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>13506</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6424/projeto_de_lei_emenda_loa_-_guaritas_-_final_assinado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6424/projeto_de_lei_emenda_loa_-_guaritas_-_final_assinado.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 006/23 AO PROJETO DE LEI Nº 135/2023 - DISPÕE SOBRE A EMENDA MODIFICATIVA À PROPOSTA ORÇAMENTÁRIA PARA 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>13507</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6421/projeto_de_lei_emenda_loa_-_agricultura_familiar_-_final_assinada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6421/projeto_de_lei_emenda_loa_-_agricultura_familiar_-_final_assinada.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 007/23 AO PROJETO DE LEI Nº 135/2023 - DISPÕE SOBRE A EMENDA MODIFICATIVA À PROPOSTA ORÇAMENTÁRIA PARA 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>13508</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6422/projeto_de_lei_emenda_-_saude_-_finalizada_e_assinada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6422/projeto_de_lei_emenda_-_saude_-_finalizada_e_assinada.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 008/23 AO PROJETO DE LEI Nº 135/2023 - DISPÕE SOBRE A EMENDA MODIFICATIVA À PROPOSTA ORÇAMENTÁRIA PARA 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>13509</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6426/projeto_de_lei_emenda_-_galpao_de_artes_-_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6426/projeto_de_lei_emenda_-_galpao_de_artes_-_britania.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 009/23 AO PROJETO DE LEI Nº 135/2023 - DISPÕE SOBRE A EMENDA MODIFICATIVA À PROPOSTA ORÇAMENTÁRIA PARA 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>13510</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6420/projeto_de_lei_emenda_loa_-_renata_miguel_-_final_assinado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6420/projeto_de_lei_emenda_loa_-_renata_miguel_-_final_assinado.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 010/23 AO PROJETO DE LEI Nº 135/2023 - DISPÕE SOBRE A EMENDA MODIFICATIVA À PROPOSTA ORÇAMENTÁRIA PARA 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>13511</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6434/emenda_modificativa_no_011-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6434/emenda_modificativa_no_011-2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 011/23 AO PROJETO DE LEI Nº 135/2023 - Remaneja recursos da Proposta Orçamentária para 2024.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>13512</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6435/emenda_modificativa_no_012-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6435/emenda_modificativa_no_012-2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 012/23 AO PROJETO DE LEI Nº 135/2023 - Remaneja recursos da Proposta Orçamentária para 2024.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>13513</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6433/emenda_modificativa_no_013-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6433/emenda_modificativa_no_013-2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 013/23 AO PROJETO DE LEI Nº 135/2023 - Remaneja recursos da Proposta Orçamentária para 2024.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>13514</t>
   </si>
   <si>
     <t>EMERSON GRYLLO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6431/assemenda_-_castramovel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6431/assemenda_-_castramovel.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 014/23 AO PROJETO DE LEI Nº 135/2023 - Dispõe sobre a Emenda ao Projeto de Lei nº 135/2023 do Poder Executivo que “Estima a Receita e fixa a despesa do Município de Ilha Comprida para o Exercício de 2.024”.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>13515</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6432/assemenda_-_vacinacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6432/assemenda_-_vacinacao.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 015/23 AO PROJETO DE LEI Nº 135/2023 - Dispõe sobre a Emenda ao Projeto de Lei nº 135/2023 do Poder Executivo que “Estima a Receita e fixa a despesa do Município de Ilha Comprida para o Exercício de 2.024”.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>13516</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6439/emenda_16_pl_135_23_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6439/emenda_16_pl_135_23_-_loa.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 016/23 AO PROJETO DE LEI Nº 135/2023 - Remaneja recursos da Proposta Orçamentária para 2024.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>13517</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6437/emenda_modificativa_no_017-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6437/emenda_modificativa_no_017-2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 017/23 AO PROJETO DE LEI Nº 135/2023 - Remaneja recursos da Proposta Orçamentária para 2024.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5353/ind_remocao_de_galhos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5353/ind_remocao_de_galhos.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de retirada de restos de galhos de árvore, Rua Junceiro Motta ao lado do número 620, localizado no Balneário Britânia.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5354/ind_manutencao_da_ponte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5354/ind_manutencao_da_ponte.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de manutenção da ponte que interliga uma Marginal Candapuí a outra, em frente a Imobiliária.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5355/ind_manutencao_lum.projetada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5355/ind_manutencao_lum.projetada.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de manutenção da luminária, da Rua Projetada II, em frente ao número 405, localizado no Balneário Caiçara.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5356/ind_patrol_e_cascalhobal_santa_monica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5356/ind_patrol_e_cascalhobal_santa_monica.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de Patrolagem e cascalhamento da Avenida Hum, localizado Santa Monica.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5357/manutencao_de_luminaria_lagoa_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5357/manutencao_de_luminaria_lagoa_adriana.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a manutenção da luminária da lagoa, balneário Adriana.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5358/limpeza_das_calcadas_meio_fio_caiacao_e_instalacao_de_lixeiras_na_av_copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5358/limpeza_das_calcadas_meio_fio_caiacao_e_instalacao_de_lixeiras_na_av_copacabana.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a limpeza das calçadas, meio fio, caiação das guias e instalação de lixeiras com urgência na Avenida Copacabana.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5359/aquisicao_de_tambores_de_coleta_de_lixo_para_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5359/aquisicao_de_tambores_de_coleta_de_lixo_para_praia.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja adquirido tambores para coleta de lixo para a praia, ou que seja planejado outra solução para que sejam usados como recipiente de lixo.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5360/confeccao_de_objetos_da_noss_cultura_para_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5360/confeccao_de_objetos_da_noss_cultura_para_orla.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que sejam confeccionados objetos de nossa cultura, para que sejam instalados na orla marítima afim de abrilhantar nossa cidade.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5361/manutencao_da_estrada_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5361/manutencao_da_estrada_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feito manutenção da estrada de Pedrinhas.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5362/limpeza_e_corte_de_grama_das_ruas_dos_balnearios_vireggio_ao_balneario_samambaia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5362/limpeza_e_corte_de_grama_das_ruas_dos_balnearios_vireggio_ao_balneario_samambaia.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita zeladoria e corte de grama das ruas dos balneários Viareggio ao Samambaia.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5363/placas_de_sinalizacao_e_pintura_das_lombadas_existentes_em_nosso_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5363/placas_de_sinalizacao_e_pintura_das_lombadas_existentes_em_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que sejam colocadas placas de sinalização e pintura nas lombadas existentes em todo nosso município.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5364/transporte_urgente_de_vans_onibus_dos_balnearios_ate_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5364/transporte_urgente_de_vans_onibus_dos_balnearios_ate_iguape.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que o município crie com urgência transporte com vans ou ônibus circular para atender os balneários Claudia Mara, Carabanas, Monte Carlo, Porto Velho até a passarela de Iguape.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5365/reiteracao_da_indicacao_ara_remocao_das_pps_sem_utilizacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5365/reiteracao_da_indicacao_ara_remocao_das_pps_sem_utilizacao.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que sejam removidos todos os PPS (suporte de placas de sinalização) sem uso, instalados pela cidade, ou que sejam colocadas as devidas placas.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5383/ind_014_23_milton_-_caiacao_dos_poste_e_meio_fio_de_toda_regiao_central_na_av._sao_paulo_e_av._beira_mar..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5383/ind_014_23_milton_-_caiacao_dos_poste_e_meio_fio_de_toda_regiao_central_na_av._sao_paulo_e_av._beira_mar..pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feito a caiação dos postes e meio fio de toda a região central do nosso município na Avenida São Paulo Avenida Beira Mar.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5366/paisagismo_na_regiao_central_do_nosso_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5366/paisagismo_na_regiao_central_do_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feito serviço de paisagismo na região central do nosso município.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5367/ind_rocagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5367/ind_rocagem.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de roçagem das Ruas Ulisses Guimarães, Tancredo Neves e Godofredo Viana Filho, localizado no Balneário Marusca.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5368/ind_manutencao_lum.rouxinol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5368/ind_manutencao_lum.rouxinol.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o serviço de manutenção da luminária, da Rua Rouxinol esquina com a Avenida do Iate Club, e instalação de luminária na Rua Rouxinol em frente ao número 05, localizado no Balneário Carolina.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5371/ind_maria_j.v_patrolagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5371/ind_maria_j.v_patrolagem.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e limpeza de vala, na altura do número1380, da Rua Maria José Ventura, localizado no Balneário Sarnambi.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>FABIANO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5373/ind_019_23_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5373/ind_019_23_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Indicamos nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda de forma URGENTE com a limpeza das valas da rua Lourdes Azevedo no balneário Araçá.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5377/ind_020_23_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5377/ind_020_23_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Indicamos nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda de forma URGENTE com a limpeza das valas da rua  Dona Emílía no balneário Bermudas.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5385/indicacao_021-2023_-_ponto_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5385/indicacao_021-2023_-_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Providencias para que seja instalado um abrigo para ponto de ônibus na esquina da Rua Libano com a Rua Otavio Burati no Balneário Araçá.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>DANIEL RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5395/ind_022_23_daniel_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5395/ind_022_23_daniel_-.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que seja instalado 1 (um) ponto de luminária na Rua Javari em frente ao nº 30, localizada no Balneário Porto Velho e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5400/ind_023_23_rogerio_-_ponto_de_onibus_baln._diversos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5400/ind_023_23_rogerio_-_ponto_de_onibus_baln._diversos.pdf</t>
   </si>
   <si>
     <t>Indicação de autoria do Vereador Rogério Lopes Revitti para que seja encaminhado nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento competente, no sentido de que seja providenciado com urgência abrigo para ponto de ônibus nos Balneários Caiçara, Carabanas, Estrada da Vizinhança, Araçá e Ponta da Praia.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5402/indicacao_no_024_-_areninha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5402/indicacao_no_024_-_areninha.pdf</t>
   </si>
   <si>
     <t>Indicação do vereador Rogério Lopes Revitti para que encaminhe nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento competente, no sentido de que seja providenciado com urgência a implantação de um bebedouro de água e o fechamento com tela ou rede do teto na “areninha” localizada no balneário Adriana</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>FABIO TONON</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5404/ind_025_23_tonon_-_limpeza_de_vala_e_rio_rua_pernambuco_baln._praia_do_castello.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5404/ind_025_23_tonon_-_limpeza_de_vala_e_rio_rua_pernambuco_baln._praia_do_castello.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes no sentido de que sejam realizados, COM URGÊNCIA, os serviços de Cascalhamento, Limpeza de Vala e Limpeza da vegetação do Rio existente na região da Avenida Brasil com a Rua Pernambuco, no Balneário Praia do Castelo.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5412/indicacao_n._26-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5412/indicacao_n._26-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador Rogerio Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça manutenção e zeladoria ao longo de toda extensão da Rua Dante Aliguieri (Bal. Meu Recanto).</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5413/indicacao_n._27-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5413/indicacao_n._27-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a manutenção e zeladoria ao longo de toda extensão da Rua Piratininga (Bal. Presidente Kennedy).</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5418/indicacao_n._28-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5418/indicacao_n._28-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a manutenção e zeladoria ao longo de toda extensão da Rua Netuno (Bal. Marisol).</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5419/indicacao_n._29-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5419/indicacao_n._29-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a manutenção e zeladoria ao longo de toda extensão da Rua Omã (Bal. Araça).</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5420/indicacao_n._30-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5420/indicacao_n._30-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a pintura de sinalização de solo das lombofaixas da Rua Bermudas (Bal. Monte Carlo).</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5422/indicacao_n._31-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5422/indicacao_n._31-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja  providenciado a manutenção, zeladoria e troca de tubos ao longo de toda extensão da Rua Salvador (Bal. Adriana).</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5423/indicacao_n._32-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5423/indicacao_n._32-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a manutenção e zeladoria da ponte da Rua Adelaide (Bal. Viareggio) que dá acesso ao cemitério.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5424/indicacao_n._33.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5424/indicacao_n._33.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a retirada do canteiro de obras instalado na orla da praia próximo a rotatória do Balneário Adriana.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5414/ind_limpeza_e_rocagem_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5414/ind_limpeza_e_rocagem_adriana.pdf</t>
   </si>
   <si>
     <t>indicaçao de autoria do vereador Ivan Heleno da Silva, nas formalidades regimentais, ao exmo. prefeito municipal, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de Limpeza e roçagem da Rua São Salvador, localizado no Balneário Adriana.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5415/ind_limpeza_rocagem_porto_velho_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5415/ind_limpeza_rocagem_porto_velho_2.pdf</t>
   </si>
   <si>
     <t>indicação de autoria do vereador Ivan Heleno da Silva, nas formalidades regimentais, ao exmo. prefeito municipal, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de Limpeza e roçagem da Rua Alameda Porto Velho, localizado no Balneário Porto Velho 2.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5416/ind_036_23_andressa_-_manutencao_da_iluminacao_rua_2_baln._marillha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5416/ind_036_23_andressa_-_manutencao_da_iluminacao_rua_2_baln._marillha.pdf</t>
   </si>
   <si>
     <t>Indico,  nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamento competente  para que seja realizado o serviço de manutenção da iluminação e troca de lâmpadas em toda extensão da rua 2, Balneário Marilha.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5417/ind_037_23_andressa_-_limpeza_de_valas_rua_aiguape_baln._meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5417/ind_037_23_andressa_-_limpeza_de_valas_rua_aiguape_baln._meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico,  nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamento competente  para que seja realizado o serviço de  limpeza das valas da rua Iguape, Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5421/ind_038_23_andressa_-_manutencao_e_ilumonacao_nos_abrigos_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5421/ind_038_23_andressa_-_manutencao_e_ilumonacao_nos_abrigos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indico,  nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamento competente  para que seja realizado o serviço de manutenção e a colocação de iluminação dentro dos abrigos de ônibus de alvenaria dos Balneários, Caiçara, Ancarpe, Marilena, Portal do Janaina, São Januário, entre outros.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5434/ind__cascalhamento_e_patrolagem-__bal_leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5434/ind__cascalhamento_e_patrolagem-__bal_leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Ivan Heleno da Silva, nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a manutenção de Patrolagem e Cascalhamento na Rua: Cantareira   e  casa  verde  - balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5433/indclaudia_mara.cascaslham_e_patrolagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5433/indclaudia_mara.cascaslham_e_patrolagem.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Ivan Heleno da Silva, nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a manutenção de Patrolagem e Cascalhamento na Rua: Projetada 1,2 e 3 - balneário Claudia Mara.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5437/ind_baln._mar_e_luz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5437/ind_baln._mar_e_luz.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Ivan Heleno da Silva, nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a manutenção de Patrolagem e Cascalhamento na Rua: Antonio Carlos  - balneário Mar e Luz.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5442/ass_bal._vitoria-_rua_um.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5442/ass_bal._vitoria-_rua_um.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que sejam feitas colocação de tubos na entrada da RUA UM, BALNEÁRIO VITÓRIA e também jogar cascalho em alguns pontos com buracos e lamas.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5441/ass_manutencao_geral-_av._um_-_copia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5441/ass_manutencao_geral-_av._um_-_copia.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que sejam feitas Manutenções Gerais na AV. UM, BALNEÁRIO PORTAL DO JANAÌNA.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5432/ind_044_23_andressa_-_colocacao_de_placas_para_deficientes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5432/ind_044_23_andressa_-_colocacao_de_placas_para_deficientes.pdf</t>
   </si>
   <si>
     <t>A necessidade da colocação de placas de vagas de estacionamentos para pessoas com deficiência, nas avenidas principais e na Avenida Beira Mar da cidade.</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5435/ind_045_23_andressa_-_servico_de_tapa_buraco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5435/ind_045_23_andressa_-_servico_de_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizado o serviço de TAPA BURACO na Avenida Beira Mar e travessas onde foram colocado cones para sinalizar.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5436/ind_046_23_andressa_-_rocagem_do_mato_manutencao_e_cascalhamento_na_avenida_das_pedrinhas_balneario_ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5436/ind_046_23_andressa_-_rocagem_do_mato_manutencao_e_cascalhamento_na_avenida_das_pedrinhas_balneario_ubatuba.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja feita roçagem do mato, manutenção e cascalhamento na Avenida das Pedrinhas, balneário Ubatuba.</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5446/ind_047_23_fabiano_-_limpeza_das_valas_das_ruas_tamoios_e_dona_emilia_baln._volapara_e_bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5446/ind_047_23_fabiano_-_limpeza_das_valas_das_ruas_tamoios_e_dona_emilia_baln._volapara_e_bermudas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que atenda o pedido dos moradores do balneário Volpara e Bermudas no que tange a limpeza das valas das ruas Tamoios e Dona Emília.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5447/ind_048_23_fabiano_-_limpeza_dos_bueiros_da_av._beira_mar_proximo_ao_camping_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5447/ind_048_23_fabiano_-_limpeza_dos_bueiros_da_av._beira_mar_proximo_ao_camping_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que atenda o pedido dos moradores do balneário Araçá no que tange a limpeza dos bueiros da Av. Beira Mar próximo ao camping.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5451/indicacao_n._049-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5451/indicacao_n._049-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador Rogerio Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que seja providenciado a manutenção, zeladoria e limpeza de valas ao longo de toda extensão da Av. Brasil (Bal. Praia do Castelo).</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5454/indicacao_n._050-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5454/indicacao_n._050-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador Rogerio Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que seja providenciado a manutenção, zeladoria e limpeza de valas ao longo de toda extensão da Rua Bélgica (Bal. Araçá).</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5455/indicacao_n._051-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5455/indicacao_n._051-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador Rogerio Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que seja providenciado a abertura de toda a extensão da Rua Tupaciretã (Bal. Recreio Volpara).</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5448/buracos_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5448/buracos_ass.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja feito o serviço de manutenção dos buracos e erosões nas vias públicas, causado pelas frequentes chuvas.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5457/patrolagem_limpeza_e_cascalhamento_rua_tamoio_bal_xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5457/patrolagem_limpeza_e_cascalhamento_rua_tamoio_bal_xandu.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a limpeza, patrolagem e cascalhamento da rua Tamoio Matuoka, localizada no balneário Xandu.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5453/limpeza_de_valas_rua_roxinol_marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5453/limpeza_de_valas_rua_roxinol_marusca.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a limpeza das valas da rua Rouxinol, localizada no balneário Marusca.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5452/ind_055_23_milton_-_manut._rua_dos_marinheiros_baln._canada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5452/ind_055_23_milton_-_manut._rua_dos_marinheiros_baln._canada.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a patrolagem e cascalhamento da primeira quadra da rua dos Marinheiros, localizada no balneário Canadá.</t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5458/limpeza_do_meio_fio_da_rua_bom_jesus_de_iguape_ok.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5458/limpeza_do_meio_fio_da_rua_bom_jesus_de_iguape_ok.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a limpeza do meio fio da rua Bom Jesus de Iguape, localizada no balneário Samburá.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5459/manutencao_do_parquinho_do_araca_ok.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5459/manutencao_do_parquinho_do_araca_ok.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a manutenção do parquinho do balneário Araçá, visto que o balanço, escorregador, tabela de basquete, as redes nas traves estão quebrados e também o mesmo se encontra sem iluminação.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5463/ind_058_23_daniel_-_rocagem_rua__rio_grande_do_sul_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5463/ind_058_23_daniel_-_rocagem_rua__rio_grande_do_sul_baln._adriana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize  a roçagem na Rua Rio Grande do Sul, nº 840 localizada no Balneário Adriana e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres, tendo em vista ser uma das únicas ruas que não foram feito guias.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5466/ass_alameda_prata-bal.vila_rica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5466/ass_alameda_prata-bal.vila_rica.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja feito serviços de manutenções gerais e cascalho ALAMEDA PRATA, no BALNEÁRIO VILA RICA.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5467/ind_060_23_daniel_-_limpeza_de_valas_rua_paraiba_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5467/ind_060_23_daniel_-_limpeza_de_valas_rua_paraiba_baln._adriana.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o limpeza da vala de escoamento da água que vem da  lagoa e da chuva, na Rua Paraíba localizado Balneário Adriana e  que seja tomada as devidas providências para a perfeita limpeza e higiene desta localidade.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5469/indicacao_n._061-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5469/indicacao_n._061-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a manutenção, zeladoria e limpeza de valas ao longo de toda extensão da Rua Libano (Bal. Araça).</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5472/ind_062_23_tonon_-__manut._auditorio_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5472/ind_062_23_tonon_-__manut._auditorio_meu_recanto.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes no sentido de que seja realizado o serviço de Manutenção, incluindo a Pintura, no Auditório da Escola Meu Recanto. O local é utilizado para reuniões e eventos da região e necessita estar em boas condições.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5473/ind_063_23_tonon_-__cascalhamento_rua_21_de_abril_baln._7.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5473/ind_063_23_tonon_-__cascalhamento_rua_21_de_abril_baln._7.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes no sentido de que seja realizado o serviço de Cascalhamento na Rua 21 de abril, localizada no Balneário 7 de setembro A.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5474/ind_064_23_tonon_-_servico_de_abertura_da_rua_b_baln._aragarcas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5474/ind_064_23_tonon_-_servico_de_abertura_da_rua_b_baln._aragarcas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes no sentido de que seja realizado o serviço de Abertura da Rua B, localizada no Balneário Aragarças.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5475/ind_065_23_tonon_-_cascalhamento_nas_ruas_kuwait_e_otavio_burati_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5475/ind_065_23_tonon_-_cascalhamento_nas_ruas_kuwait_e_otavio_burati_baln._araca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes no sentido de que seja realizado, COM URGÊNCIA, o serviço de Cascalhamento na Rua Kuwait, altura do número 470 e Rua Otavio Burati, ambos localizadas no Balneário Araçá. A pedido de moradores da região.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5476/ind_066_23_tonon_-_zeladoria_na_rua_tapirai_localizada_no_balneario_ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5476/ind_066_23_tonon_-_zeladoria_na_rua_tapirai_localizada_no_balneario_ubatuba.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes no sentido de que seja realizado, COM URGÊNCIA, o serviço de Zeladoria na Rua Tapirai, localizada no Balneário Ubatuba, incluindo roçagem do mato na via. A pedido de moradores da região, que estão com dificuldades de acesso.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5482/ind_067_23_fabiano_-_operacao_tapa_buraco_na_extensao_da_av._beira_mar_e_das_marginais_cadapui_sul_e_norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5482/ind_067_23_fabiano_-_operacao_tapa_buraco_na_extensao_da_av._beira_mar_e_das_marginais_cadapui_sul_e_norte.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que atenda o pedido dos nossos moradores no que tange a realização de uma operação tapa buraco na extensão da Av. Beira Mar e das Marginais Cadapuí Sul e Norte.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5483/ind_068_23_fabiano_-_realizacao_de_limpeza_de_valas_patrolagem_e_rocagem_balnearios_bermudas_e_volpara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5483/ind_068_23_fabiano_-_realizacao_de_limpeza_de_valas_patrolagem_e_rocagem_balnearios_bermudas_e_volpara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que atenda o pedido dos nossos moradores dos balneários Bermudas e Volpara no que tange a realização de limpeza de valas, patrolagem e roçagem.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5487/ind_069_23_andressa_-_limpeza_de_valas_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5487/ind_069_23_andressa_-_limpeza_de_valas_baln._araca.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Munícipes, dos proprietários de imóveis e da Associação dos Moradores do Balneário ARAÇA, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizado com Urgência a  limpeza das valas que estão assoreadas, provocando alagamentos e manutenções das ruas em geral em todo Balneário Araça.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5494/rocagem_balneario_ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5494/rocagem_balneario_ubatuba.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feito o serviço de roçagem em todo o balneário Ubatuba.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5495/rocagem_parquinho_balneario_sambura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5495/rocagem_parquinho_balneario_sambura.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feito o serviço de roçagem no parquinho do balneário Samburá.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5496/servico_de_coleta_e_trator_e_rastelo_nas_praias_do_boqueirao_pos_verao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5496/servico_de_coleta_e_trator_e_rastelo_nas_praias_do_boqueirao_pos_verao.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que mesmo após o termino da programação de verão, os serviços de coleta e limpeza continue na praia do boqueirão norte.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5504/tubulacao_na_rua_11_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5504/tubulacao_na_rua_11_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feito o serviço de tubulação na rua 11, com urgência, com o objetivo de dar vazão a água para o mar do Boqueirão Sul.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5501/zeladoria_em_todo_bairro_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5501/zeladoria_em_todo_bairro_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feito o serviço de zeladoria em todo bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5500/servico_de_tapa_buraco_em_todas_as_ruas_asfaltadas_do__municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5500/servico_de_tapa_buraco_em_todas_as_ruas_asfaltadas_do__municipio.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feito o serviço de tapa buraco em todas as ruas asfaltadas do município.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5491/ind_076_23_andressa_-_lombofaixa_e_placas_de_sinalizacao_no_novo_predio_da_academia_municipal_de_esporte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5491/ind_076_23_andressa_-_lombofaixa_e_placas_de_sinalizacao_no_novo_predio_da_academia_municipal_de_esporte.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Municipes, INDICO, nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a colocação de lombofaixa e placas de redução de velocidade, entre outras que garanta a segurança dos alunos e pais, logo após a curva da Avenida Carlos Alberto de Paula, sentido Avenida Candapui no novo endereço do prédio da Academia Municipal de Esporte.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5493/ind_077_23_tonon_-_cascalhamento_no_cantinho_das_ostras_e_aterro_no_porto_de_pedrinhas_localizados_na_area_central_da_vila_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5493/ind_077_23_tonon_-_cascalhamento_no_cantinho_das_ostras_e_aterro_no_porto_de_pedrinhas_localizados_na_area_central_da_vila_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes no sentido de que seja realizado o serviço de Cascalhamento no local onde funciona o "Cantinho das Ostras" e aterro no Porto de Pedrinhas, localizados na área central da Vila de Pedrinhas, próximo ao Deck do Mar Pequeno.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5498/ind_078_23_tonon_-_limpeza_de_vala_e_cascalhamento_nas_ruas_papagaio_e_andorinhas__baln_carolina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5498/ind_078_23_tonon_-_limpeza_de_vala_e_cascalhamento_nas_ruas_papagaio_e_andorinhas__baln_carolina.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR,para que faça gestões com os departamentos competentes no sentido de que seja realizado o serviço de Limpeza de Vala e Cascalhamento nas Ruas Papagaio e Andorinhas, localizadas no Balneário Carolina.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5499/ind_079_23_tonon_-_cascalhamento_na_rua_pedro_vanucci_localizada_no_baln_recreio_adrimar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5499/ind_079_23_tonon_-_cascalhamento_na_rua_pedro_vanucci_localizada_no_baln_recreio_adrimar.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR,para que faça gestões com os departamentos competentes no sentido de que seja realizado o serviço de Cascalhamento na Rua Pedro Vanucci, localizada no Balneário Recreio Adrimar. A pedido de moradores.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5505/ind_080_23_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5505/ind_080_23_andressa_-.pdf</t>
   </si>
   <si>
     <t>A necessidade do serviço de tapa buraco e pintura na lombada da rua Maria José Ventura, proximo ao número 445, Balneário Sarnabi.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5513/ind._cascalho_rocagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5513/ind._cascalho_rocagem.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de cascalhamento e roçagem da Rua Ibirá, localizado no Balneário Porto Velho 2.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5517/ind._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5517/ind._araca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja realizada a limpeza de valas e roçagem ao longo de toda extensão da Rua: Venezuela -  balneário Araçá</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5518/iluminacao_extencao_de_luz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5518/iluminacao_extencao_de_luz.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de extensão de energia na rua Limeira no Balneário Icaraí. As dificuldades começam a partir do nº 750 (pois até esse número existe energia). Assim sendo, ao cair á noite torna-se muito difícil visualizar qualquer perigo.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5515/ind_084_23_daniel_-_troca_luminarias_queimadas_candapui_norte_e_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5515/ind_084_23_daniel_-_troca_luminarias_queimadas_candapui_norte_e_sul.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize a troca das luminárias queimadas em todos os retornos entre a candapuí  norte e sul, assim evitando o risco de acidente que estejam transitando pela localidade para que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5521/aproveitamento_poste_arena_para_refletores_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5521/aproveitamento_poste_arena_para_refletores_da_praia.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que sejam reaproveitados os postes já existentes na arena de eventos para a instalação de refletores na praia do Boqueirão Norte.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5524/indicacao_n._086-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5524/indicacao_n._086-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a manutenção e zeladoria ao longo de toda extensão da Rua Saturno (Bal. Marissol).</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5525/ind_087_23_tonon_-___instalacao_do_braco_de_luz__na_rua_ribeirao_preto_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5525/ind_087_23_tonon_-___instalacao_do_braco_de_luz__na_rua_ribeirao_preto_baln._icarai.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, e a empresa Neoenergia Elektro Eletricidade e Serviços no sentido de que seja instalado o Braço de Luz e Luminária no Poste de Iluminação Pública localizado na Rua Ribeirão Preto, altura do número 320, no Balneário Icaraí.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5526/ind_088_23_tonon_-_instalacao_de_tubos_de_concreto__rua_jorge_amado_baln._maria_de_lurdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5526/ind_088_23_tonon_-_instalacao_de_tubos_de_concreto__rua_jorge_amado_baln._maria_de_lurdes.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que sejam Instalados Tubos de Concreto para água pluvial na Rua Jorge Amado, altura do número 600, localizada no Balneário Maria de Lurdes.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5532/ind._claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5532/ind._claudia_mara.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Limpeza de Valas, em todo o Balneário Claudia Mara, a pedido de moradores.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5530/ind._caicara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5530/ind._caicara.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Limpeza de Valas, em todo o Balneário Caiçara, a pedido de moradores.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5536/ind._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5536/ind._adriana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Limpeza de Valas, na Rua São Salvador, Balneário Adriana, a pedido de moradores.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5535/ind._candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5535/ind._candapui.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Limpeza do Rio Candapuí, na altura da Rua Projetada 3, no Balneário Caiçara, a pedido de moradores.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5529/ind._bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5529/ind._bermudas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Limpeza de Valas, na Rua Dona Emília, Balneário Bermudas, a pedido de moradores.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5533/ind._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5533/ind._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Limpeza de Valas, na Rua Cantareira no Balneário Leão de Iguape, a pedido de moradores.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5534/ind._recreio_de_volpara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5534/ind._recreio_de_volpara.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Limpeza de Valas, na Rua Tamoios no Balneário Recreio Volpara, a pedido de moradores.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5531/ind._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5531/ind._marusca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Tubulação de esgoto, no cruzamento da Rua Juscelino Kubitschek, com a Rua Café Filho no Balneário Marusca, a pedido de moradores.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5537/ind_097_23_ivan_-_servico_de_extensao_de_rede_rua_araraquara_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5537/ind_097_23_ivan_-_servico_de_extensao_de_rede_rua_araraquara_baln._icarai.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de extensão de rede de Luz e Água, a partir do número 796 da Rua Araraquara no Balneário Icaraí. Para que todos os moradores desfrutem dos seus direitos de munícipes.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5528/ind_098_23_ivan_-_servico_de_iluminacao_centro_de_eventos_do_boq._norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5528/ind_098_23_ivan_-_servico_de_iluminacao_centro_de_eventos_do_boq._norte.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Iluminação no centro de eventos do boqueirão norte, para que todos os munícipes e turistas venham a ter um espaço com boa claridade, podendo assim praticar suas atividades esportivas, Vôlei, Futebol de areia, frescobol, beach tennis e outros.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5542/ind_099_23_tonon_-_rocagem_balneario_di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5542/ind_099_23_tonon_-_rocagem_balneario_di_franco.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja realizado o Serviço de Roçagem em toda a extensão do Balneário Di Franco.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5543/ind_100_23_tonon_-_iluminacao_rua_sao_judas_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5543/ind_100_23_tonon_-_iluminacao_rua_sao_judas_baln._britania.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, e a empresa Neoenergia Elektro Eletricidade e Serviços para que faça gestões com os departamentos competentes, no sentido de que seja instalada Iluminação Pública da Rua São Judas Tadeu do nº 100 ao 300, localizada no Balneário Britânia.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5544/ind_101_andressa_-_retirada_de_mato_rua_nilo_pecanha_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5544/ind_101_andressa_-_retirada_de_mato_rua_nilo_pecanha_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a retirada do mato (pode de árvore) que encontra-se acumulado na Rua Nilo Peçanha, próximo ao número 390, Balneário São Martinho.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5550/ind._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5550/ind._atlantico.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Limpeza de Valas, na Rua Porto Tubarão com a Avenida beira Mar, Balneário Atlântico, a pedido de moradores, por falta de manutenção a rua fica toda alagada, dificultando  passagem de pessoas e carros.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5551/ind._sete_de_setembro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5551/ind._sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Patrolagem e Cascalhamento, na Rua 21 de Abril, Balneário Sete de Setembro, a pedido de moradores.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5559/zeladoria_das_rua_petropolis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5559/zeladoria_das_rua_petropolis.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feito o nivelamento da rua Petrópolis, esquina com a rua Valença, balneário Claudiamara para que haja escoamento da água nos períodos de chuva.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5556/servico_de_cata_treco_em_toda_cidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5556/servico_de_cata_treco_em_toda_cidade.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feito o serviço de cata treco em todo o município, começando pela região central.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5557/manutencao_das_luminarias_da_ciclovi_da_avenida_sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5557/manutencao_das_luminarias_da_ciclovi_da_avenida_sao_paulo.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a manutenção das luminárias da ciclovia da Avenida São Paulo que se encontram apagadas.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5554/patrol_ponta_da_praia_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5554/patrol_ponta_da_praia_ass.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja feito o serviço de patrolagem na Avenida Beira Mar sentido Ponta da Praia.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5560/ind_108_23_tonon_-_rocagem_e_limpeza_de_vala_rua_santos_dumont.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5560/ind_108_23_tonon_-_rocagem_e_limpeza_de_vala_rua_santos_dumont.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os Serviços de Roçagem e Limpeza de Vala na Rua Santos Dumont, altura do número 975, localizada no Balneário São Martinho. A pedidos dos moradores, que reclamam da água parada na região.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5584/assponto_de_onibus-_bal._dois_mares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5584/assponto_de_onibus-_bal._dois_mares.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para a construção de um Ponto de Ônibus no BALNEÁRIO DOIS MARES.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5581/assav.figueira_da_foz-manutencao_e_casacalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5581/assav.figueira_da_foz-manutencao_e_casacalho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja feito serviços de manutenção geral e cascalhamento na AV. FIGUEIRA DA FOZ, no BALNEÁRIO JARDIM PORTUGAL.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5597/assmanutencao-_bal._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5597/assmanutencao-_bal._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja feito serviços de manutenções gerais e cascalhamento, no BALNEÁRIO MAR E SOL.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5582/assal._15_de_novembro-_manutencao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5582/assal._15_de_novembro-_manutencao.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que sejam feitas limpeza das valas e roçada na ALAMEDA 15 DE NOVEMBRO, no BALNEÁRIO 7 DE SETEMBRO.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5572/ind._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5572/ind._marusca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Manutenção de Luminárias, a partir do número 1025 da Rua Tancredo Neves no Balneário Marusca. A pedido de moradores.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5568/ind._contratacao_obras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5568/ind._contratacao_obras.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Contratação de ajudantes para o departamento de Obras, melhorando assim o andamento dos serviços.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5569/ind._pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5569/ind._pedrinhas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Patrolagem e Cascalhamento, na Estrada de Pedrinhas, a pedido de moradores, a chuva danificou a estrada que dá acesso a vila, abrindo vários buracos na estrada.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5574/banco_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5574/banco_orla.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja feito o serviço de manutenção do banco na orla da Avenida Beira Mar, em frente ao antigo prédio da Academia de Esportes.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5573/patrol_sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5573/patrol_sao_martinho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja feito o serviço de patrolagem e cascalhamento na Rua Dona Amelinha em frente ao Departamento de Fiscalização e Dimutran no Balneário São Martinho.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5578/assrua_sao_paulo-bal.praia_do_castelo-_drenagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5578/assrua_sao_paulo-bal.praia_do_castelo-_drenagem.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja realizado serviços de drenagem na RUA SÃO PAULO com a Av. Beira Mar no BALNEÁRIO PRAIA DO CASTELO.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5579/assrua_pacaembu-limpeza_dis_tubos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5579/assrua_pacaembu-limpeza_dis_tubos.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja realizado serviços de limpeza dos tubos que atravessa a Av. BEIRA MAR em frente à Rua PACAEMBU, BALNEÁRIO ANCARPE.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5580/asscascalhamento_rua_porto_das_pedras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5580/asscascalhamento_rua_porto_das_pedras.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja realizado serviços de patrolagem e cascalho na RUA PORTO DAS PEDRAS, no BALNEÁRIO ATLÂNTICO.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5575/indicacao_n._121-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5575/indicacao_n._121-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a manutenção, zeladoria e limpeza de valas ao longo de toda extensão da Av. dos Pescadores (Bal. Janaína I).</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5589/ind_122_23_milton_-_telas_posto_bairro_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5589/ind_122_23_milton_-_telas_posto_bairro_pedrinhas.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a manutenção nas telas do postinho de saúde do bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5586/manutencao_de_rua_maria_de_lurdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5586/manutencao_de_rua_maria_de_lurdes.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita manutenção da Rua Lurdes Gonçalves, localizada no balneário Maria de Lurdes.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5585/manutencao_de_2_postes_na_estrada_de_pedrinhas_prestes_a_cair.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5585/manutencao_de_2_postes_na_estrada_de_pedrinhas_prestes_a_cair.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto à Neoenergia para que seja feita manutenção de 2 postes que estão com risco eminente de queda na estrada de Pedrinhas.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5587/rocagem_da_avenida_copacabana_em_toda_sua_extensao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5587/rocagem_da_avenida_copacabana_em_toda_sua_extensao.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feito o serviço de roçagem na Avenida Copacabana, em toda sua extensão.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5577/indicacao_n._127-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5577/indicacao_n._127-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja feita a petrolagem e limpeza ao longo de toda extensão da Av. Henrique Romano e Rua Raphael Parisi (ferradura) no Balneário Araçá.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5583/assmanutencao_al._ana_-bl._maria_de_lurdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5583/assmanutencao_al._ana_-bl._maria_de_lurdes.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja feito serviços de manutenção geral  na ALAMEDA ANA, no BALNEÁRIO MARIA DE LURDES.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5590/indicacao_n._129-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5590/indicacao_n._129-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a zeladoria e limpeza ao longo de toda extensão da Alameda da Margaridas (Bal. Yemar)</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5592/ind_130_23_daniel_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5592/ind_130_23_daniel_-.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o serviço de patrolagem e a limpeza das valas de escoamento da água da chuva na Ruas Aquiles Mainards Filho localizado no Balneário Kennedy e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestre.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5593/ind_131_23_fabiano_-_patrolagem_av._sao_paulo_e_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5593/ind_131_23_fabiano_-_patrolagem_av._sao_paulo_e_candapui.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda de forma urgente com patrolagem da Avenida São Paulo aos fundos da Marginal Candapuí no Balneário Adriana.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5595/ind_132_23_fabiano_-_rocagem_e_tubulacao_av._hum_baln._vitoria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5595/ind_132_23_fabiano_-_rocagem_e_tubulacao_av._hum_baln._vitoria.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a manutenção da Av. Hum, principalmente na entrada da avenida com a Beira Mar no Balneário Vitória, a mesma necessita de patrolagem, roçagem e principalmente a colocação de tubulação.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5607/onibus_ura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5607/onibus_ura.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja feito um ponto de ônibus em frente a URA (Unidade de Referência e Apoio) do lado direto na Avenida Candapuí Sul.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5606/onibus_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5606/onibus_candapui.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja feito um ponto de ônibus entre as ruas Bom Jesus de Iguape e Luis Junceiro Motta, na avenida Candapuí Norte.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5608/ind_135_23_tonon_-_cascalhamento_rua_fernando_sabino_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5608/ind_135_23_tonon_-_cascalhamento_rua_fernando_sabino_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja realizado o serviço de Cascalhamento na Rua Fernando Sabino, localizada no Balneário Maria de Lourdes. A pedidos de moradores, que estão com dificuldades de tráfego na via.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5609/ind_138_23_daniel_-_patrolagem_e_cascalho_rua_amparo_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5609/ind_138_23_daniel_-_patrolagem_e_cascalho_rua_amparo_baln._icarai.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize a patrolagem e jogar um pouco de  cascalho na Rua Amparo, localizado no Balneário Icaraí, e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5628/luminaria_estacionamento_da_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5628/luminaria_estacionamento_da_upa.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feita manutenção da iluminação na UPA na área de estacionamento.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5629/manutencao_luminarias_candapui_proximo_a_rotatoria.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5629/manutencao_luminarias_candapui_proximo_a_rotatoria.docx.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto a Neoenergia para que seja feita a manutenção da luminária publica na Avenida Candapuí Sul ao lado do UPA.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5638/servico_de_patolagem_avenida_adelaide_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5638/servico_de_patolagem_avenida_adelaide_viareggio.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feito o serviço de patrolagem na Avenida Adelaide localizada no balneário Viareggio, tendo em vista que é o acesso ao cemitério e se encontra ruim.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5612/ind_142_23_daniel_-_patrolagem_e_cascalhamento_rua_barao_de_maua.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5612/ind_142_23_daniel_-_patrolagem_e_cascalhamento_rua_barao_de_maua.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Rua Barão de Mauá, Nº 131 localizado no Balneário São Martinho e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5613/ind_143_23_tonon_-_manut._e_zeladoria_no_antigo_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5613/ind_143_23_tonon_-_manut._e_zeladoria_no_antigo_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja realizo os serviços de Manutenção e Zeladoria no Antigo Porto da Balsa, incluindo Roçagem e Limpeza.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5614/ind_144_23_tonon_-_extensao_de_passeio_publico_parklet.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5614/ind_144_23_tonon_-_extensao_de_passeio_publico_parklet.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja criada uma regulamentação para a instalação e o uso de extensão temporária de passeio público, denominada "parklet".</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5625/ind_146_23_tonon_-_cascalhamento_e_patrolagem_rua_guaruja_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5625/ind_146_23_tonon_-_cascalhamento_e_patrolagem_rua_guaruja_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de Cascalhamento e Patrolagem na Rua Guarujá, localizada no balneário Di Franco.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5630/ind_147_23_tonon_-_manutencao_velorio_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5630/ind_147_23_tonon_-_manutencao_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja:_x000D_
 •	Consertada a Calçada defronte ao Velório Municipal, localizado na Rua Bermudas, número 925, no Balneário Monte Carlo;_x000D_
 •	Seja realizada a Pintura e Manutenção do Velório Municipal;_x000D_
 •	Seja Instalada uma Entrada/Porta alternativa de acesso no Velório Municipal para ser utilizada nos casos em que estejam sendo veladas mais de uma pessoa ao mesmo tempo no local;</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5631/ind_148_23_tonon_-_manutencao_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5631/ind_148_23_tonon_-_manutencao_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja realizado o Serviço de Manutenção em toda extensão do Balneário Atlântico, incluindo Roçagem e Patrolagem. A pedido de moradores, que reclamam da falta de zeladoria na região.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5639/reabertura_e_estruturacao_da_trilha_vila_nova-sitio_artur.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5639/reabertura_e_estruturacao_da_trilha_vila_nova-sitio_artur.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que verifique a possibilidade de ser feita a reabertura e estruturação da trilha Vila Nova / Sitio Arthur, para atrair o turismo naquela localidade.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5642/substituicao_das_lixeiras_da_orla_no_boqueirao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5642/substituicao_das_lixeiras_da_orla_no_boqueirao.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feita a substituição das lixeiras na orla marítima na região central, tendo em vista a precariedade das mesmas.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5640/manutencao_luminarias_as_margens_do_rio_candapui_proximo_a_rotatoria_do_pavilhao_9.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5640/manutencao_luminarias_as_margens_do_rio_candapui_proximo_a_rotatoria_do_pavilhao_9.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feita a manutenção das luminárias publicas às margens do rio Candapuí, próximo a rotatória do pavilhão 9.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5647/ind._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5647/ind._britania.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de limpeza de entulho, da Rua Luiz Junceiro Mota, em frente ao número 464, balneário britania, a pedido de moradores.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5649/ind._banheiro_publ._h.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5649/ind._banheiro_publ._h.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, se existe a possibilidade de estender o horário do banheiro Público do nosso município até as 22h, pedido feito pelos próprios moradores e turistas.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5681/projeto_turistico_para_lagoa_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5681/projeto_turistico_para_lagoa_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente, para que seja elaborado um projeto turístico para a lagoa da ponta da praia, no sentido de fomentar o turismo em nosso município.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5683/manutencao_da_iluminacao_comeia_na_rotatoria_do_balneario_adriana_com_avenida_sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5683/manutencao_da_iluminacao_comeia_na_rotatoria_do_balneario_adriana_com_avenida_sao_paulo.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente, para que seja feita manutenção da iluminação tipo colmeia na rotatória do balneário Adriana com a Avenida São Paulo.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5686/instalacao_de_bancos_de_madeira_em_torno_do_play_ground_da_orla_marituma_e_grades_de_protecao_no_balneario_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5686/instalacao_de_bancos_de_madeira_em_torno_do_play_ground_da_orla_marituma_e_grades_de_protecao_no_balneario_adriana.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente, para que sejam instalados bancos de madeira na área em torno do parque de madeira e grades de proteção do parque para a ciclovia.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5643/manutencao_estrada_do_ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5643/manutencao_estrada_do_ubatuba.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feita a manutenção com urgência na estrada do Ubatuba, tendo em vista que a população está ficando isolada.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5688/possibilidade_de_atender_o_boqueirao_sul_com_modalidades_esportivas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5688/possibilidade_de_atender_o_boqueirao_sul_com_modalidades_esportivas.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto a secretaria de esporte para que estude a possibilidade de atender o bairro do Boqueirão Sul com mais modalidades esportivas como por exemplo judô, karatê, canoagem e etc.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5687/rocagem_em_todos_as_ruas_do_balneario_mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5687/rocagem_em_todos_as_ruas_do_balneario_mar_e_sol.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feito o serviço de roçagem em todas as ruas do balneário Mar e Sol.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5684/providencias_com_urgencia_de_uma_lombofaixa_na_rua_bermudas_proximo_a_nova_rotatoria_do_boqueirao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5684/providencias_com_urgencia_de_uma_lombofaixa_na_rua_bermudas_proximo_a_nova_rotatoria_do_boqueirao.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente, para que seja providenciado com urgência um lombo faixa, na rua Bermudas, próximo a nova rotatória do boqueirão, tendo em vista o grande risco de acidente.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5644/ind_164_23_tonon_-__abertura_de_rua_luiz_pacces_e_joao_soares_diniz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5644/ind_164_23_tonon_-__abertura_de_rua_luiz_pacces_e_joao_soares_diniz.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja realizado, COM URGÊNCIA, o Serviço de Abertura de Rua, nas vias Luiz Pacces e João Soares Diniz, localizadas no Balneário Iguape. No sentido que dê acesso a Avenida Candapuí e a Unidade de Saúde da Família (USF) Doralice.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5646/ind_165_23_tonon_-_limpeza_na_lagoa_baln._claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5646/ind_165_23_tonon_-_limpeza_na_lagoa_baln._claudia_mara.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja realizado o Serviço de Limpeza e Zeladoria na Lagoa localizada no Balneário Claudia Mara.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5648/ind_166_23_fabiano_-_rocagem_e_patrolagem_baln._monte_carlo_e_atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5648/ind_166_23_fabiano_-_rocagem_e_patrolagem_baln._monte_carlo_e_atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores da estrada da vizinhança entre os Balneários Monte Carlo e Atlântico e no que tange a roçagem e patrolagem.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5651/ind_167_23_fabiano_-_patrolagem_rua_dona_emilia_baln._bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5651/ind_167_23_fabiano_-_patrolagem_rua_dona_emilia_baln._bermudas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores do balneário Bermudas no que tange a patrolagem da Rua Dona Emília.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5653/lomb_tijuana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5653/lomb_tijuana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja feito a instalação de uma lombofaixa na Rua Tijuana, altura do número 399, no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5654/ind_169_23_tonon_-_lombofaixa_rua_santa_barbara_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5654/ind_169_23_tonon_-_lombofaixa_rua_santa_barbara_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja instalada realizada a Instalação de uma Lombofaixa na Rua Santa Bárbara, altura do número 551, no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5655/ind_170_23_tonon_-_pintura_e_sinalizacao_das_lombofaixas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5655/ind_170_23_tonon_-_pintura_e_sinalizacao_das_lombofaixas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de Pintura e Sinalização em todas as Lombadas e Faixas Elevadas (lombofaixas) do município, com os objetivos de alertar os motoristas e evitar acidentes.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5658/ind_171_23_andressa_-_manut._e_cascalhamento_av._das_pedrinhas_baln._ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5658/ind_171_23_andressa_-_manut._e_cascalhamento_av._das_pedrinhas_baln._ubatuba.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja feita roçagem do mato, manutenção e cascalhamento na Avenida das Pedrinhas, Balneário Ubatuba.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5659/ind_172_23_andressa_-_placas_de_vagas_de_estac._pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5659/ind_172_23_andressa_-_placas_de_vagas_de_estac._pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que sejam reservadas e colocadas placas de vagas de estacionamento para deficientes nas Avenidas principais e na Avenida Beira Mar.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5660/ind_173_23_andressa_-_lombada_rotatoria_av._candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5660/ind_173_23_andressa_-_lombada_rotatoria_av._candapui.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a colocação de uma lombada perto da primeira rotatória da Avenida Candapui.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5661/ind_174_23_andressa_-_limpeza_das_valas_rua_11_baln._boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5661/ind_174_23_andressa_-_limpeza_das_valas_rua_11_baln._boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja feita a limpeza das valas, que seja estendida a vala até a praia e a colocação de tubos, na Rua 11, Balneário Boqueirão Sul.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5662/ind_175_23_andressa_-_ponto_de_taxi_em_frente_ao_pronto_atendimento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5662/ind_175_23_andressa_-_ponto_de_taxi_em_frente_ao_pronto_atendimento.pdf</t>
   </si>
   <si>
     <t>indica, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, para que seja colocado um ponto de Taxi em frente ao Pronto Atendimento.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5663/ind_176_23_andressa_-_limpeza_de_valas_rua_ramos_de_azevedo_baln._brasilia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5663/ind_176_23_andressa_-_limpeza_de_valas_rua_ramos_de_azevedo_baln._brasilia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a roçagem do mato, limpeza das valas, colocação de tubos e manutenção em geral na Rua Ramos de Azevedo, Balneário Brasilia.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5676/ind_177_23_tonon_-_sabesp_-_manutencao_galerias_de_aguas_pluviais_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5676/ind_177_23_tonon_-_sabesp_-_manutencao_galerias_de_aguas_pluviais_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, a SABESP - Companhia de Saneamento Básico do Estado de São Paulo, para que faça gestões com os departamentos competentes, no sentido de que seja realizada a Manutenção na Galerias de águas pluviais (GAP) localizada na Avenida Beira Mar, altura do número 13.470, no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5677/ind_178_23_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5677/ind_178_23_andressa_-.pdf</t>
   </si>
   <si>
     <t>A necessidade da manutenção de um buraco na Orla próximo a Avenida São Paulo.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5685/pintura_do_velorio_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5685/pintura_do_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feita a reforma do canil municipal.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5693/ind_181_23_fabiano_-_abrigos_de_onibus_nos_baln._ponta_da_praia_e_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5693/ind_181_23_fabiano_-_abrigos_de_onibus_nos_baln._ponta_da_praia_e_araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com as instalações de abrigos de ônibus nos balneários Ponta da Praia e Araçá.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5695/ind_182_23_fabiano_-_pintura_de_lombadas_av._copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5695/ind_182_23_fabiano_-_pintura_de_lombadas_av._copacabana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a pintura das lombadas instaladas recentemente na Av. Copacabana em frente ao Banco Bradesco, e também em frente a Academia Municipal de Esportes na Marginal Candapuí Sul.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5696/ind_183_23_fabiano_-_reparos_buraco_no_asfalto_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5696/ind_183_23_fabiano_-_reparos_buraco_no_asfalto_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com os reparos necessários no buraco do asfalto na Avenida Beira Mar esquina com a Rua Vick no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5700/ind_184_23_tonon_-_cascalhamento_estrada_da_trincheira_boq._sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5700/ind_184_23_tonon_-_cascalhamento_estrada_da_trincheira_boq._sul.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR,  para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de Cascalhamento e Manutenção na Estrada da Trincheira, localizada no Boqueirão Sul e no Porto da Vila de Pedrinhas.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5701/ind_185_23_tonon_-_manut._trapiche_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5701/ind_185_23_tonon_-_manut._trapiche_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja realizada a Manutenção no Trapiche do Porto da Balsa.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5703/ind_186_23_tonon_-_pontos_de_onibus_baln._vitoria_e_barra_velha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5703/ind_186_23_tonon_-_pontos_de_onibus_baln._vitoria_e_barra_velha.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que sejam instalados Pontos de Parada de Ônibus na Avenida Beira Mar, altura do número 18.418, no Balneário Vitoria e na Avenida Beira Mar, altura do km 9 (sentido sul), no Balneário Barra Velha;</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5709/ind_187_23_tonon_-_tubo_de_concreto_rua_campo_mourao_baln._curitiba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5709/ind_187_23_tonon_-_tubo_de_concreto_rua_campo_mourao_baln._curitiba.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que sejam instalados Tubos de Concreto para a água pluvial na Rua Campo Mourão, localizada no Balneário Curitiba. A pedido de moradores.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5710/ind_188_23_tonon_-_manut._e_reparo_na_iluminacao_publica_usf_central.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5710/ind_188_23_tonon_-_manut._e_reparo_na_iluminacao_publica_usf_central.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR e a Companhia Neoenergia Elektro, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviço de Manutenção e Reparo na Iluminação Pública em torno da Unidade de Saúde da Família (USF) Central, localizada na Alameda Nice - Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5727/ind_189_23_gryllo_-_ponto_de_onibus_av._beira_mar_baln._sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5727/ind_189_23_gryllo_-_ponto_de_onibus_av._beira_mar_baln._sao_januario.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, que faça a instalação de um abrigo de ponto de ônibus, na Av. Beira Mar no Balneário  São Januario.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5728/ind_190_23_gryllo_-_ponto_de_onibus_av._beira_mar_baln._diamante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5728/ind_190_23_gryllo_-_ponto_de_onibus_av._beira_mar_baln._diamante.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, que faça a instalação de um abrigo de ponto de ônibus, em frente à Adega Diamante na Av. Beira Mar Nº 29.400 no Balneário Diamante.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5729/ind_191_23_gryllo_-_lombada_rua_humberto_paladini_baln._britania..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5729/ind_191_23_gryllo_-_lombada_rua_humberto_paladini_baln._britania..pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja instalada uma lombada na Rua Humberto Paladini altura do n° 1050, no Balneário Britânia.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5730/ind_192_23_gryllo_-_placa_rua_petropolis_baln._claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5730/ind_192_23_gryllo_-_placa_rua_petropolis_baln._claudia_mara.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja instalada placa com indicação de nome da rua na esquina da Rua Petrópolis com a Av. Beira Mar, no Balneário Claudia Mara.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5731/ind_193_23_gryllo_-_manut._rua_casa_branca_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5731/ind_193_23_gryllo_-_manut._rua_casa_branca_baln._icarai.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de manutenções gerais na Rua Casa Branca, no Balneário Icaraí.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5732/ind_194_23_gryllo_-_placa_rua_3_baln._praia_das_flores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5732/ind_194_23_gryllo_-_placa_rua_3_baln._praia_das_flores.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja instalada placa de sinalização de "RUA SEM SAÍDA" na Rua 3, que dá acesso a ponte interditada no Balneário Praia das Flores.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5733/ind_195_23_gryllo_-_manut._alameda_5_baln._praia_das_flores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5733/ind_195_23_gryllo_-_manut._alameda_5_baln._praia_das_flores.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de limpeza de valas e manutenções gerais na Alameda 5, no Balneário  Praia das Flores.</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5734/ind_196_23_gryllo_-_ponto_de_onibus_baln._ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5734/ind_196_23_gryllo_-_ponto_de_onibus_baln._ubatuba.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, que faça a instalação de um abrigo de ponto de ônibus, no Balneário Ubatuba.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5735/ind_197_23_oeder_-_ponto_de_onibus_cei_av._central_baln._porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5735/ind_197_23_oeder_-_ponto_de_onibus_cei_av._central_baln._porto_velho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao departamento competente, com urgência, para que seja instalado um ponto de ônibus em frente ao Centro de Educação Infantil (CEI) Sonho de Criança, localizado na Avenida Central no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5736/ind_198_23_oeder_-_ponto_de_onibus_av._central_202_baln._porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5736/ind_198_23_oeder_-_ponto_de_onibus_av._central_202_baln._porto_velho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja instalado um ponto de ônibus na Avenida Central altura do número 202 no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5739/ind_199_23_tonon_-_manut._av_beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5739/ind_199_23_tonon_-_manut._av_beira_mar.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Júnior, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de cascalhamento e patrolagem na Avenida Beira Mar, a partir da Rua João Izídio, no Balneário Araçá, até o final da Avenida Moreira Sales, na Ponta da Praia Norte.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5740/ind_200_23_tonon_-_manut._capela_santo_antonio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5740/ind_200_23_tonon_-_manut._capela_santo_antonio.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de manutenção e pintura, na Capela Santo Antônio de Categeró, localizada na Avenida Beira Mar, altura do número 14.136 – Balneário Di Franco.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5742/ind_201_23_tonon_-_manut._rua_laercio_ribeiro_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5742/ind_201_23_tonon_-_manut._rua_laercio_ribeiro_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de Cascalhamento e Patrolagem na Rua Laércio Ribeiro, entre a Alameda Manchester e a Estrada da Vizinhança, no Balneário Di Franco.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5741/ind_202_23_tonon_-_manut._av._beira__mar_do_boqueirao_norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5741/ind_202_23_tonon_-_manut._av._beira__mar_do_boqueirao_norte.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes no sentido de que seja realizado o serviço Limpeza e Retira de Lixo  nas Valetas se água pluvial da Orla Requalificada, localizada na Avenida Beira Mar do Boqueirão Norte. Com o objetivo de não poluir os mares do município.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5749/ind_203_23_tonon_-_cascalhamento_ruas_campinas_e_amparo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5749/ind_203_23_tonon_-_cascalhamento_ruas_campinas_e_amparo.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes no sentido de que seja realizado, o serviço de Cascalhamento, entre as Ruas Campinas e Amparo, no Balneário Icaraí.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5750/ind_204_23_tonon_-_manutencao_e_reparo_na_ponte_da_rua_para.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5750/ind_204_23_tonon_-_manutencao_e_reparo_na_ponte_da_rua_para.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes no sentido de que seja realizado, os serviços de Manutenção e Reparo, na Ponte da Rua Pará, localizada no Balneário Praia do Castelo.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5751/ind_205_23_fabiano_-_limpeza_da_lagoa_baln._porto_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5751/ind_205_23_fabiano_-_limpeza_da_lagoa_baln._porto_velho_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com pedido de limpeza da lagoa do Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5752/ind_206_23_fabiano_-_limpeza_das_ruas_baln._porto_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5752/ind_206_23_fabiano_-_limpeza_das_ruas_baln._porto_velho_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com pedido de limpeza das ruas ao fundo do Balneário Porto Velho II neste município, essas ruas necessitam urgentemente de roçadeira no local.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5753/ind_207_23_fabiano_-_reparos_no_asfalto_da_av._beira_mar_com_a_rua_vick_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5753/ind_207_23_fabiano_-_reparos_no_asfalto_da_av._beira_mar_com_a_rua_vick_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com os reparos necessários no asfalto da Av. Beira Mar com a Rua Vick no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5754/ind_208_23_fabiano_-_substituicao_postes_de_energia_de_madeira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5754/ind_208_23_fabiano_-_substituicao_postes_de_energia_de_madeira.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com pedido de substituição dos postes de energia elétrica de madeira por poste de cimento em toda a avenida da praia no Bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5755/ind_209_23_andressa_-_manut._cascalhamento_rua_araraquara_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5755/ind_209_23_andressa_-_manut._cascalhamento_rua_araraquara_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamentos competentes, solicitando que seja feita manutenção e cascalhamento na extensão da Rua Araraquara, Balneário Icaraí.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5756/ind_210_23_andressa_-_manut._do_deck_do_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5756/ind_210_23_andressa_-_manut._do_deck_do_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamentos competentes, solicitando que seja feita a manutenção do deck do porto da balsa para melhor atender os atletas da canoagem.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5759/ind._sinalizacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5759/ind._sinalizacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de manutenção, Pintura de Lombadas, pois dá maneira que se encontra as lombadas hoje sem nenhuma pintura no período da noite fica muito mais difícil de enxergar, vindo a causar vários acidentes.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5757/ind_212_23_fabiano_-_reposicao_de_placa_rua_parana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5757/ind_212_23_fabiano_-_reposicao_de_placa_rua_parana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com pedido de reposição da placa de nomenclatura de logradouro, da Rua Paraná com a Avenida Beira Mar.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5778/ind_213_23_tonon_-_transporte_publico_baln._carabanas_e_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5778/ind_213_23_tonon_-_transporte_publico_baln._carabanas_e_britania.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja disponibilizado Transporte Público com itinerário que contemple as regiões do Porto da Balsa, Avenida 27 de Outubro e Avenida Copacabana - entre os Balneários Carabanas e Britânia.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5768/indicacao_n._223-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5768/indicacao_n._223-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja feita a petrolagem, cascalhamento e limpeza da Rua Acre (próximo a Marginal Candapuí) no Balneário Adriana.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5765/ind_224_23_rogerio_-__manut._rua_para_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5765/ind_224_23_rogerio_-__manut._rua_para_baln._adriana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento competente, no sentido de que seja feita a petrolagem, cascalhamento e limpeza da Rua Pará (próximo a Marginal Candapuí) no Balneário Adriana.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5767/indicacao_n._225-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5767/indicacao_n._225-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja a petrolagem, cascalhamento e limpeza da Rua Ceará (próximo a Marginal Candapuí) no Balneário Adriana.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5766/indicacao_n._226-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5766/indicacao_n._226-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja feita a petrolagem, cascalhamento e limpeza ao logo de toda a Rua Turiaçu, no Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5770/indicacao_n._227-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5770/indicacao_n._227-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de seja feita a petrolagem, cascalhamento e limpeza em todo o Balneário Jardim Portugal (Av. Lisboa, Av. Braga, Av. Figueira da Foz).</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5775/ind_228_23_andressa_-_manut._rua_13_balneario_vitoria..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5775/ind_228_23_andressa_-_manut._rua_13_balneario_vitoria..pdf</t>
   </si>
   <si>
     <t>A necessidade de roçagem do mato, limpeza das valas e manutenções em geral, da Rua: 13, Balneário Vitória.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5791/indicacao_n._229-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5791/indicacao_n._229-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja instalada uma lombofaixa na Marginal Candapuí Norte altura do nº 1005.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5790/indicacao_n._230-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5790/indicacao_n._230-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja  feita a petrolagem e cascalhamento em toda a extensão da Rua Amparo (Balneário Icaraí de Iguape)</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5792/ind._cascalhamento_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5792/ind._cascalhamento_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do vereador IVAN HELENO DA SILVA, nas formalidades regimentais, ao Exmo. Prefeito municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de Patrolagem e cascalhamento da estrada, pois devido a forte chuva, a estrada se encontra com difícil acesso em vários pontos, dificultando a locomoção das pessoas.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5793/ind._cascalhamento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5793/ind._cascalhamento.pdf</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5797/assponto_de_onibus-cei_sonho_de_crianca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5797/assponto_de_onibus-cei_sonho_de_crianca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja construído um abrigo de ponto de ônibus, em frente ao CEI SONHO DE CRIANÇA, no balneário PORTO VELHO, onde os pais e as crianças matriculadas na creche e de outras escolas assim como os moradores, ficam sem proteção á espera do transporte coletivo, expostos a chuva, um ponto de ônibus coberto daria maior comodidade as pessoas daquele local.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5796/asslombada_maria_jose_ventura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5796/asslombada_maria_jose_ventura.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com URGÊNCIA, para que seja feita uma lombada na RUA MARIA JOSÉ VENTURA, na altura do N° 620, no BALNEÁRIO SARNAMBI.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5798/ind_235_23_fabiano_-_patrolagem_rua_henrique_romano_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5798/ind_235_23_fabiano_-_patrolagem_rua_henrique_romano_baln._araca.pdf</t>
   </si>
   <si>
     <t>Manutenção Ferradura</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5804/ind_236_23_tonon_-_cascalhamento_rua_elias_grecov_baln._xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5804/ind_236_23_tonon_-_cascalhamento_rua_elias_grecov_baln._xandu.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de Cascalhamento e Patrolagem na Rua Elias Grecov, localizada no Balneário Xandu.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5805/ind_237_23_tonon_-_buraco_rua_ronaldo_c._padovani_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5805/ind_237_23_tonon_-_buraco_rua_ronaldo_c._padovani_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que seja consertado um buraco na Rua Ronaldo Cesar Padovani, esquina com a Rua Cerdedo, no Balneário Di Franco. É necessário que seja instalada uma manta no tubo, para conter a grande erosão.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5813/ponto_recanto_das_toninhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5813/ponto_recanto_das_toninhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente com urgência, para que seja instalado um ponto de ônibus na Avenida Beira Mar no Balneário Recanto das Toninhas.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5814/ponto_sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5814/ponto_sao_januario.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente com urgência, para que seja instalado um ponto de ônibus na Avenida Beira Mar no Balneário São Januário.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5815/ponto_city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5815/ponto_city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente com urgência,, para que seja instalado um ponto de ônibus na Avenida Beira Mar no Balneário City Mar.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5817/assindicacao-_placa_idoso.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5817/assindicacao-_placa_idoso.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feita a mudança de local da placa sinalizando o Uso Exclusivo para Idoso que se encontra no início da Av. Copacabana colocando um pouco mais adiante, devido a obra da rotatória a mesma ficou sem efeito, e próximo ao local acrescente uma placa de sinalização indicando a Exclusividade para Deficientes, e realizar sinalização horizontal para melhor visualização.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5820/assrua-_porto_das_pedras-_atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5820/assrua-_porto_das_pedras-_atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito serviços de cascalhamento manutenções gerais na Rua Porto das Pedras, Balneário Atlântico.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5816/ind._sulmar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5816/ind._sulmar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao Departamento Competente com urgência, para que seja realizado o serviço de cascalhamento na Rua 09, na altura do número 50, localizado no Balneário Sulmar.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5822/forro_escola_de_surf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5822/forro_escola_de_surf.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja refeito o serviço de forro na Escola Municipal de Surf do município, tendo em vista que o mesmo está caindo.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5818/chuveiro_quente_escola_de_surf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5818/chuveiro_quente_escola_de_surf.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente  para que seja instalado um chuveiro com água quente para os alunos e professores da Escola Municipal de Surf, tendo em vista a chegada do inverno.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5819/manutenao_na_pista_de_skate.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5819/manutenao_na_pista_de_skate.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito, as devidas manutenções na pista de skate no boqueirão, tendo em vista a mesma estar em estado precário, trazendo riscos para os usuários.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5821/aquisicao_de_lixeiras_e_containers_para_os_balnearios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5821/aquisicao_de_lixeiras_e_containers_para_os_balnearios.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja adquirido mais lixeiras e contêineres, para atender as demandas dos balneários.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5823/recurso_do_leilao_para_manutencao_e_zeladoria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5823/recurso_do_leilao_para_manutencao_e_zeladoria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que o recurso arrecadado no leilão municipal seja usado para a aquisição e manutenção de equipamentos para manutenção e zeladoria do município.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5826/aquisicao_de_tatames_para_as_escolas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5826/aquisicao_de_tatames_para_as_escolas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto à Secretaria de Educação, para que faça aquisição de tatames para as escolas, para uso da sala de vídeo, visto a chegada do inverno e as crianças sentarem no chão.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5829/doacao_de_cobertores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5829/doacao_de_cobertores.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto à Assistência Social do município, dentro de suas possibilidades para que faça doação de cobertores para os moradores em condição de rua do município.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5830/manutencao_asfalto_avenida_beira_mar_porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5830/manutencao_asfalto_avenida_beira_mar_porto_velho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que faça manutenção no asfalto na Avenida Beira Mar de frente ao número 10.000, Balneário Porto Velho.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5831/asfalto_todo_derredor_da_nova_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5831/asfalto_todo_derredor_da_nova_upa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja asfaltado todo derredor da nova UPA.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5832/patrolagem_da_rua_general_osorio_sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5832/patrolagem_da_rua_general_osorio_sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja feita limpeza e patrolagem da rua General Osório, balneário São Martinho, rua da ONG Crescer para o futuro.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5833/pintura_do_velorio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5833/pintura_do_velorio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja feita a pintura do velório municipal.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5834/manutencao_luminarias_da_praca_do_xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5834/manutencao_luminarias_da_praca_do_xandu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja feita a manutenção das luminárias da praça do Balneário Xandú.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5824/ind_256_23_tonon_-rocagem_aos_acessos_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5824/ind_256_23_tonon_-rocagem_aos_acessos_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja realizado o serviço de Roçagem em todos os acessos às praias do município.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5825/ind_257_23_tonon_-_manut._rua_andorinha_baln._carolina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5825/ind_257_23_tonon_-_manut._rua_andorinha_baln._carolina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados, com urgência, os serviços de cascalhamento e patrolagem, na Rua Andorinha, no Balneário Carolina.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5909/ind_262_23_gryllo_-_ponto_de_onibus_av._sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5909/ind_262_23_gryllo_-_ponto_de_onibus_av._sao_paulo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja construído um abrigo de ponto de ônibus, na Av. São Paulo, nas proximidades do N° 1713, esquina com a Rua Fernando de Noronha, no Balneário Adriana.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5875/revitalizacao_do_centro_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5875/revitalizacao_do_centro_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja feita a revitalização do Centro do Bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5904/ind._cascalhamento_-_rua_prata_-_vila_rica_ass..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5904/ind._cascalhamento_-_rua_prata_-_vila_rica_ass..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de manutenções gerais e cascalhamento na Rua Prata, Balneário Vila Rica.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5901/assind._manutencao_-_rua_araraquara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5901/assind._manutencao_-_rua_araraquara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de manutenções gerais na Rua Araraquara, Balneário Icaraí.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5903/assind._limpeza_do_rio_-_praia_das_flores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5903/assind._limpeza_do_rio_-_praia_das_flores.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de limpeza manutenções gerais do Rio na Praia das Flores.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5902/assind._ponto_viareggio-_rocada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5902/assind._ponto_viareggio-_rocada.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de roçada no Ponto de Ônibus no Balneário Viaréggio.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5874/ind._britania_f.g.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5874/ind._britania_f.g.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de patrolagem e cascalhamento da Rua Francisco Guimarães e vielas , localizada no Balneário Britânia.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5873/ind._britania_t.g.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5873/ind._britania_t.g.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de patrolagem e cascalhamento, da Rua Tino Gonçalves Vaz e Vielas, localizada no Balneário Britânia.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5885/ind_273_23_fabiano_-_lombofaixas_candapui_norte_e_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5885/ind_273_23_fabiano_-_lombofaixas_candapui_norte_e_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a sinalização viária das lombofaixas e lombadas em todo município, principalmente nas Marginais Candapuí Sul e Norte, onde se encontram prédios públicos como UPA, CRAS, CCMI (sede da terceira idade), Espaço Gente, ESF Dora, Creche Anjo Meu, Escola Meu Recanto, Espaço Cultural e outros espaços públicos prestes a serem inaugurados.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5886/ind_274_23_fabiano_-_lombofaixa_candapui_sul_trecho_da_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5886/ind_274_23_fabiano_-_lombofaixa_candapui_sul_trecho_da_upa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda, de forma urgente,  com a instalação de uma lombo faixa na Marginal Candapuí Sul no trecho da UPA.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5887/ind_275_23_fabiano_-_manut._patrolagem_rua_papoulas_baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5887/ind_275_23_fabiano_-_manut._patrolagem_rua_papoulas_baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda, de forma urgente,  com a manutenção, principalmente patrolagem, da Rua Papoulas no Balneário Yemar.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5888/ind_276_23_tonon_-_patrolagem_rua_dante_alighieri_baln._meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5888/ind_276_23_tonon_-_patrolagem_rua_dante_alighieri_baln._meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junopr, para que faça gestões com os departamentos competentes, no sentido de que seja realizado o serviço de patrolagem na Rua Dante Alighieri, no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5889/ind_277_23_tonon_-_instalacao_braco_de_poste_rua_aquiles_mainardes_baln._kennedy.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5889/ind_277_23_tonon_-_instalacao_braco_de_poste_rua_aquiles_mainardes_baln._kennedy.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja realizada a instalação de 1 (um) braço de poste no poste de iluminação pública da Rua Aquiles Mainards, em frente ao número 250, no Balneário Kennedy.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5890/ind_278_23_tonon_-_instalacao_bracos_de_luz_rua_7_baln._leao_marinho..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5890/ind_278_23_tonon_-_instalacao_bracos_de_luz_rua_7_baln._leao_marinho..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja realizado o serviço de instalação de 3 (três) braços de luz na Rua 7, no Balneário Leão Marinho. Os pedidos dos moradores são feitos desde 2017 com o objetivo de aumentar a segurança na região.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5891/ind_279_23_tonon_-_instalacao_bracos_de_luz_rua_barao_de_iguape_baln._leao_marinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5891/ind_279_23_tonon_-_instalacao_bracos_de_luz_rua_barao_de_iguape_baln._leao_marinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja realizado o serviço de instalação de 2 braços de luz na Rua Barão de Iguape, altura do número 150, no Balneário Leão Marinho.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5892/ind_280_23_tonon_-_instalacao_bracos_de_luz_rua_barao_de_iguape_baln._leao_marinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5892/ind_280_23_tonon_-_instalacao_bracos_de_luz_rua_barao_de_iguape_baln._leao_marinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja realizado o serviço de reparo e manutenção na Iluminação Pública em 2 (dois) postes na Avenida Beira Mar, altura do número 23.218, no Balneário Leão Marinho.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5893/ind_281_23_fabiano_-_limpeza_vala_rua_venezuela_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5893/ind_281_23_fabiano_-_limpeza_vala_rua_venezuela_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a limpeza da vala da Rua Venezuela no Balneário Araçá.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5897/ind_282_23_tonon_-_cascalhamento_e_patrolagem_rua_sao_francisco_de_assis_baln._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5897/ind_282_23_tonon_-_cascalhamento_e_patrolagem_rua_sao_francisco_de_assis_baln._redentor.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de cascalhamento e patrolagem na Rua São Francisco de Assis, localizada no Balneário Redentor.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5898/ind_283_23_tonon_-_banheiro_publico_no_cemiterio_dos_indios_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5898/ind_283_23_tonon_-_banheiro_publico_no_cemiterio_dos_indios_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja instalado Banheiro Público no Cemitério do Índios, localizado no Balneário Vila Nova.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5899/ind_284_23_tonon_-_cascalhamento_e_patrolagem_rua_pedro_vanucci_baln._recreio_adrimar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5899/ind_284_23_tonon_-_cascalhamento_e_patrolagem_rua_pedro_vanucci_baln._recreio_adrimar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de cascalhamento e patrolagem na Rua Pedro Vanucci, localizada no Balneário Recreio Adrimar.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5900/ind._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5900/ind._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço da retirada de entulho, da Rua Porto de Iguape, localizado no Balneário Atlântico.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5908/ind_286_23_tonon_-_manutencao_da_estrada_da_vizinhanca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5908/ind_286_23_tonon_-_manutencao_da_estrada_da_vizinhanca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja feita manutenção na Estrada da Vizinhança, incluindo cascalhamento e limpeza de vala. Priorizando a região mais utilizada pelos munícipes, que abrange entre o Balneário Monte Carlo ao Claudia Mara.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5926/rede_de_protecao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5926/rede_de_protecao.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja colocado uma rede de proteção na arquibancada da quadra da Escola Monte Carlo.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5949/reforma_do_playgroun__ao_lado_do_campo_durval_marietto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5949/reforma_do_playgroun__ao_lado_do_campo_durval_marietto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja feita a reformado playground ao lado do campo de futebol Durval Marietto Junior, localizado no Balneário Di Franco.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5950/manutencao_alambrado_campo_durval_marietto_junior.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5950/manutencao_alambrado_campo_durval_marietto_junior.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja feito manutenção no alambrado do campo de futebol Durval Marietto Junior, localizado no Balneário Di Franco.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5951/instalacao_de_refletores_em_torno_do__campo_durval_marietto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5951/instalacao_de_refletores_em_torno_do__campo_durval_marietto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja instalados refletores em entorno do campo de futebol Durval Marietto Junior, localizado no Balneário Di Franco.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5952/instalacao_de_torneira_com_agua_potavel_urgente_na_areninha_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5952/instalacao_de_torneira_com_agua_potavel_urgente_na_areninha_adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja instalado, com urgência, torneira com água potável na Areninha, localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5954/retirada_de_materiais_depositados_na_entrada_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5954/retirada_de_materiais_depositados_na_entrada_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja retirado, com urgência, o material/resíduo depositado na entrada do Bairro de Pedrinhas, tendo em vista a poluição visual naquela localidade.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5933/instalacao_de_sinalizacao_bairro_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5933/instalacao_de_sinalizacao_bairro_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja instalado sinalização do tipo marcador de alinhamento, nas curvas da estrada de pedrinhas, no Bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5936/apropriada_a_estrada_proximo_a_parte_do_capivaru.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5936/apropriada_a_estrada_proximo_a_parte_do_capivaru.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja apropriada a estrada que existe próximo a Ponte do Capivaru e da acesso até os bairros do Boqueirão Sul, assim livrando 4 km de trânsito na praia.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5927/servico_de_cata_treco__bairros_caicara_e_claudiamara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5927/servico_de_cata_treco__bairros_caicara_e_claudiamara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao_x000D_
 departamento competente, para que seja realizado o serviço de cata treco nos Balneários Caiçara e Claudiamara.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5947/manutencao_de_luminaria_nos_parques_pracas_e_ilhas_de_laser.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5947/manutencao_de_luminaria_nos_parques_pracas_e_ilhas_de_laser.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja feita manutenção nas luminárias das praças, parques e ilhas de laser em que se fazem necessário no município.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5948/servico_de_patrolagem_e_manutencao_nas_ruas_do_balneario_carabanas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5948/servico_de_patrolagem_e_manutencao_nas_ruas_do_balneario_carabanas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente,  para que seja feito o serviço de patrolagem e manutenção em todas as ruas do Balneário Carabanas / Monte Carlo.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5915/ind_299_23_andressa_-_manut._entrada_praia_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5915/ind_299_23_andressa_-_manut._entrada_praia_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, que seja realizada a manutenção da entrada pela Praia ao Boqueirão Sul.</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5939/ind_301_23_ivan_-_limpeza_rio_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5939/ind_301_23_ivan_-_limpeza_rio_candapui.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, e ao departamento competente, para que seja realizado a pedido de moradores do Balneário Claudia Mara, que solicite a Limpeza do Rio Candapuí (lagoa).</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5940/ind_302_23_ivan_-_limpeza_rua_pretopolis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5940/ind_302_23_ivan_-_limpeza_rua_pretopolis.pdf</t>
   </si>
   <si>
     <t>Indico, para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que seja solicitada a limpeza da Rua Petrópolis, com a máquina escavadeira dando melhor acesso a rua.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5916/ind_307_23_andressa_-_troca_de_lampada_av._candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5916/ind_307_23_andressa_-_troca_de_lampada_av._candapui.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes e a empresa_x000D_
 Elektro, que seja realizada a troca de lâmpadas na Avenida Candapuí, enfrente ao Crás.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5917/ind_308_23_andressa_-_manut._rua_sao_salvador_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5917/ind_308_23_andressa_-_manut._rua_sao_salvador_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, que seja realizada o serviço de tapa buracos e cascalhamento na Rua São Salvador, Balneário Adriana.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5918/ind_309_23_andressa_-_troca_lampada_rua_amparo_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5918/ind_309_23_andressa_-_troca_lampada_rua_amparo_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes e a empresa_x000D_
 Elektro, solicitando que seja realizada a troca de lâmpada na Rua Amparo, próximo ao número 261, Balneário Icaraí.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5920/ind_310_23_andressa_-_sinalizacao_ciclofaixa_av._candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5920/ind_310_23_andressa_-_sinalizacao_ciclofaixa_av._candapui.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, que seja realizada a pintura, colocação de sinalizadores e placas em toda extensão da Avenida Candapuí ou em onde for definida ciclofaixa.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5921/ind_311_23_andressa_-_pintura_lombada_av._27_de_outubro_baln._marisol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5921/ind_311_23_andressa_-_pintura_lombada_av._27_de_outubro_baln._marisol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, que seja realizada a pintura das lombadas na avenida 27 de Outubro, sentido antigo Porto da balsa, Balneário Marisol.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5922/ind_312_23_andressa_-_manut._rua_pacaembu_baln._ancarpe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5922/ind_312_23_andressa_-_manut._rua_pacaembu_baln._ancarpe.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, que seja realizada o serviço de zeladoria, tapa buracos e cascalhamento na extensão da Rua Pacaembu, Balneário Ancarpe .</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5925/ind_313_23_andressa_-_inst._bebedouro_quadrta_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5925/ind_313_23_andressa_-_inst._bebedouro_quadrta_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, que seja realizada a instalação de um bebedouro na quadra society localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5928/ind_314_23_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5928/ind_314_23_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a manutenção_x000D_
 das Ruas Otávio Burati, Henrique Romano e Rua Líbano no Balneário Araçá, as mesmas necessitam urgente de patrolagem.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5929/ind_315_23_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5929/ind_315_23_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a instalação de redutores de velocidade na Avenida Beira Mar, altura da ferradura no Balneário Araçá.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5930/ind_316_23_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5930/ind_316_23_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores do Balneário Bermudas no que tange a patrolagem da Rua Dona Emília.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5931/ind_317_23_fabiano_-_manut._ruas_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5931/ind_317_23_fabiano_-_manut._ruas_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores do Balneário Adriana no que tange a patrolagem das ruas aos fundos do Balneário Adriana.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5934/ind_318_23_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5934/ind_318_23_andressa_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, que seja realizada a poda de um pinheiro na Avenida Central, 670 Balneário Porto Velho.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5937/ind_319_23_andressa_-_tubulacao_rua_antonio_benedito_lisboa_vila_das_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5937/ind_319_23_andressa_-_tubulacao_rua_antonio_benedito_lisboa_vila_das_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a colocação da tubulação na vala da Rua Antônio Benedito Lisboa, 3062 Vila das Pedrinhas</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5938/ind_320_23_andressa_-_pintura_predio_ura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5938/ind_320_23_andressa_-_pintura_predio_ura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a pintura externa do prédio da URA.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5953/patrol_bal_canada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5953/patrol_bal_canada.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, com urgência, para que seja feito o serviço de patrolagem e cascalhamento na Rua Ilha Campestre no Balneário Canadá.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5946/ind_322_23_andressa_-_instalacao_de_ponto_onibus_av._beira_mar_em_frente_a_av._terracas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5946/ind_322_23_andressa_-_instalacao_de_ponto_onibus_av._beira_mar_em_frente_a_av._terracas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamentos competentes, que seja realizada a colocação de um ponto de ônibus na Avenida Beira Mar, em frente a Avenida Terraças, do Balneário Terraças</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5967/manutencao_iluminacao_do_estacionamento_da_rodoviaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5967/manutencao_iluminacao_do_estacionamento_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente, para que seja feita manutenção na iluminação do estacionamento da rodoviária.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5961/ind_325_23_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5961/ind_325_23_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a manutenção_x000D_
 das Ruas do Balneária Adriana, principalmente as Ruas Bahia, Pernambuco e Paraíba e a Rua Iguape no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5962/ind_326_23_daniel_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5962/ind_326_23_daniel_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, urgentes providências para a execução de manutenção na calçada da Praça dos Tanoeiros próximo ao ponto de ônibus aonde a mesma se encontra com muito limo.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5963/ind_327_23_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5963/ind_327_23_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a ampliação_x000D_
 da abertura da Rua Apucarana no Balneário Curitiba.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5964/ind_328_23_daniel_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5964/ind_328_23_daniel_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja instalado 1 (uma) luminária na Rua Aquilles Mainardeis antiga Biguá, em frente ao nº 250 localizada no Balneário Presidente Kennedy e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6009/assind._reforma_da_ponte-_ipanema_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6009/assind._reforma_da_ponte-_ipanema_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr.Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que refaça a ponte que faz a travessia de uma margem a outra do rio, pois está em péssimo estado, sendo que a mesma serve de acesso para munícipes e turistas chegarem a Av. Beira Mar e na praia, no trecho da rua onde faz divisa entre o Balneario Ipanema II e o Balneário Estrela.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6007/assind._servicos_de_patrol-_praia_das_flores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6007/assind._servicos_de_patrol-_praia_das_flores.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito serviços limpeza, manutenção geral e patrolamento na Av. Beira Mar, em todo trajeto onde fica localizado o final da ponte desativada, no Balneário Praia das Flores, até o Balneário Viaréggio .</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5980/ind_331_23_andressa_-_colocacao_de_um_ponto_de_onibus_na_avenida_beira_mar_18.800__baln._cativeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5980/ind_331_23_andressa_-_colocacao_de_um_ponto_de_onibus_na_avenida_beira_mar_18.800__baln._cativeiro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, que seja realizada a colocação de um ponto de ônibus na Avenida Beira Mar 18.800, Balneário Cativeiro.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5985/limpeza_da_rotatoria_da_avenida_copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5985/limpeza_da_rotatoria_da_avenida_copacabana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao_x000D_
 departamento competente para que seja feita limpeza da rotatória da Avenida Copacabana, tendo em vista evitar acidentes de moto.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5981/ind_333_23_andressa_-_colocacao_de_pontos_de_onibus_entre_os_baln._xandu_ate_o_marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5981/ind_333_23_andressa_-_colocacao_de_pontos_de_onibus_entre_os_baln._xandu_ate_o_marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, que seja realizada a colocação de pontos de ônibus (abrigo) na extensão da Estrada da Vizinhança entre o Balneário Xandú até Marusca.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5982/ind_334_23_tonon_-_cascalhamento_e_patrolagem_nas_ruas_do_baln._adiana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5982/ind_334_23_tonon_-_cascalhamento_e_patrolagem_nas_ruas_do_baln._adiana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de cascalhamento e patrolagem nas Ruas Sergipe, Amazonas e Rio de Janeiro, localizadas no Balneário Adriana.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6008/assind._alameda_nice_-_guia_e_cascalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6008/assind._alameda_nice_-_guia_e_cascalho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito serviço de cascalho e colocação de guias na continuação do asfalto na Alameda Nice, no Balneário _x000D_
  Monte Carlo.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6006/assind._abertura_rua_bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6006/assind._abertura_rua_bermudas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feita abertura da Rua Bermudas, a partir da Rua Atenas, até as proximidades do Rio Candapuí.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6010/assind._tubos_rua_kiribati.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6010/assind._tubos_rua_kiribati.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito serviço de colocação de tubos em frente ao imóvel de N° 735 na Rua Kiribati, no Balneário Araçá.</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5997/ind._braco_de_luminaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5997/ind._braco_de_luminaria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que seja instalado, em caráter de urgência, braço de luminária completa, na Avenida Central nº 1.225, no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5998/ind._posto_de_turismo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5998/ind._posto_de_turismo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, solicitando a instalação de tendas/postos/espaços na Praça Central do Boqueirão Norte, para o Departamento de Turismo.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5999/ind._limpeza_do_rio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5999/ind._limpeza_do_rio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, solicitando a limpeza, em caráter de urgência, do Rio Candapuí na altura do Espaço Cultura Plínio Marcos, sentido Norte, Porto Velho, Estrada da Vizinhança e Araçá.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6000/ind._sinalizacao_e_banheiro_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6000/ind._sinalizacao_e_banheiro_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente para verificar a possibilidade de sinalização específica para a entrada, instalação de banheiros químicos e iluminação da Praia de Pedrinhas.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6001/ind._pintura_e_manutencao_escola_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6001/ind._pintura_e_manutencao_escola_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que seja feita a manutenção dos banheiros e pintura da Escola de Pedrinhas</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6002/ind._pintura_e_manutencao_escola_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6002/ind._pintura_e_manutencao_escola_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que seja feita a manutenção dos banheiros, pintura da escola, manutenção e pintura da quadra, muro da área verde e lateral, manutenção do jardim e adequação, manutenção e substituição dos equipamentos de ar-condicionado das salas da Escola Meu Recanto.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6003/ind._tecnicos_de_turismo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6003/ind._tecnicos_de_turismo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, solicitando verificação da possibilidade de autorização à ônibus de turismo, devidamente identificados, a circulação em locais turísticos municipais, sugerindo a supervisão por técnicos de turismo responsáveis pelo roteiro e acompanhamento dos passeios.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6013/ind_346_23_fabiano_-_instalacao_de_um_abrigo_de_onibus_na_estrada_da_vizinhanca_no_baln._xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6013/ind_346_23_fabiano_-_instalacao_de_um_abrigo_de_onibus_na_estrada_da_vizinhanca_no_baln._xandu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos nossos moradores no que tange a instalação de um abrigo de ônibus na estrada da vizinhança na altura do Balneário Xandú.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6014/ind_347_23_fabiano_-_instalacao_de_um_saco_de_pancadas_para_os_alunos_de_artes_marciais_da_academia_municipal_de_esportes.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6014/ind_347_23_fabiano_-_instalacao_de_um_saco_de_pancadas_para_os_alunos_de_artes_marciais_da_academia_municipal_de_esportes.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a instalação de um saco de pancadas para os alunos de artes marciais da academia municipal de esportes.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6015/ind_348_23_andressa_-__troca_do_letreiro_turistico_na_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6015/ind_348_23_andressa_-__troca_do_letreiro_turistico_na_orla.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, que faça gestões junto ao departamento competente,  que seja realizada a troca do letreiro turístico que está caindo e enferrujado na orla.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6020/ind_349_23_tonon__-_manut_ruas_projetadas_baln._claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6020/ind_349_23_tonon__-_manut_ruas_projetadas_baln._claudia_mara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja feito o serviço de cascalhamento na 3° travessa entre as Rua Projetada I e Projetada II, no Balneário Cláudia Mara.</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6035/placa_pronto_socorro_ura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6035/placa_pronto_socorro_ura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que a placa de sinalização, localizada no espaço próximo a URA, cujo texto indica: “Pronto Socorro”, seja alterada e que se possível possa seja colocada a disposição do Programa Ilha Jovem para intervenção artística.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6036/ind_351_23_daniel_-_troca_de_haste_de_luminaria_av._beira_mar_com_esquina_com_a_av._sao_paulo_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6036/ind_351_23_daniel_-_troca_de_haste_de_luminaria_av._beira_mar_com_esquina_com_a_av._sao_paulo_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que realize a troca de haste / manutenção da luminária, localizada na Avenida Beira Mar esquina com a Avenida São Paulo localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6037/ind_352_23_tonon_-_cascalhamento_e_patrolagem_na_rua_casa_branca__baln.__icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6037/ind_352_23_tonon_-_cascalhamento_e_patrolagem_na_rua_casa_branca__baln.__icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de cascalhamento e patrolagem na Rua Casa Branca, localizada no Balneário Icaraí.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6038/ind_353_23_tonon_-_cascalhamento_e_patrolagem_na_alameda_dos_beijos_baln._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6038/ind_353_23_tonon_-_cascalhamento_e_patrolagem_na_alameda_dos_beijos_baln._yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de cascalhamento e patrolagem na Alameda dos Beijos, localizada no Balneário Yemar.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6043/patrolagem_na_estrada_de_acesso_a_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6043/patrolagem_na_estrada_de_acesso_a_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito patrolagem na estrada de acesso até a Ponta da Praia, nos trechos da Avenida Beira Mar/ Avenida Moreira Sales.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6044/manutencao_e_pintura_de_faixa_na_avenida_beira_mar_no_trecho_em_que_foi_feito_a_contencao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6044/manutencao_e_pintura_de_faixa_na_avenida_beira_mar_no_trecho_em_que_foi_feito_a_contencao.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito manutenção e pintura de faixa na Avenida Beira Mar, no trecho onde foi feito a contenção.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6045/rocagem_-_cata_treco_-_limpeza_de_vala_-_mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6045/rocagem_-_cata_treco_-_limpeza_de_vala_-_mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito serviço de roçagem, cata treco e limpeza de vala em todo Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6047/remocao_dos_padroes_e_estruturas_que_nao_estao_sendo_utilizados_na_arena_de_eventos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6047/remocao_dos_padroes_e_estruturas_que_nao_estao_sendo_utilizados_na_arena_de_eventos.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito a remoção dos padrões e estruturas da arena de eventos que estão sem utilidade, causando poluição visual.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6046/ind_358_23_tonon_-_limpeza_na_vala_de_escoamento_da_agua_da_avenida_beira_mar_entre_os__baln._adriana_e_sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6046/ind_358_23_tonon_-_limpeza_na_vala_de_escoamento_da_agua_da_avenida_beira_mar_entre_os__baln._adriana_e_sao_januario.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja feito um Mutirão de limpeza na Vala de escoamento da água da Avenida Beira Mar, entre os Balneários Adriana e São Januário.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6055/ind_359_23_andressa_-_pintura_das_lombadas_na_av.copacabana_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6055/ind_359_23_andressa_-_pintura_das_lombadas_na_av.copacabana_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a pintura das lombadas na Avenida Copacabana, Balneário Monte Carlo, pedido dos moradores do Carabanas</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6063/poda_de_arvore.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6063/poda_de_arvore.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja feito a poda das árvores na Rua Frei Caneca no Balneário São Martinho.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6064/poda_de_arvore_sambura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6064/poda_de_arvore_sambura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja feito a poda das árvores na Rua Cabo Frio no Balneário Samburá.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6065/containers_boqueirao_sul.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6065/containers_boqueirao_sul.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que sejam instalados 2 (dois) containers de apoio no Boqueirão Sul.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6066/letreiro_de_identificacao_lha_comprida_em_concreto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6066/letreiro_de_identificacao_lha_comprida_em_concreto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que a placa de sinalização de identificação “Ilha Comprida”, localizada próxima a rotatória da Avenida São Paulo, na orla, já retirada para manutenção, seja feita de concreto.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6068/ind_364_23__tonon_-_sinalizacao__e_apoio_no_transito_nos_baln._pedrinhas__vila_caicara_e_no_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6068/ind_364_23__tonon_-_sinalizacao__e_apoio_no_transito_nos_baln._pedrinhas__vila_caicara_e_no_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, que providencie o apoio no trânsito na avenida de acesso à Vila de Pedrinhas, no ordenamento do tráfego de veículos na Vila Caiçara e na extensão da praia do Balneário de Pedrinhas ao Boqueirão Sul, especialmente nos finais de semana e feriados prolongados.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6069/ind_365_23_tonon_-__ponto_de_onibus_na_avenida_beira_mar_altura_do_numero_18.418_no_baln._vitoria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6069/ind_365_23_tonon_-__ponto_de_onibus_na_avenida_beira_mar_altura_do_numero_18.418_no_baln._vitoria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja Instalado 1 (um) Ponto de Ônibus na Avenida Beira Mar, altura do número 18.418 no Balneário Vitória.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6070/ind_366_23_tonon_-___banheiro_coiteiner_publico__na_entrada_principal_da_praia_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6070/ind_366_23_tonon_-___banheiro_coiteiner_publico__na_entrada_principal_da_praia_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja Instalado 1 (um) Banheiro Coiteiner Público que tenha estrutura apropriada para atender os banhistas na entrada principal da Praia de Pedrinhas.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6071/ind_367_23_tonon_-_instalada_iluminacao_publica_nas_vias_de_acesso_ao_balneario_de_pedrinhas_debatido_em_reuniao_da_comtur__13_09.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6071/ind_367_23_tonon_-_instalada_iluminacao_publica_nas_vias_de_acesso_ao_balneario_de_pedrinhas_debatido_em_reuniao_da_comtur__13_09.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja instalada Iluminação Pública nas vias de acesso ao Balneário de Pedrinhas.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6072/ind_368_23_tonon_-_manutencao_do_pier_e_do_trapiche_de_embarque_e_desembarque_dos_veiculos_nauticos_na_vila_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6072/ind_368_23_tonon_-_manutencao_do_pier_e_do_trapiche_de_embarque_e_desembarque_dos_veiculos_nauticos_na_vila_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja feita manutenção do Píer e do Trapiche de embarque e desembarque dos veículos náuticos na Vila de Pedrinhas.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6073/ind_369_23_tonon_-___manutencao_na_via_de_acesso_ao_balneario_de__pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6073/ind_369_23_tonon_-___manutencao_na_via_de_acesso_ao_balneario_de__pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja feita manutenção na via de acesso até o Balneário de Pedrinhas.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6074/ind_370_23_andressa_-__iluminacao_publica_das_ruas_e_melhoria_na_coleta_de_lixo_no_baln._xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6074/ind_370_23_andressa_-__iluminacao_publica_das_ruas_e_melhoria_na_coleta_de_lixo_no_baln._xandu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes e a empresa_x000D_
 Elektro, solicitando que seja realizada a troca das lâmpada queimadas, manutenções nas ruas e melhoria na coleta de lixo no Balneário Xandú.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6075/ind_371_23_andressa_-__ponto_de_onibus__na_av.beira_mar_em_frente_a_colonia_da_telefonica_baln._vila_capri.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6075/ind_371_23_andressa_-__ponto_de_onibus__na_av.beira_mar_em_frente_a_colonia_da_telefonica_baln._vila_capri.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a colocação de um ponto de ónibus na Avenida Beira Mar, em frente a colônia telefônica, Balneário Vila Capri.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6088/indicacao_no_373.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6088/indicacao_no_373.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado uma placa indicativa na Rua Manoel Fernandes, no Balneário Cativeiros.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6089/indicacao_no_374_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6089/indicacao_no_374_-_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de seja feita a manutenção da ponte da ponte de pedestres que fica localizada atras da rodoviária no Parque Linear.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6076/ind_375_23_andressa_-_troca_da_passarela_de_cimento_em_frente_a_rua_alegrete_baln._marilene.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6076/ind_375_23_andressa_-_troca_da_passarela_de_cimento_em_frente_a_rua_alegrete_baln._marilene.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a troca da passarela de cimento em frente a Rua Alegrete, Balneário Marilene.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6084/ind_376_23_tonon_-__instalada_uma_passarela_de_acesso_a_praia_na_altura_do_numero_9.570_da_avenida_beira_mar_no_balneario_maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6084/ind_376_23_tonon_-__instalada_uma_passarela_de_acesso_a_praia_na_altura_do_numero_9.570_da_avenida_beira_mar_no_balneario_maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja Instalada 1 (uma) passarela de acesso à praia, na altura do número 9.570 da Avenida Beira Mar, no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6110/indicacao_377_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6110/indicacao_377_-_2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de seja feita a limpeza de guias e sarjetas na Av. Copacabana no trecho entre o Banco Bradesco e a rotatória da Marginal Candapuí.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6106/troca_das_cadeiras_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6106/troca_das_cadeiras_upa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa  de Oliveira Jr, para que faça gestões junto ao departamento competente, com urgência, para que seja feito a troca das cadeiras da Unidade de Pronto Atendimento (UPA), na Rua Bom Jesus de Iguape esquina com a Marginal Candapuí Sul, no Balneário Samburá.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6107/ind_379_23_andressa_-_manutencao_nas_ruas_neturno_e_venus_no_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6107/ind_379_23_andressa_-_manutencao_nas_ruas_neturno_e_venus_no_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada o serviço de manutenção e zeladoria nas Ruas Netuno e Vênus no Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6108/ind_380_23_fabiano_-_reparos_do_bueiro_na_esquina_entre_a_av._beira_mar_e_a_rua_tampico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6108/ind_380_23_fabiano_-_reparos_do_bueiro_na_esquina_entre_a_av._beira_mar_e_a_rua_tampico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores do Balneário Monte Carlo, no que tange aos reparos do bueiro na esquina entre a Av. Beira Mar e a Rua Tampico.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6109/ind_381_23_fabiano_-_patrolagem_e_manutencao_das_vias__dos_baln._di_franco__leao_de_iguape_e_bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6109/ind_381_23_fabiano_-_patrolagem_e_manutencao_das_vias__dos_baln._di_franco__leao_de_iguape_e_bermudas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores dos Balneários Di Franco, Leão de Iguape e Bermudas no que tange a patrolagem e manutenção das vias.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6112/contratacao_de_guarda_vidas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6112/contratacao_de_guarda_vidas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que sejam contratados 15 Guarda Vidas para trabalhar aos finais de semana.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6113/agentes_publicos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6113/agentes_publicos.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que seja aumentado o número de agentes junto a Polícia Militar, Agentes de trânsito e Guarda Vidas Civil.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6118/assind._rocada-_sao_judas_tadeu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6118/assind._rocada-_sao_judas_tadeu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de roçada e manutenções gerais na Rua São Judas Tadeu, logo após a CDHU, no Balneário Britânia.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6124/indicacao_n_385.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6124/indicacao_n_385.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de seja providenciado a instalação de lâmpadas nos postes da Avenida Lisboa, no balneário Jardim Portugal, para que a rua possa ter a iluminação adequada.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6117/ind_386_23_fabiano_-_asfaltar_rua_araraquara_baln..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6117/ind_386_23_fabiano_-_asfaltar_rua_araraquara_baln..pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores do Balneário Icaraí, mais precisamente da Rua Araraquara, no que tange a possibilidade de asfaltar a via citada.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6120/iluminacao_nas_calcadas_das_marginais_candupui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6120/iluminacao_nas_calcadas_das_marginais_candupui.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feita instalação de iluminação nas calçadas das Marginais Candapuí, Norte e Sul, entre os Balneários Britânia e Adriana.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6121/rampas_de_acessibilidade_nos_retornos_das_marginais_candapui_norte_e_sul_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6121/rampas_de_acessibilidade_nos_retornos_das_marginais_candapui_norte_e_sul_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feita a remoção dos restos de construção entre as Marginais Candapuí Norte e Sul, nas margens do Rio Candapuí.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6126/rampas_de_acessibilidade_nos_retornos_das_marginais_candapui_norte_e_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6126/rampas_de_acessibilidade_nos_retornos_das_marginais_candapui_norte_e_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito rampas de acessibilidade nos retornos das marginais Candapuí Norte e Sul, e travessa de pedestres nas ilhas.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6177/ind_390_23_andressa_-_manut._ponte_rua_para_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6177/ind_390_23_andressa_-_manut._ponte_rua_para_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a manutenção da ponte na Rua Pará, Balneário Vila Nova.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6175/ind_391_23_milton_-_muro_de_arrimo_boqueirao_norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6175/ind_391_23_milton_-_muro_de_arrimo_boqueirao_norte.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja construído muro de arrimo no Boqueirão Norte, tendo em vista o excesso de areia prejudicar a Avenida, comércios e residências.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6176/ind_392_23_milton_-_lombofaixa_av._copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6176/ind_392_23_milton_-_lombofaixa_av._copacabana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja construída, lombo faixa na Avenida Copacabana, próximo ao numero 1.055.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6178/ind_393_23_fabiano_-_container_de_lixo_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6178/ind_393_23_fabiano_-_container_de_lixo_britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores do Balneário Britânia no que tange a colocação de contêiner de lixo na altura da Avenida Beira Mar esquina com a Rua Humberto Paladini.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6179/ind_394_23_gryllo_-_pavimentacao_baln._tropical_-_vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6179/ind_394_23_gryllo_-_pavimentacao_baln._tropical_-_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de roçada nas calçadas em todo o trecho onde foi feito a pavimentação entre o Balneário Tropical até o Vila Nova.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6180/ind_395_23_tonon_-_cascalhamento_ponte_capivaru-centro_do_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6180/ind_395_23_tonon_-_cascalhamento_ponte_capivaru-centro_do_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja realizado o serviço de cascalhamento na Avenida Beira Mar, entre o acesso à Ponte Capivaru e o centro do Boqueirão Sul.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6181/ind_396_23_tonon_-_contratacao_guarda-vidas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6181/ind_396_23_tonon_-_contratacao_guarda-vidas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior e ao Corpo de Bombeiros de Ilha Comprida, para que faça gestões com os departamentos competentes, no sentido de que seja feita Contratação de Guarda-Vidas na praia do Boqueirão Sul, prioritariamente aos finais de semana e feriados ao longo do ano.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6182/ind_397_23_tonon_-_operacoes_especiais_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6182/ind_397_23_tonon_-_operacoes_especiais_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Sargento da Polícia Militar de Ilha Comprida, Levi Martins Ferreira, para que faça gestões com os departamentos competentes, no sentido de que sejam feitas Operações Especiais nas praias do Boqueirão Sul, com o objetivo de fiscalizar veículos que realizam manobras na faixa de areia, além de circular e estacionar em locais proibidos.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6189/iluminacao_parquinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6189/iluminacao_parquinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente com urgência, para que seja feito o serviço de instalação de iluminação no parquinho na Avenida Beira Mar, em frente à oficina dos pescados.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6191/indicacao_no_399.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6191/indicacao_no_399.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a patrolagem e zeladoria da Rua Iguape (Bal. Meu Recanto), no trecho entre o PSF Meu Recanto e Av. Beira Mar.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6125/iluminacao_externa_no_cras_e_placa_de_identificacao_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6125/iluminacao_externa_no_cras_e_placa_de_identificacao_-_.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feita a iluminação adequada na parte externa do CRAS e também instalado placa de identificação.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6190/ind_401_23_andressa_-_servico_de_manutencao_e_cascalhamento_na_extensao_da_rua_piaui_baln_vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6190/ind_401_23_andressa_-_servico_de_manutencao_e_cascalhamento_na_extensao_da_rua_piaui_baln_vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada o serviço de manutenção e cascalhamento na extensão da Rua Piauí, Balneário Vila Nova.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6196/forca_tarefa_para_reforma_dos_playgraunds_e_pracas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6196/forca_tarefa_para_reforma_dos_playgraunds_e_pracas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja criado uma força tarefa para reforma e manutenção de todas as praças e playgrounds e praças do município.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6197/implementacao_de_programa_de_lazer_e_cinema_itinerante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6197/implementacao_de_programa_de_lazer_e_cinema_itinerante.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito a implementação de programa de lazer e cinema itinerante com a finalidade de proporcionar entretenimento, recreação e cultura nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6198/implantacao_projeto__iptu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6198/implantacao_projeto__iptu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja implantado o projeto IPTU verde que tem por objetivo dar desconto de 5% sobre o valor do IPTU para cada árvore plantada_x000D_
 na calçada podendo chegar até 10%.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6199/infraestrutura_porto_de_pescadores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6199/infraestrutura_porto_de_pescadores.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que faça gestão junto ao departamento competente no sentido de dar mais infraestrutura, no Porto de pescadores do bairro de pedrinhas, pois o local é de grande interesse turismo e do trabalho da pesca.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6200/realizacao_de_estudos_para_criacao_de_escolas_destinadas_a_qualificacao_profissional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6200/realizacao_de_estudos_para_criacao_de_escolas_destinadas_a_qualificacao_profissional.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que faça gestão junto ao departamento competente para realização de estudos para criação de escolas destinadas a qualificação de_x000D_
 mão de obra para os setores de hotelaria, gastronomia e turismo.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6202/realizacao_de_corrida_de_rua_anual_para_comemorar_o_aniversario_da_cidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6202/realizacao_de_corrida_de_rua_anual_para_comemorar_o_aniversario_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que faça gestão junto ao departamento competente para realização de corrida de rua anual, em um circuito que passe por importantes_x000D_
 pontos do município, a fim de comemorar o aniversário da cidade.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6203/criacao_do_museu_esportivo_do_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6203/criacao_do_museu_esportivo_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que faça gestão junto ao departamento competente para que determine ao setor competente a criação do museu Esportivo do Município.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6201/aumento_efetivo_dos_bombeiros_militares__policiais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6201/aumento_efetivo_dos_bombeiros_militares__policiais.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que faça gestão junto ao governo do estado visando aumento do efetivo dos bombeiros militares, policiais militares e policiais civis em nosso município.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6204/instalacao_de_ponto_de_onibus_na_rua_justiniano_vianna_sobrinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6204/instalacao_de_ponto_de_onibus_na_rua_justiniano_vianna_sobrinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que faça gestão para que seja instalado um ponto de ônibus na Rua Justiniano Vianna Sobrinho Bal. São Martinho esquina com a Av. Marginal Candapuí Sul.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6194/ciclofaixas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6194/ciclofaixas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a manutenção das ciclofaixas da Marginal Candapuí Sul e Norte.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6195/lanche_para_as_criancas..docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6195/lanche_para_as_criancas..docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr. para que faça gestão junto à Secretaria de Educação e Divisão de Esporte e Lazer, para que seja disponibilizado às crianças que participam das atividades esportivas do município, como futebol, canoagem, surf, judô entre demais modalidades lanches no período em que as mesmas estejam nos equipamentos.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6205/ind_414_23_andressa_-novo_decreto_regulamentando_o_comercio_eventual_e_ambulantes_no_municipio_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6205/ind_414_23_andressa_-novo_decreto_regulamentando_o_comercio_eventual_e_ambulantes_no_municipio_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada com urgência um novo Decreto que regulamenta o comercio eventual e ambulantes no Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6206/ind_415_23_andressa_-_reabertura_av._sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6206/ind_415_23_andressa_-_reabertura_av._sao_paulo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes solicitando que seja realizada a abertura do acesso à Avenida São Paulo,</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6207/ind_416_23_tonon_-_manut._rua_figueira_da_foz_baln._jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6207/ind_416_23_tonon_-_manut._rua_figueira_da_foz_baln._jardim_portugal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de cascalhamento e patrolagem na Rua Figueira da Foz, localizada no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6237/ind_417_23_ivan_-_manutencao_cascalhamento_e_patrolagem_da_rua_tres__baln_marilia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6237/ind_417_23_ivan_-_manutencao_cascalhamento_e_patrolagem_da_rua_tres__baln_marilia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a manutenção, cascalhamento e patrolagem da Rua Três, no Balneário Marília.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6238/ind_418_23_ivan_-_manutencao_e_limpeza_da_rua_e_da_vala_cito_a_ultima_travessa_da_rua_iguape_com_a_rua_dante_alighieri.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6238/ind_418_23_ivan_-_manutencao_e_limpeza_da_rua_e_da_vala_cito_a_ultima_travessa_da_rua_iguape_com_a_rua_dante_alighieri.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a manutenção e limpeza da rua e da vala cito à última travessa da Rua Iguape com a Rua Dante Alighieri, próxima a Zoonose.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6239/ind_419_23_ivan_-__mecanismos_de_protecao_no_transito.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6239/ind_419_23_ivan_-__mecanismos_de_protecao_no_transito.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência sejam instalados de redutores de velocidade e placas de sinalização nas Ruas Projetadas Hum, Dois e Três no Balneário Caiçara.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6241/ind_420_23_daniel_-_limpeza_de_vala_-_rua_paraiba_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6241/ind_420_23_daniel_-_limpeza_de_vala_-_rua_paraiba_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que realize o limpeza da vala de escoamento da água que vem da lagoa e da chuva, na Rua Paraíba localizado Balneário Adriana.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6247/cascalhamento_e_patrolagem_godofredo_viana_filho.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6247/cascalhamento_e_patrolagem_godofredo_viana_filho.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento dompetente, para que dentro de máxima urgência seja feita a manutenção, cascalhamento e patrolagem da Rua Godofredo Viana Filho, no Balneário Marusca.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6248/retirada_de_entulhos_raposo_tavares_sao_martinho.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6248/retirada_de_entulhos_raposo_tavares_sao_martinho.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a retirada de entulhos observando a localidade da Rua Raposo Tavares, no Balneário São Martinho em frente ao número 257 assim como, em toda extensão da rua onde for necessário.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6249/cascalhamento_e_patrolagem_estivan_plotek_bal_marcia.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6249/cascalhamento_e_patrolagem_estivan_plotek_bal_marcia.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a manutenção, cascalhamento e patrolagem da Rua Estivan Plotek, no Balneário Márcia.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6257/manutencao_cobertura_dos_decks_da_orla_fonte_luminosa_mediadores_e_instalacao_de_lixeiras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6257/manutencao_cobertura_dos_decks_da_orla_fonte_luminosa_mediadores_e_instalacao_de_lixeiras.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, que faça gestão junto ao departamento competente para que sejam feitas, com urgência, as seguintes manutenções na orla marítima: cobertura dos decks; manutenção das luminárias; manutenção na fonte luminosa; mediadores dos acessos à praia e instalação de lixeiras de pequeno porte na orla.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6254/mudancas_nos_coqueiros_da_praca_por_mudas_adultas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6254/mudancas_nos_coqueiros_da_praca_por_mudas_adultas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que sejam substituídas as mudas de coqueiros da praça do boqueirão, por mudas adultas, tendo em vista o embelezamento do local.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6252/manutencao_pista_de_skate.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6252/manutencao_pista_de_skate.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feita manutenção da pista de skate do boqueirão.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6253/samu_nas_estradas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6253/samu_nas_estradas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente junto ao governo do estado, para que verifique a possibilidade da volta do sistema SAMU nas estradas de nossa região.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6263/ind_429_23_rogerio_-_manut._rua_esquador_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6263/ind_429_23_rogerio_-_manut._rua_esquador_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a patrolagem e zeladoria da Rua Equador (Bal. Araçá).</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6264/ind_430_23_rogerio_-_limpeza_praias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6264/ind_430_23_rogerio_-_limpeza_praias.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a limpeza das praias.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6256/limpeza_da_vala_e_patrolagem_bal_marusca.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6256/limpeza_da_vala_e_patrolagem_bal_marusca.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a manutenção, limpeza da rua, da vala e patrolagem cito à Rua Ulysses Guimarães e Tancredo Neves no Bal. Marusca.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6255/colocacao_de_tubos_rua_julio_de_almeda.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6255/colocacao_de_tubos_rua_julio_de_almeda.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a manutenção e colocação de tubos na Rua Júlio de Almeida na altura do número 2160 cito ao Bal. Britânia.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6261/ind_433_23_tonon_-_trocar_5__postes_de_iluminacao_publica_na_avenida_mato_grosso__localizada_no_balneario_2_mares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6261/ind_433_23_tonon_-_trocar_5__postes_de_iluminacao_publica_na_avenida_mato_grosso__localizada_no_balneario_2_mares.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam Trocados 5 (cinco) Postes de Iluminação Pública na Avenida Mato Grosso, localizada no Balneário 2 Mares.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6262/ind_434_23_tonon_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6262/ind_434_23_tonon_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos o serviço de Cascalhamento e Patrolagem na Rua Bragança Paulista, altura do número 600, no Balneário Icaraí.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6280/limpeza_das_praias.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6280/limpeza_das_praias.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a limpeza das praias.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6278/ind_436_23_fabiano_-_limpeza_de_valas_rocagem_e_patrolagem_baln._monte_carlo_e_atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6278/ind_436_23_fabiano_-_limpeza_de_valas_rocagem_e_patrolagem_baln._monte_carlo_e_atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores que utilizam a estrada da vizinhança entre os balneários Monte Carlo e Atlântico no que tange a limpeza de valas, roçagem e patrolagem.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6283/ind_437_23_gryllo_-_servicos_de_manutencoes_gerais__na_rua_figueira_da_foz_balneario_jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6283/ind_437_23_gryllo_-_servicos_de_manutencoes_gerais__na_rua_figueira_da_foz_balneario_jardim_portugal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de manutenções gerais na Rua Figueira da Foz, Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6281/ind_438_23_fabiano_-_manutencao_das_ruas_com_limpeza_das_valas_rocagem_e_patrolagem_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6281/ind_438_23_fabiano_-_manutencao_das_ruas_com_limpeza_das_valas_rocagem_e_patrolagem_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores do Balneário Mar e Sol no que tange a manutenção das ruas com limpeza das valas, roçagem e patrolagem.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6286/indicacao_no_439.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6286/indicacao_no_439.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado a patrolagem e zeladoria da Rua Cinco, no Balneário Mares do Sul, para que possa ser acessada por seus moradores</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6297/patrolagem_rua_barao_de_maua_bal_sao_martinho.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6297/patrolagem_rua_barao_de_maua_bal_sao_martinho.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento Competente, para que dentro de máxima urgência seja feita a manutenção e patrolagem da Rua Barão de Mauá nº 40, Baln. São Martinho.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6339/iluminacao_e_refletores_pista_de_skate_e_quadra_de_volei.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6339/iluminacao_e_refletores_pista_de_skate_e_quadra_de_volei.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a manutenção e iluminação da Pista de Skate além da colocação de refletores junto às quadras de vôlei em frente à Escola de Surf.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6299/rocagem_rua_dante_alighieri.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6299/rocagem_rua_dante_alighieri.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a manutenção, limpeza da rua e roçagem da Rua Dante Alighieri.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6300/ind_443_23_fabiano_-__limpeza_de_valas_das_ruas_e_das_ruas_india_e_grecia_no_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6300/ind_443_23_fabiano_-__limpeza_de_valas_das_ruas_e_das_ruas_india_e_grecia_no_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores do balneário Araçá no que tange a limpeza de valas, patrolagem e manutenção das vias principalmente das ruas e das ruas Índia e Grécia.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6301/ind_444_23_fabiano_-_manut._ruas_tamoios_e_dona_emilia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6301/ind_444_23_fabiano_-_manut._ruas_tamoios_e_dona_emilia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores do Balneário Volpara e Bermudas no que tange a limpeza das valas e nivelamento das Ruas Tamoios e Dona Emília.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6303/ind_445_23_andressa_-_rocagem_do_mato__manutencao_e_cascalhamento_na_avenida_das_pedrinhas_baln_ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6303/ind_445_23_andressa_-_rocagem_do_mato__manutencao_e_cascalhamento_na_avenida_das_pedrinhas_baln_ubatuba.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamentos competentes, solicitando que seja feita roçagem do mato, manutenção e cascalhamento na Avenida das Pedrinhas, Balneário Ubatuba.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6304/ind_446_23_tonon_-_tres_bracos_de_luz_na_rua_tiziano_baln._meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6304/ind_446_23_tonon_-_tres_bracos_de_luz_na_rua_tiziano_baln._meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam Instalados 3 (Três) braços de luz nos Postes de Iluminação Pública na Rua Tiziano, altura do número 825 e na última quadra antes da Avenida Candapuí, no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6305/ind_447_23_andressa_-_operacao_tapa_buracos_em_toda_extensao_das_avenidas_av._beiramar_av._sao_paulo_av._ponte_laercio_ribeiro_e_av._candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6305/ind_447_23_andressa_-_operacao_tapa_buracos_em_toda_extensao_das_avenidas_av._beiramar_av._sao_paulo_av._ponte_laercio_ribeiro_e_av._candapui.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo que faça gestões junto aos departamentos competentes, solicitando que seja realizado o serviço de tapa-buracos em toda a extensão da Avenida Beira-Mar, sentido Sul e Norte, Av. São Paulo, Av. da Ponte Laércio Ribeiro e Av. Candapuí, entre outras localidades que necessitam do serviço.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6306/ind_448_23_tonon_-_rocagem_e_zeladoria_na_orla_do_baln_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6306/ind_448_23_tonon_-_rocagem_e_zeladoria_na_orla_do_baln_viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de roçagem e zeladoria na Orla do Balneário Viaréggio, incluindo o local onde existia o Quiosque do Viarregio.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6310/ind_449_23_tonon_-_instalacao_de_banheiros_quimicos_do_tipo_conteiner_na_orla_dos_baln._viareggio_e_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6310/ind_449_23_tonon_-_instalacao_de_banheiros_quimicos_do_tipo_conteiner_na_orla_dos_baln._viareggio_e_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, a pedido dos moradores da região, para que sejam instalados Banheiros Químicos do Tipo Conteiner, na Orla da praia dos Balneários Viareggio do Boqueirão Sul.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6340/tapa_buraco_asfalto_beira_mar_yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6340/tapa_buraco_asfalto_beira_mar_yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a manutenção e correção de asfalto na Av. Beira Mar, nas proximidades do nº 10.360 Bal. Yemar.</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6342/indicacao_bal_canada.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6342/indicacao_bal_canada.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a manutenção e patrolagem da Rua Ilha dos Marinheiros,  Baln. Canadá.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6341/rocagem_e_cascalhamento_rua_bermudas.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6341/rocagem_e_cascalhamento_rua_bermudas.docx.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a roçagem e o cascalhamento da Rua Bermudas n º2230.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6343/iluminacao_e_manutencao_pergolado_-_lagoa_do_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6343/iluminacao_e_manutencao_pergolado_-_lagoa_do_adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a substituição de refletores danificados e manutenção dos bancos e mesas em cimento, do pergolado da Praça da Lagoa (Baln. Adriana).</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6348/scan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6348/scan.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de autoria do Vereador Rogério Lopes Revitti, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja a manutenção do bueiro localizado na Rua Rui Barbosa em confluência com a Av. Beira Mar.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6344/retirada_de_entulho_-_monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6344/retirada_de_entulho_-_monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a retirada de entulhos da Rua Santa Bárbara, 281 Baln. Monte Carlo.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6353/patrol_baln_di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6353/patrol_baln_di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr, para que faça gestões junto ao departamento competente, com urgência, para que seja feito o serviço de patrolagem e cascalhamento na Rua Las Palmas no Balneário Di Franco.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6352/patrol_baln_leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6352/patrol_baln_leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr, para que faça gestões junto ao departamento competente, com urgência, para que seja feito o serviço de patrolagem e cascalhamento na Rua Cantareira no Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6358/rocagem_na_avenida_beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6358/rocagem_na_avenida_beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que faça o serviço de roçagem na Avenida Beira Mar, em direção ao lado direito do Boqueirão.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6356/manutencao_na_iluminacao_do_parque_da_ola_do_balneario_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6356/manutencao_na_iluminacao_do_parque_da_ola_do_balneario_adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito manutenção na iluminação do parquinho de diversão na orla do Balneário Adriana.</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6357/lixeiras_para_praia_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6357/lixeiras_para_praia_2023.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja providenciado mais lixeiras na praia do nosso município, tendo em vista a chegada da temporada.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6359/uniforme_transito_e_fiscalizacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6359/uniforme_transito_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito uniformes para os departamentos de transito (agentes) e fiscais municipais.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6354/ind_462_23_tonon_-_manut.__rua_batatais_do_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6354/ind_462_23_tonon_-_manut.__rua_batatais_do_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos, na Rua Batatais do Balneário Icaraí, os serviços de Roçagem de Guia em toda a extensão da via e Limpeza de Vala no último quadra antes da Avenida Candapuí Norte.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6362/retirada_de_entulho_-_sao_judas_tadeu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6362/retirada_de_entulho_-_sao_judas_tadeu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja feita a manutenção e retirada de entulhos na Travessa São Judas Tadeu (como referência, atrás da fábrica de bloco).</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6364/limpeza_rocagem_na_avenida_sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6364/limpeza_rocagem_na_avenida_sao_paulo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja providenciado o serviço e limpeza e roçagem na Avenida São Paulo, Balneário Adriana.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6363/ind_465_23_tonon_-_servicos_de_zeladoria_na_alameda_ijui_com_alameda_lara__no_balneario_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6363/ind_465_23_tonon_-_servicos_de_zeladoria_na_alameda_ijui_com_alameda_lara__no_balneario_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja realizado os serviços de Zeladoria, incluindo a Roçagem, na Alameda Ijuí com Alameda Lara, no Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6373/faixa_de_pedestre_-_espaco_gente.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6373/faixa_de_pedestre_-_espaco_gente.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestão junto ao departamento competente, para que dentro de máxima urgência seja verificada a possibilidade de implantação de Faixa de Pedestre em frente (ou o mais próximo) ao "Espaço Gente Izabel Eyphanio" cito à Av. Marginal Candapuí Sul, Bal. Britânia.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6374/remocao_materiais_inserviveis_marginal_candapui_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6374/remocao_materiais_inserviveis_marginal_candapui_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais ,ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja removido todo resto de obra, e materiais inservíveis às margens do Rio Candapuí / Marginais entre a rotatória do Balneário Monte Carlo até o Balneário Porto Velho com urgência.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6375/projeto_de_acesso_a_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6375/projeto_de_acesso_a_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais ,ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que o município apresente um projeto, viável e econômico, para que as pessoas, os comerciantes e interessados possam melhorar os acessos a praia de nosso município, delimitando as passagens sem agredir a natureza e abrilhantando a nossa cidade.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6376/pintura_e_substituicao_de_toldo_postinho_araca_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6376/pintura_e_substituicao_de_toldo_postinho_araca_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais ,ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que seja feito com urgência a pintura e substituição de toldo e manutenção no Postinho de saúde do Balneário Araçá.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6377/assind._cascalhamento_rua_para.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6377/assind._cascalhamento_rua_para.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de cascalhamento e manutenções gerais na Rua Pará, Balneário Adriana.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6378/assind._cascalhamento_rua_ceara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6378/assind._cascalhamento_rua_ceara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de cascalhamento e manutenções gerais na Rua Ceará, Balneário Adriana.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6379/assind._cascalhamento_rua_acre.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6379/assind._cascalhamento_rua_acre.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de cascalhamento e manutenções gerais na Rua Acre, Balneário Adriana.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6389/ind_473_23_tonon_-__servicos_de_cascalhamento_e_patrolagem_em_toda_extensao_da_rua_pacaembu_localizada_no_balneario_flor_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6389/ind_473_23_tonon_-__servicos_de_cascalhamento_e_patrolagem_em_toda_extensao_da_rua_pacaembu_localizada_no_balneario_flor_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam feitos os serviços de cascalhamento e patrolagem em toda extensão da Rua Pacaembu, localizada no Balneário Flor de Iguape.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6390/ind_474_23_tonon_-_reparo_nas_lampadas_alameda_das_magnolias_balneario_yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6390/ind_474_23_tonon_-_reparo_nas_lampadas_alameda_das_magnolias_balneario_yemar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior e a Neoenergia Elektro para que faça gestões com os departamentos competentes, no sentido de que seja feito o serviço de reparo nas lâmpadas já existentes nos Postes de Iluminação Pública em toda extensão da Alameda das Magnólias, localizada no Balneário Yemar.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6408/servico_de_rocagem_nas_calcadas_meio_fio_e_caiacao_do_meio_fio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6408/servico_de_rocagem_nas_calcadas_meio_fio_e_caiacao_do_meio_fio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestão junto ao departamento competente para que faça o serviço de capinagem nas calçadas, meio fio e pintura das guias da Avenida Copacabana com urgência.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6405/ind_476_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6405/ind_476_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que atenda o pedido dos moradores que residem entre os balneários Monte Carlo e Caiçara no que tange a roçagem da extensão da orla e entorno dos abrigos de ônibus.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6406/ind_477_23_andressa_-_manut._rua_roxinol_baln._carolina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6406/ind_477_23_andressa_-_manut._rua_roxinol_baln._carolina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja feita roçagem do mato, limpeza das valas, manutenção e cascalhamento na Rua Roxinol, Balneário Carolina.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6410/ind_478_23_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6410/ind_478_23_andressa_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja feita um plano municipal de segurança pública para nosso cidade.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6411/ind_479_23_andressa_-_criacao_guarda_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6411/ind_479_23_andressa_-_criacao_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja criada a Guarda Municipal treinada e armada em nosso município.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6438/ind_480_23_daniel_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6438/ind_480_23_daniel_-.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que realize a retirada de entulhos na Rua Nilo Peçanha em frente ao numero nº 266, localizado no Balneário São  Martinho.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>JULCO</t>
   </si>
   <si>
     <t>Julgamento de Contas (Tcesp)</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5399/parecer_contas_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5399/parecer_contas_2019.pdf</t>
   </si>
   <si>
     <t>CONTAS MUNICIPAIS REF. EXERCÍCIO 2019, COM PARECER PRÉVIO DESFAVORÁVEL EXARADO PELO TRIBUNAL DE CONTAS DE SÃO PAULO.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5672/parecer_contas_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5672/parecer_contas_2020.pdf</t>
   </si>
   <si>
     <t>CONTAS MUNICIPAIS REF. EXERCÍCIO 2020, COM PARECER PRÉVIO DESFAVORÁVEL EXARADO PELO TRIBUNAL DE CONTAS DE SÃO PAULO.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5351/mocao_001_23_-_todos_-_de_pesar_cicero_jose_polassi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5351/mocao_001_23_-_todos_-_de_pesar_cicero_jose_polassi.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido Sr. CÍCERO JOSÉ POLASSI, que no dia 31 de dezembro de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5370/mocao_002_22_-_ivan_-_apoio_a_sancao_do_projeto_de_lei_1180_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5370/mocao_002_22_-_ivan_-_apoio_a_sancao_do_projeto_de_lei_1180_2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à sanção do Projeto de Lei nº 1.180/2019, que institui a política estadual de fornecimento gratuito de medicamentos formulados de derivado vegetal à base de canabidiol, em associação com outras substâncias canabinóides, incluindo o tetrahidrocanabinol, em caráter de excepcionalidade pelo Poder Executivo, nas unidades de saúde pública estadual e privada conveniada ao Sistema Único de Saúde – SUS, em prazo de sancionamento perante o Governador do Estado de São Paulo, Sr. Tarcísio de Freitas, aprovado no plenário da Assembleia Legislativa do Estado de São Paulo em 22 de dezembro de 2022.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5380/mocao_003_23_-_gryllo_-_pesar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5380/mocao_003_23_-_gryllo_-_pesar.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares da saudosa e querida Sra. Carla Helena Rocha Cordeiro Ferreira, que no dia 27 de janeiro de 2023, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5403/mocao_004_23_-_andressa_-_pesar_regina_aparecida_joizo_sarcinella.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5403/mocao_004_23_-_andressa_-_pesar_regina_aparecida_joizo_sarcinella.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudoso e querida amiga Regina Aparecida Joiozo Sarcinella</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR, ANDRESSA CERONI, DANIEL RAMOS, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5407/mocao_005_23_-_todos_-_pesar_mauro_ramos_de_oliveira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5407/mocao_005_23_-_todos_-_pesar_mauro_ramos_de_oliveira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudoso e querido amigo Mauro Ramos de Oliveira</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5450/mocao_n._006-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5450/mocao_n._006-2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULACÕES, de autoria do vereador Rogerio Lopes Revitti, ao Sr. IZALINO RAMOS RAMALHO pelo empenho e serviço prestado ao município de Ilha Comprida.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5460/mocao_007_23_-_gryllo_-_pesar_helcio_pereira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5460/mocao_007_23_-_gryllo_-_pesar_helcio_pereira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudoso e querido amigo Sr. Helcio Pereira.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5547/mocao_008_23_-_todos_-_jean_honorato_de_souza.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5547/mocao_008_23_-_todos_-_jean_honorato_de_souza.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido JEAN HONORATO DE SOUZA, que no dia 02 de abril de 2023, certamente pela vontade de Deus, deixou esta vida a caminho da vida eterna junto ao Pai Celestial</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5552/mocao_009_23_-_ivan_-_congratulacoes_karate.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5552/mocao_009_23_-_ivan_-_congratulacoes_karate.pdf</t>
   </si>
   <si>
     <t>Os atletas do projeto Viva a Vida, do instituto Renata Miguel, comemoraram a conquista de nove medalhas (ouro, prata e bronze). Parabéns a todos os atletas pela vitoria e dedicação.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>MILTINHO, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5564/mocao_010_23_-_todos_-_congratulacoes_aroldo_pontes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5564/mocao_010_23_-_todos_-_congratulacoes_aroldo_pontes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao senhor AROLDO PONTES destaque há mais de 25 anos em competições de corrida de rua, como maratonas representando nosso município.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5605/mocao_011_23_-_todos_-_pesar_isaly_das_dores_verilo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5605/mocao_011_23_-_todos_-_pesar_isaly_das_dores_verilo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida Isaly das Dores Verilo</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5682/mocao_012_22_-_fabiano-_equipe_de_futebol_feminino.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5682/mocao_012_22_-_fabiano-_equipe_de_futebol_feminino.pdf</t>
   </si>
   <si>
     <t>Congratulação a equipe feminina de Futsal de Ilha Comprida que se sagrou CAMPEÃ DOS JOGOS ABERTOS DA JUVENTUDE.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5711/mocao_013_23_-_todos_-_correio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5711/mocao_013_23_-_todos_-_correio.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à Empresa Brasileira de Correios e Telégrafos.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5712/mocao_014_23_-_todos_-_de_pesar_maria_batista_rodrigues.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5712/mocao_014_23_-_todos_-_de_pesar_maria_batista_rodrigues.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares da saudosa e querida Maria Batista Rodrigues, que no dia 16 de maio de 2023, certamente pela vontade de Deus, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5697/mocao_015_23_-_gryllo_-_congratulacoes_pastor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5697/mocao_015_23_-_gryllo_-_congratulacoes_pastor.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES ao Pastor ADEMIR DE SOUZA SANTOS</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5704/mocao_de_congratulacao_n16.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5704/mocao_de_congratulacao_n16.pdf</t>
   </si>
   <si>
     <t>Moção e congratulação ao corpo de bombeiros da cidade de Ilha Comprida.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>FABIO TONON, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5738/mocao_017_23_-_todos_-_pesar_luiz_inocencio_de_melo_neto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5738/mocao_017_23_-_todos_-_pesar_luiz_inocencio_de_melo_neto.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo LUIZ INOCÊNCIO DE MELO NETO, que no último 23 de maio, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5743/mocao_018_23_-_todos_-_congratulacoes_karina_alves_moreira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5743/mocao_018_23_-_todos_-_congratulacoes_karina_alves_moreira.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES a Karina Alves Moreira.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5744/mocao_019_23_-_todos_-_congratulacoes_time_de_futibol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5744/mocao_019_23_-_todos_-_congratulacoes_time_de_futibol.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES ao Time do Sport Clube CENTRAL de Ilha Comprida pela conquista do titulo inédito da SUPER COPA DO VALE que aconteceu no dia 21 de Maio de 2023 na cidade cede de Cajati.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>EMERSON GRYLLO, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5758/mocao_020_23_-_todos_-_pesar_mirian_da_cruz_merighe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5758/mocao_020_23_-_todos_-_pesar_mirian_da_cruz_merighe.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares da saudosa e querida Sra. MIRIAN DA CRUZ MERIGHE, que no dia 30 de maio de 2023, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5760/mocao_021_23_-_fabiano_-_congratulacoes_atletas_joao_paulo_loureiro_de_andrade_wellington_rodrigues_reis_e_o_treinador_edinaldo_peniche_novais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5760/mocao_021_23_-_fabiano_-_congratulacoes_atletas_joao_paulo_loureiro_de_andrade_wellington_rodrigues_reis_e_o_treinador_edinaldo_peniche_novais.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO aos atletas João Paulo Loureiro de Andrade, Wellington Rodrigues Reis e o treinador Edinaldo Peniche Novais, representando a academia Novais Team e o município de Ilha Comprida, que na data de 04 de junho esses atletas sagraram-se campeões, em suas categorias, da 14ª edição do evento super fighters, realizado no município de São Paulo, a esses atletas fica aqui nossa singela homenagem.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5761/mocao_022_23_-_fabiano_-_aos_atletas_da_equipe_eqmax_ciclismo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5761/mocao_022_23_-_fabiano_-_aos_atletas_da_equipe_eqmax_ciclismo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO aos atletas da equipe EQMAX CICLISMO, que realizaram grande prova na 1ª etapa da COPA EVOLUE DE MTB 40km, realizado no município de Catanduva do Sul/PR, entre centenas de atletas, a equipe que representa nosso município ficou em 5º lugar, nos dando muito_x000D_
 orgulho, nossos comprimentos em especial aos atletas Glorinha Marques e Fábio Vinicius.</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7334/mocao_023_23_-_todos_-_pesar_paulo_rodrigues_da_silva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7334/mocao_023_23_-_todos_-_pesar_paulo_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares do saudoso e querido Paulo Rodrigues da Silva.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5774/mocao_024_23__-_todos_-_congratulacao_time_schalk_7.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5774/mocao_024_23__-_todos_-_congratulacao_time_schalk_7.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOCÃO DE CONGRATULAÇÕES ao time SCHALK 7.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5781/mocao_025_23_-_todos_-_de_pesar_blener_vagner_da_silva_souza.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5781/mocao_025_23_-_todos_-_de_pesar_blener_vagner_da_silva_souza.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo BLENER VAGNER DA SILVA SOUZA que neste último dia 13 de Junho, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5801/mocao_026_23_-_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5801/mocao_026_23_-_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio, para que sejam criadas legislações específicas a cerca do TRANSTORNO DO ESPECTRO SUTISMO (TEA), no sentindo de criar mecanismo para recebimento de recursos financeiros próprios de forma direta sem depender de fontes de custeio e repasse de outros setores.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5959/assmocao_congr._vita.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5959/assmocao_congr._vita.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Congratulações à Sra. Olivia Carneiro Brito, conhecida carinhosamente como Vita, pelo seu desempenho, empatia e amor dedicados como Coordenadora do SERVIÇO DE ACOLHIMENTO INSTITUCIONAL CRIANÇAS E ADOLESCENTES - SAICA de nossa cidade.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5907/mocao_028_23_-_todos_-_pesar_orlando_pereira_de_souza.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5907/mocao_028_23_-_todos_-_pesar_orlando_pereira_de_souza.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares do saudoso e querido Sr. Orlando Pereira de Souza, que no dia 30 de julho de 2023, certamente pela vontade de “DEUS,” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5910/mocao_029_23_-_todos_-_pesar_luciana_da_silva_aguiar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5910/mocao_029_23_-_todos_-_pesar_luciana_da_silva_aguiar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares da professora Luciana da Silva Aguiar, que no dia 01 de agosto de 2023, certamente pela vontade de “DEUS,” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6018/mocao_030_23_-_todos_-_pesar_airton_cardona_de_cardona.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6018/mocao_030_23_-_todos_-_pesar_airton_cardona_de_cardona.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido Sr. Airton Cardona de Cardona, que no dia 22 de agosto de 2023, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6011/mocao_031_23_-_todos_-_pesar_joao_mendonca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6011/mocao_031_23_-_todos_-_pesar_joao_mendonca.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido Sr. João Mendonça, que no dia 20 de agosto de 2023, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6053/mocao_032_23_-_andressa_-_congratulacoes_mulheres_de_varzea.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6053/mocao_032_23_-_andressa_-_congratulacoes_mulheres_de_varzea.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÃO ao grupo feminino “MULHERES DA VÁRZEA DE ILHA COMPRIDA” criada para incentivar e unir as mulheres que gostam de futebol, independentemente da cor da camisa.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6077/mocao_033_23_-_todos_-_congratulacoes_miguel_alves_nascimentos_neto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6077/mocao_033_23_-_todos_-_congratulacoes_miguel_alves_nascimentos_neto.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES ao senhor MIGUEL ALVES NASCIMENTO NETO destaque nas oficinas de música na ONG CRESCER PARA O FUTURO.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6136/mocao_034_23_-_andressa_-_congratulacoes_hip_hop.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6136/mocao_034_23_-_andressa_-_congratulacoes_hip_hop.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÃO  ao Campeão de Hip Hop All Style 2023 do Vale do Ribeira  “MICHEL DE ARAUJO” representando Ilha Comprida.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6183/mocao_035_23_-_andressa_-_congratulacoes_canoagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6183/mocao_035_23_-_andressa_-_congratulacoes_canoagem.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Congratulação ao atletas da Escola de Canoagem de Ilha Comprida, Lucas Siqueira e Kelvin Silva conquistaram ambos, a quinta colocação no Campeonato Brasileiro de Canoagem Velocidade.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6184/mocao_036_23_-_fabiano_-_repudio_elektro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6184/mocao_036_23_-_fabiano_-_repudio_elektro.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio em desfavor da empresa Neoenergia Elektro, pela péssima qualidade dos serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6185/mocao_037_23_-_daniel_-_pesar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6185/mocao_037_23_-_daniel_-_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga BENEDITA MARIA DO NASCIMENTO que neste último dia 25 de Setembro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6242/mocao_038_23_-_rogerio_-_ong_acao_do_amor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6242/mocao_038_23_-_rogerio_-_ong_acao_do_amor.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, Moção de Congratulação à ONG AÇÃO DO AMOR.</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7356/mocao_039_23_-_todos_-_pesar_aluzenir.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7356/mocao_039_23_-_todos_-_pesar_aluzenir.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida Aluzenir Ferreira Ramos Silva</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6258/mocao_040_23_-_todos_-_joao_lucio_da_silva_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6258/mocao_040_23_-_todos_-_joao_lucio_da_silva_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo JOÃO LÚCIO DA SILVA que neste último dia 22 de Outubro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6387/mocao_041_23_-_todos_-_pesar_luiz_rodrigo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6387/mocao_041_23_-_todos_-_pesar_luiz_rodrigo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido Luiz Rodrigo Araujo Alves que neste último dia 22 de Outubro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6288/mocao_042_23_-_tonon_-_congratulacoes_agentes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6288/mocao_042_23_-_tonon_-_congratulacoes_agentes.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES aos Agentes de Combate às Endemias de Ilha Comprida: Vanessa Barbosa Colaço, Eric Lobo Marques, Melissa Caroline de Melo Souza e a coordenadora do setor, Silvia Rios.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6302/mocao_043_23_-_andressa_-__de_congratulacoes_a_equipe_espaco_do_empreendedor_-_centro_de_formacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6302/mocao_043_23_-_andressa_-__de_congratulacoes_a_equipe_espaco_do_empreendedor_-_centro_de_formacao.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à equipe “ESPAÇO DO EMPREENDEDOR - CENTRO DE FORMAÇÃO”</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6349/mocao_044_23_-_todos_-_pesar_leonardo_tharcizio_nascimento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6349/mocao_044_23_-_todos_-_pesar_leonardo_tharcizio_nascimento.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Pesar, expressando nossos mais profundos sentimentos pelo falecimento do jovem Leonardo Tharcízio Nascimento, morador do Boqueirão Sul, ocorrido em 02 de novembro de 2023.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6351/mocao_045_23_-_tonon_-_de_congratulacoes_a_dentista_cleusa_zanella.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6351/mocao_045_23_-_tonon_-_de_congratulacoes_a_dentista_cleusa_zanella.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Congratulações à Dentista Cleusa Zanella, pelos serviços prestados no Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6384/mocao_046_23_-_rogerio_-_congratulacao__projeto_das_manas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6384/mocao_046_23_-_rogerio_-_congratulacao__projeto_das_manas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO de autoria do Vereador Rogério Lopes Revitti ao Projeto das Manas, pela realização do evento no dia 20 de novembro, no espaço cultural Plínio Marcos, em celebração ao Dia da Consciência Negra.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6436/voluntarios_ilha_jovem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6436/voluntarios_ilha_jovem.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Congratulações ao corpo de voluntários do Projeto Ilha Jovem.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6441/mocao_048_23_-_todos_-_pesar_leonado_silveira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6441/mocao_048_23_-_todos_-_pesar_leonado_silveira.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido Leonardo Silveira que no dia 12 de dezembro de 2023, certamente pela vontade de DEUS, deixaram esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5338/parecer_proj_lei_001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5338/parecer_proj_lei_001.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 001/2023.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5339/parecer_proj_lei_002.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5339/parecer_proj_lei_002.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 002/2023.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5340/parecer_proj_lei_003.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5340/parecer_proj_lei_003.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 003/2023.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5341/parecer_proj_lei_004.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5341/parecer_proj_lei_004.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 004/2023.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5342/parecer_proj_lei_005.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5342/parecer_proj_lei_005.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 005/2023.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5343/parecer_proj_lei_006.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5343/parecer_proj_lei_006.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 006/2023.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5694/parecer_pl_007.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5694/parecer_pl_007.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 007/2023.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5698/parecer_pl_008.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5698/parecer_pl_008.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 008/2023.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5702/parecer_pl_009.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5702/parecer_pl_009.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 009/2023.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5705/parecer_pl_010.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5705/parecer_pl_010.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 010/2023.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5812/parecer_pl_011.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5812/parecer_pl_011.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 11/2023.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5837/parecer_pl_012.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5837/parecer_pl_012.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 12/2023.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5838/parecer_pl_013.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5838/parecer_pl_013.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 13/2023.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5850/parecer_pl_014.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5850/parecer_pl_014.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 14/2023.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5839/parecer_pl_015.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5839/parecer_pl_015.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 15/2023.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5847/parecer_pl_016.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5847/parecer_pl_016.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 16/2023.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5840/parecer_pl_017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5840/parecer_pl_017.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 17/2023.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5841/parecer_pl_018.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5841/parecer_pl_018.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 18/2023.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5845/parecer_pl_019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5845/parecer_pl_019.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 19/2023.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5853/parecer_pl_020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5853/parecer_pl_020.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 20/2023.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5848/parecer_pl_021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5848/parecer_pl_021.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 21/2023.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5842/parecer_pl_022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5842/parecer_pl_022.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 22/2023.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5843/parecer_pl_023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5843/parecer_pl_023.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 23/2023.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5844/parecer_pl_024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5844/parecer_pl_024.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 24/2023.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5857/parecer_pl_025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5857/parecer_pl_025.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 25/2023.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5851/parecer_pl_027.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5851/parecer_pl_027.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 27/2023.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5852/parecer_pl_028.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5852/parecer_pl_028.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 28/2023.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
     <t>DANIEL RAMOS, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6451/parecer_pl_029.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6451/parecer_pl_029.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL dos Relatores Especialmente Designados em Nome das Comissão de Constituição, Justiça e Redação e Finanças e Orçamento ao PL 29/2023.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5858/parecer_pl_030.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5858/parecer_pl_030.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 30/2023.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5708/parecer_pl_031.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5708/parecer_pl_031.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 31/2023.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5862/parecer_pl_032.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5862/parecer_pl_032.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 032/2023.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5859/parecer_pl_033.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5859/parecer_pl_033.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 33/2023.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5707/parecer_pl_035.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5707/parecer_pl_035.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 035/2023.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6454/parecer_pl_036.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6454/parecer_pl_036.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 36/2023.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5860/parecer_pl_037.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5860/parecer_pl_037.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 037/2023.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6452/parecer_pl_038.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6452/parecer_pl_038.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL dos Relatores Especialmente Designados em Nome das Comissão de Constituição, Justiça e Redação e Finanças e Orçamento ao PL 38/2023.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5861/parecer_pl_040.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5861/parecer_pl_040.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 40/2023.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6455/parecer_pl_041.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6455/parecer_pl_041.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 41/2023.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5863/parecer_pl_042.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5863/parecer_pl_042.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 42/2023.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6456/parecer_pl_043.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6456/parecer_pl_043.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 43/2023.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6457/parecer_pl_044.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6457/parecer_pl_044.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 44/2023.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5864/parecer_pl_046.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5864/parecer_pl_046.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 46/2023.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6458/parecer_pl_047.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6458/parecer_pl_047.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 47/2023.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6450/parecer_pl_049.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6450/parecer_pl_049.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL do Relator Especialmente Designado em Nome da Comissão de Constituição, Justiça e Redação ao PL 49/2023.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6462/parecer_pl_050.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6462/parecer_pl_050.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome da Comissão de Constituição, Justiça e Redação ao PL 050/2023.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6453/parecer_pl_051.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6453/parecer_pl_051.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 51/2023.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6463/parecer_pl_052.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6463/parecer_pl_052.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome da Comissão de Constituição, Justiça e Redação ao PL 052/2023.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6459/parecer_pl_053.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6459/parecer_pl_053.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 53/2023.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6460/parecer_pl_054.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6460/parecer_pl_054.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 54/2023.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5746/parecer_pl_056.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5746/parecer_pl_056.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL dos Relatores Especialmente Designados em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 056/2023.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6461/parecer_pl_057.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6461/parecer_pl_057.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL dos Relatores Especialmente Designados em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 057/2023.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5747/parecer_pl_058.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5747/parecer_pl_058.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 058/2023.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6469/parecer_pl_059.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6469/parecer_pl_059.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 059/2023.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6464/parecer_pl_061.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6464/parecer_pl_061.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL dos Relatores Especialmente Designados em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 061/2023.</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6465/parecer_pl_062.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6465/parecer_pl_062.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL dos Relatores Especialmente Designados em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 062/2023.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5748/parecer_pl_065.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5748/parecer_pl_065.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 065/2023.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6466/parecer_pl_066.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6466/parecer_pl_066.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 066/2023.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6467/parecer_pl_067.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6467/parecer_pl_067.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 067/2023.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6468/parecer_pl_068.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6468/parecer_pl_068.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 068/2023.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6470/parecer_pl_069.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6470/parecer_pl_069.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 069/2023.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6472/parecer_pl_070.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6472/parecer_pl_070.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 070/2023.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6493/parecer_pl_071.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6493/parecer_pl_071.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 071/2023.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6471/parecer_pl_072.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6471/parecer_pl_072.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 072/2023.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6096/parecer_pl_073_-_desfavoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6096/parecer_pl_073_-_desfavoravel.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 073/2023.</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5983/parecer_pl_074.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5983/parecer_pl_074.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição Justiça e Redação, e de Orçamento e Finanças ao PL 074/2023.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5989/parecer_pl_075.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5989/parecer_pl_075.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 75/2023.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6494/parecer_pl_076.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6494/parecer_pl_076.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 076/2023.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6495/parecer_pl_077.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6495/parecer_pl_077.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 077/2023.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5876/parecer_pl_078.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5876/parecer_pl_078.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 78/2023.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5877/parecer_pl_079.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5877/parecer_pl_079.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 79/2023.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5878/parecer_pl_080.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5878/parecer_pl_080.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 80/2023.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5879/parecer_pl_081.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5879/parecer_pl_081.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 81/2023.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5880/parecer_pl_082.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5880/parecer_pl_082.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 82/2023.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5881/parecer_pl_083.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5881/parecer_pl_083.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 83/2023.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5882/parecer_pl_084.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5882/parecer_pl_084.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 84/2023.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5883/parecer_pl_085.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5883/parecer_pl_085.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 85/2023.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5884/parecer_pl_086.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5884/parecer_pl_086.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 86/2023.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6021/parecer_pl_087.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6021/parecer_pl_087.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 87/2023.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6022/parecer_pl_088.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6022/parecer_pl_088.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 88/2023.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5990/parecer_pl_089.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5990/parecer_pl_089.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 89/2023.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6142/parecer_pl_090.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6142/parecer_pl_090.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 90/2023.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6275/parecer_pl_091.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6275/parecer_pl_091.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 091/2023.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6144/parecer_pl_092.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6144/parecer_pl_092.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 92/2023.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5995/parecer_pl_093.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5995/parecer_pl_093.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 93/2023.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5991/parecer_pl_094.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5991/parecer_pl_094.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 94/2023.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5992/parecer_pl_095.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5992/parecer_pl_095.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 95/2023.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5993/parecer_pl_096.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5993/parecer_pl_096.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 96/2023.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5994/parecer_pl_097.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5994/parecer_pl_097.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 97/2023.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6276/parecer_pl_098.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6276/parecer_pl_098.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 098/2023.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6025/parecer_pl_100.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6025/parecer_pl_100.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 100/2023.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6048/parecer_pl_102.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6048/parecer_pl_102.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 102/2023.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6049/parecer_pl_103.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6049/parecer_pl_103.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 103/2023.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6095/parecer_pl_104.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6095/parecer_pl_104.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 104/2023.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6050/parecer_pl_105.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6050/parecer_pl_105.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 105/2023.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6367/parecer_pl_107.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6367/parecer_pl_107.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças ao PL 107/2023 - LDO 2024.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6059/parecer_pl_108.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6059/parecer_pl_108.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 108/2023.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6277/parecer_pl_109.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6277/parecer_pl_109.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 109/2023.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6060/parecer_pl_110.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6060/parecer_pl_110.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 110/2023.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6061/parecer_pl_111.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6061/parecer_pl_111.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 111/2023.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6243/parecer_pl_112.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6243/parecer_pl_112.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 112/2023.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6244/parecer_pl_113.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6244/parecer_pl_113.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 113/2023.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6246/parecer_pl_114.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6246/parecer_pl_114.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 114/2023.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6272/parecer_pl_115.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6272/parecer_pl_115.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 115/2023.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6267/parecer_pl_116.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6267/parecer_pl_116.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 116/2023.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6290/parecer_pl_118.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6290/parecer_pl_118.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 118/2023.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6273/parecer_pl_119.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6273/parecer_pl_119.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 119/2023.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6274/parecer_pl_120.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6274/parecer_pl_120.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 120/2023.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6291/parecer_pl_121.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6291/parecer_pl_121.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 121/2023.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6292/parecer_pl_123.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6292/parecer_pl_123.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 123/2023.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6293/parecer_pl_124.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6293/parecer_pl_124.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 124/2023.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6294/parecer_pl_125.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6294/parecer_pl_125.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 125/2023.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6296/parecer_pl_126.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6296/parecer_pl_126.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 126/2023.</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6504/parecer_pl_127_-_desfavoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6504/parecer_pl_127_-_desfavoravel.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 127/2023.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6505/parecer_pl_128.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6505/parecer_pl_128.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 128/2023.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6368/parecer_pl_129.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6368/parecer_pl_129.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 129/2023.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6517/parecer_pl_130_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6517/parecer_pl_130_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome da Comissão de Constituição, Justiça e Redação ao PL 130/2023.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6369/parecer_pl_131.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6369/parecer_pl_131.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 131/2023.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6391/parecer_pl_132.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6391/parecer_pl_132.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 132/2023.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6392/parecer_pl_133.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6392/parecer_pl_133.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 133/2023.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6393/parecer_pl_134.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6393/parecer_pl_134.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 134/2023.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6585/parecer_pl_135_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6585/parecer_pl_135_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6518/parecer_pl_136_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6518/parecer_pl_136_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome da Comissão de Constituição, Justiça e Redação ao PL 136/2023.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6519/parecer_pl_137_-_favoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6519/parecer_pl_137_-_favoravel.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL do Relator Especialmente Designado em Nome da Comissão de Constituição, Justiça e Redação ao PL 137/2023.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6503/parecer_pl_138.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6503/parecer_pl_138.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 138/2023.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6507/parecer_pl_139.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6507/parecer_pl_139.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 139/2023.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6508/parecer_pl_140.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6508/parecer_pl_140.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 140/2023.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6506/parecer_pl_141.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6506/parecer_pl_141.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 141/2023.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6510/parecer_pl_142.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6510/parecer_pl_142.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 142/2023.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6511/parecer_pl_143.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6511/parecer_pl_143.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 143/2023.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6512/parecer_pl_144.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6512/parecer_pl_144.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 144/2023.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6513/parecer_pl_145.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6513/parecer_pl_145.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissão de Constituição, Justiça e Redação ao PL 145/2023.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6520/parecer_pl_147.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6520/parecer_pl_147.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 147/2023.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6514/parecer_pl_148.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6514/parecer_pl_148.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 148/2023.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6521/parecer_pl_149.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6521/parecer_pl_149.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissão de Constituição, Justiça e Redação ao PL 149/2023.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6522/parecer_pl_150.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6522/parecer_pl_150.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissão de Constituição, Justiça e Redação ao PL 150/2023.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6523/parecer_pl_152.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6523/parecer_pl_152.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissão de Constituição, Justiça e Redação ao PL 152/2023.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6551/parecer_pl_153.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6551/parecer_pl_153.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 153/2023.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6515/parecer_pl_154.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6515/parecer_pl_154.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 154/2023.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6516/parecer_pl_155.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6516/parecer_pl_155.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 155/2023.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, FO - Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6712/parecer_pl_156_23.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6712/parecer_pl_156_23.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 156/2023.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6552/parecer_pl_157.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6552/parecer_pl_157.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 157/2023.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6553/parecer_pl_158.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6553/parecer_pl_158.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 158/2023.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6554/parecer_pl_159.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6554/parecer_pl_159.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 159/2023.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6555/parecer_pl_160.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6555/parecer_pl_160.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 160/2023.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5771/parecer_pr_01.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5771/parecer_pr_01.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 01/2023.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5773/parecer_pr_02.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5773/parecer_pr_02.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL dos Relatores Especialmente Designados em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao Projeto de Resolução 02/2023</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>DANIEL RAMOS, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5772/parecer_pr_03.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5772/parecer_pr_03.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL dos Relatores Especialmente Designados em Nome das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao Projeto de Resolução 03/2023</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5810/parecer_pr_04.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5810/parecer_pr_04.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 04/2023.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6023/parecer_pr_05.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6023/parecer_pr_05.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 05/2023.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6024/parecer_pr_06.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6024/parecer_pr_06.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 06/2023.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6311/parecer_pr_07.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6311/parecer_pr_07.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 07/2023.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6312/parecer_pr_08.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6312/parecer_pr_08.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 08/2023.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6314/parecer_pr_09.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6314/parecer_pr_09.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 09/2023.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6447/parecer_pr_10.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6447/parecer_pr_10.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 10/2023.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6448/parecer_pr_11.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6448/parecer_pr_11.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 11/2023.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6315/parecer_pr_12.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6315/parecer_pr_12.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 12/2023.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5788/parecer_pdl_001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5788/parecer_pdl_001.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 001/2023.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6317/parecer_pdl_002.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6317/parecer_pdl_002.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 002/2023.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6318/parecer_pdl_003.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6318/parecer_pdl_003.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 003/2023.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6319/parecer_pdl_004.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6319/parecer_pdl_004.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 004/2023.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6320/parecer_pdl_005.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6320/parecer_pdl_005.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 005/2023.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6321/parecer_pdl_006.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6321/parecer_pdl_006.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 006/2023.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6322/parecer_pdl_007.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6322/parecer_pdl_007.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 007/2023.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6323/parecer_pdl_008.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6323/parecer_pdl_008.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 008/2023.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6324/parecer_pdl_009.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6324/parecer_pdl_009.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 009/2023.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6325/parecer_pdl_010.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6325/parecer_pdl_010.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 010/2023.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6326/parecer_pdl_011.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6326/parecer_pdl_011.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 011/2023.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6327/parecer_pdl_012.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6327/parecer_pdl_012.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 012/2023.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6328/parecer_pdl_013.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6328/parecer_pdl_013.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 013/2023.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6329/parecer_pdl_014.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6329/parecer_pdl_014.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 014/2023.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6330/parecer_pdl_015.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6330/parecer_pdl_015.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 015/2023.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6331/parecer_pdl_016.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6331/parecer_pdl_016.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 016/2023.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6332/parecer_pdl_018.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6332/parecer_pdl_018.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 018/2023.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6333/parecer_pdl_019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6333/parecer_pdl_019.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 019/2023.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6334/parecer_pdl_020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6334/parecer_pdl_020.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 020/2023.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6335/parecer_pdl_021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6335/parecer_pdl_021.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 021/2023.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6336/parecer_pdl_022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6336/parecer_pdl_022.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 022/2023.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6337/parecer_pdl_023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6337/parecer_pdl_023.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 023/2023.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6338/parecer_pdl_024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6338/parecer_pdl_024.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 024/2023.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5855/parecer_veto_pl_016.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5855/parecer_veto_pl_016.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 16/2023.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5854/parecer_veto_pl_020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5854/parecer_veto_pl_020.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 20/2023.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5856/parecer_veto_pl_136_22.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5856/parecer_veto_pl_136_22.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 136/2022.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>10001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5598/relatorio_contas_previo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5598/relatorio_contas_previo.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORAVEL da Comissão de Orçamento e Finanças às CONTAS PMIC 2019.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5914/parecer_2020_final_cof.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5914/parecer_2020_final_cof.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORAVEL da Comissão de Orçamento e Finanças às CONTAS PMIC 2020.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6568/parecer_emenda_01_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6568/parecer_emenda_01_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 01 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/6569/parecer_emenda_02_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/6569/parecer_emenda_02_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 02 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6570/parecer_emenda_03_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6570/parecer_emenda_03_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 03 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6571/parecer_emenda_04_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6571/parecer_emenda_04_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 04 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6572/parecer_emenda_05_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6572/parecer_emenda_05_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 05 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6573/parecer_emenda_06_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6573/parecer_emenda_06_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 06 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6574/parecer_emenda_07_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6574/parecer_emenda_07_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 07 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6575/parecer_emenda_08_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6575/parecer_emenda_08_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 08 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6576/parecer_emenda_09_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6576/parecer_emenda_09_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 09 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6577/parecer_emenda_10_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6577/parecer_emenda_10_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 10 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6578/parecer_emenda_11_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6578/parecer_emenda_11_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 11 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6579/parecer_emenda_12_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6579/parecer_emenda_12_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 12 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6580/parecer_emenda_13_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6580/parecer_emenda_13_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 13 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6581/parecer_emenda_14_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6581/parecer_emenda_14_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 14 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6582/parecer_emenda_15_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6582/parecer_emenda_15_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 15 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6583/parecer_emenda_16_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6583/parecer_emenda_16_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 16 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6584/parecer_emenda_17_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6584/parecer_emenda_17_loa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 17 ao Projeto de Lei 135/2023.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>PARJU</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Dr. RENALDO RODRIGUES JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5604/parecer_juridico_pl_029.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5604/parecer_juridico_pl_029.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 029/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5603/parecer_juridico_pl_038.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5603/parecer_juridico_pl_038.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 038/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5602/parecer_juridico_pl_039.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5602/parecer_juridico_pl_039.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 039/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5601/parecer_juridico_pl_048.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5601/parecer_juridico_pl_048.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 048/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5599/parecer_juridico_pl_049.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5599/parecer_juridico_pl_049.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 049/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5600/parecer_juridico_pl_050.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5600/parecer_juridico_pl_050.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 050/2023 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5780/parecer_juridico_pl_055.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5780/parecer_juridico_pl_055.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 055/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5779/parecer_juridico_pl_063.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5779/parecer_juridico_pl_063.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 063/2023 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5782/parecer_juridico_pl_064.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5782/parecer_juridico_pl_064.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 064/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5783/parecer_juridico_pl_073.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5783/parecer_juridico_pl_073.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 073/2023 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5969/parecer_juridico_pl_074.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5969/parecer_juridico_pl_074.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 074/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5976/parecer_juridico_pl_075.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5976/parecer_juridico_pl_075.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 075/2023 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6039/parecer_juridico_pl_090.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6039/parecer_juridico_pl_090.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 090/2023 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6040/parecer_juridico_pl_091.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6040/parecer_juridico_pl_091.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 091/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6041/parecer_juridico_pl_092.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6041/parecer_juridico_pl_092.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 092/2023 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6081/parecer_juridico_pl_098.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6081/parecer_juridico_pl_098.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 098/2023 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6082/parecer_juridico_pl_099.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6082/parecer_juridico_pl_099.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 099/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6307/parecer_juridico_pl_127.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6307/parecer_juridico_pl_127.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 127/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6308/parecer_juridico_pl_128.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6308/parecer_juridico_pl_128.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 128/2023 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6309/parecer_juridico_pl_130.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6309/parecer_juridico_pl_130.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 130/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6360/parecer_juridico_pl_136.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6360/parecer_juridico_pl_136.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 136/2023 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6396/parecer_juridico_pl_137.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6396/parecer_juridico_pl_137.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 137/2023 se manifesta pela constitucionalidade e legalidade do Projeto.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6019/parecer_juridico_pr_005.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6019/parecer_juridico_pr_005.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PR 005/2023 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5486/pdl_001_23_andressa_-_comenda_dos_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5486/pdl_001_23_andressa_-_comenda_dos_pioneiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO  DE COMENDA DOS PIONEIROS A SENHORA FRANCISCA SALDANHA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6080/pdl_002-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6080/pdl_002-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo de autoria do vereador Rogério Lopes Revitti que concede o  TÍTULO DE “COMENDA DO MÉRITO MUNICIPALISTA” Ao Sr. RONALDO OCON PINHEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6128/comenda_pioneiros_etore_2023_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6128/comenda_pioneiros_etore_2023_-.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR ÉTORE DE JESUS RIZZI. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6119/pdl_004_23_milton-_cidadao_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6119/pdl_004_23_milton-_cidadao_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR SEBASTIÃO FÉLIX DE ARAUJO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6139/morato_-_merito_municipalista_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6139/morato_-_merito_municipalista_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DO MÉRITO MUNICIPALISTA, AO SENHOR JOSÉ MORATTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6083/proj_de_decreto_merito_municipalista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6083/proj_de_decreto_merito_municipalista.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DO MÉRITO MUNICIPALISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6086/proj_de_decreto_comenda_dos_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6086/proj_de_decreto_comenda_dos_pioneiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR PAULO ROBERTO DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6090/proj_de_decreto_titulo_de_cidadao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6090/proj_de_decreto_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR PAULO ALEXANDRE PEREIRA BARBOSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6091/cidadao_editado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6091/cidadao_editado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR EDUARDO CALLERA PEDROSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6092/pdl_010-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6092/pdl_010-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo de autoria do vereador Rogério Lopes Revitti que DISPÕE SOBRE CONCESSÃO DE “TÍTULO DE CIDADÃO DE ILHA COMPRIDA” AO SENHOR DAVID VITOR DE PAULA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6078/pdl_011_23_fabiano_-_comenda_dos_pioneiros_persio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6078/pdl_011_23_fabiano_-_comenda_dos_pioneiros_persio.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR PERSIO ALVES DE ALMEIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6093/pdl_012_23_fabiano_-_merito_municipalista_linda.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6093/pdl_012_23_fabiano_-_merito_municipalista_linda.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE “COMENDA DO MÉRITO MUNICIPALISTA” À SR.ª. LINDAMAR SABA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6099/pdl_013-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6099/pdl_013-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo de autoria do vereador Rogério Lopes Revitti que CONCEDE O TÍTULO DE “COMENDA DOS PIONEIROS” AO SR. BENEDITO SELLES ROSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6100/assmerito_municipalista_-_rodrigo_giz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6100/assmerito_municipalista_-_rodrigo_giz.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MÉRITO MUNICIPALISTA AO SENHOR RODRIGO DAMACENO PEREIRA “GIZ” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6101/asscidada_nadja.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6101/asscidada_nadja.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ DE ILHA COMPRIDA A SENHORA NADJA DE FÁTIMA ZEILMANN MARCOLINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6102/asscomenda_pioneiro_-_sra_maria_-_luciana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6102/asscomenda_pioneiro_-_sra_maria_-_luciana.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE COMENDA DOS PIONEIROS A SENHORA MARIA FERREIRA MIRANDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6103/pdl_017_23_daniel_-_cidadao_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6103/pdl_017_23_daniel_-_cidadao_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE ILHA COMPRIDA A SENHORA BENEDITA MARIA DO NASCIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6104/pdl_018_23_fabiano_-_cidadao_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6104/pdl_018_23_fabiano_-_cidadao_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR JOSÉ ROBERTO ALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6111/pioneiros_editado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6111/pioneiros_editado.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR VALDEMIR DA SILVA PEREIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6133/pdl_020_23_andressa_-_merito_municipalista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6133/pdl_020_23_andressa_-_merito_municipalista.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DA COMENDA DO MÉRITO MUNICIPLISTA A SENHORA CLEIDE DE ABREU E SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6134/pdl_021_23_andressa_-_cidadao_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6134/pdl_021_23_andressa_-_cidadao_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO  DE CIDADÃO ILHA COMPRIDENSE AO SENHOR CARLOS DA SILVA SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6135/pdl_022_23_tonon_-_comenda_dos_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6135/pdl_022_23_tonon_-_comenda_dos_pioneiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE “COMENDA DOS PIONEIROS” À SR. VITÓRIA REGIA FERREIRA SOARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6140/pdl_023_23_tonon_-_cidadao_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6140/pdl_023_23_tonon_-_cidadao_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR FERNANDO NAHIRNIAK E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6143/pdl_024_23_oeder_-_merito_municipalista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6143/pdl_024_23_oeder_-_merito_municipalista.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DO MÉRITO MUNICIPALISTA AO SENHOR MARCELO ROSSI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>GERALDINO JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5332/proj_001_23_-_reorganizacao_da_adm._publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5332/proj_001_23_-_reorganizacao_da_adm._publica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DIRETA, A CRIAÇÃO E A DENOMINAÇÃO DOS ÓRGÃOS QUE ESPECÍFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5334/proj_003_23_-_repasses_financeiros_para_entidades_sem_fins_lucrativos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5334/proj_003_23_-_repasses_financeiros_para_entidades_sem_fins_lucrativos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS PARA ENTIDADES SEM FINS LUCRATIVOS, DURANTE O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5335/proj_004_23_-_vale_alimentacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5335/proj_004_23_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR FIXADO PARA O CARTÃO ALIMENTAÇÃO DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5336/proj_005_23_-_reajuste_anual_sevidores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5336/proj_005_23_-_reajuste_anual_sevidores.pdf</t>
   </si>
   <si>
     <t>FIXA O PERCENTUAL DA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5337/proj_006_23_-_repasse_de_verbas_organizacoes_da_sociedade_civil.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5337/proj_006_23_-_repasse_de_verbas_organizacoes_da_sociedade_civil.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A REPASSAR VERBAS, ATRAVÉS DE CELEBRAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE ILHA COMPRIDA E ORGANIZAÇÕES DA SOCIEDADE CIVIL, ENTIDADES SEM FINS LUCRATIVOS, OSS OU ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO -OSCIP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5347/proj_007_23_-_altera_lei_1983_final.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5347/proj_007_23_-_altera_lei_1983_final.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 1983, DE 16 DE JANEIRO DE 2023 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5348/proj_008_23_-_altera_lei_1623__final.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5348/proj_008_23_-_altera_lei_1623__final.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 1623, DE 13 DE SETEMBRO DE 2019, E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5349/proj_009_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5349/proj_009_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5350/proj_010_23_-_altera_lei_1270.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5350/proj_010_23_-_altera_lei_1270.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1270, DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5378/proj_011_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5378/proj_011_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM ABERTO DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5388/proj_012_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5388/proj_012_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5386/proj_013_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5386/proj_013_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5381/proj_014_23_-_arena_rubinho_beach_soccer.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5381/proj_014_23_-_arena_rubinho_beach_soccer.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA QUADRA DE FUTEBOL DE AREIA “ARENA RUBINHO BEACH SOCCER” NO MUNICIPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5387/proj_015_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5387/proj_015_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5393/projeto_de_lei_no_16-2023..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5393/projeto_de_lei_no_16-2023..pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI  Nº 1.582 DE 15 DE FEVEREIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5389/proj_017_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5389/proj_017_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO  ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5390/proj_018_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5390/proj_018_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5392/proj_019_23-_tireoide.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5392/proj_019_23-_tireoide.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DAS DOENÇAS DA TIREOIDE, A SER REALIZADA ANUALMENTE, NA SEMANA DO DIA_x000D_
 25 DE MAIO (DIA INTERNACIONAL DA TIREOIDE).</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5394/proj_020_23-_adicional_de_periculosidade_para_fiscais_e_agentes_de_transito.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5394/proj_020_23-_adicional_de_periculosidade_para_fiscais_e_agentes_de_transito.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ADICIONAL DE PERICULOSIDADE AOS AGENTES DE TRÂNSITO E FISCAIS MUNICIPAIS DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5401/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5401/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida_-.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE PROTEÇÃO SOCIAL, PARA GARANTIR O DIREITO A ÁGUA E ENERGIA ELÉTRICA, REFORMA DE MORADIA DOS PESCADORES ARTESANAIS, CAIÇARAS, NATIVOS E EXTRATIVISTAS NO TERRITÓRIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5425/proj_022_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5425/proj_022_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5426/proj_023_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5426/proj_023_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5427/proj_024_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5427/proj_024_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5478/proj_025_23_-_regulamenta_controle_interno.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5478/proj_025_23_-_regulamenta_controle_interno.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS ATIVIDADES E A ATUAÇÃO DA CONTROLADORIA INTERNA DO MUNICÍPIO DE ILHA COMPRIDA, EM ATENDIMENTO AO DISPOSTO NO §4°, DO ARTIGO 1°, DA LEI MUNICIPAL N° 1982, DE 16 DE JANEIRO DE 2023.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5428/proj_026_23_-dispoe_sobre_a_alteracao_da_lei_municipal_no_725_de_13_de_fevereiro_de_2009_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5428/proj_026_23_-dispoe_sobre_a_alteracao_da_lei_municipal_no_725_de_13_de_fevereiro_de_2009_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 725, DE 13 DE FEVEREIRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5429/proj_027_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5429/proj_027_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5430/proj_028_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5430/proj_028_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5439/asspl_-_desciptuipva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5439/asspl_-_desciptuipva.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONCEDER DESCONTO NO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU A PESSOAS FÍSICAS OU JURÍDICAS, QUE POSSUÍREM O REGISTRO DE VEÍCULOS AUTOMOTORES DE SUA PROPRIEDADE AO MUNICÍPIO DE ILHA COMPRIDA E PAGAR O IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS AUTOMOTORES – IPVA NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5470/proj_030_23_-_altera_lei_1982.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5470/proj_030_23_-_altera_lei_1982.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1982, DE 16 DE JANEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5471/proj_031_23_-_altera_lei_1983.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5471/proj_031_23_-_altera_lei_1983.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1983, DE 16 DE JANEIRO DE 2023 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5440/asspl_animais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5440/asspl_animais.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO E CONTRATAÇÃO DE PESSOA CONDENADA, POR SENTENÇA CRIMINAL COM TRÂNSITO EM JULGADO POR CRIMES PRATICADOS CONTRA OS ANIMAIS, PARA EXERCER CARGO OU EMPREGO PÚBLICO NO MUNICÍPIO DE ILHA COMPRIDA, INCLUSIVE NOS ÂMBITOS DO PODER LEGISLATIVO E DA ADMINISTRAÇÃO INDIRETA.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5461/proj_033_23_-_altera_lei_1.270_2015.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5461/proj_033_23_-_altera_lei_1.270_2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI 1.270/2015, ALTERANDO SEU ART. 2º, QUANTO AO VALOR FIXADO PARA O CARTÃO ALIMENTAÇÃO DOS SERVIDORES DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5462/asspl_maria_da_penha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5462/asspl_maria_da_penha.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO E CONTRATAÇÃO DE PESSOA CONDENADA, POR SENTENÇA CRIMINAL COM TRÂNSITO EM JULGADO E FUNDAMENTADA NA LEI FEDERAL Nº 11.340, DE 7 DE AGOSTO DE 2006 (LEI MARIA DA PENHA), PARA EXERCER CARGO OU EMPREGO PÚBLICO NO MUNICÍPIO DE ILHA COMPRIDA, INCLUSIVE NOS ÂMBITOS DO PODER LEGISLATIVO E DA ADMINISTRAÇÃO INDIRETA.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5479/proj_035_23_-dispoe_sobre_a_alteracao_da_lei_municipal_no_725_de_13_de_fevereiro_de_2009_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5479/proj_035_23_-dispoe_sobre_a_alteracao_da_lei_municipal_no_725_de_13_de_fevereiro_de_2009_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5506/asspl_-_jovem_vereador.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5506/asspl_-_jovem_vereador.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, NO ÂMBITO DA CÂMARA DE VEREADORES DE ILHA COMPRIDA, O “PROGRAMA JOVEM VEREADOR” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5509/proj_037_23_-_alteracoes_da_lei_municipal_no_602_de_agosto_de_2006.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5509/proj_037_23_-_alteracoes_da_lei_municipal_no_602_de_agosto_de_2006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 602, DE 23 DE AGOSTO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5489/pl_-_38-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5489/pl_-_38-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DO PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU INCIDENTE SOBRE IMÓVEIS RESIDENCIAIS EDIFICADOS PRÓPRIOS DE PESSOAS IDOSAS, APOSENTADAS E PENSIONISTAS, NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5512/proj_039_23_-_dispoe_sobre_a_criacao_do_projeto_de_lei_meu_balneario_melhor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5512/proj_039_23_-_dispoe_sobre_a_criacao_do_projeto_de_lei_meu_balneario_melhor.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO DE LEI “MEU BALNEÁRIO MELHOR”  NO ÂMBITO DE AGILIZAR AS ATIVIDADES DE LIMPEZA, ZELADORIAS E DEMAIS AÇÕES E ATIVIDADES DAS DIVERSAS SECRETÁRIAS NOS BALNEÁRIOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5510/proj_040_23_-_alienacao_de_bens_moveis_inservives_mediante_leilao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5510/proj_040_23_-_alienacao_de_bens_moveis_inservives_mediante_leilao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS PARA A ADMINISTRAÇÃO, MEDIANTE LEILÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5520/proj_041_23_-_medidas_de_auxilio_a_mulher_que_sinta_em_situacao_de_risco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5520/proj_041_23_-_medidas_de_auxilio_a_mulher_que_sinta_em_situacao_de_risco.pdf</t>
   </si>
   <si>
     <t>OBRIGA BARES, RESTAURANTES, CASAS NOTURNAS E DE EVENTOS A ADOTAR MEDIDAS DE AUXÍLIO À MULHER QUE SE SINTA EM SITUAÇÃO DE RISCO.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5545/proj_042_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5545/proj_042_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5527/proj_043_23_-_institui_a_semana_de_pessoa_com_transtorno_do_aspectro_autista_em_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5527/proj_043_23_-_institui_a_semana_de_pessoa_com_transtorno_do_aspectro_autista_em_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA PESSOA COM TRANSTORNO DO ASPECTRO AUTISTA EM ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5539/proj_044_23_-_cria_carterinha_autismo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5539/proj_044_23_-_cria_carterinha_autismo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR A CARTEIRA MUNICIPAL DE IDENTIFICAÇÃO DO AUTISTA (CMIA), DESTINADA A CONFERIR A IDENTIFICAÇÃO À PESSOA DIAGNOSTICADA COM TRANSTORNO DO ASPECTO AUTISTA (TEA) NO ÂMBITO DO MUNICIPIO DE ILHA COMPRIDA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5546/proj_046_23_-_adicional_periculosidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5546/proj_046_23_-_adicional_periculosidade.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO ADICIONAL DE PERICULOSIDADE AOS FISCAIS E AGENTES DE TRÂNSITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5549/projeto_de_lei_no__047-2023..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5549/projeto_de_lei_no__047-2023..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AFIXAÇÃO DE PLACA INFORMATIVA NOS IMÓVEIS ALUGADOS PELA PREFEITURA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5538/pl_acolhimento_bacharel_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5538/pl_acolhimento_bacharel_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE RESIDÊNCIA JURÍDICA E RESIDÊNCIA NA ÁREA DA SAÚDE NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5548/proj_049_23_-_segurancao_no_ambito_das_escolas_municipais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5548/proj_049_23_-_segurancao_no_ambito_das_escolas_municipais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DE AUTORIA DO VEREADOR ROGÉRIO LOPES REVITTI QUE AUTORIZA A CRIAÇÃO DA GUARDA MUNICIPAL ESCOLAR E DISPÕE SOBRE NORMAS GERAIS DE SEGURANÇA NO ÂMBITO DAS ESCOLAS MUNICIPAIS DE ILHA COMPRIDA</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5563/proj_050_23_-_fiscalizacao_placas_de_publicidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5563/proj_050_23_-_fiscalizacao_placas_de_publicidade.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS QUE AUTORIZA A FISCALIZAÇÃO MUNICIPAL, A EXERCER O PODER DE POLICIA EFETUANDO A REMOÇÃO DE QUALQUER ITEM DE PUBLICIDADE E PROPAGANDA, COM OU SEM AUTORIZAÇÃO EXPEDIDA PELO MUNICIPIO, EM MAL ESTADO DE CONSERVAÇÃO, EM QUALQUER LOCAL NO TERRITÓRIO DE ILHA COMPRIDA, DE LIVRE ACESSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5565/proj_051_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5565/proj_051_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5566/proj_052_23_-_memoria_covid_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5566/proj_052_23_-_memoria_covid_19.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL EM MEMÓRIA ÀS VÍTIMAS DA COVID-19.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5570/proj_053_23_-vale_alimentacao_servidores_do_poder_executivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5570/proj_053_23_-vale_alimentacao_servidores_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº1270, DE 23 DE DEZEMBRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5571/proj_054_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5571/proj_054_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5624/proj_055_23_-_criacao_da_guarda_civil_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5624/proj_055_23_-_criacao_da_guarda_civil_municipal.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5616/proj_056_23_-_altera_referencia_auxiliar_de_saude_bucal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5616/proj_056_23_-_altera_referencia_auxiliar_de_saude_bucal.pdf</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5632/proj_057_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5632/proj_057_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5671/proj_058_23_-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_janeiro_de_2023_e_da_outras_provicencias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5671/proj_058_23_-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_janeiro_de_2023_e_da_outras_provicencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 1983, DE 16 JANEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5650/proj_059_23-_lei_maria_da_penha_nas_escolas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5650/proj_059_23-_lei_maria_da_penha_nas_escolas.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "LEI MARIA DA PENHA NAS ESCOLAS".</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5673/proj_060_23-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_seus_anexos_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5673/proj_060_23-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_seus_anexos_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5675/proj_061_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5675/proj_061_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5674/proj_062_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5674/proj_062_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5678/pl_-_63.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5678/pl_-_63.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE REMOÇÃO DOS CABOS E FIAÇÃO AÉREA EXCEDENTES E SEM USO INSTALADOS POR PRESTADORAS DE SERVIÇOS QUE OPEREM NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5679/pl_-_64.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5679/pl_-_64.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DE VAGAS EM CRECHES MUNICIPAIS PARA MÃES SOLO NO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5691/proj_065_23-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_seus_anexos_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5691/proj_065_23-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_seus_anexos_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5713/proj_066_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5713/proj_066_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5714/proj_067_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5714/proj_067_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5715/proj_068_23_-_autoriza_o_poder_executivo_a_celebrar_convenio_com_o_centro_estadual__de_educacao_tecnologica_paula_souza_-_ceeteps.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5715/proj_068_23_-_autoriza_o_poder_executivo_a_celebrar_convenio_com_o_centro_estadual__de_educacao_tecnologica_paula_souza_-_ceeteps.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O CENTRO ESTADUAL DE EDUCAÇÃO TECNOLÓGICO PAULA SOUZA - CEETEPS</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5726/pl_69_-dispoe_sobre_a_criacao_da_honraria_jovem_cidadao_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5726/pl_69_-dispoe_sobre_a_criacao_da_honraria_jovem_cidadao_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA HONRARIA “JOVEM CIDADÃO” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5784/proj_070_23_-_programa_de_parcelamento_incentivado-_ppi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5784/proj_070_23_-_programa_de_parcelamento_incentivado-_ppi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE PARCELAMENTO INCENTIVADO - PPI AUTORIZA A UTILIZAÇÃO DE PROTESTO EXTRAJUDICIAL DE CRÉDITOS DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5811/proj_071_23-_autoriza_o_chefe_do_poder_executivo_a_custear_viagem_de_atletas_da_paracanoagem_lotados_no_municipio_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5811/proj_071_23-_autoriza_o_chefe_do_poder_executivo_a_custear_viagem_de_atletas_da_paracanoagem_lotados_no_municipio_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CUSTEAR VIAGEM DE ATLETAS DA PARACANOAGEM LOTADOS NO MUNICÍPIO DE ILHA COMPRIDA, MEDIANTE REPASSE DE VALORES À CONFEDERAÇÃO BRASILEIRA DE CANOAGEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5745/proj_072_23-_premio_esportistas_do_ano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5745/proj_072_23-_premio_esportistas_do_ano.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “PRÊMIO ESPORTISTA DO ANO DE ILHA COMPRIDA” NO MUNICÍPIO DE ILHA COMPRIDA E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5763/pl_073_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5763/pl_073_-_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS ESCOLAS E CRECHES MUNICIPAIS DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5776/pl_-_074_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5776/pl_-_074_-_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO PODER EXECUTIVO E LEGISLATIVO A DAR PUBLICIDADE SOBRE A RESPONSABILIDADE DOS PERFIS SOCIAIS DOS RESPECTIVOS ÓRGÃOS E PROÍBE A EXCLUSÃO DE COMENTÁRIOS, EXCETO EM CASOS QUE FIRAM A INTEGRIDADE E A INTIMIDADE DE TERCEIROS.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5806/pl_-_075-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5806/pl_-_075-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária de autoria do Vereador Rogério Lopes Revitti que DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAR PLACAS OU CARTAZES EM LOCAIS VISÍVEIS E DE FÁCIL ACESSO, EM TODAS AS REPARTIÇÕES PÚBLICAS NO MUNICÍPIO, PARA DIVULGAR O DIREITO DA NÃO OBRIGATORIEDADE DE RECONHECIMENTO DE FIRMA E AUTENTICAÇÃO DE CÓPIAS EM CARTÓRIO, PARA UTILIZAÇÃO EM ATOS E PROCEDIMENTOS ADMINISTRATIVOS, CONFORME LEI FEDERAL Nº 13.726 DE 08 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5827/pl_no_76_-_2023_-_dispoe_sobre_a_prioridade_de_vagas_em_creches_municipais_para_maes_solo_no_municipio_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5827/pl_no_76_-_2023_-_dispoe_sobre_a_prioridade_de_vagas_em_creches_municipais_para_maes_solo_no_municipio_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária de autoria do Vereador Rogério Lopes Revitti que DISPÕE SOBRE A PRIORIDADE DE VAGAS EM FILAS DE ESPERA NAS CRECHES MUNICIPAIS PARA MÃES E PAIS SOLO NO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5828/proj_077_23_-__remocao_de_cabos_aereos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5828/proj_077_23_-__remocao_de_cabos_aereos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de autoria do Vereador Rogério Lopes Revitti que Dispõe sobre a obrigatoriedade de remoção dos cabos e fiação aérea excedentes e sem uso instalados por prestadoras de serviços que operem no Município.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5865/proj_078_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5865/proj_078_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5849/proj_079_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5849/proj_079_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5866/proj_080_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5866/proj_080_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5867/proj_081_23_-_altera_lei_1983.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5867/proj_081_23_-_altera_lei_1983.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 1983, DE 16 JANEIRO DE 2023 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5868/proj_082_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5868/proj_082_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5869/proj_083_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5869/proj_083_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5870/proj_084_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5870/proj_084_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5871/proj_085_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5871/proj_085_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5872/proj_086_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5872/proj_086_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5911/proj_087_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5911/proj_087_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5912/proj_088_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5912/proj_088_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5913/proj_089_23_-_conselho_municipal_da_juvntude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5913/proj_089_23_-_conselho_municipal_da_juvntude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DA JUVENTUDE, EXTINGUE AS LEIS Nº 928, DE 18 DE OUTUBRO DE 2011 E Nº 1613, DE 02 JULHO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5955/pl_090-2023_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5955/pl_090-2023_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária de autoria do vereado Rogério Lopes Revitti que "Dispõe sobre a divulgação, por meio dos canais oficiais, do cronograma de serviços públicos nos balneários do Município de Ilha Comprida".</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5919/proj_091_23_-_autoriza_cores_da_bandeira_em_predios_publicos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5919/proj_091_23_-_autoriza_cores_da_bandeira_em_predios_publicos.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a padronização das cores de imóveis públicos pertencentes e/ou mantidos pelo Município de Ilha Comprida e dá outras providências"</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5956/pl_092-2023_-_institui_a_todas_as_mulheres_o_direito_a_acompanhante_nos_servicos_medicos_em_estabelecimentos_publicos_e_privados_na_cidade_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5956/pl_092-2023_-_institui_a_todas_as_mulheres_o_direito_a_acompanhante_nos_servicos_medicos_em_estabelecimentos_publicos_e_privados_na_cidade_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária de autoria do Vereador Rogério Lopes Revitti que "INSTITUI A TODAS AS MULHERES O DIREITO A ACOMPANHANTE NOS SERVIÇOS MÉDICOS EM ESTABELECIMENTOS PÚBLICOS E PRIVADOS NA CIDADE DE ILHA COMPRIDA".</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5972/proj_093_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5972/proj_093_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5973/proj_094_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5973/proj_094_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5974/proj_095_23_-_estatuto_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5974/proj_095_23_-_estatuto_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DAS RESOLUÇÕES Nº 001/2023 E 002/2023 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL - CONSAÚDE.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5975/proj_096_23_-_criacao_cargos_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5975/proj_096_23_-_criacao_cargos_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DA RESOLUÇÃO Nº 003/2023 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL - CONSAÚDE.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5977/proj_097_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5977/proj_097_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5979/proj_098_23_-_campanha_agosto_lilas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5979/proj_098_23_-_campanha_agosto_lilas.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA AGOSTO LILÁS NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5978/proj_099_23_-_kit_maternidade_para_mae_vuneravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5978/proj_099_23_-_kit_maternidade_para_mae_vuneravel.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DO KIT MATERNIDADE PARA GESTANTES EM SITUAÇÕES DE VULNERABILIDADE, DO MUNICIPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5996/proj_100_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5996/proj_100_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6028/proj_102_23_-_dispoe_sobre_o_repasse_de_recursos_financeiros_para_a_ong_crescer_para_o_futuro_e_da_providencias_correlatas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6028/proj_102_23_-_dispoe_sobre_o_repasse_de_recursos_financeiros_para_a_ong_crescer_para_o_futuro_e_da_providencias_correlatas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS PARA A ONG CRESCER PARA O FUTURO, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6029/proj_103_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6029/proj_103_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6030/proj_104_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6030/proj_104_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6031/proj_105_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6031/proj_105_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6026/proj_107_23_-_ldo-_com_troca_de_folhas_de_no_1_e_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6026/proj_107_23_-_ldo-_com_troca_de_folhas_de_no_1_e_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6027/proj_108_23_-_altera_ppa-_com_troca_de_pagina_no_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6027/proj_108_23_-_altera_ppa-_com_troca_de_pagina_no_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE PLANO PLURIANUAL COM A INCLUSÃO DE PROGRAMAS E DE METAS.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6033/asspl-_dia_do_carrovelismo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6033/asspl-_dia_do_carrovelismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, no âmbito do Município de ILHA COMPRIDA, "da semana do CARROVELISMO" e dá outras providências.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6051/proj_110_23_-_dispoe_sobre_a_alteracao_da_lei_municipal_no_1557_de_07_de_dezembro_de_2018_e_da_providencias_correlatas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6051/proj_110_23_-_dispoe_sobre_a_alteracao_da_lei_municipal_no_1557_de_07_de_dezembro_de_2018_e_da_providencias_correlatas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1557 DE 07 DE DEZEMBRO DE 2018, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6052/proj_111_23_-_repasse_de_recursos_finaceiro_apae_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6052/proj_111_23_-_repasse_de_recursos_finaceiro_apae_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DO MUNICÍPIO DE ILHA COMPRIDO, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6097/proj_112_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6097/proj_112_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, REVOGA A LEI Nº 2057, DE 24 DE AGOSTO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6062/proj_113_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6062/proj_113_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6098/proj_114_23_-_convenio_com_a_elektro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6098/proj_114_23_-_convenio_com_a_elektro.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A ELEKTRO REDES S.A., PARA A ASSUNÇÃO DO PARQUE DE ILUMINAÇÃO PÚBLICA,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6171/proj_115_23_-_educacao_escola_em_tempo_integral.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6171/proj_115_23_-_educacao_escola_em_tempo_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA ESCOLA EM TEMPO INTEGRAL E EDUCAÇÃO INTEGRAL NO SISTEMA MUNICIPAL DE ENSINO DE ILHA COMPRIDA /SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6172/proj_116_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6172/proj_116_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6141/proj_117_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6141/proj_117_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6186/proj_118_23_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6186/proj_118_23_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6173/proj_119_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6173/proj_119_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6174/proj_120_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6174/proj_120_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6187/proj_121_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6187/proj_121_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6188/proj_122_23_-_operacao_de_credito_junto_a_agencia_de_fomento_do_estado_de_sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6188/proj_122_23_-_operacao_de_credito_junto_a_agencia_de_fomento_do_estado_de_sao_paulo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ILHA COMPRIDA A CONTRATAR COM A DESENVOLVE SP- AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6225/proj_123_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6225/proj_123_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6224/proj_124_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6224/proj_124_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6222/proj_125_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6222/proj_125_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6223/proj_126_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6223/proj_126_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6193/proj_127_23_-_licenca_maternidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6193/proj_127_23_-_licenca_maternidade.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO A AMPLIAR O PERÍODO DE LICENÇA MATERNIDADE À SERVIDOR PÚBLICO MUNICIPAL PARA 180 (CENTO E OITENTA) DIAS NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6240/proj_128_23_-___institui_o_dia_da_cultura_urbana_em_ilha_comprida_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6240/proj_128_23_-___institui_o_dia_da_cultura_urbana_em_ilha_comprida_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária de autoria do Vereador Rogério Lopes Revitti que Institui o "Dia da Cultura Urbana em Ilha Comprida" e dá outras providências.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6245/proj_129_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6245/proj_129_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6266/reducao_de_iss_de_50_iptu_empresas_call_center.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6266/reducao_de_iss_de_50_iptu_empresas_call_center.pdf</t>
   </si>
   <si>
     <t>´´DISPÕE SOBRE REDUÇÃO DE ISS DE 50% ISENÇÃO DE IPTU PARA AS EMPRESAS DE CALL CENTER QUE SE ESTABELECEREM NO MUNICÍPIO DE ILHA COMPRIDA/SP, E DÁ OUTRAS PROVIDÊNCIAS. ´´</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6268/proj_131_23_-_termo_de_colaboracao_com_o_lar_espirita_mensageiros_da_luz_-_somente_projeto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6268/proj_131_23_-_termo_de_colaboracao_com_o_lar_espirita_mensageiros_da_luz_-_somente_projeto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR TERMO DE COLABORAÇÃO COM O LAR ESPÍRITA MENSAGEIROS DA LUZ, E REALIZAR REPASSE DE RECURSOS A REFERIDA ENTIDADE, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6269/proj_132_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6269/proj_132_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6270/proj_133_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6270/proj_133_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6271/proj_134_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6271/proj_134_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6285/proj_135_23_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_ilha_comprida_para_o_exercicio_de_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6285/proj_135_23_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_ilha_comprida_para_o_exercicio_de_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ILHA COMPRIDA PARA O EXERCÍCIO DE 2024</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6282/proj_136_23_-_prevencao_e_assistencia_ao_diabetis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6282/proj_136_23_-_prevencao_e_assistencia_ao_diabetis.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE A POLÍTICA DE PREVENÇÃO DO DIABETES E DE ASSISTÊNCIA INTEGRAL À PESSOA DIABÉTICA NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6287/dia_do_motoboy.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6287/dia_do_motoboy.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR E INCLUIR NO CALENDÁRIO DE DATAS E EVENTOS DE ILHA COMPRIDA O DIA DO MOTOBOY E A SEMANA MUNICIPAL DO MOTOBOY.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6298/proj_138_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6298/proj_138_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6370/proj_139_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6370/proj_139_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6388/proj_140_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6388/proj_140_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6380/asspl_escolaridade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6380/asspl_escolaridade.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 43 E SEU PARÁGRAFO ÚNICO DA LEI Nº 806 DE 12 DE MARÇO DE 2010, QUE DISPÕE SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6400/proj_142_23_-_intalacao_de_infraestrura_de_suporte_para_estacao_transmissora_de_radiocomunicacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6400/proj_142_23_-_intalacao_de_infraestrura_de_suporte_para_estacao_transmissora_de_radiocomunicacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO - ETR AUTORIZADA PELA AGÊNCIA NACIONAL DE TELECOMUNICAÇÃO - ANATEL, NOS TERMO DA LEGISLAÇÃO FEDERAL VIGENTE.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6398/proj_143_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6398/proj_143_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6397/proj_144_23_-_dispoe_sobre_a_alteracao_do_plano_plurianual_com_a_inclusao_de_metas_da_lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6397/proj_144_23_-_dispoe_sobre_a_alteracao_do_plano_plurianual_com_a_inclusao_de_metas_da_lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL COM A INCLUSÃO DE METAS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6399/proj_145_23_-_dispoe_a_alteracao_da_lei_municipal_no_1216_de_28_de_abril_de_2015_e_da_providencias_correlatas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6399/proj_145_23_-_dispoe_a_alteracao_da_lei_municipal_no_1216_de_28_de_abril_de_2015_e_da_providencias_correlatas.pdf</t>
   </si>
   <si>
     <t>DISPÕE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1216, DE 28 DE ABRIL DE 2015, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6401/asspl_ipvaiptudesc.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6401/asspl_ipvaiptudesc.pdf</t>
   </si>
   <si>
     <t>Institui a conceder desconto no Imposto Predial e Territorial Urbano - IPTU a pessoas físicas ou jurídicas, que possuírem o registro de veículos automotores de sua propriedade ao Município de Ilha Comprida e pagar o Imposto Sobre a Propriedade de Veículos Automotores – IPVA no Município de Ilha Comprida e dá outras providências.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6413/proj_148_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6413/proj_148_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6407/proj_149_23_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6407/proj_149_23_-_.pdf</t>
   </si>
   <si>
     <t>Determina a substituição dos sinais sonoros nos estabelecimentos de ensino públicos e privados, a fim de não gerar incômodos sensoriais aos alunos com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6412/proj_150_23_-_agencia_municipal_de_empregos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6412/proj_150_23_-_agencia_municipal_de_empregos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a criar a Agência Municipal de Empregos, e dá outras providências.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6417/proj_151_23_-_repasse_aos_agentes_comunitarios_de_saude_e_de_combete_as_endemias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6417/proj_151_23_-_repasse_aos_agentes_comunitarios_de_saude_e_de_combete_as_endemias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS, INCENTIVO FINANCEIRO ADICIONAL, REVOGA A LEI Nº 1582, DE 15 DE FEVEREIRO DE 20219, E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6419/assaltercao_a_lei_1418.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6419/assaltercao_a_lei_1418.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° E 2º DA LEI Nº 1418 DE 08 DE NOVEMBRO DE 2017, QUE “PROÍBE O USO DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO NO ÂMBITO DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6428/proj_153_23_-_convenios_carnaval_2024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6428/proj_153_23_-_convenios_carnaval_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A REPASSAR VERBAS, ATRAVÉS DE CELEBRAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE ILHA COMPRIDA E ORGANIZAÇÕES DA SOCIEDADE CIVIL, ENTIDADES SEM FINS LUCRATIVOS, OSS OU ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO- OSCIP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6429/proj_154_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6429/proj_154_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6430/proj_155_23_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6430/proj_155_23_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6442/proj_156_23_-_alt_lei_1983-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6442/proj_156_23_-_alt_lei_1983-2023.pdf</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6443/proj_157_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6443/proj_157_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6444/proj_158_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6444/proj_158_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6445/proj_159_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6445/proj_159_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6446/proj_160_23_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6446/proj_160_23_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5488/proj_res_01_23_-_xxii_marcha_dos_legislativos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5488/proj_res_01_23_-_xxii_marcha_dos_legislativos.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO ESPECIAL DE REPRESENTAÇÃO PARA A XXI MARCHA DOS LEGISLATIVOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5665/proj_res_02_23_-_quadro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5665/proj_res_02_23_-_quadro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, CRIANDO E EXTINGUINDO CARGOS E FUNÇÕES GRATIFICADAS NO QUADRO PERMANENTE E ADOTA PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5690/proj_res_03_23_-_ciclo_de_debate.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5690/proj_res_03_23_-_ciclo_de_debate.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO ESPECIAL DE REPRESENTAÇÃO PARA O 27º CICLO DE DEBATES COM AGENTES POLÍTICOS E DIRIGENTES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5809/proj_res_04_23_-_conexidades.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5809/proj_res_04_23_-_conexidades.pdf</t>
   </si>
   <si>
     <t>CRIA COMISSÃO ESPECIAL DE REPRESENTAÇÃO PARA O 6º CONEXIDADES - ENCONTRO NACIONAL DE PARCEIROS PÚBLICOS E PRIVADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5970/proj_res_05_23_-_altera_quadro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5970/proj_res_05_23_-_altera_quadro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE FUNÇÃO DE CONFIANÇA NO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5971/proj_res_06_23_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5971/proj_res_06_23_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA VERBA DO ORÇAMENTO DA CÂMARA COM ANULAÇÃO PARCIAL DE DOTAÇÃO DO ORÇAMENTO.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6137/proj_res_07_23_-_convenio_ciee.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6137/proj_res_07_23_-_convenio_ciee.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A FIRMAR CONVÊNIO E/OU CONTRATO COM O CENTRO DE INTEGRAÇÃO EMPRESA ESCOLA DE SÃO PAULO - CIEE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6138/proj_res_08_23_-_subsidio_vereadores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6138/proj_res_08_23_-_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A FIXAÇÃO DO SUBSÍDIO DOS SENHORES VEREADORES DA CÂMARA MUNICIPAL DE ILHA COMPRIDA PARA A LEGISLATURA 2025 A 2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6313/proj_res_09_23_-_revoga_resolucao_258.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6313/proj_res_09_23_-_revoga_resolucao_258.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO Nº 258/2023 E DISPOSITIVOS DA RESOLUÇÃO Nº 243/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6395/proj_res_10_23_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6395/proj_res_10_23_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6440/proj_res_11_23_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6440/proj_res_11_23_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6316/proj_res_12_23_-_altera_quadro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6316/proj_res_12_23_-_altera_quadro.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA RESOLUÇÃO Nº 243/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5352/ass_req._convenio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5352/ass_req._convenio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., mediante os acontecimentos relatados que é de conhecimento e afeta a segurança de toda a municipalidade que veja qual a possibilidade com maior urgência de efetuar o cancelamento do convênio que autorizou o município de Ilha Comprida a ingressar como município participante através de delegação de competências municipais do convênio celebrado entre o município de Cajati/SP como Departamento Estadual de Transito (Detran/SP).</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5369/req_002_oeder_-_instalacao_de_lombofaixa_em_frente_pa_candapui_sul_e_na_creche_crianca_feliz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5369/req_002_oeder_-_instalacao_de_lombofaixa_em_frente_pa_candapui_sul_e_na_creche_crianca_feliz.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que informe a essa Casa de Leis, se existe a possibilidade ou se há um planejamento para a instalação de lombofaixas em frente ao PA (Pronto Atendimento 24H) localizado na Candapuí Sul e na creche Criança Feliz localizada na Candapuí Norte, garantindo acesso fácil e mais seguro.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5372/req_003_oeder_-_pintura_de_lombofaixa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5372/req_003_oeder_-_pintura_de_lombofaixa.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que informe a essa Casa de Leis, se existe a possibilidade ou se há um planejamento para que seja realizada a pintura das lombofaixas existentes no município e da ciclovia localizada no entorno das avenidas Candapuí Norte e Sul.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5374/req_004_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5374/req_004_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Requeiro nas formalidades regimentais para que seja encaminhado ao setor competente, para que responda o que segue: Considerando que o paço municipal  está em situação precária no que tange a estrutura física, está em processo judicial sendo questionado quem seria o dono e por fim buscando comodidade e segurança aos servidores, que responda se existe um projeto de mudança de local ou reforma do prédio atual.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5375/req_005_andressa_-_adequacao_salarial_de_servidores_da_camara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5375/req_005_andressa_-_adequacao_salarial_de_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Atualização e  valorização da remuneração dos Servidores Públicos desta Câmara Municipal;</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5376/req_006_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5376/req_006_andressa_-.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do mato que se encontrava enrolado no fio de energia, na rua ULISSES GUIMARÃES, sendo informado pela Elektro que o serviço demoraria em torno de 120 dias e até na data de hoje a poda não foi feita, causando muito transtorno aos moradores.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5384/requerimento_no_007_-_fiscalizacao_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5384/requerimento_no_007_-_fiscalizacao_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Possibilidade de se deslocar durante a temporada, aos finais de semana e feriados entre às 9h00 até as 19h00 uma viatura da Divisão Municipal de Trânsito para auxiliar e fiscalizar o trânsito no Boqueirão Sul.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5382/req_008_oeder_-_rachoes_do_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5382/req_008_oeder_-_rachoes_do_araca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que informe a essa Casa de Leis, quais providências estão sendo tomadas a respeito dos rachões no trecho do Balneário Araçá, tendo em vista a proximidade do inverno, onde as ressacas do mar são mais constantes causando vários transtornos as pessoas que acessam o local.</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7747/req_009_milton_-_justificativa_de_falta_-_sapl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7747/req_009_milton_-_justificativa_de_falta_-_sapl.pdf</t>
   </si>
   <si>
     <t>Eu, Milton Cesar Pires, Vereador nesta casa de leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 1º Sessão Ordinária, realizada em 07/02/2023, em face de motivos de saúde, cuja documentação segue em anexo.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5391/req_010_fabiano_-_reforma_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5391/req_010_fabiano_-_reforma_orla.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa De Oliveira Junior, para que envie ao departamento competente, para que se possível for, responda se há planejamento para manutenção ou obras para conservação da orla da praia. Se sim, quais são os prazos para tais benfeitorias?</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5396/req_011_daniel_-_iluminacao_na_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5396/req_011_daniel_-_iluminacao_na_praia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficializado ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior,  para que faça gestões junto ao Departamento competente, solicitando um estudo que possibilite a instalação de postes com refletores em frente aos mediadores da orla entre a praia do Balneário Adriana até praia do Boqueirão.</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5397/requerimento_-_no_012-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5397/requerimento_-_no_012-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR para que encaminhe a esta Casa de Leis:_x000D_
 01 – Os relatórios mensais do ano de 2022 das atividades desempenhadas pelos ACS´s, com informações e/ou justificativas de porque os ACS´s atingiram ou não a meta estipulada pela administração municipal._x000D_
 02 – Qual a lei ou dispositivo legal que a administração adotou para utilizar como critério de produtividade a ser perseguido pelos ACS´s e ACE´s.  _x000D_
 03 – Justificativas que embasou a decisão do prefeito pelo não pagamento do repasse do incentivo financeiro enviado pelo Ministério da Saúde aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5398/requerimento_no_013_-_plano_de_carreira_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5398/requerimento_no_013_-_plano_de_carreira_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações se esta sendo elaborado projeto de Lei, que criará e regulamentará o Plano de cargos e Carreira dos Profissionais da Saúde</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5408/req_014_milton_-_inclusao_de_mais_letras_na_tabela_de_referencia_horisntal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5408/req_014_milton_-_inclusao_de_mais_letras_na_tabela_de_referencia_horisntal.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao prefeito, Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a esta casa de Leis, sobre a possibilidade de incluir na tabela de referência horizontal do município as letras: K, L, M, N e O. Tendo em vista que já existem servidores que ultrapassaram as referidas letras.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5411/requerimento_caminhao_pipa_015.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5411/requerimento_caminhao_pipa_015.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, que seja oficiado ao prefeito Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que verifique a possibilidade de adquirir um caminhão pipa para o município. Tendo em vista a necessidade de combater pequenos focos de incêndio, causados por queimadas visto que a base do corpo de bombeiros é muito distante.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5431/ind_requerimento_nome_de_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5431/ind_requerimento_nome_de_praia.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Ivan Heleno da Silva, para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações se está sendo elaborado projeto de lei, que criará e regulamentará o Plano de nomear cada praia com o nome do balneário, e a colocação de placas para a identificação de cada local.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5406/req_018_ivan_-_guarita_para_salva-vidas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5406/req_018_ivan_-_guarita_para_salva-vidas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao Departamento Competente com urgência, para que informe sobre a possibilidade da construção de uma guarita para os salva-vidas.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5410/reiterando_a_limpeza_do_pavilhao_09.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5410/reiterando_a_limpeza_do_pavilhao_09.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, que seja oficiado ao prefeito Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que informe a esta casa, possibilidade de fazer a limpeza e remoção de entulhos da área que fica em frente ao prédio do pavilhão 09, situado na rotatória da Candapuí.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5409/estacionamento_exclusivo_para_motocicleta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5409/estacionamento_exclusivo_para_motocicleta.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, que seja oficiado ao prefeito Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que verifique a possibilidade de criar um estacionamento exclusivo para motocicletas, próximo a arena de eventos do nosso município.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5438/assreq.disque_denuncia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5438/assreq.disque_denuncia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. a possibilidade de colocar à disposição da população um Disque Denúncia contra maus tratos a animais, onde a denúncia seja de forma rápida e simples, podendo também ser anônima, pois os maus tratos de animais domésticos, silvestres, domesticado, nativos ou exóticos, especialmente cães e gatos, que são mais afetados nesses casos, é um crime federal com pena incrementada pela Lei Federal n°14.064/2020, com pena de reclusão de dois a cinco anos, multa e proibição da guarda do animal.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5443/ass_req._forca_tarefa-vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5443/ass_req._forca_tarefa-vila_nova.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que informe qual a previsão para a realização da Força Tarefa na região do Vila Nova, visto que os moradores daquela localidade foram bastante prejudicados pela falta de manutenção durante o último temporal, sendo que já é um pedido antigo desse Vereador a manutenção preventiva nessa região, e que se atendido fosse, os moradores não teriam sofrido tanto com os alagamentos, e os prejuízos seriam amenizados, salientando que somente a limpeza do rio não é o suficiente, se faz necessário também a limpeza de todas as valas e vias para que esse episódio não venha mais ocorrer.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5456/req_023_ivan_-_auxiliar_trabalhadores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5456/req_023_ivan_-_auxiliar_trabalhadores.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que informe se existe um planejamento voltado para auxiliar esses trabalhadores, como implementação de ajuda de custo para as famílias, ou uma renda especial a caráter de emergência.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5444/aumentar_cadeiras_e_mesas_para_ambulantes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5444/aumentar_cadeiras_e_mesas_para_ambulantes.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, que seja oficiado ao prefeito Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que verifique a possibilidade de aumentar a quantidade de mesas e cadeiras para os ambulantes que atuam na praia, tendo em vista a remoção dos quiosques e aumentar a qualidade de poder ofertar melhor atendimento aos turistas e moradores.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5445/req_026_fabiano_-_programas__para_diagnosticar_e_cuidar_da_saude_mental_de_nossos_moradores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5445/req_026_fabiano_-_programas__para_diagnosticar_e_cuidar_da_saude_mental_de_nossos_moradores.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que responda a essa casa de leis, se existem  medidas ou programas que estão sendo realizados para diagnosticar e cuidar da saúde mental de nossos moradores.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5449/requerimento_no_028.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5449/requerimento_no_028.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO, de autoria do vereador Rogerio Lopes Revitti, para que se aprovado for, ouvindo o douto e soberano Plenário, seja oficiado o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a esta Casa de Leis:_x000D_
 01 – Há possibilidade de se deslocar o engenheiro do Departamento de Engenharia, Obras e Serviços - DEOS, para que seja feita um laudo da situação estrutural da “Academia municipal de esportes”, em especial no telhado, bem como de possíveis anomalias que possam contribuir com o risco na referida estrutura?_x000D_
 02 – Há possibilidade de que seja implementada acessibilidade para deficientes físicos no prédio? Ou, alugar/edificar outro prédio que possibilite aos portadores de deficiência física praticarem esportes na Academia municipal de esportes?</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5464/req_029_oeder_-_sabesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5464/req_029_oeder_-_sabesp.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, após ouvindo o douto e soberano plenário, para que se aprovado for, seja oficiado e convocado, o Senhor ADRIANO DE ALMEIDA DANTAS, gerente do setor na SABESP, para que compareça a esta casa de leis, a fim de prestar esclarecimentos sobre problemas recorrentes em relação aos vazamentos de esgoto no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5465/req_030_gryllo-_reforma_no_predio_do_patio_das_maquinas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5465/req_030_gryllo-_reforma_no_predio_do_patio_das_maquinas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., a possibilidade de uma reforma no Prédio onde funciona o Pátio das Maquinas, sendo que a parte elétrica esta deteriorada, faltam lâmpadas, e o telhado também precisa ser reformado, pois as telhas quebradas causa alagamento no pátio e em combinação com a parte elétrica precária podendo causar grande risco a segurança dos funcionários, sabendo que o ambiente de trabalho adequado e um bom funcionamento dos equipamentos utilizados por esses profissionais trará maior benefício para o Município.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5468/requerimento_no_031-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5468/requerimento_no_031-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações sobre quais ações estão sendo tomadas quanto ao antigo hotel Alfa, localizado na Rua Bom Jesus de Iguape, nº 215, Balneário Britânia, que, possui duas piscinas e atualmente, encontra-se em estado de abandono, sendo utilizado como abrigo por moradores de rua, ponto para o consumo de drogas, repleto de lixo, entulho, infestação de ratos, etc</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5477/req_032_variados_-_xxii_marcha_dos_legislativos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5477/req_032_variados_-_xxii_marcha_dos_legislativos.pdf</t>
   </si>
   <si>
     <t>Requerem, nas formalidades regimentais, ouvido o douto e soberano Plenário, para que se aprovado for, seja elaborado o Projeto de Resolução, no sentido de constituir Comissão de Representação, nos termos dos artigos 74 e 75 do Regimento Interno, objetivando participar da XXII Marcha dos Legislativos Municipais.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5484/req_033_fabiano_-_ambulancia_24_h_na_regiao_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5484/req_033_fabiano_-_ambulancia_24_h_na_regiao_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que responda, a essa casa de leis, Sobre a disponibilidade de ambulância 24 h na Região  do Boqueirão Sul.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5485/req_034_fabiano_-_plano_de_investimento_em_infraestrutura_e_revitalizao_dos_pontos_turisticos_do_balneario_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5485/req_034_fabiano_-_plano_de_investimento_em_infraestrutura_e_revitalizao_dos_pontos_turisticos_do_balneario_araca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que responda, a essa casa de leis, Sobre se há um plano de desenvolvimento local no diz respeito a infraestrutura e publicidade dos pontos turísticos do Balneário Araçá.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5497/req_035_fabiano_-_comissao_de_integracao_ambiental.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5497/req_035_fabiano_-_comissao_de_integracao_ambiental.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Presidente da Câmara Municipal de Ilha Comprida, Fabio Rogério Tonon, e ao Senhor Prefeito Municipal, Geraldino Barbosa de Oliveira Júnior,  para que informem, a essa Casa de Leis, quem são os membros titulares e suplentes da Comissão de Integração Ambiental de ambas as instituições, e quando vão ser retomados os trabalhos da mesma e que seja encaminhado ofício a CETESB e a Fundação Florestal.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5507/requerimento_insalubridade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5507/requerimento_insalubridade.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Ivan Heleno da Silva, para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações sobre a possibilidade de análise do contrato dos servidores, que regularizam o valor de até 40% da insalubridade para os profissionais das áreas: mecânico da manutenção, Operador de maquinas e Motorista coletores e motorista de ambulância.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5514/requerimento_ponto_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5514/requerimento_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Ivan Heleno da Silva, para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações sobre ponto de ônibus, do seguinte balneário: Barra Velha.  Pois ouve um deslocamento, que vem dificultando o acesso para os moradores.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5508/req_038_todos_-_programacao_e_zeladoria_do_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5508/req_038_todos_-_programacao_e_zeladoria_do_baln._araca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta casa, se existe uma programação para a manutenção e zeladoria do balneário Araçá.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5502/requerimento_substituicao_iluminacao_de_led.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5502/requerimento_substituicao_iluminacao_de_led.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, que seja oficiado ao prefeito Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que informe a esta casa a possibilidade de fazer a substituição da iluminação da Avenida São Paulo e Avenida Copacabana por iluminação de LED.</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5490/requerimento_no_40-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5490/requerimento_no_40-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações se existe a possibilidade de manter a ação adotada no verão 2022/2023, no que tange a limpeza das praias, ao menos nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5503/requerimento_no_41.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5503/requerimento_no_41.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações se há possibilidade de ser reinstalado o parque infantil na região central (Boqueirão Norte), que outrora foi retirado.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5492/assreq._espaco_cultural_plinio_marcos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5492/assreq._espaco_cultural_plinio_marcos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que inclua dentro do cronograma de reformas dos prédios municipais o ESPAÇO CULTURAL PLINIO MARCOS.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5516/req_043_rogerio_-_informacoes_sobre_reforma_de_pista_de_skate.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5516/req_043_rogerio_-_informacoes_sobre_reforma_de_pista_de_skate.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que responda se há possibilidade de iniciar uma reforma emergencial na pista municipal de skate.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5519/requerimento_no_044_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5519/requerimento_no_044_-_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações se há possibilidade de depois de terminada as obras de requalificação do Boqueirão Norte, a feira livre seja instalada na praça central.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5522/requerimento_no_045_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5522/requerimento_no_045_-_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações se  existe um plano de ação para recuperar os Decks e os mediadores da orla da Praia.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5540/req_046_rogerio_-_contrato_academia_de_esportes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5540/req_046_rogerio_-_contrato_academia_de_esportes.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti, para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações se o contrato de locação do imóvel localizado na Av. Beira Mar, nº 12.874, Balneário Samburá, onde funcionava a Academia de Esportes, será rescindido.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5541/req_047_fabiano_-_playground_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5541/req_047_fabiano_-_playground_araca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que responda por qual motivo não existe uma área de lazer no Balneário Araçá, e por qual motivo não existe uma área de lazer na Ponta da Praia.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5561/requerimento_no_048.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5561/requerimento_no_048.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que encaminhe a Câmara Municipal a cópia integral do processo administrativo nº 069/2023 que deu elementos para a celebração de contrato com a Empresa Planner Empreendimentos e Representações Ltda, CNPJ n° 61.432.092/0001-73.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5562/requerimento_no_049.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5562/requerimento_no_049.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações de quando será feita a manutenção na Av. Brasil, Balneário Vila Nova.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5553/monitores_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5553/monitores_ass.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que informe, a essa Casa de Leis, se existe a possibilidade de ser realizada a contratação de mais monitores escolares em nosso município.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5555/req_051_fabiano_-_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5555/req_051_fabiano_-_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que responda sobre a questão da segurança nas escolas situadas no município.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5558/req_052_fabiano_-_escola_de_surf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5558/req_052_fabiano_-_escola_de_surf.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que responda quando será executada a manutenção das instalações da Escola do Surf no Boqueirão de Ilha Comprida.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5567/req_055_fabiano_-manutencao_e_limpeza_de_valas_balneario_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5567/req_055_fabiano_-manutencao_e_limpeza_de_valas_balneario_araca.pdf</t>
   </si>
   <si>
     <t>Reparos no Araçá</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5576/requerimento_no_056-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5576/requerimento_no_056-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações se o poder executivo municipal irá cadastrar proposta para captar os recursos da Chamada Pública “Edital N.º 5/2023 - PROCESSO Nº 08020.002312/2023-26” do Programa Nacional de Segurança nas Escolas.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5588/requerimento_no_057_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5588/requerimento_no_057_-_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações se há possibilidade de que seja extinto o cargo de Agente de Saneamento, e, os servidores ocupantes do cargo de agente de saneamento, a ser extinto na vacância, poderão ser reaproveitados no cargo de Fiscal Sanitário, visando o princípio da economicidade; Assim como, modificar a referência de remuneração do Agentes de Saneamento e Fiscal Sanitário (referência 8), e igualar a referência de remuneração do fiscal municipal (referência 17), ou seja R$ 2.760,29.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5699/requerimento_-_esporte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5699/requerimento_-_esporte.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Ivan Heleno da Silva, para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe se existe um conselho municipal de esporte. Caso não existe, que seja criado. Assim melhorando o encaminhamento dos recursos do esporte, dialogando a necessidade de cada atividade.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5591/req_059_tonon_-_limpeza_das_praias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5591/req_059_tonon_-_limpeza_das_praias.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que no âmbito de sua competência executiva e de suas atribuições legais, envie a esta Casa de Leis, em relação à Limpeza das Praias do município de Ilha Comprida.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5594/req_060_tonon_-_psicologo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5594/req_060_tonon_-_psicologo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que no âmbito de sua competência executiva e de suas atribuições legais, envie a esta Casa de Leis, informações em relação ao Serviço de Psicoterapia oferecido no Ilha Jovem.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5596/req_061_fabiano_-_muro_na_escola_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5596/req_061_fabiano_-_muro_na_escola_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Muro em Escola</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5610/requerimento_no_062-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5610/requerimento_no_062-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que encaminhe a esta casa de Leis, respostas dos requerimentos de informações aprovados de forma regimental, pela Câmara Municipal de Ilha Comprida no ano de 2023, bem como respostas dos requerimentos constantes do Ofício nº 716/2022.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5611/req_063_tonon_-_adicional_de_insalubridade_aos_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5611/req_063_tonon_-_adicional_de_insalubridade_aos_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que no âmbito de sua competência executiva e de suas atribuições legais, envie a esta Casa de Leis, em relação ao pagamento de adicional de insalubridade e ou periculosidade aos Conselheiros Tutelares de Ilha Comprida.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5615/req_064_tonon_-_parklet_-_ampliacao_do_passeio_publico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5615/req_064_tonon_-_parklet_-_ampliacao_do_passeio_publico.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que no âmbito de sua competência executiva e de suas atribuições legais, para que responda sobre a possibilidade de que seja criada uma regulamentação para a instalação e uso de extensão temporária de passeio público, denominada "parklet".</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5626/req_065_tonon_-_pedido_de_pavimentacao_na_rua_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5626/req_065_tonon_-_pedido_de_pavimentacao_na_rua_iguape.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que no âmbito de sua competência executiva e de suas atribuições legais, envie a esta Casa de Leis, em relação à Rua Iguape, localizada no Balneário Meu Recanto do município de Ilha Comprida.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5627/req_066_andressa_-_pedido_de_retirada_do_mato_nos_fios_do_poste.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5627/req_066_andressa_-_pedido_de_retirada_do_mato_nos_fios_do_poste.pdf</t>
   </si>
   <si>
     <t>Atendidas as formalidades regimentais, a Vereadora ANDRESSA CERONI solicita a Vossa Excelência que seja submetido o presente requerimento para apreciação do Plenário, e, se aprovado for, sejam oficiados o Departamento de Obras a companhia de Telefonica Brasil - VIVO, a Empresa Smartlinck e a Empresa Internetazza, as duas empresas que fornecem internet via Fibra Otica para Ilha Comprida, para que o mesmo preste, com URGÊNCIA, as seguintes informações:</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5641/oftalmologia_mutirao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5641/oftalmologia_mutirao.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, que seja oficiado ao prefeito Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que informe a esta casa a possibilidade de promover um mutirão para diminuir essa demanda e atender a população.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5645/req_068_tonon_-_manutencao_na_ilha_de_lazer_-_baln._claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5645/req_068_tonon_-_manutencao_na_ilha_de_lazer_-_baln._claudia_mara.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que no âmbito de sua competência executiva e de suas atribuições legais, envie a esta Casa de Leis, em relação ao Balneário Claudia Mara.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5652/req_069_fabiano_-_calendario_de_eventos_no_inverno.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5652/req_069_fabiano_-_calendario_de_eventos_no_inverno.pdf</t>
   </si>
   <si>
     <t>Programação de inverno</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5657/req_070_fabiano_-_manutencao_da_orla_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5657/req_070_fabiano_-_manutencao_da_orla_da_praia.pdf</t>
   </si>
   <si>
     <t>Orla decks</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5656/req_071_rogerio_-_lei_2006_adin.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5656/req_071_rogerio_-_lei_2006_adin.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe o número da ADIN (Ação Direta de Inconstitucionalidade) proposta pelo poder executivo municipal, que questiona a lei 2006/2023 sancionada pelo Presidente da Câmara Municipal em 27 de março de 2023.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5664/req_072_andressa_-_psfs_do_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5664/req_072_andressa_-_psfs_do_meu_recanto.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficializado o senhor Prefeito Geraldino Barbosa de Oliveira Junior, Enfermeira do PSF e Secretária da Saúde, para que envie a esta Casa de Leis as seguintes informações:</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5680/ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5680/ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que informe a essa Casa de Leis, se existe a possibilidade de ser realizado o recapeamento asfáltico na Avenida de acesso a Ponta da Praia, no trecho de instalação do sistema de contenção da maré no Balneário Araçá.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5689/req_074_variados_-_27_ciclo_de_debates_-_tcesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5689/req_074_variados_-_27_ciclo_de_debates_-_tcesp.pdf</t>
   </si>
   <si>
     <t>Requerem, nas formalidades regimentais, ouvido o douto e soberano Plenário, para que se aprovado for, seja elaborado o Projeto de Resolução, no sentido de constituir Comissão de Representação, nos termos dos artigos 74 e 75 do Regimento Interno, objetivando participar do 27º Ciclo de Debates.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5692/req_075_andressa_-_obra_do_esgoto_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5692/req_075_andressa_-_obra_do_esgoto_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Considerando, que esta vereadora foi procurada pelos moradores de Pedrinhas, e que me informaram não saberem como está o andamento da Obra do Esgoto de Pedrinhas.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5706/requerimento_no_076-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5706/requerimento_no_076-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o Senhor Secretário Estadual de Turismo do Estado de São Paulo nas formalidades regimentais, ROBERTO DE LUCENA, para que conceda informações sobre os convênios firmados com o Departamento de Apoio ao Desenvolvimento dos Municípios Turísticos – DADETUR.</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5737/req_077_milton_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5737/req_077_milton_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Venho pelo presente, nos termos do artigo 257 do Regimento Interno desta Casa, justificar a falta ocorrida na 15ª e 16ª Sessão Ordinária, realizada em 16/05/2023 e 23/05/2023 em face de consulta médica, cuja documentação segue em anexo._x000D_
 Requeiro, seja o presente aceito e submetido à consideração do Egrégio e Soberano Plenário, e, se acatado, seja aplicado o disposto no parágrafo 2º do artigo 257 do Regimento Interno da Casa.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5764/requerimento_no_078-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5764/requerimento_no_078-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações se há possibilidade de prorrogar o prazo estabelecido na Lei Municipal 1619/2019 que dispõe sobre a regularização de edificações irregulares no município por mais dois anos, estendendo-o até agosto de 2025.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5769/req_079_variados_-_6o_conexidades.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5769/req_079_variados_-_6o_conexidades.pdf</t>
   </si>
   <si>
     <t>requerem, nas formalidades regimentais, ouvido o douto e soberano Plenário, para que se aprovado for, seja elaborado o Projeto de Resolução, no sentido de constituir Comissão de Representação, nos termos dos artigos 74 e 75 do Regimento Interno, objetivando participar do 6º CONEXIDADES – ENCONTRO NACIONAL DE PARCEIROS PÚBLICOS E PRIVADOS.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5777/requerimento_no_080-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5777/requerimento_no_080-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações sobre a falta de iluminação na ciclovia da Avenida São Paulo e medidas adotadas para solucionar o problema.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5789/req_081_milton_-convocacao_de_candidatos_aprovados_para_vigilante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5789/req_081_milton_-convocacao_de_candidatos_aprovados_para_vigilante.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, ouvido o Douto e soberano Plenário, para que dentro do prazo legal, preste a esta Casa Legislativa a informação da possibilidade de chamar os candidatos aprovados do concurso público, caso não tenha concurso vigente, a possibilidade de ser feito um processo seletivo para a contratação de vigilantes para CEIs (creches), escolas e de mais prédios públicos onde houver necessidade.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5794/requerimento_no_082-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5794/requerimento_no_082-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações sobre a plano de ação e recuperação no trecho compreendido entre o Balneário Araça e a Ponta da Praia em virtude da erosão costeira.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5795/assreq._toldo_cei_-sonho_de_crianca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5795/assreq._toldo_cei_-sonho_de_crianca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., a possibilidade de instalar uma cobertura tipo Toldo desde o portão até a entrada do CEI SONHO DE CRIANÇA, no Balneário Porto Velho, onde o embarque e desembarque dos alunos em dias de chuva fica muito complicado, devido ao fato do percurso entre o portão e a porta de entrada da instituição não possuir cobertura, fazendo com que as crianças cheguem molhadas tanto nas salas de aula, quanto no retorno para casa.</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5799/req_084_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5799/req_084_andressa_-.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO que nos termos regimentais, que seja oficiado o Executivo Municipal para que envie a esta Casa Legislativa, o Projeto de Lei para que seja implementado o Piso Salarial dos Profissionais de Enfermagem, conforme a Lei 14.434, de 04 de agosto de 2022, e a Emenda Constitucional nº 124, de 14 de julho de 2022. Ao mesmo tempo que seja adequado a Lei Orçamentária Anual (LOA), com abertura de créditos suplementares, tendo em vista os recursos recebidos e a Emenda Constitucional nº 127, de 22 de dezembro de 2022, para efetuar o pagamento do Piso Salarial da Enfermagem. Segue em anexo indicação de projeto de lei.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5800/req_085_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5800/req_085_andressa_-.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficializado o senhor Prefeito Geraldino Barbosa de Oliveira Junior, para que envie a esta Casa de Leis as seguintes informações em relação à braço da Iluminação Pública de Ilha Comprida:_x000D_
 1. Tem a previsão de quando irá ser comprado e instalado novos braços de luz para melhorar a iluminação Publica?_x000D_
 2. Quando foi feito a última instalação de braços de luz nos postes? E qual as ruas foram contempladas?_x000D_
 3. Tem previsão de quando irão colocar braços de luz na Avenida Intarmares, no Boqueirão Sul e na Rua Rainha Elizabeth, Vila Real?</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5802/req_086_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5802/req_086_andressa_-.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficializado o senhor Prefeito Geraldino Barbosa de Oliveira Junior, para que envie a esta Casa de Leis as seguintes informações em relação à Iluminação Pública de Ilha Comprida:_x000D_
 1. Atualmente, como está sendo feita a manutenção da Iluminação Pública em toda a extensão do município?_x000D_
 2. Existe a possibilidade do Município assumir a iluminação Pública e trocar as lâmpadas existentes por lâmpadas de LED?</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5803/req_087_andressa_-_saude_da_familia_nos_psfs.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5803/req_087_andressa_-_saude_da_familia_nos_psfs.pdf</t>
   </si>
   <si>
     <t>Atendidas as formalidades regimentais, a Vereadora ANDRESSA CERONI solicita a Vossa Excelência que seja submetido o presente requerimento para apreciação do Plenário, e, se aprovado for, sejam oficiados o Prefeito Geraldino Barbosa de Oliveira Junior,para que nos encaminhe as seguintes informações:_x000D_
 1 – Quando será feito um novo Concurso Público para a contratação de novas ACSs para as areas descobertas?_x000D_
 2 - Existe a possibilidade de termos uma nova equipe de Saúde da Família no PSF Central e PSF Meu Recanto por estarem com a quantidade de pacientes_x000D_
 acima do permitido?</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5807/requerimento_no_088-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5807/requerimento_no_088-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que conceda informações sobre ações para rebaixamento de guias em faixas de pedestres</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5808/req_089_tonon_-_manutencao_balneario_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5808/req_089_tonon_-_manutencao_balneario_araca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, COM URGÊNCIA, sobre a falta de manutenção e zeladoria no Balneário Araçá.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5835/abertura_de_vagas_ara_ambulante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5835/abertura_de_vagas_ara_ambulante.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta Casa a possibilidade de abrir mais vagas para o comércio ambulante, para venda de pipoca, milho, churrasquinho, churros e etc.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5836/req_091_andressa_-_criacao_gcm..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5836/req_091_andressa_-_criacao_gcm..pdf</t>
   </si>
   <si>
     <t>Requeiro, que nos termos regimentais, que seja oficiado ao Poder Executivo Municipal, para que verifique a possibilidade de enviar a esta Casa Legislativa, o Projeto de Lei para que seja criada a Guarda Civil Municipal.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5894/req_092_fabiano_-_internet_na_rodoviaria_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5894/req_092_fabiano_-_internet_na_rodoviaria_municipal.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais para que, se aprovado for, seja encaminhado ao setor da competente da administração, para que responda sobre o WI-FI gratuito no município.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5895/req_093_tonon_-_servicos_de_psicologia_e_servico_social_nas_unidades_mun._educacao_basica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5895/req_093_tonon_-_servicos_de_psicologia_e_servico_social_nas_unidades_mun._educacao_basica.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, com urgência, sobre o cumprimento da Lei Federal n° 13.935/2019.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5896/req_094_fabiano_-_limpeza_da_lagoa_balneario_porto_velho_e_redondezas..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5896/req_094_fabiano_-_limpeza_da_lagoa_balneario_porto_velho_e_redondezas..pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que justifique por qual motivo ainda não foi atendido o pedido da população no que tange a_x000D_
 limpeza da lagoa do Balneário Porto Velho.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5905/assreq._praca_praia_das_flores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5905/assreq._praca_praia_das_flores.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que com a máxima urgência veja a possibilidade de viabilizar a construção de uma praça de lazer nos modelos das existentes no Munícipio, com equipamentos para práticas de atividades físicas, playground infantil e quadra de esportes no Balneário Praia das Flores.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5906/req_096_tonon_-_paisagismo_usf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5906/req_096_tonon_-_paisagismo_usf.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, sobre o paisagismo nas áreas externas das Unidades de Saúde da Família do município.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5923/req_097_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5923/req_097_andressa_-.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, e, se aprovado for, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que encaminhe informações relacionadas ao Correios.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5924/req_098_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5924/req_098_andressa_-.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, e, se aprovado for, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que responda se há previsão de quanto iniciará as obras da construção do futuro Centro Esportivo de Ilha Comprida.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5935/req_099_rogerio_-_estagio_remunerado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5935/req_099_rogerio_-_estagio_remunerado.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Presidente da Câmara Municipal, Sr. Fabio Rogério Tonon, para que esclareça nos meios de comunicação da casa informações em relação ao Prédio da Câmara.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5932/req_100_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5932/req_100_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que envie ao departamento competente, para que se possível for, responda informações sobre o Trapiche do Balneário Araçá.</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5941/req_101_ivan_-_entrega_ponte_capivaru.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5941/req_101_ivan_-_entrega_ponte_capivaru.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao prefeito Dr. Geraldino Barbosa de Oliveira Junior, e ao departamento competente, para que seja realizado a pedido de moradores, se já existe uma data definida para a entrega da Ponte Capivaru.</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5942/req_102_ivan_-_guarita_guarda-vida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5942/req_102_ivan_-_guarita_guarda-vida.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, e ao departamento competente, para que seja informado a está casa o por que ainda não foi providenciado as guaritas para os Guarda Vidas. Sendo que a solicitação da construção já faz alguns anos.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5943/req_103_ivan_-_rotatoria_porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5943/req_103_ivan_-_rotatoria_porto_velho.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, e ao departamento competente, para que seja informado qual a finalidade da Rotatória do Balneário Porto Velho e como será o funcionamento.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5944/req_104_ivan_-_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5944/req_104_ivan_-_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, e ao departamento competente, para que seja realizado a pedido de moradores do Boqueirão-sul, se existe um estudo para providenciar uma nova entrada no Boqueirão-Sul</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5957/requerimento_-_pesca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5957/requerimento_-_pesca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, e ao departamento competente, informações do Executivo se existe projetos ou programas que se relaciona a pesca artesanal.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5958/requerimento_-_planejamento_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5958/requerimento_-_planejamento_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, e ao departamento competente, informações do Executivo se existe um planejamento para a temporada 2023 a 2024.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5960/req_107_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5960/req_107_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, caso seja aprovado, que o setor competente da administração responda qual é o planejamento para o comércio ambulante na temporada 2023/24.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5968/pedido_de__projeto_de_licenca_ambiental_ponte_capivaru_108.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5968/pedido_de__projeto_de_licenca_ambiental_ponte_capivaru_108.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe esta Casa, se existe algum projeto, com pedido de licença ambiental para melhorar o acesso entre a ponte do Rio Capivaru e o Bairro do Boqueirão Sul,</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5966/requerimento_no_109-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5966/requerimento_no_109-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO, de autoria do vereador Rogerio Lopes Revitti, para que se aprovado for, ouvindo o douto e soberano Plenário, seja oficiado ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que informe a esta Casa de Leis, se há possibilidade de realizar a atualização imediata do calendário de eventos e shows para os últimos quatro meses de 2023 e verão de 2024.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5965/requerimento_no_110-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5965/requerimento_no_110-2023.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que informe a esta Casa de Leis, se existe a possibilidade do Poder Executivo intervir junto à empresa SABESP, a fim de promover uma intervenção imediata para nivelar as tampas de esgoto na Avenida Beira Mar, entre o Balneário Monte Carlo e Caiçara.</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5984/apropriacao_bairro_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5984/apropriacao_bairro_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe, esta Casa de Leis, sobre a regularização fundiária do Balneário Pedrinhas.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5986/requerimento_no_112-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5986/requerimento_no_112-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento, de autoria do Vereador Rogério Lopes Revitti, para que oficie-se ao DD. Prefeito Municipal, nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações se será pago ainda no ano de 2023 ou não o incentivo financeiro aos ACS e ACE.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5987/requerimento_no_113-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5987/requerimento_no_113-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento, de autoria do Vereador Rogério Lopes Revitti, para que oficie-se ao DD. Prefeito Municipal, nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações se há possibilidade de asfaltar ou cascalhar a Rua Rouxinol, localizada no Balneário Carolina, no trecho entre a Estrada da Vizinhança e a Av. Candapuí Sul.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5988/req_114_tonon_-_atendimento_veterinario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5988/req_114_tonon_-_atendimento_veterinario.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, sobre o Centro de Controle de Zoonoses – CCZ e o atendimento veterinário prestado aos animais no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6005/req._lombo_faixa_-_cei_porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6005/req._lombo_faixa_-_cei_porto_velho.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que com a máxima urgência veja a possibilidade de instalar uma Lombofaixa, na Av. Candapui próximo a Rua Porto velho, onde pais e/ou responsáveis atravessam diariamente com as crianças matriculadas no CEI SONHO DE CRIANÇA no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6004/requerimento_-_cadastro_de_tecnicos_de_turismo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6004/requerimento_-_cadastro_de_tecnicos_de_turismo.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, e ao departamento competente, para que_x000D_
 verifique se o cadastro dos técnicos de turismo junto à Prefeitura Municipal, encontra-se atualizado e em funcionamento assim como, a divulgação_x000D_
 nas redes sociais.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6012/requerimento_no_117-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6012/requerimento_no_117-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda esclarecimentos sobre a instalação do parque ou área de lazer no Balneário da Ponta da Praia.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6016/req_118_andressa_-_reurbanizacao_do_boqueirao_norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6016/req_118_andressa_-_reurbanizacao_do_boqueirao_norte.pdf</t>
   </si>
   <si>
     <t>Requeiro para apreciação do Plenário e, se aprovado, seja oficiado ao Secretário de Obra, ao Engenheiro e ao Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida um requerimento solicitando informações sobre a reurbanização do Boqueirão.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6017/req_119_tonon_-_processadora_de_pescados.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6017/req_119_tonon_-_processadora_de_pescados.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, sobre a Processadora de Pescados do município</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6032/assreq._natacao_e_hidroginastica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6032/assreq._natacao_e_hidroginastica.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., a possibilidade de incluir aula de natação e hidroginástica aquecida para os integrantes da Melhor Idade.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6034/requerimento_no_121-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6034/requerimento_no_121-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre a obras do Píer de Pedrinhas, contrato nº 052/2022.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6042/req_122_ivan_-_prioritario_autista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6042/req_122_ivan_-_prioritario_autista.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao prefeito Dr. Geraldino Barbosa de Oliveira Júnior, e aos departamentos competentes, para que encaminhem informações referentes à execução da Lei Federal nº 14.626/2023, que trata da obrigatoriedade do atendimento prioritário para, entre outros, pessoas com transtornos do espectro autista.</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6054/requerimento_-_banco_de_empregos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6054/requerimento_-_banco_de_empregos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, e aos departamentos competentes, da_x000D_
 possibilidade da criação do BANCO DE EMPREGO, cadastro de currículos e disponibilidade de vagas junto ao site oficial da Prefeitura Municipal de Ilha Comprida visto a necessidade de criar recursos para geração de emprego e também de auxiliar os comerciantes locais na busca por mão de obra</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6056/requerimento_-_124-2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6056/requerimento_-_124-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre a demarcação de vagas para pessoas com deficiência e idosos nos estacionamentos da Unidade de Pronto Atendimento (UPA) e da Unidade de Referência e Apoio à Saúde (URA) em nosso município.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6057/requerimento_125_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6057/requerimento_125_-_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao Diretor-Presidente da SABESP nas formalidades regimentais, Sr. André Gustavo Salcedo, a fim de que informe a esta Casa de Leis o Status atual da obra de ampliação do sistema de coleta e afastamento de esgoto em Ilha Comprida na Sub-bacia 1 e 1a, indicando se a mesma foi concluída ou se há pendências na execução.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6058/requerimento_126_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6058/requerimento_126_-_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre possibilidade de requalificação da ilha de lazer do Balneário Marusca</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6079/assreq.viareggio_esf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6079/assreq.viareggio_esf.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que informe qual a possibilidade da realização e que inclua no orçamento os reparos e manutenção no Prédio onde funciona a Unidade do ESF Viaréggio.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6085/assreq._academia_viareggio-_ao_ar_livre.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6085/assreq._academia_viareggio-_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que informe a possibilidade de instalar uma academia ao ar no Viaréggio.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6067/calcamento_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6067/calcamento_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa de Leis, qual a previsão para a realização do calçamento no Bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6087/requerimento_130_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6087/requerimento_130_-_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior a fim de que informe a esta Casa de Leis, o que tem sido feito para melhorar a situação do transporte público no trecho Boqueirão Sul / Pedrinhas.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6105/playground.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6105/playground.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa de Leis, se existe a possibilidade de instalação de um playground no Porto da Balsa devido ao grande movimento de famílias com crianças no local.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6114/requerimento_-_escola_integral_boqueirao_sul_corrigido.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6114/requerimento_-_escola_integral_boqueirao_sul_corrigido.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, e aos departamentos competentes, informações referentes a possibilidade de implementação de Escola em Tempo Integral para Maternal, Jardim 1 e 2, assim como Implantação do Berçário,_x000D_
 para o Boqueirão Sul.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6115/assreq._lombo_faixa_-_congregacao-_yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6115/assreq._lombo_faixa_-_congregacao-_yemar.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que com a máxima urgência veja a possibilidade de instalar uma Lombofaixa, como redutor de velocidade em frente a Congregação Cristã no Brasil, situada na Av. Candapuí, no Balneário Yemar.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6116/assreq._ciclovia-ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6116/assreq._ciclovia-ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que com a máxima urgência veja a possibilidade de fazer uma Ciclofaixa com sinalização adequada para maior segurança de quem pedala na Av. Beira Mar no sentido da Ponta da Praia, a partir da Av. Central no Balneário Porto Velho até o final do asfalto no Balneário Araçá.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6122/requerimento_135_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6122/requerimento_135_-_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior a fim de que tome medidas imediatas para a realização da manutenção necessária nas bocas de lobo localizadas nas seguintes interseções: Av. Beira com a Rua Bermudas, Av. Beira Mar com a Al. José Pacheco dos Santos e Av. Beira Mar com a Al. Tampico.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6123/requerimento_136_-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6123/requerimento_136_-_2023.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior a fim de que avalie a viabilidade de estender o horário de funcionamento dos banheiros públicos até as 22h nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6127/atividade_delegada_boqueirao_sul_-_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6127/atividade_delegada_boqueirao_sul_-_.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe esta casa a possibilidade de aumentar o efetivo da atividade delegada da Policia Militar para o serviço exclusivo do Boqueirão Sul.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6129/contratacao_guarda_vidas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6129/contratacao_guarda_vidas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe esta casa a possibilidade de contratar guarda vidas, para serviços contínuos, nos Bairros Pedrinhas e Boqueirão Sul.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6130/providencia_no_bairro_de_pedrinhas_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6130/providencia_no_bairro_de_pedrinhas_-.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, que informe esta casa sobre o planejamento para atender as demandas do Bairro de Pedrinhas e Boqueirão Sul, como: lixeiras e duchas nas praias, remoção de entulhos, ponte Capivaru, projeto para food trucks e banheiros.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6131/req_140_tonon_-_ceder_um_veiculo_para_o_programa_atividade_delegada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6131/req_140_tonon_-_ceder_um_veiculo_para_o_programa_atividade_delegada.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, Geraldino BARBOSA DE OLIVEIRA JUNIOR, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, sobre ceder um veículo para o Programa “Atividade Delegada”.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6132/req_141_tonon_-_informacoes_sobre_a_feira_do_produtor_rural_em_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6132/req_141_tonon_-_informacoes_sobre_a_feira_do_produtor_rural_em_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, sobre a Feira do Produtor Rural em Ilha Comprida.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6192/req_142_tonon_-_informacoes_sobre_as_obras_de_ampliacao_da_coleta_afastamento_e_o_tratamento_de_esgoto_e_agua_nos_balnearios_claudia_mara_e_caicara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6192/req_142_tonon_-_informacoes_sobre_as_obras_de_ampliacao_da_coleta_afastamento_e_o_tratamento_de_esgoto_e_agua_nos_balnearios_claudia_mara_e_caicara.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, e a Companhia de Saneamento Básico do Estado de São Paulo (SABESP), para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, sobre as obras de ampliação da coleta, afastamento e o tratamento de esgoto e água nos Balneários Claudia Mara e Caiçara:</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6250/req_143_ivan_-_informacoes_sobre_a_manutencao_e_continuidade_do_programa_frente_de_trabalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6250/req_143_ivan_-_informacoes_sobre_a_manutencao_e_continuidade_do_programa_frente_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior e aos departamentos competentes para que encaminhem, para esta Casa de Leis, informações sobre a manutenção e continuidade do Programa Frente de Trabalho.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6251/informacoes_junto_a_ssp_sp.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6251/informacoes_junto_a_ssp_sp.docx.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Sr. Guilherme Muraro Derrite, Secretário de Segurança Pública do Estado de São Paulo, para que encaminhe, para esta Casa de Leis, informações sobre a demora na realização de processo seletivo para contratação de guarda-vidas civis.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6259/atividade_delegada_e_policia_ambiental.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6259/atividade_delegada_e_policia_ambiental.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe esta casa a possibilidade de convenio para contratação de atividade delegada, junto com a polícia militar e ambiental.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>ROGERINHO REVITTI, FABIO TONON</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6265/req_146_rogerio_tonon_-_guarda-vidas_temporada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6265/req_146_rogerio_tonon_-_guarda-vidas_temporada.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário, que, se aprovado, oficie-se ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, nas formalidades regimentais, para que responda informações sobre a contratação dos guarda-vidas temporários para o verão 2023/2024.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6260/calcada_praca_tanoeiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6260/calcada_praca_tanoeiros.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior para que informe, a esta Casa, o motivo da não realização da manutenção na calçada da Praça dos Tanoeiros</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6279/atestado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6279/atestado.pdf</t>
   </si>
   <si>
     <t>Eu, Oeder Kuznier de Ramos, vereador nesta casa de leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 34º Sessão Ordinária, realizada em 24/10/2023, em virtudes de problemas de saúde, conforme atestado em anexo.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6284/assreq._ponte_av._adelaide.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6284/assreq._ponte_av._adelaide.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., a possibilidade de fazer substituição da ponte de madeira da Av. Adelaide no Balneário Viaréggio por uma ponte de concreto, utilizando o recurso disponibilizado pelo Ministério da Integração.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6289/req_151_tonon_-_projeto_de_lei_n_2147.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6289/req_151_tonon_-_projeto_de_lei_n_2147.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Sr. João Otaviano Neto, secretário de Logística e Transportes do Estado de São Paulo, para que no âmbito de sua competência executiva e de suas atribuições legais, informe a esta Casa de Leis, informações sobre o Projeto de Lei n° 2147/2022, em tramitação desde 03 de Agosto de 2022 no Senado Federal.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6295/req_152_daniel_-_abono_de_ausencia_na__34o_sessao_ordinaria_realizada_24_10_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6295/req_152_daniel_-_abono_de_ausencia_na__34o_sessao_ordinaria_realizada_24_10_2023.pdf</t>
   </si>
   <si>
     <t>Eu, Daniel da Silveira Ramos, vereador nesta casa de leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 34º Sessão Ordinária, realizada em 24/10/2023, em virtudes de problemas de saúde, conforme atestado em anexo.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6345/informacoes_sobre_circulacao_de_onibus_de_turismo..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6345/informacoes_sobre_circulacao_de_onibus_de_turismo..pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, e aos departamentos competentes, que encaminhe informações quanto a autorização à ônibus de turismo circularem em locais turísticos com a supervisão de técnicos de turismo devidamente cadastrados.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6347/manutencao_19_luminarias_avenida_copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6347/manutencao_19_luminarias_avenida_copacabana.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiada à empresa Neoenergia para que tome providencias quanto a manutenção de diversas luminárias na Avenida Copacabana.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6346/req_155_oeder_-_abono_de_ausencia_na_36o_sessao__ordinaria_-sem_atestado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6346/req_155_oeder_-_abono_de_ausencia_na_36o_sessao__ordinaria_-sem_atestado.pdf</t>
   </si>
   <si>
     <t>Eu, Oeder Kuznier de Ramos, vereador nesta casa de leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 36º Sessão Ordinária, realizada em 07/11/2023, em virtudes de problemas de saúde, conforme atestado em anexo.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6355/req_156_rogerio_-_informacoes_sobre_a_implementacao__do_artigo_2o_da_lei_municipal_no_2040_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6355/req_156_rogerio_-_informacoes_sobre_a_implementacao__do_artigo_2o_da_lei_municipal_no_2040_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário, que, se aprovado, oficie-se ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, nas formalidades regimentais, informe se já foram criados os mecanismos necessários para que os cidadãos, entidades da sociedade civil ou representantes do Poder Público possam realizar suas solicitações de retirada, conforme estabelecido no Artigo 2° da Lei 2040/2023.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6350/req_157_fabiano_-_plano_de_desenvolvimento_para_o_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6350/req_157_fabiano_-_plano_de_desenvolvimento_para_o_baln._araca.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, que informe a esta Casa de Leis se há um plano de desenvolvimento para o balneário, incluindo infraestrutura, lazer, restauração do trapiche e divulgação das belezas locais, como as Dunas do Araçá.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6361/utilizacao_da_praca_central_-_apresentacoes_de_artistas_locais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6361/utilizacao_da_praca_central_-_apresentacoes_de_artistas_locais.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Prefeito Dr. Geraldino Barbosa de Oliveira Junior, e aos departamentos competentes, que encaminhe informações quanto a programação de utilização da Praça Central, quanto à realização de eventos.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6365/req_159_rogerio_-_informacoes_a_consideravel_demora_na_emissao_do_titulo_de_domonio_por_parte_da_cerpi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6365/req_159_rogerio_-_informacoes_a_consideravel_demora_na_emissao_do_titulo_de_domonio_por_parte_da_cerpi.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, que, se aprovado, oficie-se ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, solicitando informações sobre a considerável demora na emissão do título de domínio por parte da CERPI, referente aos proprietários que já efetuaram o pagamento da taxa para a retirada do referido título.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6371/fonte_luminosa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6371/fonte_luminosa.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa de Leis, qual o motivo da Fonte Luminosa, localizada ao lado do Deck 05 na Orla da Beira Mar, estar paralisada a tanto tempo e se há previsão ou algum planejamento para o funcionamento da mesma.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6372/assfrente_de_trabalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6372/assfrente_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que analise a possibilidade de incluir nas despesas orçamentaria municipal, destinadas a projetos sociais, um reajuste no valor pago pelo Programa Frente de Trabalho, passando a fixar o valor do bolsa-auxílio em 50% do salário mínimo, que em valores atuais seriam de R$ 660,00 e mais 15% desse valor em vale alimentação, acrescentando assim mais R$ 99,00, totalizando a quantia de R$ 759,00 mensais, que deverá ser reajustado sempre que houver alteração do salário mínimo.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6383/req_163_rogerio_-__informacoes_sobre_o_repasse_as_acs.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6383/req_163_rogerio_-__informacoes_sobre_o_repasse_as_acs.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre o repasse do incentivo financeiro enviado pelo Ministério da Saúde aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6381/req_164_rogerio_-__informacoes_falta_de_iluminacao_na_orla_da_praia_no_trecho_central.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6381/req_164_rogerio_-__informacoes_falta_de_iluminacao_na_orla_da_praia_no_trecho_central.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se o DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre o motivo para a falta de iluminação na orla da praia, no trecho central, entre a pista de skate e o banheiro público.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6382/req_165_rogerio_-_informacoes_sobre_o_status_atual_do_processo_de_execucao_das_reformas_e_manutencao_das_ilhas_de_lazer.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6382/req_165_rogerio_-_informacoes_sobre_o_status_atual_do_processo_de_execucao_das_reformas_e_manutencao_das_ilhas_de_lazer.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria do Vereador Rogério Lopes Revitti para que oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que conceda informações sobre o status atual do processo de execução das reformas e manutenção das ilhas de lazer.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6385/praca_boqueirao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6385/praca_boqueirao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa de Leis, se existe a possibilidade ou se há algum planejamento para instalação de banheiro e de lixeiras na Praça do Boqueirão Norte.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6386/req_168_daniel_-_compra_e_instalacao_de__containers_e_lixeiras_em_pontos_estrategicos_de_cada_balneario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6386/req_168_daniel_-_compra_e_instalacao_de__containers_e_lixeiras_em_pontos_estrategicos_de_cada_balneario.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que verifique a possibilidade de comprar e instalar de containers e lixeiras, em pontos estratégicos de cada balneário, em toda extensão da orla, praças e parquinhos e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6394/asfalto_na_obra.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6394/asfalto_na_obra.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa de Leis, se existe a possiblidade de ser realizado o remendo asfáltico, onde foram implantadas as valas de drenagem na Obra de requalificação da orla do Balneário Adriana ao Porto Velho.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6402/assreq._cuidados_com_os_pets.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6402/assreq._cuidados_com_os_pets.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que veja a possibilidade de confeccionar banners, faixas e folhetos explicativos e também divulgar no site oficial da prefeitura e em todas as mídias sociais, orientando os tutores de pets, sobre a necessidade de se atentar ao melhor horário para passear com seu Pet, salientando que o melhor horário para esse passeio precisa ser no período onde o solo esteja na temperatura adequada para as sensíveis patas dos animais.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6403/req_172_fabiano_-_plano_diretor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6403/req_172_fabiano_-_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, no sentido que seja esclarecido de como está sendo tratado a questão do Plano Diretor da cidade.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6409/agua_potavel_ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6409/agua_potavel_ubatuba.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que informe a esta casa de Leis, qual a possibilidade da  ligação da água encanada nos balneários Pedrinhas e Ubatuba.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6414/req_174_fabiano_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6414/req_174_fabiano_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Fabiano da Silva Pereira, vereador nesta casa de leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 39º Sessão Ordinária, realizada em 28/11/2023, em virtudes de problemas de saúde, conforme atestado em anexo.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6415/req_175_gryllo_-_manut._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6415/req_175_gryllo_-_manut._vila_nova.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que inclua ainda este ano a manutenção geral na região do Vila Nova, visto que os moradores daquela localidade sofrem com a falta de manutenção e zeladoria e sempre reivindicam uma manutenção contínua.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6416/req_176_tonon_-_conselho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6416/req_176_tonon_-_conselho.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que no âmbito de sua competência executiva e de suas atribuições legais, edite a Lei Municipal Nº 1.270/2015, com o objetivo de contemplar os Conselheiros Tutelares do município com o benefício do ticket alimentação.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>RESI</t>
   </si>
   <si>
     <t>Resposta de Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5619/resin_-_381_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5619/resin_-_381_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A INDICAÇÃO Nº 381/2022 - PARA TOMADA DE CONHECIMENTO</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6236/resin_-_249_-_2023_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6236/resin_-_249_-_2023_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS A INDICAÇÃO Nº 249/2023</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6918/resin_-_250_-_2022_-milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6918/resin_-_250_-_2022_-milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA À INDICAÇÃO Nº 250/2023.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5621/resin_-_385_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5621/resin_-_385_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A INDICAÇÃO Nº 385/2022  - PARA TOMADA DE CONHECIMENTO</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>RESRE</t>
   </si>
   <si>
     <t>Respostas Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5724/resre_001-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5724/resre_001-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 001/2023.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6169/resre_002-_2023_-_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6169/resre_002-_2023_-_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº002/2023</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5785/resre_007-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5785/resre_007-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 007/2023</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6168/resre_008-_2023_-_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6168/resre_008-_2023_-_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 008/2023</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6167/resre_010-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6167/resre_010-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 010/2023</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6166/resre_011-_2023_-_daniel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6166/resre_011-_2023_-_daniel.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 011/2023</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5622/resre_017-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5622/resre_017-_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 017/2023</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6165/resre_018-_2023_-_ivan.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6165/resre_018-_2023_-_ivan.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 018/2023</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6164/resre_019-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6164/resre_019-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 019/2023</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5634/resre_020-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5634/resre_020-_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 020/2023</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6163/resre_022-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6163/resre_022-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 022/2023</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6162/resre_028-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6162/resre_028-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 028/2023</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6161/resre_030-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6161/resre_030-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 030/2023</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5716/resre_031-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5716/resre_031-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 031/2023</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6145/resre_034-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6145/resre_034-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 034/2023</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6149/resre_038-_2023_-_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6149/resre_038-_2023_-_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 038/2023</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6146/resre_039-_2023_-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6146/resre_039-_2023_-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 039/2023</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6157/resre_040-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6157/resre_040-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 040/2023</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6158/resre_041-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6158/resre_041-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 041/2023</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6160/resre_042-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6160/resre_042-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 042/2023</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6839/resre_047_-_2024_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6839/resre_047_-_2024_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 047/2024.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6159/resre_049-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6159/resre_049-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 049/2023</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5668/resre_050-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5668/resre_050-_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 050/2023</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5669/resre_051-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5669/resre_051-_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 051/2023</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5720/resre_052-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5720/resre_052-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 052/2023.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6155/resre_055-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6155/resre_055-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 055/2023</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5666/resre_056-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5666/resre_056-_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 056/2023</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6148/resre_059-_2023_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6148/resre_059-_2023_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 059/2023</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5667/resre_060-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5667/resre_060-_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 060/2023</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5670/resre_061-_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5670/resre_061-_2023.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 061/2023</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>Prefetura e outros órgãos municipais. - PREFORGM</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5762/resre_066-_2023_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5762/resre_066-_2023_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 066/2023</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6147/resre_068-_2023_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6147/resre_068-_2023_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 068/2023</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6154/resre_070-_2023_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6154/resre_070-_2023_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 070/2023</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6153/resre_073-_2023_-_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6153/resre_073-_2023_-_oeder.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 073/2023</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6156/resre_080-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6156/resre_080-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 080/2023</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6209/resre_083-_2023_-_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6209/resre_083-_2023_-_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 083/2023</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6235/resin_-_00_-_2023_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6235/resin_-_00_-_2023_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 084/2023</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6152/resre_085-_2023_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6152/resre_085-_2023_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 085/2023</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6151/resre_086-_2023_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6151/resre_086-_2023_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 086/2023</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6150/resre_089-_2023_-_todos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6150/resre_089-_2023_-_todos.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 089/2023</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6449/resre_091-_2023_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6449/resre_091-_2023_-_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 091/2023</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6208/resre_093-_2023_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6208/resre_093-_2023_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 093/2023</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6170/resre_114-_2023_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6170/resre_114-_2023_-_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 114/2023</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5480/veto_pl_016_23.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5480/veto_pl_016_23.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 016/2023 que "DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1582, DE 15 DE FEVEREIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5481/veto_pl_136_22.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5481/veto_pl_136_22.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 136/2022 que "DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE BANHEIROS QUÍMICOS EM FEIRAS LIVRES E EVENTOS CULTURAIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5511/veto_pl_020_23.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5511/veto_pl_020_23.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 020/2023 que " INSTITUI O ADICIONAL DE PERICULOSIDADE AOS AGENTES DE TRÂNSITO E FISCAIS MUNICIPAIS DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5523/veto_pl_033_22.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5523/veto_pl_033_22.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 033/2023 que "DISPÕE SOBRE A LEI Nº 1.270/2015, ALTERANDO SEU ART. 2º, QUANTO AO VALOR FIXADO PARA O CARTÃO ALIMENTAÇÃO DOS SERVIDORES DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12264,67 +12264,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5945/emenda_modificatica_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6094/emenda_01_pl_091_23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6366/emenda_01_pl_107_23_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6404/emenda_apae_2024_-_daniel_ramos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6418/emenda_02_pl_135_23_-_loa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6423/projeto_de_lei_emenda_loa_-_praia_limpa_-_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6425/projeto_de_lei_emenda_loa_-_bolsa_atleta_-_final_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6427/projeto_de_lei_emenda_loa_-_pecas_-_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6424/projeto_de_lei_emenda_loa_-_guaritas_-_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6421/projeto_de_lei_emenda_loa_-_agricultura_familiar_-_final_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6422/projeto_de_lei_emenda_-_saude_-_finalizada_e_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6426/projeto_de_lei_emenda_-_galpao_de_artes_-_britania.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6420/projeto_de_lei_emenda_loa_-_renata_miguel_-_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6434/emenda_modificativa_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6435/emenda_modificativa_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6433/emenda_modificativa_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6431/assemenda_-_castramovel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6432/assemenda_-_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6439/emenda_16_pl_135_23_-_loa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6437/emenda_modificativa_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5353/ind_remocao_de_galhos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5354/ind_manutencao_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5355/ind_manutencao_lum.projetada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5356/ind_patrol_e_cascalhobal_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5357/manutencao_de_luminaria_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5358/limpeza_das_calcadas_meio_fio_caiacao_e_instalacao_de_lixeiras_na_av_copacabana.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5359/aquisicao_de_tambores_de_coleta_de_lixo_para_praia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5360/confeccao_de_objetos_da_noss_cultura_para_orla.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5361/manutencao_da_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5362/limpeza_e_corte_de_grama_das_ruas_dos_balnearios_vireggio_ao_balneario_samambaia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5363/placas_de_sinalizacao_e_pintura_das_lombadas_existentes_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5364/transporte_urgente_de_vans_onibus_dos_balnearios_ate_iguape.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5365/reiteracao_da_indicacao_ara_remocao_das_pps_sem_utilizacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5383/ind_014_23_milton_-_caiacao_dos_poste_e_meio_fio_de_toda_regiao_central_na_av._sao_paulo_e_av._beira_mar..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5366/paisagismo_na_regiao_central_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5367/ind_rocagem.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5368/ind_manutencao_lum.rouxinol.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5371/ind_maria_j.v_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5373/ind_019_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5377/ind_020_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5385/indicacao_021-2023_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5395/ind_022_23_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5400/ind_023_23_rogerio_-_ponto_de_onibus_baln._diversos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5402/indicacao_no_024_-_areninha.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5404/ind_025_23_tonon_-_limpeza_de_vala_e_rio_rua_pernambuco_baln._praia_do_castello.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5412/indicacao_n._26-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5413/indicacao_n._27-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5418/indicacao_n._28-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5419/indicacao_n._29-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5420/indicacao_n._30-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5422/indicacao_n._31-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5423/indicacao_n._32-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5424/indicacao_n._33.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5414/ind_limpeza_e_rocagem_adriana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5415/ind_limpeza_rocagem_porto_velho_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5416/ind_036_23_andressa_-_manutencao_da_iluminacao_rua_2_baln._marillha.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5417/ind_037_23_andressa_-_limpeza_de_valas_rua_aiguape_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5421/ind_038_23_andressa_-_manutencao_e_ilumonacao_nos_abrigos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5434/ind__cascalhamento_e_patrolagem-__bal_leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5433/indclaudia_mara.cascaslham_e_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5437/ind_baln._mar_e_luz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5442/ass_bal._vitoria-_rua_um.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5441/ass_manutencao_geral-_av._um_-_copia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5432/ind_044_23_andressa_-_colocacao_de_placas_para_deficientes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5435/ind_045_23_andressa_-_servico_de_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5436/ind_046_23_andressa_-_rocagem_do_mato_manutencao_e_cascalhamento_na_avenida_das_pedrinhas_balneario_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5446/ind_047_23_fabiano_-_limpeza_das_valas_das_ruas_tamoios_e_dona_emilia_baln._volapara_e_bermudas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5447/ind_048_23_fabiano_-_limpeza_dos_bueiros_da_av._beira_mar_proximo_ao_camping_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5451/indicacao_n._049-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5454/indicacao_n._050-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5455/indicacao_n._051-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5448/buracos_ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5457/patrolagem_limpeza_e_cascalhamento_rua_tamoio_bal_xandu.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5453/limpeza_de_valas_rua_roxinol_marusca.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5452/ind_055_23_milton_-_manut._rua_dos_marinheiros_baln._canada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5458/limpeza_do_meio_fio_da_rua_bom_jesus_de_iguape_ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5459/manutencao_do_parquinho_do_araca_ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5463/ind_058_23_daniel_-_rocagem_rua__rio_grande_do_sul_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5466/ass_alameda_prata-bal.vila_rica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5467/ind_060_23_daniel_-_limpeza_de_valas_rua_paraiba_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5469/indicacao_n._061-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5472/ind_062_23_tonon_-__manut._auditorio_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5473/ind_063_23_tonon_-__cascalhamento_rua_21_de_abril_baln._7.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5474/ind_064_23_tonon_-_servico_de_abertura_da_rua_b_baln._aragarcas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5475/ind_065_23_tonon_-_cascalhamento_nas_ruas_kuwait_e_otavio_burati_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5476/ind_066_23_tonon_-_zeladoria_na_rua_tapirai_localizada_no_balneario_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5482/ind_067_23_fabiano_-_operacao_tapa_buraco_na_extensao_da_av._beira_mar_e_das_marginais_cadapui_sul_e_norte.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5483/ind_068_23_fabiano_-_realizacao_de_limpeza_de_valas_patrolagem_e_rocagem_balnearios_bermudas_e_volpara.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5487/ind_069_23_andressa_-_limpeza_de_valas_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5494/rocagem_balneario_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5495/rocagem_parquinho_balneario_sambura.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5496/servico_de_coleta_e_trator_e_rastelo_nas_praias_do_boqueirao_pos_verao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5504/tubulacao_na_rua_11_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5501/zeladoria_em_todo_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5500/servico_de_tapa_buraco_em_todas_as_ruas_asfaltadas_do__municipio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5491/ind_076_23_andressa_-_lombofaixa_e_placas_de_sinalizacao_no_novo_predio_da_academia_municipal_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5493/ind_077_23_tonon_-_cascalhamento_no_cantinho_das_ostras_e_aterro_no_porto_de_pedrinhas_localizados_na_area_central_da_vila_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5498/ind_078_23_tonon_-_limpeza_de_vala_e_cascalhamento_nas_ruas_papagaio_e_andorinhas__baln_carolina.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5499/ind_079_23_tonon_-_cascalhamento_na_rua_pedro_vanucci_localizada_no_baln_recreio_adrimar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5505/ind_080_23_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5513/ind._cascalho_rocagem.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5517/ind._araca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5518/iluminacao_extencao_de_luz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5515/ind_084_23_daniel_-_troca_luminarias_queimadas_candapui_norte_e_sul.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5521/aproveitamento_poste_arena_para_refletores_da_praia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5524/indicacao_n._086-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5525/ind_087_23_tonon_-___instalacao_do_braco_de_luz__na_rua_ribeirao_preto_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5526/ind_088_23_tonon_-_instalacao_de_tubos_de_concreto__rua_jorge_amado_baln._maria_de_lurdes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5532/ind._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5530/ind._caicara.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5536/ind._adriana.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5535/ind._candapui.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5529/ind._bermudas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5533/ind._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5534/ind._recreio_de_volpara.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5531/ind._marusca.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5537/ind_097_23_ivan_-_servico_de_extensao_de_rede_rua_araraquara_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5528/ind_098_23_ivan_-_servico_de_iluminacao_centro_de_eventos_do_boq._norte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5542/ind_099_23_tonon_-_rocagem_balneario_di_franco.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5543/ind_100_23_tonon_-_iluminacao_rua_sao_judas_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5544/ind_101_andressa_-_retirada_de_mato_rua_nilo_pecanha_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5550/ind._atlantico.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5551/ind._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5559/zeladoria_das_rua_petropolis.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5556/servico_de_cata_treco_em_toda_cidade.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5557/manutencao_das_luminarias_da_ciclovi_da_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5554/patrol_ponta_da_praia_ass.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5560/ind_108_23_tonon_-_rocagem_e_limpeza_de_vala_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5584/assponto_de_onibus-_bal._dois_mares.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5581/assav.figueira_da_foz-manutencao_e_casacalho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5597/assmanutencao-_bal._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5582/assal._15_de_novembro-_manutencao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5572/ind._marusca.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5568/ind._contratacao_obras.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5569/ind._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5574/banco_orla.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5573/patrol_sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5578/assrua_sao_paulo-bal.praia_do_castelo-_drenagem.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5579/assrua_pacaembu-limpeza_dis_tubos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5580/asscascalhamento_rua_porto_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5575/indicacao_n._121-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5589/ind_122_23_milton_-_telas_posto_bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5586/manutencao_de_rua_maria_de_lurdes.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5585/manutencao_de_2_postes_na_estrada_de_pedrinhas_prestes_a_cair.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5587/rocagem_da_avenida_copacabana_em_toda_sua_extensao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5577/indicacao_n._127-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5583/assmanutencao_al._ana_-bl._maria_de_lurdes.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5590/indicacao_n._129-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5592/ind_130_23_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5593/ind_131_23_fabiano_-_patrolagem_av._sao_paulo_e_candapui.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5595/ind_132_23_fabiano_-_rocagem_e_tubulacao_av._hum_baln._vitoria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5607/onibus_ura.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5606/onibus_candapui.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5608/ind_135_23_tonon_-_cascalhamento_rua_fernando_sabino_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5609/ind_138_23_daniel_-_patrolagem_e_cascalho_rua_amparo_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5628/luminaria_estacionamento_da_upa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5629/manutencao_luminarias_candapui_proximo_a_rotatoria.docx.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5638/servico_de_patolagem_avenida_adelaide_viareggio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5612/ind_142_23_daniel_-_patrolagem_e_cascalhamento_rua_barao_de_maua.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5613/ind_143_23_tonon_-_manut._e_zeladoria_no_antigo_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5614/ind_144_23_tonon_-_extensao_de_passeio_publico_parklet.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5625/ind_146_23_tonon_-_cascalhamento_e_patrolagem_rua_guaruja_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5630/ind_147_23_tonon_-_manutencao_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5631/ind_148_23_tonon_-_manutencao_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5639/reabertura_e_estruturacao_da_trilha_vila_nova-sitio_artur.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5642/substituicao_das_lixeiras_da_orla_no_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5640/manutencao_luminarias_as_margens_do_rio_candapui_proximo_a_rotatoria_do_pavilhao_9.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5647/ind._britania.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5649/ind._banheiro_publ._h.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5681/projeto_turistico_para_lagoa_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5683/manutencao_da_iluminacao_comeia_na_rotatoria_do_balneario_adriana_com_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5686/instalacao_de_bancos_de_madeira_em_torno_do_play_ground_da_orla_marituma_e_grades_de_protecao_no_balneario_adriana.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5643/manutencao_estrada_do_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5688/possibilidade_de_atender_o_boqueirao_sul_com_modalidades_esportivas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5687/rocagem_em_todos_as_ruas_do_balneario_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5684/providencias_com_urgencia_de_uma_lombofaixa_na_rua_bermudas_proximo_a_nova_rotatoria_do_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5644/ind_164_23_tonon_-__abertura_de_rua_luiz_pacces_e_joao_soares_diniz.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5646/ind_165_23_tonon_-_limpeza_na_lagoa_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5648/ind_166_23_fabiano_-_rocagem_e_patrolagem_baln._monte_carlo_e_atlantico.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5651/ind_167_23_fabiano_-_patrolagem_rua_dona_emilia_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5653/lomb_tijuana.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5654/ind_169_23_tonon_-_lombofaixa_rua_santa_barbara_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5655/ind_170_23_tonon_-_pintura_e_sinalizacao_das_lombofaixas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5658/ind_171_23_andressa_-_manut._e_cascalhamento_av._das_pedrinhas_baln._ubatuba.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5659/ind_172_23_andressa_-_placas_de_vagas_de_estac._pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5660/ind_173_23_andressa_-_lombada_rotatoria_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5661/ind_174_23_andressa_-_limpeza_das_valas_rua_11_baln._boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5662/ind_175_23_andressa_-_ponto_de_taxi_em_frente_ao_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5663/ind_176_23_andressa_-_limpeza_de_valas_rua_ramos_de_azevedo_baln._brasilia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5676/ind_177_23_tonon_-_sabesp_-_manutencao_galerias_de_aguas_pluviais_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5677/ind_178_23_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5685/pintura_do_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5693/ind_181_23_fabiano_-_abrigos_de_onibus_nos_baln._ponta_da_praia_e_araca.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5695/ind_182_23_fabiano_-_pintura_de_lombadas_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5696/ind_183_23_fabiano_-_reparos_buraco_no_asfalto_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5700/ind_184_23_tonon_-_cascalhamento_estrada_da_trincheira_boq._sul.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5701/ind_185_23_tonon_-_manut._trapiche_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5703/ind_186_23_tonon_-_pontos_de_onibus_baln._vitoria_e_barra_velha.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5709/ind_187_23_tonon_-_tubo_de_concreto_rua_campo_mourao_baln._curitiba.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5710/ind_188_23_tonon_-_manut._e_reparo_na_iluminacao_publica_usf_central.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5727/ind_189_23_gryllo_-_ponto_de_onibus_av._beira_mar_baln._sao_januario.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5728/ind_190_23_gryllo_-_ponto_de_onibus_av._beira_mar_baln._diamante.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5729/ind_191_23_gryllo_-_lombada_rua_humberto_paladini_baln._britania..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5730/ind_192_23_gryllo_-_placa_rua_petropolis_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5731/ind_193_23_gryllo_-_manut._rua_casa_branca_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5732/ind_194_23_gryllo_-_placa_rua_3_baln._praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5733/ind_195_23_gryllo_-_manut._alameda_5_baln._praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5734/ind_196_23_gryllo_-_ponto_de_onibus_baln._ubatuba.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5735/ind_197_23_oeder_-_ponto_de_onibus_cei_av._central_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5736/ind_198_23_oeder_-_ponto_de_onibus_av._central_202_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5739/ind_199_23_tonon_-_manut._av_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5740/ind_200_23_tonon_-_manut._capela_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5742/ind_201_23_tonon_-_manut._rua_laercio_ribeiro_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5741/ind_202_23_tonon_-_manut._av._beira__mar_do_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5749/ind_203_23_tonon_-_cascalhamento_ruas_campinas_e_amparo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5750/ind_204_23_tonon_-_manutencao_e_reparo_na_ponte_da_rua_para.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5751/ind_205_23_fabiano_-_limpeza_da_lagoa_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5752/ind_206_23_fabiano_-_limpeza_das_ruas_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5753/ind_207_23_fabiano_-_reparos_no_asfalto_da_av._beira_mar_com_a_rua_vick_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5754/ind_208_23_fabiano_-_substituicao_postes_de_energia_de_madeira.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5755/ind_209_23_andressa_-_manut._cascalhamento_rua_araraquara_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5756/ind_210_23_andressa_-_manut._do_deck_do_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5759/ind._sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5757/ind_212_23_fabiano_-_reposicao_de_placa_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5778/ind_213_23_tonon_-_transporte_publico_baln._carabanas_e_britania.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5768/indicacao_n._223-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5765/ind_224_23_rogerio_-__manut._rua_para_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5767/indicacao_n._225-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5766/indicacao_n._226-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5770/indicacao_n._227-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5775/ind_228_23_andressa_-_manut._rua_13_balneario_vitoria..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5791/indicacao_n._229-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5790/indicacao_n._230-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5792/ind._cascalhamento_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5793/ind._cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5797/assponto_de_onibus-cei_sonho_de_crianca.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5796/asslombada_maria_jose_ventura.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5798/ind_235_23_fabiano_-_patrolagem_rua_henrique_romano_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5804/ind_236_23_tonon_-_cascalhamento_rua_elias_grecov_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5805/ind_237_23_tonon_-_buraco_rua_ronaldo_c._padovani_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5813/ponto_recanto_das_toninhas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5814/ponto_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5815/ponto_city_mar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5817/assindicacao-_placa_idoso.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5820/assrua-_porto_das_pedras-_atlantico.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5816/ind._sulmar.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5822/forro_escola_de_surf.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5818/chuveiro_quente_escola_de_surf.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5819/manutenao_na_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5821/aquisicao_de_lixeiras_e_containers_para_os_balnearios.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5823/recurso_do_leilao_para_manutencao_e_zeladoria.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5826/aquisicao_de_tatames_para_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5829/doacao_de_cobertores.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5830/manutencao_asfalto_avenida_beira_mar_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5831/asfalto_todo_derredor_da_nova_upa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5832/patrolagem_da_rua_general_osorio_sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5833/pintura_do_velorio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5834/manutencao_luminarias_da_praca_do_xandu.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5824/ind_256_23_tonon_-rocagem_aos_acessos_da_praia.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5825/ind_257_23_tonon_-_manut._rua_andorinha_baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5909/ind_262_23_gryllo_-_ponto_de_onibus_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5875/revitalizacao_do_centro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5904/ind._cascalhamento_-_rua_prata_-_vila_rica_ass..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5901/assind._manutencao_-_rua_araraquara.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5903/assind._limpeza_do_rio_-_praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5902/assind._ponto_viareggio-_rocada.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5874/ind._britania_f.g.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5873/ind._britania_t.g.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5885/ind_273_23_fabiano_-_lombofaixas_candapui_norte_e_sul.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5886/ind_274_23_fabiano_-_lombofaixa_candapui_sul_trecho_da_upa.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5887/ind_275_23_fabiano_-_manut._patrolagem_rua_papoulas_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5888/ind_276_23_tonon_-_patrolagem_rua_dante_alighieri_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5889/ind_277_23_tonon_-_instalacao_braco_de_poste_rua_aquiles_mainardes_baln._kennedy.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5890/ind_278_23_tonon_-_instalacao_bracos_de_luz_rua_7_baln._leao_marinho..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5891/ind_279_23_tonon_-_instalacao_bracos_de_luz_rua_barao_de_iguape_baln._leao_marinho.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5892/ind_280_23_tonon_-_instalacao_bracos_de_luz_rua_barao_de_iguape_baln._leao_marinho.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5893/ind_281_23_fabiano_-_limpeza_vala_rua_venezuela_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5897/ind_282_23_tonon_-_cascalhamento_e_patrolagem_rua_sao_francisco_de_assis_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5898/ind_283_23_tonon_-_banheiro_publico_no_cemiterio_dos_indios_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5899/ind_284_23_tonon_-_cascalhamento_e_patrolagem_rua_pedro_vanucci_baln._recreio_adrimar.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5900/ind._atlantico.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5908/ind_286_23_tonon_-_manutencao_da_estrada_da_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5926/rede_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5949/reforma_do_playgroun__ao_lado_do_campo_durval_marietto.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5950/manutencao_alambrado_campo_durval_marietto_junior.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5951/instalacao_de_refletores_em_torno_do__campo_durval_marietto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5952/instalacao_de_torneira_com_agua_potavel_urgente_na_areninha_adriana.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5954/retirada_de_materiais_depositados_na_entrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5933/instalacao_de_sinalizacao_bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5936/apropriada_a_estrada_proximo_a_parte_do_capivaru.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5927/servico_de_cata_treco__bairros_caicara_e_claudiamara.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5947/manutencao_de_luminaria_nos_parques_pracas_e_ilhas_de_laser.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5948/servico_de_patrolagem_e_manutencao_nas_ruas_do_balneario_carabanas.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5915/ind_299_23_andressa_-_manut._entrada_praia_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5939/ind_301_23_ivan_-_limpeza_rio_candapui.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5940/ind_302_23_ivan_-_limpeza_rua_pretopolis.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5916/ind_307_23_andressa_-_troca_de_lampada_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5917/ind_308_23_andressa_-_manut._rua_sao_salvador_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5918/ind_309_23_andressa_-_troca_lampada_rua_amparo_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5920/ind_310_23_andressa_-_sinalizacao_ciclofaixa_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5921/ind_311_23_andressa_-_pintura_lombada_av._27_de_outubro_baln._marisol.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5922/ind_312_23_andressa_-_manut._rua_pacaembu_baln._ancarpe.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5925/ind_313_23_andressa_-_inst._bebedouro_quadrta_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5928/ind_314_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5929/ind_315_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5930/ind_316_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5931/ind_317_23_fabiano_-_manut._ruas_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5934/ind_318_23_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5937/ind_319_23_andressa_-_tubulacao_rua_antonio_benedito_lisboa_vila_das_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5938/ind_320_23_andressa_-_pintura_predio_ura.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5953/patrol_bal_canada.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5946/ind_322_23_andressa_-_instalacao_de_ponto_onibus_av._beira_mar_em_frente_a_av._terracas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5967/manutencao_iluminacao_do_estacionamento_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5961/ind_325_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5962/ind_326_23_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5963/ind_327_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5964/ind_328_23_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6009/assind._reforma_da_ponte-_ipanema_ii.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6007/assind._servicos_de_patrol-_praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5980/ind_331_23_andressa_-_colocacao_de_um_ponto_de_onibus_na_avenida_beira_mar_18.800__baln._cativeiro.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5985/limpeza_da_rotatoria_da_avenida_copacabana.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5981/ind_333_23_andressa_-_colocacao_de_pontos_de_onibus_entre_os_baln._xandu_ate_o_marusca.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5982/ind_334_23_tonon_-_cascalhamento_e_patrolagem_nas_ruas_do_baln._adiana.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6008/assind._alameda_nice_-_guia_e_cascalho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6006/assind._abertura_rua_bermudas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6010/assind._tubos_rua_kiribati.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5997/ind._braco_de_luminaria.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5998/ind._posto_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5999/ind._limpeza_do_rio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6000/ind._sinalizacao_e_banheiro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6001/ind._pintura_e_manutencao_escola_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6002/ind._pintura_e_manutencao_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6003/ind._tecnicos_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6013/ind_346_23_fabiano_-_instalacao_de_um_abrigo_de_onibus_na_estrada_da_vizinhanca_no_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6014/ind_347_23_fabiano_-_instalacao_de_um_saco_de_pancadas_para_os_alunos_de_artes_marciais_da_academia_municipal_de_esportes.docx.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6015/ind_348_23_andressa_-__troca_do_letreiro_turistico_na_orla.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6020/ind_349_23_tonon__-_manut_ruas_projetadas_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6035/placa_pronto_socorro_ura.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6036/ind_351_23_daniel_-_troca_de_haste_de_luminaria_av._beira_mar_com_esquina_com_a_av._sao_paulo_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6037/ind_352_23_tonon_-_cascalhamento_e_patrolagem_na_rua_casa_branca__baln.__icarai.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6038/ind_353_23_tonon_-_cascalhamento_e_patrolagem_na_alameda_dos_beijos_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6043/patrolagem_na_estrada_de_acesso_a_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6044/manutencao_e_pintura_de_faixa_na_avenida_beira_mar_no_trecho_em_que_foi_feito_a_contencao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6045/rocagem_-_cata_treco_-_limpeza_de_vala_-_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6047/remocao_dos_padroes_e_estruturas_que_nao_estao_sendo_utilizados_na_arena_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6046/ind_358_23_tonon_-_limpeza_na_vala_de_escoamento_da_agua_da_avenida_beira_mar_entre_os__baln._adriana_e_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6055/ind_359_23_andressa_-_pintura_das_lombadas_na_av.copacabana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6063/poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6064/poda_de_arvore_sambura.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6065/containers_boqueirao_sul.docx.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6066/letreiro_de_identificacao_lha_comprida_em_concreto.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6068/ind_364_23__tonon_-_sinalizacao__e_apoio_no_transito_nos_baln._pedrinhas__vila_caicara_e_no_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6069/ind_365_23_tonon_-__ponto_de_onibus_na_avenida_beira_mar_altura_do_numero_18.418_no_baln._vitoria.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6070/ind_366_23_tonon_-___banheiro_coiteiner_publico__na_entrada_principal_da_praia_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6071/ind_367_23_tonon_-_instalada_iluminacao_publica_nas_vias_de_acesso_ao_balneario_de_pedrinhas_debatido_em_reuniao_da_comtur__13_09.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6072/ind_368_23_tonon_-_manutencao_do_pier_e_do_trapiche_de_embarque_e_desembarque_dos_veiculos_nauticos_na_vila_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6073/ind_369_23_tonon_-___manutencao_na_via_de_acesso_ao_balneario_de__pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6074/ind_370_23_andressa_-__iluminacao_publica_das_ruas_e_melhoria_na_coleta_de_lixo_no_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6075/ind_371_23_andressa_-__ponto_de_onibus__na_av.beira_mar_em_frente_a_colonia_da_telefonica_baln._vila_capri.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6088/indicacao_no_373.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6089/indicacao_no_374_-_2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6076/ind_375_23_andressa_-_troca_da_passarela_de_cimento_em_frente_a_rua_alegrete_baln._marilene.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6084/ind_376_23_tonon_-__instalada_uma_passarela_de_acesso_a_praia_na_altura_do_numero_9.570_da_avenida_beira_mar_no_balneario_maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6110/indicacao_377_-_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6106/troca_das_cadeiras_upa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6107/ind_379_23_andressa_-_manutencao_nas_ruas_neturno_e_venus_no_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6108/ind_380_23_fabiano_-_reparos_do_bueiro_na_esquina_entre_a_av._beira_mar_e_a_rua_tampico.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6109/ind_381_23_fabiano_-_patrolagem_e_manutencao_das_vias__dos_baln._di_franco__leao_de_iguape_e_bermudas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6112/contratacao_de_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6113/agentes_publicos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6118/assind._rocada-_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6124/indicacao_n_385.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6117/ind_386_23_fabiano_-_asfaltar_rua_araraquara_baln..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6120/iluminacao_nas_calcadas_das_marginais_candupui.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6121/rampas_de_acessibilidade_nos_retornos_das_marginais_candapui_norte_e_sul_-.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6126/rampas_de_acessibilidade_nos_retornos_das_marginais_candapui_norte_e_sul.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6177/ind_390_23_andressa_-_manut._ponte_rua_para_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6175/ind_391_23_milton_-_muro_de_arrimo_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6176/ind_392_23_milton_-_lombofaixa_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6178/ind_393_23_fabiano_-_container_de_lixo_britania.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6179/ind_394_23_gryllo_-_pavimentacao_baln._tropical_-_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6180/ind_395_23_tonon_-_cascalhamento_ponte_capivaru-centro_do_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6181/ind_396_23_tonon_-_contratacao_guarda-vidas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6182/ind_397_23_tonon_-_operacoes_especiais_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6189/iluminacao_parquinho.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6191/indicacao_no_399.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6125/iluminacao_externa_no_cras_e_placa_de_identificacao_-_.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6190/ind_401_23_andressa_-_servico_de_manutencao_e_cascalhamento_na_extensao_da_rua_piaui_baln_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6196/forca_tarefa_para_reforma_dos_playgraunds_e_pracas.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6197/implementacao_de_programa_de_lazer_e_cinema_itinerante.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6198/implantacao_projeto__iptu.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6199/infraestrutura_porto_de_pescadores.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6200/realizacao_de_estudos_para_criacao_de_escolas_destinadas_a_qualificacao_profissional.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6202/realizacao_de_corrida_de_rua_anual_para_comemorar_o_aniversario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6203/criacao_do_museu_esportivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6201/aumento_efetivo_dos_bombeiros_militares__policiais.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6204/instalacao_de_ponto_de_onibus_na_rua_justiniano_vianna_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6194/ciclofaixas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6195/lanche_para_as_criancas..docx.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6205/ind_414_23_andressa_-novo_decreto_regulamentando_o_comercio_eventual_e_ambulantes_no_municipio_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6206/ind_415_23_andressa_-_reabertura_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6207/ind_416_23_tonon_-_manut._rua_figueira_da_foz_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6237/ind_417_23_ivan_-_manutencao_cascalhamento_e_patrolagem_da_rua_tres__baln_marilia.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6238/ind_418_23_ivan_-_manutencao_e_limpeza_da_rua_e_da_vala_cito_a_ultima_travessa_da_rua_iguape_com_a_rua_dante_alighieri.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6239/ind_419_23_ivan_-__mecanismos_de_protecao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6241/ind_420_23_daniel_-_limpeza_de_vala_-_rua_paraiba_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6247/cascalhamento_e_patrolagem_godofredo_viana_filho.docx.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6248/retirada_de_entulhos_raposo_tavares_sao_martinho.docx.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6249/cascalhamento_e_patrolagem_estivan_plotek_bal_marcia.docx.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6257/manutencao_cobertura_dos_decks_da_orla_fonte_luminosa_mediadores_e_instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6254/mudancas_nos_coqueiros_da_praca_por_mudas_adultas.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6252/manutencao_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6253/samu_nas_estradas.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6263/ind_429_23_rogerio_-_manut._rua_esquador_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6264/ind_430_23_rogerio_-_limpeza_praias.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6256/limpeza_da_vala_e_patrolagem_bal_marusca.docx.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6255/colocacao_de_tubos_rua_julio_de_almeda.docx.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6261/ind_433_23_tonon_-_trocar_5__postes_de_iluminacao_publica_na_avenida_mato_grosso__localizada_no_balneario_2_mares.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6262/ind_434_23_tonon_-.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6280/limpeza_das_praias.docx.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6278/ind_436_23_fabiano_-_limpeza_de_valas_rocagem_e_patrolagem_baln._monte_carlo_e_atlantico.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6283/ind_437_23_gryllo_-_servicos_de_manutencoes_gerais__na_rua_figueira_da_foz_balneario_jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6281/ind_438_23_fabiano_-_manutencao_das_ruas_com_limpeza_das_valas_rocagem_e_patrolagem_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6286/indicacao_no_439.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6297/patrolagem_rua_barao_de_maua_bal_sao_martinho.docx.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6339/iluminacao_e_refletores_pista_de_skate_e_quadra_de_volei.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6299/rocagem_rua_dante_alighieri.docx.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6300/ind_443_23_fabiano_-__limpeza_de_valas_das_ruas_e_das_ruas_india_e_grecia_no_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6301/ind_444_23_fabiano_-_manut._ruas_tamoios_e_dona_emilia.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6303/ind_445_23_andressa_-_rocagem_do_mato__manutencao_e_cascalhamento_na_avenida_das_pedrinhas_baln_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6304/ind_446_23_tonon_-_tres_bracos_de_luz_na_rua_tiziano_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6305/ind_447_23_andressa_-_operacao_tapa_buracos_em_toda_extensao_das_avenidas_av._beiramar_av._sao_paulo_av._ponte_laercio_ribeiro_e_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6306/ind_448_23_tonon_-_rocagem_e_zeladoria_na_orla_do_baln_viareggio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6310/ind_449_23_tonon_-_instalacao_de_banheiros_quimicos_do_tipo_conteiner_na_orla_dos_baln._viareggio_e_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6340/tapa_buraco_asfalto_beira_mar_yemar.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6342/indicacao_bal_canada.docx.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6341/rocagem_e_cascalhamento_rua_bermudas.docx.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6343/iluminacao_e_manutencao_pergolado_-_lagoa_do_adriana.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6348/scan.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6344/retirada_de_entulho_-_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6353/patrol_baln_di_franco.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6352/patrol_baln_leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6358/rocagem_na_avenida_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6356/manutencao_na_iluminacao_do_parque_da_ola_do_balneario_adriana.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6357/lixeiras_para_praia_2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6359/uniforme_transito_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6354/ind_462_23_tonon_-_manut.__rua_batatais_do_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6362/retirada_de_entulho_-_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6364/limpeza_rocagem_na_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6363/ind_465_23_tonon_-_servicos_de_zeladoria_na_alameda_ijui_com_alameda_lara__no_balneario_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6373/faixa_de_pedestre_-_espaco_gente.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6374/remocao_materiais_inserviveis_marginal_candapui_-.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6375/projeto_de_acesso_a_praia.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6376/pintura_e_substituicao_de_toldo_postinho_araca_-.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6377/assind._cascalhamento_rua_para.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6378/assind._cascalhamento_rua_ceara.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6379/assind._cascalhamento_rua_acre.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6389/ind_473_23_tonon_-__servicos_de_cascalhamento_e_patrolagem_em_toda_extensao_da_rua_pacaembu_localizada_no_balneario_flor_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6390/ind_474_23_tonon_-_reparo_nas_lampadas_alameda_das_magnolias_balneario_yemar.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6408/servico_de_rocagem_nas_calcadas_meio_fio_e_caiacao_do_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6405/ind_476_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6406/ind_477_23_andressa_-_manut._rua_roxinol_baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6410/ind_478_23_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6411/ind_479_23_andressa_-_criacao_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6438/ind_480_23_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5399/parecer_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5672/parecer_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5351/mocao_001_23_-_todos_-_de_pesar_cicero_jose_polassi.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5370/mocao_002_22_-_ivan_-_apoio_a_sancao_do_projeto_de_lei_1180_2019.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5380/mocao_003_23_-_gryllo_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5403/mocao_004_23_-_andressa_-_pesar_regina_aparecida_joizo_sarcinella.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5407/mocao_005_23_-_todos_-_pesar_mauro_ramos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5450/mocao_n._006-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5460/mocao_007_23_-_gryllo_-_pesar_helcio_pereira.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5547/mocao_008_23_-_todos_-_jean_honorato_de_souza.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5552/mocao_009_23_-_ivan_-_congratulacoes_karate.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5564/mocao_010_23_-_todos_-_congratulacoes_aroldo_pontes.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5605/mocao_011_23_-_todos_-_pesar_isaly_das_dores_verilo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5682/mocao_012_22_-_fabiano-_equipe_de_futebol_feminino.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5711/mocao_013_23_-_todos_-_correio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5712/mocao_014_23_-_todos_-_de_pesar_maria_batista_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5697/mocao_015_23_-_gryllo_-_congratulacoes_pastor.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5704/mocao_de_congratulacao_n16.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5738/mocao_017_23_-_todos_-_pesar_luiz_inocencio_de_melo_neto.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5743/mocao_018_23_-_todos_-_congratulacoes_karina_alves_moreira.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5744/mocao_019_23_-_todos_-_congratulacoes_time_de_futibol.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5758/mocao_020_23_-_todos_-_pesar_mirian_da_cruz_merighe.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5760/mocao_021_23_-_fabiano_-_congratulacoes_atletas_joao_paulo_loureiro_de_andrade_wellington_rodrigues_reis_e_o_treinador_edinaldo_peniche_novais.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5761/mocao_022_23_-_fabiano_-_aos_atletas_da_equipe_eqmax_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7334/mocao_023_23_-_todos_-_pesar_paulo_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5774/mocao_024_23__-_todos_-_congratulacao_time_schalk_7.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5781/mocao_025_23_-_todos_-_de_pesar_blener_vagner_da_silva_souza.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5801/mocao_026_23_-_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5959/assmocao_congr._vita.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5907/mocao_028_23_-_todos_-_pesar_orlando_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5910/mocao_029_23_-_todos_-_pesar_luciana_da_silva_aguiar.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6018/mocao_030_23_-_todos_-_pesar_airton_cardona_de_cardona.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6011/mocao_031_23_-_todos_-_pesar_joao_mendonca.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6053/mocao_032_23_-_andressa_-_congratulacoes_mulheres_de_varzea.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6077/mocao_033_23_-_todos_-_congratulacoes_miguel_alves_nascimentos_neto.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6136/mocao_034_23_-_andressa_-_congratulacoes_hip_hop.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6183/mocao_035_23_-_andressa_-_congratulacoes_canoagem.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6184/mocao_036_23_-_fabiano_-_repudio_elektro.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6185/mocao_037_23_-_daniel_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6242/mocao_038_23_-_rogerio_-_ong_acao_do_amor.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7356/mocao_039_23_-_todos_-_pesar_aluzenir.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6258/mocao_040_23_-_todos_-_joao_lucio_da_silva_.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6387/mocao_041_23_-_todos_-_pesar_luiz_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6288/mocao_042_23_-_tonon_-_congratulacoes_agentes.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6302/mocao_043_23_-_andressa_-__de_congratulacoes_a_equipe_espaco_do_empreendedor_-_centro_de_formacao.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6349/mocao_044_23_-_todos_-_pesar_leonardo_tharcizio_nascimento.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6351/mocao_045_23_-_tonon_-_de_congratulacoes_a_dentista_cleusa_zanella.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6384/mocao_046_23_-_rogerio_-_congratulacao__projeto_das_manas.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6436/voluntarios_ilha_jovem.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6441/mocao_048_23_-_todos_-_pesar_leonado_silveira.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5338/parecer_proj_lei_001.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5339/parecer_proj_lei_002.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5340/parecer_proj_lei_003.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5341/parecer_proj_lei_004.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5342/parecer_proj_lei_005.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5343/parecer_proj_lei_006.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5694/parecer_pl_007.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5698/parecer_pl_008.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5702/parecer_pl_009.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5705/parecer_pl_010.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5812/parecer_pl_011.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5837/parecer_pl_012.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5838/parecer_pl_013.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5850/parecer_pl_014.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5839/parecer_pl_015.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5847/parecer_pl_016.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5840/parecer_pl_017.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5841/parecer_pl_018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5845/parecer_pl_019.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5853/parecer_pl_020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5848/parecer_pl_021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5842/parecer_pl_022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5843/parecer_pl_023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5844/parecer_pl_024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5857/parecer_pl_025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5851/parecer_pl_027.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5852/parecer_pl_028.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6451/parecer_pl_029.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5858/parecer_pl_030.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5708/parecer_pl_031.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5862/parecer_pl_032.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5859/parecer_pl_033.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5707/parecer_pl_035.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6454/parecer_pl_036.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5860/parecer_pl_037.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6452/parecer_pl_038.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5861/parecer_pl_040.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6455/parecer_pl_041.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5863/parecer_pl_042.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6456/parecer_pl_043.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6457/parecer_pl_044.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5864/parecer_pl_046.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6458/parecer_pl_047.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6450/parecer_pl_049.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6462/parecer_pl_050.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6453/parecer_pl_051.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6463/parecer_pl_052.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6459/parecer_pl_053.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6460/parecer_pl_054.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5746/parecer_pl_056.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6461/parecer_pl_057.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5747/parecer_pl_058.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6469/parecer_pl_059.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6464/parecer_pl_061.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6465/parecer_pl_062.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5748/parecer_pl_065.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6466/parecer_pl_066.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6467/parecer_pl_067.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6468/parecer_pl_068.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6470/parecer_pl_069.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6472/parecer_pl_070.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6493/parecer_pl_071.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6471/parecer_pl_072.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6096/parecer_pl_073_-_desfavoravel.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5983/parecer_pl_074.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5989/parecer_pl_075.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6494/parecer_pl_076.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6495/parecer_pl_077.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5876/parecer_pl_078.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5877/parecer_pl_079.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5878/parecer_pl_080.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5879/parecer_pl_081.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5880/parecer_pl_082.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5881/parecer_pl_083.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5882/parecer_pl_084.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5883/parecer_pl_085.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5884/parecer_pl_086.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6021/parecer_pl_087.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6022/parecer_pl_088.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5990/parecer_pl_089.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6142/parecer_pl_090.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6275/parecer_pl_091.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6144/parecer_pl_092.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5995/parecer_pl_093.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5991/parecer_pl_094.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5992/parecer_pl_095.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5993/parecer_pl_096.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5994/parecer_pl_097.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6276/parecer_pl_098.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6025/parecer_pl_100.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6048/parecer_pl_102.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6049/parecer_pl_103.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6095/parecer_pl_104.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6050/parecer_pl_105.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6367/parecer_pl_107.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6059/parecer_pl_108.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6277/parecer_pl_109.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6060/parecer_pl_110.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6061/parecer_pl_111.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6243/parecer_pl_112.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6244/parecer_pl_113.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6246/parecer_pl_114.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6272/parecer_pl_115.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6267/parecer_pl_116.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6290/parecer_pl_118.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6273/parecer_pl_119.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6274/parecer_pl_120.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6291/parecer_pl_121.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6292/parecer_pl_123.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6293/parecer_pl_124.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6294/parecer_pl_125.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6296/parecer_pl_126.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6504/parecer_pl_127_-_desfavoravel.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6505/parecer_pl_128.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6368/parecer_pl_129.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6517/parecer_pl_130_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6369/parecer_pl_131.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6391/parecer_pl_132.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6392/parecer_pl_133.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6393/parecer_pl_134.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6585/parecer_pl_135_loa.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6518/parecer_pl_136_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6519/parecer_pl_137_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6503/parecer_pl_138.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6507/parecer_pl_139.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6508/parecer_pl_140.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6506/parecer_pl_141.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6510/parecer_pl_142.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6511/parecer_pl_143.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6512/parecer_pl_144.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6513/parecer_pl_145.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6520/parecer_pl_147.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6514/parecer_pl_148.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6521/parecer_pl_149.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6522/parecer_pl_150.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6523/parecer_pl_152.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6551/parecer_pl_153.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6515/parecer_pl_154.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6516/parecer_pl_155.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6712/parecer_pl_156_23.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6552/parecer_pl_157.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6553/parecer_pl_158.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6554/parecer_pl_159.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6555/parecer_pl_160.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5771/parecer_pr_01.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5773/parecer_pr_02.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5772/parecer_pr_03.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5810/parecer_pr_04.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6023/parecer_pr_05.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6024/parecer_pr_06.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6311/parecer_pr_07.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6312/parecer_pr_08.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6314/parecer_pr_09.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6447/parecer_pr_10.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6448/parecer_pr_11.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6315/parecer_pr_12.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5788/parecer_pdl_001.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6317/parecer_pdl_002.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6318/parecer_pdl_003.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6319/parecer_pdl_004.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6320/parecer_pdl_005.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6321/parecer_pdl_006.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6322/parecer_pdl_007.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6323/parecer_pdl_008.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6324/parecer_pdl_009.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6325/parecer_pdl_010.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6326/parecer_pdl_011.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6327/parecer_pdl_012.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6328/parecer_pdl_013.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6329/parecer_pdl_014.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6330/parecer_pdl_015.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6331/parecer_pdl_016.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6332/parecer_pdl_018.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6333/parecer_pdl_019.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6334/parecer_pdl_020.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6335/parecer_pdl_021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6336/parecer_pdl_022.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6337/parecer_pdl_023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6338/parecer_pdl_024.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5855/parecer_veto_pl_016.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5854/parecer_veto_pl_020.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5856/parecer_veto_pl_136_22.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5598/relatorio_contas_previo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5914/parecer_2020_final_cof.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6568/parecer_emenda_01_loa.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/6569/parecer_emenda_02_loa.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6570/parecer_emenda_03_loa.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6571/parecer_emenda_04_loa.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6572/parecer_emenda_05_loa.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6573/parecer_emenda_06_loa.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6574/parecer_emenda_07_loa.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6575/parecer_emenda_08_loa.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6576/parecer_emenda_09_loa.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6577/parecer_emenda_10_loa.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6578/parecer_emenda_11_loa.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6579/parecer_emenda_12_loa.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6580/parecer_emenda_13_loa.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6581/parecer_emenda_14_loa.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6582/parecer_emenda_15_loa.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6583/parecer_emenda_16_loa.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6584/parecer_emenda_17_loa.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5604/parecer_juridico_pl_029.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5603/parecer_juridico_pl_038.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5602/parecer_juridico_pl_039.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5601/parecer_juridico_pl_048.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5599/parecer_juridico_pl_049.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5600/parecer_juridico_pl_050.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5780/parecer_juridico_pl_055.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5779/parecer_juridico_pl_063.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5782/parecer_juridico_pl_064.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5783/parecer_juridico_pl_073.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5969/parecer_juridico_pl_074.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5976/parecer_juridico_pl_075.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6039/parecer_juridico_pl_090.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6040/parecer_juridico_pl_091.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6041/parecer_juridico_pl_092.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6081/parecer_juridico_pl_098.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6082/parecer_juridico_pl_099.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6307/parecer_juridico_pl_127.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6308/parecer_juridico_pl_128.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6309/parecer_juridico_pl_130.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6360/parecer_juridico_pl_136.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6396/parecer_juridico_pl_137.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6019/parecer_juridico_pr_005.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5486/pdl_001_23_andressa_-_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6080/pdl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6128/comenda_pioneiros_etore_2023_-.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6119/pdl_004_23_milton-_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6139/morato_-_merito_municipalista_2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6083/proj_de_decreto_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6086/proj_de_decreto_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6090/proj_de_decreto_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6091/cidadao_editado.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6092/pdl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6078/pdl_011_23_fabiano_-_comenda_dos_pioneiros_persio.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6093/pdl_012_23_fabiano_-_merito_municipalista_linda.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6099/pdl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6100/assmerito_municipalista_-_rodrigo_giz.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6101/asscidada_nadja.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6102/asscomenda_pioneiro_-_sra_maria_-_luciana.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6103/pdl_017_23_daniel_-_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6104/pdl_018_23_fabiano_-_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6111/pioneiros_editado.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6133/pdl_020_23_andressa_-_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6134/pdl_021_23_andressa_-_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6135/pdl_022_23_tonon_-_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6140/pdl_023_23_tonon_-_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6143/pdl_024_23_oeder_-_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5332/proj_001_23_-_reorganizacao_da_adm._publica.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5334/proj_003_23_-_repasses_financeiros_para_entidades_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5335/proj_004_23_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5336/proj_005_23_-_reajuste_anual_sevidores.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5337/proj_006_23_-_repasse_de_verbas_organizacoes_da_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5347/proj_007_23_-_altera_lei_1983_final.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5348/proj_008_23_-_altera_lei_1623__final.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5349/proj_009_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5350/proj_010_23_-_altera_lei_1270.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5378/proj_011_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5388/proj_012_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5386/proj_013_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5381/proj_014_23_-_arena_rubinho_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5387/proj_015_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5393/projeto_de_lei_no_16-2023..pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5389/proj_017_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5390/proj_018_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5392/proj_019_23-_tireoide.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5394/proj_020_23-_adicional_de_periculosidade_para_fiscais_e_agentes_de_transito.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5401/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida_-.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5425/proj_022_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5426/proj_023_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5427/proj_024_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5478/proj_025_23_-_regulamenta_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5428/proj_026_23_-dispoe_sobre_a_alteracao_da_lei_municipal_no_725_de_13_de_fevereiro_de_2009_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5429/proj_027_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5430/proj_028_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5439/asspl_-_desciptuipva.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5470/proj_030_23_-_altera_lei_1982.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5471/proj_031_23_-_altera_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5440/asspl_animais.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5461/proj_033_23_-_altera_lei_1.270_2015.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5462/asspl_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5479/proj_035_23_-dispoe_sobre_a_alteracao_da_lei_municipal_no_725_de_13_de_fevereiro_de_2009_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5506/asspl_-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5509/proj_037_23_-_alteracoes_da_lei_municipal_no_602_de_agosto_de_2006.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5489/pl_-_38-2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5512/proj_039_23_-_dispoe_sobre_a_criacao_do_projeto_de_lei_meu_balneario_melhor.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5510/proj_040_23_-_alienacao_de_bens_moveis_inservives_mediante_leilao.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5520/proj_041_23_-_medidas_de_auxilio_a_mulher_que_sinta_em_situacao_de_risco.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5545/proj_042_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5527/proj_043_23_-_institui_a_semana_de_pessoa_com_transtorno_do_aspectro_autista_em_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5539/proj_044_23_-_cria_carterinha_autismo.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5546/proj_046_23_-_adicional_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5549/projeto_de_lei_no__047-2023..pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5538/pl_acolhimento_bacharel_ass.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5548/proj_049_23_-_segurancao_no_ambito_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5563/proj_050_23_-_fiscalizacao_placas_de_publicidade.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5565/proj_051_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5566/proj_052_23_-_memoria_covid_19.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5570/proj_053_23_-vale_alimentacao_servidores_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5571/proj_054_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5624/proj_055_23_-_criacao_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5616/proj_056_23_-_altera_referencia_auxiliar_de_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5632/proj_057_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5671/proj_058_23_-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_janeiro_de_2023_e_da_outras_provicencias.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5650/proj_059_23-_lei_maria_da_penha_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5673/proj_060_23-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_seus_anexos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5675/proj_061_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5674/proj_062_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5678/pl_-_63.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5679/pl_-_64.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5691/proj_065_23-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_seus_anexos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5713/proj_066_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5714/proj_067_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5715/proj_068_23_-_autoriza_o_poder_executivo_a_celebrar_convenio_com_o_centro_estadual__de_educacao_tecnologica_paula_souza_-_ceeteps.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5726/pl_69_-dispoe_sobre_a_criacao_da_honraria_jovem_cidadao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5784/proj_070_23_-_programa_de_parcelamento_incentivado-_ppi.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5811/proj_071_23-_autoriza_o_chefe_do_poder_executivo_a_custear_viagem_de_atletas_da_paracanoagem_lotados_no_municipio_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5745/proj_072_23-_premio_esportistas_do_ano.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5763/pl_073_-_2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5776/pl_-_074_-_2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5806/pl_-_075-2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5827/pl_no_76_-_2023_-_dispoe_sobre_a_prioridade_de_vagas_em_creches_municipais_para_maes_solo_no_municipio_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5828/proj_077_23_-__remocao_de_cabos_aereos.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5865/proj_078_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5849/proj_079_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5866/proj_080_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5867/proj_081_23_-_altera_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5868/proj_082_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5869/proj_083_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5870/proj_084_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5871/proj_085_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5872/proj_086_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5911/proj_087_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5912/proj_088_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5913/proj_089_23_-_conselho_municipal_da_juvntude.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5955/pl_090-2023_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5919/proj_091_23_-_autoriza_cores_da_bandeira_em_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5956/pl_092-2023_-_institui_a_todas_as_mulheres_o_direito_a_acompanhante_nos_servicos_medicos_em_estabelecimentos_publicos_e_privados_na_cidade_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5972/proj_093_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5973/proj_094_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5974/proj_095_23_-_estatuto_consaude.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5975/proj_096_23_-_criacao_cargos_consaude.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5977/proj_097_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5979/proj_098_23_-_campanha_agosto_lilas.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5978/proj_099_23_-_kit_maternidade_para_mae_vuneravel.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5996/proj_100_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6028/proj_102_23_-_dispoe_sobre_o_repasse_de_recursos_financeiros_para_a_ong_crescer_para_o_futuro_e_da_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6029/proj_103_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6030/proj_104_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6031/proj_105_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6026/proj_107_23_-_ldo-_com_troca_de_folhas_de_no_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6027/proj_108_23_-_altera_ppa-_com_troca_de_pagina_no_1.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6033/asspl-_dia_do_carrovelismo.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6051/proj_110_23_-_dispoe_sobre_a_alteracao_da_lei_municipal_no_1557_de_07_de_dezembro_de_2018_e_da_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6052/proj_111_23_-_repasse_de_recursos_finaceiro_apae_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6097/proj_112_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6062/proj_113_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6098/proj_114_23_-_convenio_com_a_elektro.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6171/proj_115_23_-_educacao_escola_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6172/proj_116_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6141/proj_117_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6186/proj_118_23_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6173/proj_119_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6174/proj_120_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6187/proj_121_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6188/proj_122_23_-_operacao_de_credito_junto_a_agencia_de_fomento_do_estado_de_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6225/proj_123_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6224/proj_124_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6222/proj_125_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6223/proj_126_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6193/proj_127_23_-_licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6240/proj_128_23_-___institui_o_dia_da_cultura_urbana_em_ilha_comprida_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6245/proj_129_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6266/reducao_de_iss_de_50_iptu_empresas_call_center.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6268/proj_131_23_-_termo_de_colaboracao_com_o_lar_espirita_mensageiros_da_luz_-_somente_projeto.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6269/proj_132_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6270/proj_133_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6271/proj_134_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6285/proj_135_23_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_ilha_comprida_para_o_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6282/proj_136_23_-_prevencao_e_assistencia_ao_diabetis.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6287/dia_do_motoboy.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6298/proj_138_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6370/proj_139_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6388/proj_140_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6380/asspl_escolaridade.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6400/proj_142_23_-_intalacao_de_infraestrura_de_suporte_para_estacao_transmissora_de_radiocomunicacao.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6398/proj_143_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6397/proj_144_23_-_dispoe_sobre_a_alteracao_do_plano_plurianual_com_a_inclusao_de_metas_da_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6399/proj_145_23_-_dispoe_a_alteracao_da_lei_municipal_no_1216_de_28_de_abril_de_2015_e_da_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6401/asspl_ipvaiptudesc.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6413/proj_148_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6407/proj_149_23_-_.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6412/proj_150_23_-_agencia_municipal_de_empregos.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6417/proj_151_23_-_repasse_aos_agentes_comunitarios_de_saude_e_de_combete_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6419/assaltercao_a_lei_1418.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6428/proj_153_23_-_convenios_carnaval_2024.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6429/proj_154_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6430/proj_155_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6442/proj_156_23_-_alt_lei_1983-2023.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6443/proj_157_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6444/proj_158_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6445/proj_159_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6446/proj_160_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5488/proj_res_01_23_-_xxii_marcha_dos_legislativos.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5665/proj_res_02_23_-_quadro.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5690/proj_res_03_23_-_ciclo_de_debate.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5809/proj_res_04_23_-_conexidades.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5970/proj_res_05_23_-_altera_quadro.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5971/proj_res_06_23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6137/proj_res_07_23_-_convenio_ciee.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6138/proj_res_08_23_-_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6313/proj_res_09_23_-_revoga_resolucao_258.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6395/proj_res_10_23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6440/proj_res_11_23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6316/proj_res_12_23_-_altera_quadro.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5352/ass_req._convenio.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5369/req_002_oeder_-_instalacao_de_lombofaixa_em_frente_pa_candapui_sul_e_na_creche_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5372/req_003_oeder_-_pintura_de_lombofaixa.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5374/req_004_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5375/req_005_andressa_-_adequacao_salarial_de_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5376/req_006_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5384/requerimento_no_007_-_fiscalizacao_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5382/req_008_oeder_-_rachoes_do_araca.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7747/req_009_milton_-_justificativa_de_falta_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5391/req_010_fabiano_-_reforma_orla.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5396/req_011_daniel_-_iluminacao_na_praia.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5397/requerimento_-_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5398/requerimento_no_013_-_plano_de_carreira_saude.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5408/req_014_milton_-_inclusao_de_mais_letras_na_tabela_de_referencia_horisntal.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5411/requerimento_caminhao_pipa_015.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5431/ind_requerimento_nome_de_praia.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5406/req_018_ivan_-_guarita_para_salva-vidas.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5410/reiterando_a_limpeza_do_pavilhao_09.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5409/estacionamento_exclusivo_para_motocicleta.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5438/assreq.disque_denuncia.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5443/ass_req._forca_tarefa-vila_nova.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5456/req_023_ivan_-_auxiliar_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5444/aumentar_cadeiras_e_mesas_para_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5445/req_026_fabiano_-_programas__para_diagnosticar_e_cuidar_da_saude_mental_de_nossos_moradores.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5449/requerimento_no_028.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5464/req_029_oeder_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5465/req_030_gryllo-_reforma_no_predio_do_patio_das_maquinas.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5468/requerimento_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5477/req_032_variados_-_xxii_marcha_dos_legislativos.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5484/req_033_fabiano_-_ambulancia_24_h_na_regiao_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5485/req_034_fabiano_-_plano_de_investimento_em_infraestrutura_e_revitalizao_dos_pontos_turisticos_do_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5497/req_035_fabiano_-_comissao_de_integracao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5507/requerimento_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5514/requerimento_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5508/req_038_todos_-_programacao_e_zeladoria_do_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5502/requerimento_substituicao_iluminacao_de_led.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5490/requerimento_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5503/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5492/assreq._espaco_cultural_plinio_marcos.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5516/req_043_rogerio_-_informacoes_sobre_reforma_de_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5519/requerimento_no_044_-_2023.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5522/requerimento_no_045_-_2023.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5540/req_046_rogerio_-_contrato_academia_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5541/req_047_fabiano_-_playground_araca.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5561/requerimento_no_048.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5562/requerimento_no_049.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5553/monitores_ass.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5555/req_051_fabiano_-_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5558/req_052_fabiano_-_escola_de_surf.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5567/req_055_fabiano_-manutencao_e_limpeza_de_valas_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5576/requerimento_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5588/requerimento_no_057_-_2023.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5699/requerimento_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5591/req_059_tonon_-_limpeza_das_praias.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5594/req_060_tonon_-_psicologo.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5596/req_061_fabiano_-_muro_na_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5610/requerimento_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5611/req_063_tonon_-_adicional_de_insalubridade_aos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5615/req_064_tonon_-_parklet_-_ampliacao_do_passeio_publico.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5626/req_065_tonon_-_pedido_de_pavimentacao_na_rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5627/req_066_andressa_-_pedido_de_retirada_do_mato_nos_fios_do_poste.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5641/oftalmologia_mutirao.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5645/req_068_tonon_-_manutencao_na_ilha_de_lazer_-_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5652/req_069_fabiano_-_calendario_de_eventos_no_inverno.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5657/req_070_fabiano_-_manutencao_da_orla_da_praia.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5656/req_071_rogerio_-_lei_2006_adin.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5664/req_072_andressa_-_psfs_do_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5680/ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5689/req_074_variados_-_27_ciclo_de_debates_-_tcesp.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5692/req_075_andressa_-_obra_do_esgoto_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5706/requerimento_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5737/req_077_milton_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5764/requerimento_no_078-2023.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5769/req_079_variados_-_6o_conexidades.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5777/requerimento_no_080-2023.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5789/req_081_milton_-convocacao_de_candidatos_aprovados_para_vigilante.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5794/requerimento_no_082-2023.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5795/assreq._toldo_cei_-sonho_de_crianca.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5799/req_084_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5800/req_085_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5802/req_086_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5803/req_087_andressa_-_saude_da_familia_nos_psfs.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5807/requerimento_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5808/req_089_tonon_-_manutencao_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5835/abertura_de_vagas_ara_ambulante.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5836/req_091_andressa_-_criacao_gcm..pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5894/req_092_fabiano_-_internet_na_rodoviaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5895/req_093_tonon_-_servicos_de_psicologia_e_servico_social_nas_unidades_mun._educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5896/req_094_fabiano_-_limpeza_da_lagoa_balneario_porto_velho_e_redondezas..pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5905/assreq._praca_praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5906/req_096_tonon_-_paisagismo_usf.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5923/req_097_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5924/req_098_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5935/req_099_rogerio_-_estagio_remunerado.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5932/req_100_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5941/req_101_ivan_-_entrega_ponte_capivaru.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5942/req_102_ivan_-_guarita_guarda-vida.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5943/req_103_ivan_-_rotatoria_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5944/req_104_ivan_-_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5957/requerimento_-_pesca.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5958/requerimento_-_planejamento_2023.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5960/req_107_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5968/pedido_de__projeto_de_licenca_ambiental_ponte_capivaru_108.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5966/requerimento_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5965/requerimento_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5984/apropriacao_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5986/requerimento_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5987/requerimento_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5988/req_114_tonon_-_atendimento_veterinario.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6005/req._lombo_faixa_-_cei_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6004/requerimento_-_cadastro_de_tecnicos_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6012/requerimento_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6016/req_118_andressa_-_reurbanizacao_do_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6017/req_119_tonon_-_processadora_de_pescados.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6032/assreq._natacao_e_hidroginastica.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6034/requerimento_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6042/req_122_ivan_-_prioritario_autista.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6054/requerimento_-_banco_de_empregos.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6056/requerimento_-_124-2023.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6057/requerimento_125_-_2023.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6058/requerimento_126_-_2023.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6079/assreq.viareggio_esf.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6085/assreq._academia_viareggio-_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6067/calcamento_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6087/requerimento_130_-_2023.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6105/playground.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6114/requerimento_-_escola_integral_boqueirao_sul_corrigido.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6115/assreq._lombo_faixa_-_congregacao-_yemar.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6116/assreq._ciclovia-ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6122/requerimento_135_-_2023.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6123/requerimento_136_-_2023.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6127/atividade_delegada_boqueirao_sul_-_.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6129/contratacao_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6130/providencia_no_bairro_de_pedrinhas_-.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6131/req_140_tonon_-_ceder_um_veiculo_para_o_programa_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6132/req_141_tonon_-_informacoes_sobre_a_feira_do_produtor_rural_em_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6192/req_142_tonon_-_informacoes_sobre_as_obras_de_ampliacao_da_coleta_afastamento_e_o_tratamento_de_esgoto_e_agua_nos_balnearios_claudia_mara_e_caicara.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6250/req_143_ivan_-_informacoes_sobre_a_manutencao_e_continuidade_do_programa_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6251/informacoes_junto_a_ssp_sp.docx.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6259/atividade_delegada_e_policia_ambiental.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6265/req_146_rogerio_tonon_-_guarda-vidas_temporada.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6260/calcada_praca_tanoeiros.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6279/atestado.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6284/assreq._ponte_av._adelaide.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6289/req_151_tonon_-_projeto_de_lei_n_2147.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6295/req_152_daniel_-_abono_de_ausencia_na__34o_sessao_ordinaria_realizada_24_10_2023.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6345/informacoes_sobre_circulacao_de_onibus_de_turismo..pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6347/manutencao_19_luminarias_avenida_copacabana.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6346/req_155_oeder_-_abono_de_ausencia_na_36o_sessao__ordinaria_-sem_atestado.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6355/req_156_rogerio_-_informacoes_sobre_a_implementacao__do_artigo_2o_da_lei_municipal_no_2040_2023.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6350/req_157_fabiano_-_plano_de_desenvolvimento_para_o_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6361/utilizacao_da_praca_central_-_apresentacoes_de_artistas_locais.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6365/req_159_rogerio_-_informacoes_a_consideravel_demora_na_emissao_do_titulo_de_domonio_por_parte_da_cerpi.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6371/fonte_luminosa.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6372/assfrente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6383/req_163_rogerio_-__informacoes_sobre_o_repasse_as_acs.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6381/req_164_rogerio_-__informacoes_falta_de_iluminacao_na_orla_da_praia_no_trecho_central.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6382/req_165_rogerio_-_informacoes_sobre_o_status_atual_do_processo_de_execucao_das_reformas_e_manutencao_das_ilhas_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6385/praca_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6386/req_168_daniel_-_compra_e_instalacao_de__containers_e_lixeiras_em_pontos_estrategicos_de_cada_balneario.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6394/asfalto_na_obra.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6402/assreq._cuidados_com_os_pets.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6403/req_172_fabiano_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6409/agua_potavel_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6414/req_174_fabiano_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6415/req_175_gryllo_-_manut._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6416/req_176_tonon_-_conselho.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5619/resin_-_381_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6236/resin_-_249_-_2023_milton.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6918/resin_-_250_-_2022_-milton.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5621/resin_-_385_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5724/resre_001-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6169/resre_002-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5785/resre_007-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6168/resre_008-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6167/resre_010-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6166/resre_011-_2023_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5622/resre_017-_2023.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6165/resre_018-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6164/resre_019-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5634/resre_020-_2023.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6163/resre_022-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6162/resre_028-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6161/resre_030-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5716/resre_031-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6145/resre_034-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6149/resre_038-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6146/resre_039-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6157/resre_040-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6158/resre_041-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6160/resre_042-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6839/resre_047_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6159/resre_049-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5668/resre_050-_2023.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5669/resre_051-_2023.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5720/resre_052-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6155/resre_055-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5666/resre_056-_2023.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6148/resre_059-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5667/resre_060-_2023.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5670/resre_061-_2023.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5762/resre_066-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6147/resre_068-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6154/resre_070-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6153/resre_073-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6156/resre_080-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6209/resre_083-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6235/resin_-_00_-_2023_andressa.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6152/resre_085-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6151/resre_086-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6150/resre_089-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6449/resre_091-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6208/resre_093-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6170/resre_114-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5480/veto_pl_016_23.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5481/veto_pl_136_22.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5511/veto_pl_020_23.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5523/veto_pl_033_22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5945/emenda_modificatica_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6094/emenda_01_pl_091_23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6366/emenda_01_pl_107_23_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6404/emenda_apae_2024_-_daniel_ramos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6418/emenda_02_pl_135_23_-_loa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6423/projeto_de_lei_emenda_loa_-_praia_limpa_-_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6425/projeto_de_lei_emenda_loa_-_bolsa_atleta_-_final_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6427/projeto_de_lei_emenda_loa_-_pecas_-_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6424/projeto_de_lei_emenda_loa_-_guaritas_-_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6421/projeto_de_lei_emenda_loa_-_agricultura_familiar_-_final_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6422/projeto_de_lei_emenda_-_saude_-_finalizada_e_assinada.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6426/projeto_de_lei_emenda_-_galpao_de_artes_-_britania.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6420/projeto_de_lei_emenda_loa_-_renata_miguel_-_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6434/emenda_modificativa_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6435/emenda_modificativa_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6433/emenda_modificativa_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6431/assemenda_-_castramovel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6432/assemenda_-_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6439/emenda_16_pl_135_23_-_loa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6437/emenda_modificativa_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5353/ind_remocao_de_galhos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5354/ind_manutencao_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5355/ind_manutencao_lum.projetada.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5356/ind_patrol_e_cascalhobal_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5357/manutencao_de_luminaria_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5358/limpeza_das_calcadas_meio_fio_caiacao_e_instalacao_de_lixeiras_na_av_copacabana.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5359/aquisicao_de_tambores_de_coleta_de_lixo_para_praia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5360/confeccao_de_objetos_da_noss_cultura_para_orla.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5361/manutencao_da_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5362/limpeza_e_corte_de_grama_das_ruas_dos_balnearios_vireggio_ao_balneario_samambaia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5363/placas_de_sinalizacao_e_pintura_das_lombadas_existentes_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5364/transporte_urgente_de_vans_onibus_dos_balnearios_ate_iguape.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5365/reiteracao_da_indicacao_ara_remocao_das_pps_sem_utilizacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5383/ind_014_23_milton_-_caiacao_dos_poste_e_meio_fio_de_toda_regiao_central_na_av._sao_paulo_e_av._beira_mar..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5366/paisagismo_na_regiao_central_do_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5367/ind_rocagem.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5368/ind_manutencao_lum.rouxinol.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5371/ind_maria_j.v_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5373/ind_019_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5377/ind_020_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5385/indicacao_021-2023_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5395/ind_022_23_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5400/ind_023_23_rogerio_-_ponto_de_onibus_baln._diversos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5402/indicacao_no_024_-_areninha.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5404/ind_025_23_tonon_-_limpeza_de_vala_e_rio_rua_pernambuco_baln._praia_do_castello.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5412/indicacao_n._26-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5413/indicacao_n._27-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5418/indicacao_n._28-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5419/indicacao_n._29-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5420/indicacao_n._30-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5422/indicacao_n._31-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5423/indicacao_n._32-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5424/indicacao_n._33.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5414/ind_limpeza_e_rocagem_adriana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5415/ind_limpeza_rocagem_porto_velho_2.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5416/ind_036_23_andressa_-_manutencao_da_iluminacao_rua_2_baln._marillha.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5417/ind_037_23_andressa_-_limpeza_de_valas_rua_aiguape_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5421/ind_038_23_andressa_-_manutencao_e_ilumonacao_nos_abrigos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5434/ind__cascalhamento_e_patrolagem-__bal_leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5433/indclaudia_mara.cascaslham_e_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5437/ind_baln._mar_e_luz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5442/ass_bal._vitoria-_rua_um.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5441/ass_manutencao_geral-_av._um_-_copia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5432/ind_044_23_andressa_-_colocacao_de_placas_para_deficientes.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5435/ind_045_23_andressa_-_servico_de_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5436/ind_046_23_andressa_-_rocagem_do_mato_manutencao_e_cascalhamento_na_avenida_das_pedrinhas_balneario_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5446/ind_047_23_fabiano_-_limpeza_das_valas_das_ruas_tamoios_e_dona_emilia_baln._volapara_e_bermudas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5447/ind_048_23_fabiano_-_limpeza_dos_bueiros_da_av._beira_mar_proximo_ao_camping_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5451/indicacao_n._049-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5454/indicacao_n._050-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5455/indicacao_n._051-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5448/buracos_ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5457/patrolagem_limpeza_e_cascalhamento_rua_tamoio_bal_xandu.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5453/limpeza_de_valas_rua_roxinol_marusca.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5452/ind_055_23_milton_-_manut._rua_dos_marinheiros_baln._canada.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5458/limpeza_do_meio_fio_da_rua_bom_jesus_de_iguape_ok.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5459/manutencao_do_parquinho_do_araca_ok.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5463/ind_058_23_daniel_-_rocagem_rua__rio_grande_do_sul_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5466/ass_alameda_prata-bal.vila_rica.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5467/ind_060_23_daniel_-_limpeza_de_valas_rua_paraiba_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5469/indicacao_n._061-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5472/ind_062_23_tonon_-__manut._auditorio_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5473/ind_063_23_tonon_-__cascalhamento_rua_21_de_abril_baln._7.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5474/ind_064_23_tonon_-_servico_de_abertura_da_rua_b_baln._aragarcas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5475/ind_065_23_tonon_-_cascalhamento_nas_ruas_kuwait_e_otavio_burati_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5476/ind_066_23_tonon_-_zeladoria_na_rua_tapirai_localizada_no_balneario_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5482/ind_067_23_fabiano_-_operacao_tapa_buraco_na_extensao_da_av._beira_mar_e_das_marginais_cadapui_sul_e_norte.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5483/ind_068_23_fabiano_-_realizacao_de_limpeza_de_valas_patrolagem_e_rocagem_balnearios_bermudas_e_volpara.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5487/ind_069_23_andressa_-_limpeza_de_valas_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5494/rocagem_balneario_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5495/rocagem_parquinho_balneario_sambura.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5496/servico_de_coleta_e_trator_e_rastelo_nas_praias_do_boqueirao_pos_verao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5504/tubulacao_na_rua_11_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5501/zeladoria_em_todo_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5500/servico_de_tapa_buraco_em_todas_as_ruas_asfaltadas_do__municipio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5491/ind_076_23_andressa_-_lombofaixa_e_placas_de_sinalizacao_no_novo_predio_da_academia_municipal_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5493/ind_077_23_tonon_-_cascalhamento_no_cantinho_das_ostras_e_aterro_no_porto_de_pedrinhas_localizados_na_area_central_da_vila_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5498/ind_078_23_tonon_-_limpeza_de_vala_e_cascalhamento_nas_ruas_papagaio_e_andorinhas__baln_carolina.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5499/ind_079_23_tonon_-_cascalhamento_na_rua_pedro_vanucci_localizada_no_baln_recreio_adrimar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5505/ind_080_23_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5513/ind._cascalho_rocagem.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5517/ind._araca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5518/iluminacao_extencao_de_luz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5515/ind_084_23_daniel_-_troca_luminarias_queimadas_candapui_norte_e_sul.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5521/aproveitamento_poste_arena_para_refletores_da_praia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5524/indicacao_n._086-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5525/ind_087_23_tonon_-___instalacao_do_braco_de_luz__na_rua_ribeirao_preto_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5526/ind_088_23_tonon_-_instalacao_de_tubos_de_concreto__rua_jorge_amado_baln._maria_de_lurdes.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5532/ind._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5530/ind._caicara.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5536/ind._adriana.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5535/ind._candapui.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5529/ind._bermudas.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5533/ind._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5534/ind._recreio_de_volpara.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5531/ind._marusca.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5537/ind_097_23_ivan_-_servico_de_extensao_de_rede_rua_araraquara_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5528/ind_098_23_ivan_-_servico_de_iluminacao_centro_de_eventos_do_boq._norte.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5542/ind_099_23_tonon_-_rocagem_balneario_di_franco.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5543/ind_100_23_tonon_-_iluminacao_rua_sao_judas_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5544/ind_101_andressa_-_retirada_de_mato_rua_nilo_pecanha_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5550/ind._atlantico.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5551/ind._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5559/zeladoria_das_rua_petropolis.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5556/servico_de_cata_treco_em_toda_cidade.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5557/manutencao_das_luminarias_da_ciclovi_da_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5554/patrol_ponta_da_praia_ass.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5560/ind_108_23_tonon_-_rocagem_e_limpeza_de_vala_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5584/assponto_de_onibus-_bal._dois_mares.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5581/assav.figueira_da_foz-manutencao_e_casacalho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5597/assmanutencao-_bal._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5582/assal._15_de_novembro-_manutencao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5572/ind._marusca.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5568/ind._contratacao_obras.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5569/ind._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5574/banco_orla.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5573/patrol_sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5578/assrua_sao_paulo-bal.praia_do_castelo-_drenagem.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5579/assrua_pacaembu-limpeza_dis_tubos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5580/asscascalhamento_rua_porto_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5575/indicacao_n._121-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5589/ind_122_23_milton_-_telas_posto_bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5586/manutencao_de_rua_maria_de_lurdes.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5585/manutencao_de_2_postes_na_estrada_de_pedrinhas_prestes_a_cair.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5587/rocagem_da_avenida_copacabana_em_toda_sua_extensao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5577/indicacao_n._127-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5583/assmanutencao_al._ana_-bl._maria_de_lurdes.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5590/indicacao_n._129-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5592/ind_130_23_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5593/ind_131_23_fabiano_-_patrolagem_av._sao_paulo_e_candapui.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5595/ind_132_23_fabiano_-_rocagem_e_tubulacao_av._hum_baln._vitoria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5607/onibus_ura.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5606/onibus_candapui.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5608/ind_135_23_tonon_-_cascalhamento_rua_fernando_sabino_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5609/ind_138_23_daniel_-_patrolagem_e_cascalho_rua_amparo_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5628/luminaria_estacionamento_da_upa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5629/manutencao_luminarias_candapui_proximo_a_rotatoria.docx.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5638/servico_de_patolagem_avenida_adelaide_viareggio.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5612/ind_142_23_daniel_-_patrolagem_e_cascalhamento_rua_barao_de_maua.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5613/ind_143_23_tonon_-_manut._e_zeladoria_no_antigo_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5614/ind_144_23_tonon_-_extensao_de_passeio_publico_parklet.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5625/ind_146_23_tonon_-_cascalhamento_e_patrolagem_rua_guaruja_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5630/ind_147_23_tonon_-_manutencao_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5631/ind_148_23_tonon_-_manutencao_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5639/reabertura_e_estruturacao_da_trilha_vila_nova-sitio_artur.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5642/substituicao_das_lixeiras_da_orla_no_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5640/manutencao_luminarias_as_margens_do_rio_candapui_proximo_a_rotatoria_do_pavilhao_9.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5647/ind._britania.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5649/ind._banheiro_publ._h.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5681/projeto_turistico_para_lagoa_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5683/manutencao_da_iluminacao_comeia_na_rotatoria_do_balneario_adriana_com_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5686/instalacao_de_bancos_de_madeira_em_torno_do_play_ground_da_orla_marituma_e_grades_de_protecao_no_balneario_adriana.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5643/manutencao_estrada_do_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5688/possibilidade_de_atender_o_boqueirao_sul_com_modalidades_esportivas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5687/rocagem_em_todos_as_ruas_do_balneario_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5684/providencias_com_urgencia_de_uma_lombofaixa_na_rua_bermudas_proximo_a_nova_rotatoria_do_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5644/ind_164_23_tonon_-__abertura_de_rua_luiz_pacces_e_joao_soares_diniz.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5646/ind_165_23_tonon_-_limpeza_na_lagoa_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5648/ind_166_23_fabiano_-_rocagem_e_patrolagem_baln._monte_carlo_e_atlantico.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5651/ind_167_23_fabiano_-_patrolagem_rua_dona_emilia_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5653/lomb_tijuana.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5654/ind_169_23_tonon_-_lombofaixa_rua_santa_barbara_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5655/ind_170_23_tonon_-_pintura_e_sinalizacao_das_lombofaixas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5658/ind_171_23_andressa_-_manut._e_cascalhamento_av._das_pedrinhas_baln._ubatuba.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5659/ind_172_23_andressa_-_placas_de_vagas_de_estac._pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5660/ind_173_23_andressa_-_lombada_rotatoria_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5661/ind_174_23_andressa_-_limpeza_das_valas_rua_11_baln._boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5662/ind_175_23_andressa_-_ponto_de_taxi_em_frente_ao_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5663/ind_176_23_andressa_-_limpeza_de_valas_rua_ramos_de_azevedo_baln._brasilia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5676/ind_177_23_tonon_-_sabesp_-_manutencao_galerias_de_aguas_pluviais_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5677/ind_178_23_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5685/pintura_do_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5693/ind_181_23_fabiano_-_abrigos_de_onibus_nos_baln._ponta_da_praia_e_araca.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5695/ind_182_23_fabiano_-_pintura_de_lombadas_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5696/ind_183_23_fabiano_-_reparos_buraco_no_asfalto_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5700/ind_184_23_tonon_-_cascalhamento_estrada_da_trincheira_boq._sul.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5701/ind_185_23_tonon_-_manut._trapiche_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5703/ind_186_23_tonon_-_pontos_de_onibus_baln._vitoria_e_barra_velha.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5709/ind_187_23_tonon_-_tubo_de_concreto_rua_campo_mourao_baln._curitiba.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5710/ind_188_23_tonon_-_manut._e_reparo_na_iluminacao_publica_usf_central.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5727/ind_189_23_gryllo_-_ponto_de_onibus_av._beira_mar_baln._sao_januario.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5728/ind_190_23_gryllo_-_ponto_de_onibus_av._beira_mar_baln._diamante.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5729/ind_191_23_gryllo_-_lombada_rua_humberto_paladini_baln._britania..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5730/ind_192_23_gryllo_-_placa_rua_petropolis_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5731/ind_193_23_gryllo_-_manut._rua_casa_branca_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5732/ind_194_23_gryllo_-_placa_rua_3_baln._praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5733/ind_195_23_gryllo_-_manut._alameda_5_baln._praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5734/ind_196_23_gryllo_-_ponto_de_onibus_baln._ubatuba.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5735/ind_197_23_oeder_-_ponto_de_onibus_cei_av._central_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5736/ind_198_23_oeder_-_ponto_de_onibus_av._central_202_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5739/ind_199_23_tonon_-_manut._av_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5740/ind_200_23_tonon_-_manut._capela_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5742/ind_201_23_tonon_-_manut._rua_laercio_ribeiro_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5741/ind_202_23_tonon_-_manut._av._beira__mar_do_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5749/ind_203_23_tonon_-_cascalhamento_ruas_campinas_e_amparo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5750/ind_204_23_tonon_-_manutencao_e_reparo_na_ponte_da_rua_para.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5751/ind_205_23_fabiano_-_limpeza_da_lagoa_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5752/ind_206_23_fabiano_-_limpeza_das_ruas_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5753/ind_207_23_fabiano_-_reparos_no_asfalto_da_av._beira_mar_com_a_rua_vick_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5754/ind_208_23_fabiano_-_substituicao_postes_de_energia_de_madeira.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5755/ind_209_23_andressa_-_manut._cascalhamento_rua_araraquara_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5756/ind_210_23_andressa_-_manut._do_deck_do_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5759/ind._sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5757/ind_212_23_fabiano_-_reposicao_de_placa_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5778/ind_213_23_tonon_-_transporte_publico_baln._carabanas_e_britania.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5768/indicacao_n._223-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5765/ind_224_23_rogerio_-__manut._rua_para_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5767/indicacao_n._225-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5766/indicacao_n._226-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5770/indicacao_n._227-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5775/ind_228_23_andressa_-_manut._rua_13_balneario_vitoria..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5791/indicacao_n._229-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5790/indicacao_n._230-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5792/ind._cascalhamento_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5793/ind._cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5797/assponto_de_onibus-cei_sonho_de_crianca.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5796/asslombada_maria_jose_ventura.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5798/ind_235_23_fabiano_-_patrolagem_rua_henrique_romano_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5804/ind_236_23_tonon_-_cascalhamento_rua_elias_grecov_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5805/ind_237_23_tonon_-_buraco_rua_ronaldo_c._padovani_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5813/ponto_recanto_das_toninhas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5814/ponto_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5815/ponto_city_mar.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5817/assindicacao-_placa_idoso.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5820/assrua-_porto_das_pedras-_atlantico.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5816/ind._sulmar.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5822/forro_escola_de_surf.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5818/chuveiro_quente_escola_de_surf.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5819/manutenao_na_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5821/aquisicao_de_lixeiras_e_containers_para_os_balnearios.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5823/recurso_do_leilao_para_manutencao_e_zeladoria.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5826/aquisicao_de_tatames_para_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5829/doacao_de_cobertores.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5830/manutencao_asfalto_avenida_beira_mar_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5831/asfalto_todo_derredor_da_nova_upa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5832/patrolagem_da_rua_general_osorio_sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5833/pintura_do_velorio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5834/manutencao_luminarias_da_praca_do_xandu.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5824/ind_256_23_tonon_-rocagem_aos_acessos_da_praia.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5825/ind_257_23_tonon_-_manut._rua_andorinha_baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5909/ind_262_23_gryllo_-_ponto_de_onibus_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5875/revitalizacao_do_centro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5904/ind._cascalhamento_-_rua_prata_-_vila_rica_ass..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5901/assind._manutencao_-_rua_araraquara.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5903/assind._limpeza_do_rio_-_praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5902/assind._ponto_viareggio-_rocada.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5874/ind._britania_f.g.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5873/ind._britania_t.g.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5885/ind_273_23_fabiano_-_lombofaixas_candapui_norte_e_sul.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5886/ind_274_23_fabiano_-_lombofaixa_candapui_sul_trecho_da_upa.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5887/ind_275_23_fabiano_-_manut._patrolagem_rua_papoulas_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5888/ind_276_23_tonon_-_patrolagem_rua_dante_alighieri_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5889/ind_277_23_tonon_-_instalacao_braco_de_poste_rua_aquiles_mainardes_baln._kennedy.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5890/ind_278_23_tonon_-_instalacao_bracos_de_luz_rua_7_baln._leao_marinho..pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5891/ind_279_23_tonon_-_instalacao_bracos_de_luz_rua_barao_de_iguape_baln._leao_marinho.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5892/ind_280_23_tonon_-_instalacao_bracos_de_luz_rua_barao_de_iguape_baln._leao_marinho.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5893/ind_281_23_fabiano_-_limpeza_vala_rua_venezuela_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5897/ind_282_23_tonon_-_cascalhamento_e_patrolagem_rua_sao_francisco_de_assis_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5898/ind_283_23_tonon_-_banheiro_publico_no_cemiterio_dos_indios_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5899/ind_284_23_tonon_-_cascalhamento_e_patrolagem_rua_pedro_vanucci_baln._recreio_adrimar.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5900/ind._atlantico.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5908/ind_286_23_tonon_-_manutencao_da_estrada_da_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5926/rede_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5949/reforma_do_playgroun__ao_lado_do_campo_durval_marietto.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5950/manutencao_alambrado_campo_durval_marietto_junior.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5951/instalacao_de_refletores_em_torno_do__campo_durval_marietto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5952/instalacao_de_torneira_com_agua_potavel_urgente_na_areninha_adriana.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5954/retirada_de_materiais_depositados_na_entrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5933/instalacao_de_sinalizacao_bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5936/apropriada_a_estrada_proximo_a_parte_do_capivaru.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5927/servico_de_cata_treco__bairros_caicara_e_claudiamara.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5947/manutencao_de_luminaria_nos_parques_pracas_e_ilhas_de_laser.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5948/servico_de_patrolagem_e_manutencao_nas_ruas_do_balneario_carabanas.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5915/ind_299_23_andressa_-_manut._entrada_praia_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5939/ind_301_23_ivan_-_limpeza_rio_candapui.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5940/ind_302_23_ivan_-_limpeza_rua_pretopolis.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5916/ind_307_23_andressa_-_troca_de_lampada_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5917/ind_308_23_andressa_-_manut._rua_sao_salvador_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5918/ind_309_23_andressa_-_troca_lampada_rua_amparo_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5920/ind_310_23_andressa_-_sinalizacao_ciclofaixa_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5921/ind_311_23_andressa_-_pintura_lombada_av._27_de_outubro_baln._marisol.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5922/ind_312_23_andressa_-_manut._rua_pacaembu_baln._ancarpe.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5925/ind_313_23_andressa_-_inst._bebedouro_quadrta_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5928/ind_314_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5929/ind_315_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5930/ind_316_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5931/ind_317_23_fabiano_-_manut._ruas_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5934/ind_318_23_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5937/ind_319_23_andressa_-_tubulacao_rua_antonio_benedito_lisboa_vila_das_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5938/ind_320_23_andressa_-_pintura_predio_ura.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5953/patrol_bal_canada.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5946/ind_322_23_andressa_-_instalacao_de_ponto_onibus_av._beira_mar_em_frente_a_av._terracas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5967/manutencao_iluminacao_do_estacionamento_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5961/ind_325_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5962/ind_326_23_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5963/ind_327_23_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5964/ind_328_23_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6009/assind._reforma_da_ponte-_ipanema_ii.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6007/assind._servicos_de_patrol-_praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5980/ind_331_23_andressa_-_colocacao_de_um_ponto_de_onibus_na_avenida_beira_mar_18.800__baln._cativeiro.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5985/limpeza_da_rotatoria_da_avenida_copacabana.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5981/ind_333_23_andressa_-_colocacao_de_pontos_de_onibus_entre_os_baln._xandu_ate_o_marusca.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5982/ind_334_23_tonon_-_cascalhamento_e_patrolagem_nas_ruas_do_baln._adiana.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6008/assind._alameda_nice_-_guia_e_cascalho.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6006/assind._abertura_rua_bermudas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6010/assind._tubos_rua_kiribati.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5997/ind._braco_de_luminaria.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5998/ind._posto_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5999/ind._limpeza_do_rio.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6000/ind._sinalizacao_e_banheiro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6001/ind._pintura_e_manutencao_escola_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6002/ind._pintura_e_manutencao_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6003/ind._tecnicos_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6013/ind_346_23_fabiano_-_instalacao_de_um_abrigo_de_onibus_na_estrada_da_vizinhanca_no_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6014/ind_347_23_fabiano_-_instalacao_de_um_saco_de_pancadas_para_os_alunos_de_artes_marciais_da_academia_municipal_de_esportes.docx.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6015/ind_348_23_andressa_-__troca_do_letreiro_turistico_na_orla.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6020/ind_349_23_tonon__-_manut_ruas_projetadas_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6035/placa_pronto_socorro_ura.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6036/ind_351_23_daniel_-_troca_de_haste_de_luminaria_av._beira_mar_com_esquina_com_a_av._sao_paulo_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6037/ind_352_23_tonon_-_cascalhamento_e_patrolagem_na_rua_casa_branca__baln.__icarai.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6038/ind_353_23_tonon_-_cascalhamento_e_patrolagem_na_alameda_dos_beijos_baln._yemar.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6043/patrolagem_na_estrada_de_acesso_a_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6044/manutencao_e_pintura_de_faixa_na_avenida_beira_mar_no_trecho_em_que_foi_feito_a_contencao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6045/rocagem_-_cata_treco_-_limpeza_de_vala_-_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6047/remocao_dos_padroes_e_estruturas_que_nao_estao_sendo_utilizados_na_arena_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6046/ind_358_23_tonon_-_limpeza_na_vala_de_escoamento_da_agua_da_avenida_beira_mar_entre_os__baln._adriana_e_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6055/ind_359_23_andressa_-_pintura_das_lombadas_na_av.copacabana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6063/poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6064/poda_de_arvore_sambura.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6065/containers_boqueirao_sul.docx.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6066/letreiro_de_identificacao_lha_comprida_em_concreto.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6068/ind_364_23__tonon_-_sinalizacao__e_apoio_no_transito_nos_baln._pedrinhas__vila_caicara_e_no_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6069/ind_365_23_tonon_-__ponto_de_onibus_na_avenida_beira_mar_altura_do_numero_18.418_no_baln._vitoria.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6070/ind_366_23_tonon_-___banheiro_coiteiner_publico__na_entrada_principal_da_praia_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6071/ind_367_23_tonon_-_instalada_iluminacao_publica_nas_vias_de_acesso_ao_balneario_de_pedrinhas_debatido_em_reuniao_da_comtur__13_09.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6072/ind_368_23_tonon_-_manutencao_do_pier_e_do_trapiche_de_embarque_e_desembarque_dos_veiculos_nauticos_na_vila_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6073/ind_369_23_tonon_-___manutencao_na_via_de_acesso_ao_balneario_de__pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6074/ind_370_23_andressa_-__iluminacao_publica_das_ruas_e_melhoria_na_coleta_de_lixo_no_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6075/ind_371_23_andressa_-__ponto_de_onibus__na_av.beira_mar_em_frente_a_colonia_da_telefonica_baln._vila_capri.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6088/indicacao_no_373.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6089/indicacao_no_374_-_2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6076/ind_375_23_andressa_-_troca_da_passarela_de_cimento_em_frente_a_rua_alegrete_baln._marilene.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6084/ind_376_23_tonon_-__instalada_uma_passarela_de_acesso_a_praia_na_altura_do_numero_9.570_da_avenida_beira_mar_no_balneario_maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6110/indicacao_377_-_2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6106/troca_das_cadeiras_upa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6107/ind_379_23_andressa_-_manutencao_nas_ruas_neturno_e_venus_no_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6108/ind_380_23_fabiano_-_reparos_do_bueiro_na_esquina_entre_a_av._beira_mar_e_a_rua_tampico.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6109/ind_381_23_fabiano_-_patrolagem_e_manutencao_das_vias__dos_baln._di_franco__leao_de_iguape_e_bermudas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6112/contratacao_de_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6113/agentes_publicos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6118/assind._rocada-_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6124/indicacao_n_385.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6117/ind_386_23_fabiano_-_asfaltar_rua_araraquara_baln..pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6120/iluminacao_nas_calcadas_das_marginais_candupui.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6121/rampas_de_acessibilidade_nos_retornos_das_marginais_candapui_norte_e_sul_-.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6126/rampas_de_acessibilidade_nos_retornos_das_marginais_candapui_norte_e_sul.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6177/ind_390_23_andressa_-_manut._ponte_rua_para_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6175/ind_391_23_milton_-_muro_de_arrimo_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6176/ind_392_23_milton_-_lombofaixa_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6178/ind_393_23_fabiano_-_container_de_lixo_britania.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6179/ind_394_23_gryllo_-_pavimentacao_baln._tropical_-_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6180/ind_395_23_tonon_-_cascalhamento_ponte_capivaru-centro_do_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6181/ind_396_23_tonon_-_contratacao_guarda-vidas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6182/ind_397_23_tonon_-_operacoes_especiais_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6189/iluminacao_parquinho.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6191/indicacao_no_399.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6125/iluminacao_externa_no_cras_e_placa_de_identificacao_-_.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6190/ind_401_23_andressa_-_servico_de_manutencao_e_cascalhamento_na_extensao_da_rua_piaui_baln_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6196/forca_tarefa_para_reforma_dos_playgraunds_e_pracas.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6197/implementacao_de_programa_de_lazer_e_cinema_itinerante.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6198/implantacao_projeto__iptu.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6199/infraestrutura_porto_de_pescadores.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6200/realizacao_de_estudos_para_criacao_de_escolas_destinadas_a_qualificacao_profissional.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6202/realizacao_de_corrida_de_rua_anual_para_comemorar_o_aniversario_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6203/criacao_do_museu_esportivo_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6201/aumento_efetivo_dos_bombeiros_militares__policiais.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6204/instalacao_de_ponto_de_onibus_na_rua_justiniano_vianna_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6194/ciclofaixas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6195/lanche_para_as_criancas..docx.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6205/ind_414_23_andressa_-novo_decreto_regulamentando_o_comercio_eventual_e_ambulantes_no_municipio_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6206/ind_415_23_andressa_-_reabertura_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6207/ind_416_23_tonon_-_manut._rua_figueira_da_foz_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6237/ind_417_23_ivan_-_manutencao_cascalhamento_e_patrolagem_da_rua_tres__baln_marilia.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6238/ind_418_23_ivan_-_manutencao_e_limpeza_da_rua_e_da_vala_cito_a_ultima_travessa_da_rua_iguape_com_a_rua_dante_alighieri.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6239/ind_419_23_ivan_-__mecanismos_de_protecao_no_transito.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6241/ind_420_23_daniel_-_limpeza_de_vala_-_rua_paraiba_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6247/cascalhamento_e_patrolagem_godofredo_viana_filho.docx.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6248/retirada_de_entulhos_raposo_tavares_sao_martinho.docx.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6249/cascalhamento_e_patrolagem_estivan_plotek_bal_marcia.docx.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6257/manutencao_cobertura_dos_decks_da_orla_fonte_luminosa_mediadores_e_instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6254/mudancas_nos_coqueiros_da_praca_por_mudas_adultas.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6252/manutencao_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6253/samu_nas_estradas.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6263/ind_429_23_rogerio_-_manut._rua_esquador_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6264/ind_430_23_rogerio_-_limpeza_praias.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6256/limpeza_da_vala_e_patrolagem_bal_marusca.docx.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6255/colocacao_de_tubos_rua_julio_de_almeda.docx.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6261/ind_433_23_tonon_-_trocar_5__postes_de_iluminacao_publica_na_avenida_mato_grosso__localizada_no_balneario_2_mares.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6262/ind_434_23_tonon_-.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6280/limpeza_das_praias.docx.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6278/ind_436_23_fabiano_-_limpeza_de_valas_rocagem_e_patrolagem_baln._monte_carlo_e_atlantico.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6283/ind_437_23_gryllo_-_servicos_de_manutencoes_gerais__na_rua_figueira_da_foz_balneario_jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6281/ind_438_23_fabiano_-_manutencao_das_ruas_com_limpeza_das_valas_rocagem_e_patrolagem_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6286/indicacao_no_439.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6297/patrolagem_rua_barao_de_maua_bal_sao_martinho.docx.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6339/iluminacao_e_refletores_pista_de_skate_e_quadra_de_volei.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6299/rocagem_rua_dante_alighieri.docx.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6300/ind_443_23_fabiano_-__limpeza_de_valas_das_ruas_e_das_ruas_india_e_grecia_no_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6301/ind_444_23_fabiano_-_manut._ruas_tamoios_e_dona_emilia.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6303/ind_445_23_andressa_-_rocagem_do_mato__manutencao_e_cascalhamento_na_avenida_das_pedrinhas_baln_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6304/ind_446_23_tonon_-_tres_bracos_de_luz_na_rua_tiziano_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6305/ind_447_23_andressa_-_operacao_tapa_buracos_em_toda_extensao_das_avenidas_av._beiramar_av._sao_paulo_av._ponte_laercio_ribeiro_e_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6306/ind_448_23_tonon_-_rocagem_e_zeladoria_na_orla_do_baln_viareggio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6310/ind_449_23_tonon_-_instalacao_de_banheiros_quimicos_do_tipo_conteiner_na_orla_dos_baln._viareggio_e_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6340/tapa_buraco_asfalto_beira_mar_yemar.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6342/indicacao_bal_canada.docx.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6341/rocagem_e_cascalhamento_rua_bermudas.docx.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6343/iluminacao_e_manutencao_pergolado_-_lagoa_do_adriana.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6348/scan.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6344/retirada_de_entulho_-_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6353/patrol_baln_di_franco.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6352/patrol_baln_leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6358/rocagem_na_avenida_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6356/manutencao_na_iluminacao_do_parque_da_ola_do_balneario_adriana.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6357/lixeiras_para_praia_2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6359/uniforme_transito_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6354/ind_462_23_tonon_-_manut.__rua_batatais_do_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6362/retirada_de_entulho_-_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6364/limpeza_rocagem_na_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6363/ind_465_23_tonon_-_servicos_de_zeladoria_na_alameda_ijui_com_alameda_lara__no_balneario_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6373/faixa_de_pedestre_-_espaco_gente.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6374/remocao_materiais_inserviveis_marginal_candapui_-.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6375/projeto_de_acesso_a_praia.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6376/pintura_e_substituicao_de_toldo_postinho_araca_-.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6377/assind._cascalhamento_rua_para.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6378/assind._cascalhamento_rua_ceara.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6379/assind._cascalhamento_rua_acre.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6389/ind_473_23_tonon_-__servicos_de_cascalhamento_e_patrolagem_em_toda_extensao_da_rua_pacaembu_localizada_no_balneario_flor_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6390/ind_474_23_tonon_-_reparo_nas_lampadas_alameda_das_magnolias_balneario_yemar.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6408/servico_de_rocagem_nas_calcadas_meio_fio_e_caiacao_do_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6405/ind_476_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6406/ind_477_23_andressa_-_manut._rua_roxinol_baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6410/ind_478_23_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6411/ind_479_23_andressa_-_criacao_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6438/ind_480_23_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5399/parecer_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5672/parecer_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5351/mocao_001_23_-_todos_-_de_pesar_cicero_jose_polassi.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5370/mocao_002_22_-_ivan_-_apoio_a_sancao_do_projeto_de_lei_1180_2019.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5380/mocao_003_23_-_gryllo_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5403/mocao_004_23_-_andressa_-_pesar_regina_aparecida_joizo_sarcinella.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5407/mocao_005_23_-_todos_-_pesar_mauro_ramos_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5450/mocao_n._006-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5460/mocao_007_23_-_gryllo_-_pesar_helcio_pereira.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5547/mocao_008_23_-_todos_-_jean_honorato_de_souza.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5552/mocao_009_23_-_ivan_-_congratulacoes_karate.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5564/mocao_010_23_-_todos_-_congratulacoes_aroldo_pontes.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5605/mocao_011_23_-_todos_-_pesar_isaly_das_dores_verilo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5682/mocao_012_22_-_fabiano-_equipe_de_futebol_feminino.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5711/mocao_013_23_-_todos_-_correio.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5712/mocao_014_23_-_todos_-_de_pesar_maria_batista_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5697/mocao_015_23_-_gryllo_-_congratulacoes_pastor.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5704/mocao_de_congratulacao_n16.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5738/mocao_017_23_-_todos_-_pesar_luiz_inocencio_de_melo_neto.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5743/mocao_018_23_-_todos_-_congratulacoes_karina_alves_moreira.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5744/mocao_019_23_-_todos_-_congratulacoes_time_de_futibol.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5758/mocao_020_23_-_todos_-_pesar_mirian_da_cruz_merighe.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5760/mocao_021_23_-_fabiano_-_congratulacoes_atletas_joao_paulo_loureiro_de_andrade_wellington_rodrigues_reis_e_o_treinador_edinaldo_peniche_novais.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5761/mocao_022_23_-_fabiano_-_aos_atletas_da_equipe_eqmax_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7334/mocao_023_23_-_todos_-_pesar_paulo_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5774/mocao_024_23__-_todos_-_congratulacao_time_schalk_7.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5781/mocao_025_23_-_todos_-_de_pesar_blener_vagner_da_silva_souza.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5801/mocao_026_23_-_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5959/assmocao_congr._vita.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5907/mocao_028_23_-_todos_-_pesar_orlando_pereira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5910/mocao_029_23_-_todos_-_pesar_luciana_da_silva_aguiar.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6018/mocao_030_23_-_todos_-_pesar_airton_cardona_de_cardona.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6011/mocao_031_23_-_todos_-_pesar_joao_mendonca.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6053/mocao_032_23_-_andressa_-_congratulacoes_mulheres_de_varzea.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6077/mocao_033_23_-_todos_-_congratulacoes_miguel_alves_nascimentos_neto.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6136/mocao_034_23_-_andressa_-_congratulacoes_hip_hop.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6183/mocao_035_23_-_andressa_-_congratulacoes_canoagem.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6184/mocao_036_23_-_fabiano_-_repudio_elektro.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6185/mocao_037_23_-_daniel_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6242/mocao_038_23_-_rogerio_-_ong_acao_do_amor.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7356/mocao_039_23_-_todos_-_pesar_aluzenir.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6258/mocao_040_23_-_todos_-_joao_lucio_da_silva_.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6387/mocao_041_23_-_todos_-_pesar_luiz_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6288/mocao_042_23_-_tonon_-_congratulacoes_agentes.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6302/mocao_043_23_-_andressa_-__de_congratulacoes_a_equipe_espaco_do_empreendedor_-_centro_de_formacao.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6349/mocao_044_23_-_todos_-_pesar_leonardo_tharcizio_nascimento.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6351/mocao_045_23_-_tonon_-_de_congratulacoes_a_dentista_cleusa_zanella.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6384/mocao_046_23_-_rogerio_-_congratulacao__projeto_das_manas.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6436/voluntarios_ilha_jovem.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6441/mocao_048_23_-_todos_-_pesar_leonado_silveira.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5338/parecer_proj_lei_001.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5339/parecer_proj_lei_002.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5340/parecer_proj_lei_003.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5341/parecer_proj_lei_004.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5342/parecer_proj_lei_005.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5343/parecer_proj_lei_006.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5694/parecer_pl_007.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5698/parecer_pl_008.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5702/parecer_pl_009.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5705/parecer_pl_010.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5812/parecer_pl_011.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5837/parecer_pl_012.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5838/parecer_pl_013.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5850/parecer_pl_014.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5839/parecer_pl_015.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5847/parecer_pl_016.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5840/parecer_pl_017.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5841/parecer_pl_018.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5845/parecer_pl_019.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5853/parecer_pl_020.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5848/parecer_pl_021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5842/parecer_pl_022.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5843/parecer_pl_023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5844/parecer_pl_024.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5857/parecer_pl_025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5851/parecer_pl_027.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5852/parecer_pl_028.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6451/parecer_pl_029.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5858/parecer_pl_030.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5708/parecer_pl_031.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5862/parecer_pl_032.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5859/parecer_pl_033.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5707/parecer_pl_035.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6454/parecer_pl_036.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5860/parecer_pl_037.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6452/parecer_pl_038.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5861/parecer_pl_040.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6455/parecer_pl_041.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5863/parecer_pl_042.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6456/parecer_pl_043.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6457/parecer_pl_044.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5864/parecer_pl_046.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6458/parecer_pl_047.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6450/parecer_pl_049.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6462/parecer_pl_050.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6453/parecer_pl_051.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6463/parecer_pl_052.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6459/parecer_pl_053.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6460/parecer_pl_054.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5746/parecer_pl_056.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6461/parecer_pl_057.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5747/parecer_pl_058.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6469/parecer_pl_059.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6464/parecer_pl_061.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6465/parecer_pl_062.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5748/parecer_pl_065.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6466/parecer_pl_066.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6467/parecer_pl_067.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6468/parecer_pl_068.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6470/parecer_pl_069.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6472/parecer_pl_070.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6493/parecer_pl_071.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6471/parecer_pl_072.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6096/parecer_pl_073_-_desfavoravel.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5983/parecer_pl_074.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5989/parecer_pl_075.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6494/parecer_pl_076.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6495/parecer_pl_077.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5876/parecer_pl_078.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5877/parecer_pl_079.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5878/parecer_pl_080.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5879/parecer_pl_081.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5880/parecer_pl_082.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5881/parecer_pl_083.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5882/parecer_pl_084.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5883/parecer_pl_085.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5884/parecer_pl_086.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6021/parecer_pl_087.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6022/parecer_pl_088.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5990/parecer_pl_089.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6142/parecer_pl_090.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6275/parecer_pl_091.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6144/parecer_pl_092.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5995/parecer_pl_093.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5991/parecer_pl_094.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5992/parecer_pl_095.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5993/parecer_pl_096.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5994/parecer_pl_097.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6276/parecer_pl_098.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6025/parecer_pl_100.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6048/parecer_pl_102.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6049/parecer_pl_103.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6095/parecer_pl_104.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6050/parecer_pl_105.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6367/parecer_pl_107.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6059/parecer_pl_108.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6277/parecer_pl_109.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6060/parecer_pl_110.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6061/parecer_pl_111.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6243/parecer_pl_112.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6244/parecer_pl_113.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6246/parecer_pl_114.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6272/parecer_pl_115.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6267/parecer_pl_116.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6290/parecer_pl_118.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6273/parecer_pl_119.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6274/parecer_pl_120.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6291/parecer_pl_121.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6292/parecer_pl_123.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6293/parecer_pl_124.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6294/parecer_pl_125.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6296/parecer_pl_126.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6504/parecer_pl_127_-_desfavoravel.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6505/parecer_pl_128.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6368/parecer_pl_129.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6517/parecer_pl_130_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6369/parecer_pl_131.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6391/parecer_pl_132.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6392/parecer_pl_133.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6393/parecer_pl_134.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6585/parecer_pl_135_loa.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6518/parecer_pl_136_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6519/parecer_pl_137_-_favoravel.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6503/parecer_pl_138.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6507/parecer_pl_139.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6508/parecer_pl_140.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6506/parecer_pl_141.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6510/parecer_pl_142.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6511/parecer_pl_143.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6512/parecer_pl_144.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6513/parecer_pl_145.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6520/parecer_pl_147.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6514/parecer_pl_148.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6521/parecer_pl_149.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6522/parecer_pl_150.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6523/parecer_pl_152.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6551/parecer_pl_153.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6515/parecer_pl_154.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6516/parecer_pl_155.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6712/parecer_pl_156_23.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6552/parecer_pl_157.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6553/parecer_pl_158.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6554/parecer_pl_159.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6555/parecer_pl_160.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5771/parecer_pr_01.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5773/parecer_pr_02.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5772/parecer_pr_03.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5810/parecer_pr_04.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6023/parecer_pr_05.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6024/parecer_pr_06.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6311/parecer_pr_07.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6312/parecer_pr_08.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6314/parecer_pr_09.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6447/parecer_pr_10.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6448/parecer_pr_11.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6315/parecer_pr_12.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5788/parecer_pdl_001.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6317/parecer_pdl_002.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6318/parecer_pdl_003.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6319/parecer_pdl_004.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6320/parecer_pdl_005.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6321/parecer_pdl_006.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6322/parecer_pdl_007.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6323/parecer_pdl_008.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6324/parecer_pdl_009.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6325/parecer_pdl_010.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6326/parecer_pdl_011.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6327/parecer_pdl_012.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6328/parecer_pdl_013.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6329/parecer_pdl_014.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6330/parecer_pdl_015.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6331/parecer_pdl_016.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6332/parecer_pdl_018.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6333/parecer_pdl_019.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6334/parecer_pdl_020.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6335/parecer_pdl_021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6336/parecer_pdl_022.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6337/parecer_pdl_023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6338/parecer_pdl_024.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5855/parecer_veto_pl_016.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5854/parecer_veto_pl_020.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5856/parecer_veto_pl_136_22.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5598/relatorio_contas_previo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5914/parecer_2020_final_cof.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6568/parecer_emenda_01_loa.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2025/6569/parecer_emenda_02_loa.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6570/parecer_emenda_03_loa.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6571/parecer_emenda_04_loa.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6572/parecer_emenda_05_loa.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6573/parecer_emenda_06_loa.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6574/parecer_emenda_07_loa.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6575/parecer_emenda_08_loa.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6576/parecer_emenda_09_loa.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6577/parecer_emenda_10_loa.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6578/parecer_emenda_11_loa.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6579/parecer_emenda_12_loa.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6580/parecer_emenda_13_loa.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6581/parecer_emenda_14_loa.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6582/parecer_emenda_15_loa.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6583/parecer_emenda_16_loa.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6584/parecer_emenda_17_loa.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5604/parecer_juridico_pl_029.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5603/parecer_juridico_pl_038.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5602/parecer_juridico_pl_039.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5601/parecer_juridico_pl_048.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5599/parecer_juridico_pl_049.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5600/parecer_juridico_pl_050.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5780/parecer_juridico_pl_055.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5779/parecer_juridico_pl_063.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5782/parecer_juridico_pl_064.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5783/parecer_juridico_pl_073.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5969/parecer_juridico_pl_074.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5976/parecer_juridico_pl_075.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6039/parecer_juridico_pl_090.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6040/parecer_juridico_pl_091.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6041/parecer_juridico_pl_092.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6081/parecer_juridico_pl_098.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6082/parecer_juridico_pl_099.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6307/parecer_juridico_pl_127.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6308/parecer_juridico_pl_128.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6309/parecer_juridico_pl_130.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6360/parecer_juridico_pl_136.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6396/parecer_juridico_pl_137.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6019/parecer_juridico_pr_005.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5486/pdl_001_23_andressa_-_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6080/pdl_002-2023.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6128/comenda_pioneiros_etore_2023_-.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6119/pdl_004_23_milton-_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6139/morato_-_merito_municipalista_2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6083/proj_de_decreto_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6086/proj_de_decreto_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6090/proj_de_decreto_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6091/cidadao_editado.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6092/pdl_010-2023.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6078/pdl_011_23_fabiano_-_comenda_dos_pioneiros_persio.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6093/pdl_012_23_fabiano_-_merito_municipalista_linda.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6099/pdl_013-2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6100/assmerito_municipalista_-_rodrigo_giz.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6101/asscidada_nadja.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6102/asscomenda_pioneiro_-_sra_maria_-_luciana.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6103/pdl_017_23_daniel_-_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6104/pdl_018_23_fabiano_-_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6111/pioneiros_editado.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6133/pdl_020_23_andressa_-_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6134/pdl_021_23_andressa_-_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6135/pdl_022_23_tonon_-_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6140/pdl_023_23_tonon_-_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6143/pdl_024_23_oeder_-_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5332/proj_001_23_-_reorganizacao_da_adm._publica.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5334/proj_003_23_-_repasses_financeiros_para_entidades_sem_fins_lucrativos.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5335/proj_004_23_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5336/proj_005_23_-_reajuste_anual_sevidores.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5337/proj_006_23_-_repasse_de_verbas_organizacoes_da_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5347/proj_007_23_-_altera_lei_1983_final.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5348/proj_008_23_-_altera_lei_1623__final.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5349/proj_009_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5350/proj_010_23_-_altera_lei_1270.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5378/proj_011_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5388/proj_012_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5386/proj_013_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5381/proj_014_23_-_arena_rubinho_beach_soccer.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5387/proj_015_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5393/projeto_de_lei_no_16-2023..pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5389/proj_017_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5390/proj_018_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5392/proj_019_23-_tireoide.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5394/proj_020_23-_adicional_de_periculosidade_para_fiscais_e_agentes_de_transito.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5401/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida_-.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5425/proj_022_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5426/proj_023_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5427/proj_024_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5478/proj_025_23_-_regulamenta_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5428/proj_026_23_-dispoe_sobre_a_alteracao_da_lei_municipal_no_725_de_13_de_fevereiro_de_2009_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5429/proj_027_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5430/proj_028_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5439/asspl_-_desciptuipva.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5470/proj_030_23_-_altera_lei_1982.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5471/proj_031_23_-_altera_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5440/asspl_animais.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5461/proj_033_23_-_altera_lei_1.270_2015.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5462/asspl_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5479/proj_035_23_-dispoe_sobre_a_alteracao_da_lei_municipal_no_725_de_13_de_fevereiro_de_2009_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5506/asspl_-_jovem_vereador.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5509/proj_037_23_-_alteracoes_da_lei_municipal_no_602_de_agosto_de_2006.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5489/pl_-_38-2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5512/proj_039_23_-_dispoe_sobre_a_criacao_do_projeto_de_lei_meu_balneario_melhor.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5510/proj_040_23_-_alienacao_de_bens_moveis_inservives_mediante_leilao.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5520/proj_041_23_-_medidas_de_auxilio_a_mulher_que_sinta_em_situacao_de_risco.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5545/proj_042_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5527/proj_043_23_-_institui_a_semana_de_pessoa_com_transtorno_do_aspectro_autista_em_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5539/proj_044_23_-_cria_carterinha_autismo.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5546/proj_046_23_-_adicional_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5549/projeto_de_lei_no__047-2023..pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5538/pl_acolhimento_bacharel_ass.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5548/proj_049_23_-_segurancao_no_ambito_das_escolas_municipais.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5563/proj_050_23_-_fiscalizacao_placas_de_publicidade.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5565/proj_051_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5566/proj_052_23_-_memoria_covid_19.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5570/proj_053_23_-vale_alimentacao_servidores_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5571/proj_054_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5624/proj_055_23_-_criacao_da_guarda_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5616/proj_056_23_-_altera_referencia_auxiliar_de_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5632/proj_057_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5671/proj_058_23_-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_janeiro_de_2023_e_da_outras_provicencias.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5650/proj_059_23-_lei_maria_da_penha_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5673/proj_060_23-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_seus_anexos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5675/proj_061_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5674/proj_062_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5678/pl_-_63.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5679/pl_-_64.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5691/proj_065_23-_dispoe_sobre_alteracoes_da_lei_municipal_no_1983_de_16_de_janeiro_de_2023_e_seus_anexos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5713/proj_066_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5714/proj_067_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5715/proj_068_23_-_autoriza_o_poder_executivo_a_celebrar_convenio_com_o_centro_estadual__de_educacao_tecnologica_paula_souza_-_ceeteps.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5726/pl_69_-dispoe_sobre_a_criacao_da_honraria_jovem_cidadao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5784/proj_070_23_-_programa_de_parcelamento_incentivado-_ppi.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5811/proj_071_23-_autoriza_o_chefe_do_poder_executivo_a_custear_viagem_de_atletas_da_paracanoagem_lotados_no_municipio_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5745/proj_072_23-_premio_esportistas_do_ano.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5763/pl_073_-_2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5776/pl_-_074_-_2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5806/pl_-_075-2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5827/pl_no_76_-_2023_-_dispoe_sobre_a_prioridade_de_vagas_em_creches_municipais_para_maes_solo_no_municipio_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5828/proj_077_23_-__remocao_de_cabos_aereos.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5865/proj_078_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5849/proj_079_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5866/proj_080_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5867/proj_081_23_-_altera_lei_1983.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5868/proj_082_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5869/proj_083_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5870/proj_084_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5871/proj_085_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5872/proj_086_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5911/proj_087_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5912/proj_088_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5913/proj_089_23_-_conselho_municipal_da_juvntude.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5955/pl_090-2023_-_dispoe_sobre_a_divulgacao_por_meio_dos_canais_oficiais_do_cronograma_de_servicos_publicos_nos_balnearios_do_municipio_de_ilha_comprida..pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5919/proj_091_23_-_autoriza_cores_da_bandeira_em_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5956/pl_092-2023_-_institui_a_todas_as_mulheres_o_direito_a_acompanhante_nos_servicos_medicos_em_estabelecimentos_publicos_e_privados_na_cidade_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5972/proj_093_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5973/proj_094_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5974/proj_095_23_-_estatuto_consaude.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5975/proj_096_23_-_criacao_cargos_consaude.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5977/proj_097_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5979/proj_098_23_-_campanha_agosto_lilas.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5978/proj_099_23_-_kit_maternidade_para_mae_vuneravel.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5996/proj_100_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6028/proj_102_23_-_dispoe_sobre_o_repasse_de_recursos_financeiros_para_a_ong_crescer_para_o_futuro_e_da_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6029/proj_103_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6030/proj_104_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6031/proj_105_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6026/proj_107_23_-_ldo-_com_troca_de_folhas_de_no_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6027/proj_108_23_-_altera_ppa-_com_troca_de_pagina_no_1.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6033/asspl-_dia_do_carrovelismo.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6051/proj_110_23_-_dispoe_sobre_a_alteracao_da_lei_municipal_no_1557_de_07_de_dezembro_de_2018_e_da_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6052/proj_111_23_-_repasse_de_recursos_finaceiro_apae_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6097/proj_112_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6062/proj_113_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6098/proj_114_23_-_convenio_com_a_elektro.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6171/proj_115_23_-_educacao_escola_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6172/proj_116_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6141/proj_117_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6186/proj_118_23_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6173/proj_119_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6174/proj_120_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6187/proj_121_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6188/proj_122_23_-_operacao_de_credito_junto_a_agencia_de_fomento_do_estado_de_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6225/proj_123_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6224/proj_124_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6222/proj_125_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6223/proj_126_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6193/proj_127_23_-_licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6240/proj_128_23_-___institui_o_dia_da_cultura_urbana_em_ilha_comprida_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6245/proj_129_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6266/reducao_de_iss_de_50_iptu_empresas_call_center.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6268/proj_131_23_-_termo_de_colaboracao_com_o_lar_espirita_mensageiros_da_luz_-_somente_projeto.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6269/proj_132_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6270/proj_133_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6271/proj_134_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6285/proj_135_23_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_ilha_comprida_para_o_exercicio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6282/proj_136_23_-_prevencao_e_assistencia_ao_diabetis.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6287/dia_do_motoboy.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6298/proj_138_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6370/proj_139_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6388/proj_140_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6380/asspl_escolaridade.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6400/proj_142_23_-_intalacao_de_infraestrura_de_suporte_para_estacao_transmissora_de_radiocomunicacao.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6398/proj_143_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6397/proj_144_23_-_dispoe_sobre_a_alteracao_do_plano_plurianual_com_a_inclusao_de_metas_da_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6399/proj_145_23_-_dispoe_a_alteracao_da_lei_municipal_no_1216_de_28_de_abril_de_2015_e_da_providencias_correlatas.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6401/asspl_ipvaiptudesc.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6413/proj_148_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6407/proj_149_23_-_.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6412/proj_150_23_-_agencia_municipal_de_empregos.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6417/proj_151_23_-_repasse_aos_agentes_comunitarios_de_saude_e_de_combete_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6419/assaltercao_a_lei_1418.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6428/proj_153_23_-_convenios_carnaval_2024.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6429/proj_154_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6430/proj_155_23_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6442/proj_156_23_-_alt_lei_1983-2023.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6443/proj_157_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6444/proj_158_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6445/proj_159_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6446/proj_160_23_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5488/proj_res_01_23_-_xxii_marcha_dos_legislativos.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5665/proj_res_02_23_-_quadro.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5690/proj_res_03_23_-_ciclo_de_debate.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5809/proj_res_04_23_-_conexidades.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5970/proj_res_05_23_-_altera_quadro.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5971/proj_res_06_23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6137/proj_res_07_23_-_convenio_ciee.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6138/proj_res_08_23_-_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6313/proj_res_09_23_-_revoga_resolucao_258.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6395/proj_res_10_23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6440/proj_res_11_23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6316/proj_res_12_23_-_altera_quadro.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5352/ass_req._convenio.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5369/req_002_oeder_-_instalacao_de_lombofaixa_em_frente_pa_candapui_sul_e_na_creche_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5372/req_003_oeder_-_pintura_de_lombofaixa.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5374/req_004_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5375/req_005_andressa_-_adequacao_salarial_de_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5376/req_006_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5384/requerimento_no_007_-_fiscalizacao_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5382/req_008_oeder_-_rachoes_do_araca.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/7747/req_009_milton_-_justificativa_de_falta_-_sapl.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5391/req_010_fabiano_-_reforma_orla.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5396/req_011_daniel_-_iluminacao_na_praia.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5397/requerimento_-_no_012-2023.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5398/requerimento_no_013_-_plano_de_carreira_saude.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5408/req_014_milton_-_inclusao_de_mais_letras_na_tabela_de_referencia_horisntal.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5411/requerimento_caminhao_pipa_015.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5431/ind_requerimento_nome_de_praia.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5406/req_018_ivan_-_guarita_para_salva-vidas.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5410/reiterando_a_limpeza_do_pavilhao_09.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5409/estacionamento_exclusivo_para_motocicleta.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5438/assreq.disque_denuncia.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5443/ass_req._forca_tarefa-vila_nova.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5456/req_023_ivan_-_auxiliar_trabalhadores.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5444/aumentar_cadeiras_e_mesas_para_ambulantes.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5445/req_026_fabiano_-_programas__para_diagnosticar_e_cuidar_da_saude_mental_de_nossos_moradores.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5449/requerimento_no_028.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5464/req_029_oeder_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5465/req_030_gryllo-_reforma_no_predio_do_patio_das_maquinas.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5468/requerimento_no_031-2023.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5477/req_032_variados_-_xxii_marcha_dos_legislativos.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5484/req_033_fabiano_-_ambulancia_24_h_na_regiao_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5485/req_034_fabiano_-_plano_de_investimento_em_infraestrutura_e_revitalizao_dos_pontos_turisticos_do_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5497/req_035_fabiano_-_comissao_de_integracao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5507/requerimento_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5514/requerimento_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5508/req_038_todos_-_programacao_e_zeladoria_do_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5502/requerimento_substituicao_iluminacao_de_led.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5490/requerimento_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5503/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5492/assreq._espaco_cultural_plinio_marcos.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5516/req_043_rogerio_-_informacoes_sobre_reforma_de_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5519/requerimento_no_044_-_2023.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5522/requerimento_no_045_-_2023.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5540/req_046_rogerio_-_contrato_academia_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5541/req_047_fabiano_-_playground_araca.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5561/requerimento_no_048.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5562/requerimento_no_049.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5553/monitores_ass.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5555/req_051_fabiano_-_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5558/req_052_fabiano_-_escola_de_surf.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5567/req_055_fabiano_-manutencao_e_limpeza_de_valas_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5576/requerimento_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5588/requerimento_no_057_-_2023.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5699/requerimento_-_esporte.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5591/req_059_tonon_-_limpeza_das_praias.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5594/req_060_tonon_-_psicologo.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5596/req_061_fabiano_-_muro_na_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5610/requerimento_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5611/req_063_tonon_-_adicional_de_insalubridade_aos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5615/req_064_tonon_-_parklet_-_ampliacao_do_passeio_publico.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5626/req_065_tonon_-_pedido_de_pavimentacao_na_rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5627/req_066_andressa_-_pedido_de_retirada_do_mato_nos_fios_do_poste.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5641/oftalmologia_mutirao.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5645/req_068_tonon_-_manutencao_na_ilha_de_lazer_-_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5652/req_069_fabiano_-_calendario_de_eventos_no_inverno.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5657/req_070_fabiano_-_manutencao_da_orla_da_praia.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5656/req_071_rogerio_-_lei_2006_adin.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5664/req_072_andressa_-_psfs_do_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5680/ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5689/req_074_variados_-_27_ciclo_de_debates_-_tcesp.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5692/req_075_andressa_-_obra_do_esgoto_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5706/requerimento_no_076-2023.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5737/req_077_milton_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5764/requerimento_no_078-2023.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5769/req_079_variados_-_6o_conexidades.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5777/requerimento_no_080-2023.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5789/req_081_milton_-convocacao_de_candidatos_aprovados_para_vigilante.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5794/requerimento_no_082-2023.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5795/assreq._toldo_cei_-sonho_de_crianca.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5799/req_084_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5800/req_085_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5802/req_086_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5803/req_087_andressa_-_saude_da_familia_nos_psfs.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5807/requerimento_no_088-2023.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5808/req_089_tonon_-_manutencao_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5835/abertura_de_vagas_ara_ambulante.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5836/req_091_andressa_-_criacao_gcm..pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5894/req_092_fabiano_-_internet_na_rodoviaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5895/req_093_tonon_-_servicos_de_psicologia_e_servico_social_nas_unidades_mun._educacao_basica.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5896/req_094_fabiano_-_limpeza_da_lagoa_balneario_porto_velho_e_redondezas..pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5905/assreq._praca_praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5906/req_096_tonon_-_paisagismo_usf.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5923/req_097_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5924/req_098_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5935/req_099_rogerio_-_estagio_remunerado.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5932/req_100_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5941/req_101_ivan_-_entrega_ponte_capivaru.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5942/req_102_ivan_-_guarita_guarda-vida.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5943/req_103_ivan_-_rotatoria_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5944/req_104_ivan_-_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5957/requerimento_-_pesca.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5958/requerimento_-_planejamento_2023.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5960/req_107_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5968/pedido_de__projeto_de_licenca_ambiental_ponte_capivaru_108.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5966/requerimento_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5965/requerimento_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5984/apropriacao_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5986/requerimento_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5987/requerimento_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5988/req_114_tonon_-_atendimento_veterinario.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6005/req._lombo_faixa_-_cei_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6004/requerimento_-_cadastro_de_tecnicos_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6012/requerimento_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6016/req_118_andressa_-_reurbanizacao_do_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6017/req_119_tonon_-_processadora_de_pescados.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6032/assreq._natacao_e_hidroginastica.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6034/requerimento_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6042/req_122_ivan_-_prioritario_autista.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6054/requerimento_-_banco_de_empregos.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6056/requerimento_-_124-2023.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6057/requerimento_125_-_2023.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6058/requerimento_126_-_2023.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6079/assreq.viareggio_esf.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6085/assreq._academia_viareggio-_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6067/calcamento_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6087/requerimento_130_-_2023.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6105/playground.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6114/requerimento_-_escola_integral_boqueirao_sul_corrigido.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6115/assreq._lombo_faixa_-_congregacao-_yemar.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6116/assreq._ciclovia-ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6122/requerimento_135_-_2023.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6123/requerimento_136_-_2023.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6127/atividade_delegada_boqueirao_sul_-_.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6129/contratacao_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6130/providencia_no_bairro_de_pedrinhas_-.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6131/req_140_tonon_-_ceder_um_veiculo_para_o_programa_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6132/req_141_tonon_-_informacoes_sobre_a_feira_do_produtor_rural_em_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6192/req_142_tonon_-_informacoes_sobre_as_obras_de_ampliacao_da_coleta_afastamento_e_o_tratamento_de_esgoto_e_agua_nos_balnearios_claudia_mara_e_caicara.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6250/req_143_ivan_-_informacoes_sobre_a_manutencao_e_continuidade_do_programa_frente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6251/informacoes_junto_a_ssp_sp.docx.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6259/atividade_delegada_e_policia_ambiental.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6265/req_146_rogerio_tonon_-_guarda-vidas_temporada.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6260/calcada_praca_tanoeiros.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6279/atestado.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6284/assreq._ponte_av._adelaide.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6289/req_151_tonon_-_projeto_de_lei_n_2147.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6295/req_152_daniel_-_abono_de_ausencia_na__34o_sessao_ordinaria_realizada_24_10_2023.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6345/informacoes_sobre_circulacao_de_onibus_de_turismo..pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6347/manutencao_19_luminarias_avenida_copacabana.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6346/req_155_oeder_-_abono_de_ausencia_na_36o_sessao__ordinaria_-sem_atestado.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6355/req_156_rogerio_-_informacoes_sobre_a_implementacao__do_artigo_2o_da_lei_municipal_no_2040_2023.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6350/req_157_fabiano_-_plano_de_desenvolvimento_para_o_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6361/utilizacao_da_praca_central_-_apresentacoes_de_artistas_locais.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6365/req_159_rogerio_-_informacoes_a_consideravel_demora_na_emissao_do_titulo_de_domonio_por_parte_da_cerpi.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6371/fonte_luminosa.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6372/assfrente_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6383/req_163_rogerio_-__informacoes_sobre_o_repasse_as_acs.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6381/req_164_rogerio_-__informacoes_falta_de_iluminacao_na_orla_da_praia_no_trecho_central.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6382/req_165_rogerio_-_informacoes_sobre_o_status_atual_do_processo_de_execucao_das_reformas_e_manutencao_das_ilhas_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6385/praca_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6386/req_168_daniel_-_compra_e_instalacao_de__containers_e_lixeiras_em_pontos_estrategicos_de_cada_balneario.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6394/asfalto_na_obra.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6402/assreq._cuidados_com_os_pets.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6403/req_172_fabiano_-_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6409/agua_potavel_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6414/req_174_fabiano_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6415/req_175_gryllo_-_manut._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6416/req_176_tonon_-_conselho.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5619/resin_-_381_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6236/resin_-_249_-_2023_milton.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6918/resin_-_250_-_2022_-milton.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5621/resin_-_385_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5724/resre_001-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6169/resre_002-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5785/resre_007-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6168/resre_008-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6167/resre_010-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6166/resre_011-_2023_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5622/resre_017-_2023.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6165/resre_018-_2023_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6164/resre_019-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5634/resre_020-_2023.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6163/resre_022-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6162/resre_028-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6161/resre_030-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5716/resre_031-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6145/resre_034-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6149/resre_038-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6146/resre_039-_2023_-_milton.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6157/resre_040-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6158/resre_041-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6160/resre_042-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2024/6839/resre_047_-_2024_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6159/resre_049-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5668/resre_050-_2023.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5669/resre_051-_2023.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5720/resre_052-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6155/resre_055-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5666/resre_056-_2023.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6148/resre_059-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5667/resre_060-_2023.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5670/resre_061-_2023.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5762/resre_066-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6147/resre_068-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6154/resre_070-_2023_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6153/resre_073-_2023_-_oeder.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6156/resre_080-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6209/resre_083-_2023_-_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6235/resin_-_00_-_2023_andressa.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6152/resre_085-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6151/resre_086-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6150/resre_089-_2023_-_todos.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6449/resre_091-_2023_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6208/resre_093-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6170/resre_114-_2023_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5480/veto_pl_016_23.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5481/veto_pl_136_22.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5511/veto_pl_020_23.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5523/veto_pl_033_22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="138.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="232.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="231.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>