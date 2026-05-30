--- v0 (2025-11-20)
+++ v1 (2026-05-30)
@@ -54,11689 +54,11689 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4743/emenda_01_pl_56_22.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4743/emenda_01_pl_56_22.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 01/2022 AO PROJETO DE LEI  56/2022</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4843/emenda_01_pl_77_22.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4843/emenda_01_pl_77_22.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA 01/2022 AO PROJETO DE LEI 77/2022.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4869/emenda_01_pl_89_22.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4869/emenda_01_pl_89_22.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA 01/2022 AO PROJETO DE LEI 89/2022.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4872/emenda_01_pl_91_22.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4872/emenda_01_pl_91_22.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA 01/2022 AO PROJETO DE LEI 91/2022.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>FO - Finanças e Orçamentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5247/emenda_01_pl_112_22.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5247/emenda_01_pl_112_22.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 001/2022 AO PROJETO DE LEI 112/2022.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5277/emenda_01_pl_128_22_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5277/emenda_01_pl_128_22_-_loa.pdf</t>
   </si>
   <si>
     <t>REMANEJA RECURSOS DE VERBAS DO GABINETE DO PREFEITO PARA A CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DANIEL RAMOS, ANDRESSA CERONI, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5288/emenda_02_pl_128_22_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5288/emenda_02_pl_128_22_-_loa.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº 002/22 AO PROJETO DE LEI Nº 128/2022._x000D_
 Remaneja recursos da Proposta Orçamentária para 2023 - Órgão: Poder Executivo 3.3.50.00 - Transferência à instituições privadas sem fins lucrativos APAE Associação de Pais e Amigos Excepcionais - Ilha Comprida/SP, Valor adicionado R$ 100.000,00 (Cem Mil Reais), totalizando um repasse anual de R$ 500,000,00 (quinhentos mil reais).</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>IVAN HELENO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4180/ind_001_22_ivan_-_manut._rede_eletrica_rua_guarapari_baln._porto_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4180/ind_001_22_ivan_-_manut._rede_eletrica_rua_guarapari_baln._porto_velho_ii.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido dos munícipes indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., com cópia para a Elektro, para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de manutenção da rede de energia elétrica da Rua Guarapari, Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4201/ind_002_22_ivan_-_posto_covid-19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4201/ind_002_22_ivan_-_posto_covid-19.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que se possível seja estendida a testagem para a detecção do Covid-19, em regiões mais afastadas do PS como Pedrinhas,  Boqueirão Sul, Araçá e Ponta da Praia, e que sejam instalados pontos de atendimento nas mesmas regiões.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4202/ind_003_22_ivan_-_manut._pontos_de_onibus_lado_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4202/ind_003_22_ivan_-_manut._pontos_de_onibus_lado_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de roçagem das guias e sarjetas dos pontos de ônibus do lado Sul do Município, e a manutenção dos mesmos que já estão se deteriorando.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4203/ind_004_22_ivan_-_manut._ilha_do_lazer_baln._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4203/ind_004_22_ivan_-_manut._ilha_do_lazer_baln._city_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de manutenção da Ilha de Lazer, localizada no Balneário City Mar.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4204/ind_005_22_ivan_-_manut._luminaria_rua_duque_de_caxias_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4204/ind_005_22_ivan_-_manut._luminaria_rua_duque_de_caxias_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de manutenção da luminária em frente ao número 210, localizada na Rua Duque de Caxias, Balneário São Martinho.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4205/ind_006_22_ivan_-_manut._luminaria_rua_henrique_dias_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4205/ind_006_22_ivan_-_manut._luminaria_rua_henrique_dias_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de manutenção de luminária em frente ao número 480, localizada na Rua Henrique Dias, Balneário São Martinho.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4216/ind_007_22_rogerio_-_manut._rua_maria_jose_ventura_baln._sarnambi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4216/ind_007_22_rogerio_-_manut._rua_maria_jose_ventura_baln._sarnambi.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado, de forma urgente, a manutenção e zeladoria da Rua Maria José Ventura na altura do número 1540 – Balneário Sarnambi, e a abertura até o final da referida rua, pois a mesma se encontra totalmente tomada por mato.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4217/ind_008_22_ivan_-_patrolagem_rua_monte_catini_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4217/ind_008_22_ivan_-_patrolagem_rua_monte_catini_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de patrolagem, da Rua Monte Catini, localizada no Balneário Di Franco.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4221/ind_009_22_ivan_-_muros_e_calcadas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4221/ind_009_22_ivan_-_muros_e_calcadas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 009/2022: De autoria do Vereador Ivan Heleno da Silva, indica, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja prorrogado o prazo para construção de muros e calçadas, sem que os proprietários precisem pagar a multa já expedida nos carnês de IPTU.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ANDRESSA CERONI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4222/ind_010_22_andressa_-_bolsoes_de_estacionamento_orla_e_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4222/ind_010_22_andressa_-_bolsoes_de_estacionamento_orla_e_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamentos competentes, solicitando que seja feito um estudo para que tenhamos na extensão da Orla e Avenida Beira Mar, mais bolsões de estacionamentos.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4223/ind_011_22_andressa_-_reforma_e_ampliacao_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4223/ind_011_22_andressa_-_reforma_e_ampliacao_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada novamente a notificação da empresa que realizou a ampliação e reforma do novo Posto de Saúde do Boqueirão Sul.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4224/ind_012_22_andressa_-_manut._estrada_da_trincheira_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4224/ind_012_22_andressa_-_manut._estrada_da_trincheira_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a manutenção e cascalhamento na Estrada da Trincheira, Boqueirão Sul.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>FABIANO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4226/ind_013_22_fabiano_-_manut._rua_dona_emilia_baln._bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4226/ind_013_22_fabiano_-_manut._rua_dona_emilia_baln._bermudas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a manutenção da Rua Dona Emília no Balneário Bermudas.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>FABIO TONON</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4232/ind_014_22_tonon_-_manut._rua_10_baln._city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4232/ind_014_22_tonon_-_manut._rua_10_baln._city_mar.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes no sentido de que sejam realizados os serviços de Cascalhamento e Patrolagem na Rua 10, n° 800, localizada no Balneário City Mar.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4285/ind_015_22_oeder_-_manut._parque_escola_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4285/ind_015_22_oeder_-_manut._parque_escola_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizada a manutenção do parque interno da escola EMEIEF Meu Recanto, localizada na Avenida Candapuí Norte.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4286/ind_016_22_milton_-_acesso_a_upa_rua_rui_barbosa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4286/ind_016_22_milton_-_acesso_a_upa_rua_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja elaborada uma forma de acesso pelo estacionamento da UPA, para a Rua Rui Barbosa, tendo em vista a necessidade dos moradores do local.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4287/ind_017_22_milton_-_limpeza_valas_rua_projetada_iii_baln._caicara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4287/ind_017_22_milton_-_limpeza_valas_rua_projetada_iii_baln._caicara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior., para que faça gestões junto ao departamento competente, para que seja feita a limpeza de vala, na Rua Projetada 03, localizada no Balneário Caiçara.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4288/ind_018_22_milton_-_manut._ponte_rio_capivaru.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4288/ind_018_22_milton_-_manut._ponte_rio_capivaru.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita a reforma da Ponte do Rio Capivaru, desvio da barra.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4289/ind_019_22_milton_-_lombofaixa_av._carlos_roberto_de_paula_x_rua_sao_miguel_baln._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4289/ind_019_22_milton_-_lombofaixa_av._carlos_roberto_de_paula_x_rua_sao_miguel_baln._redentor.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja construída uma "lombofaixa" na Avenida Carlos Roberto de Paula com a Rua São Miguel,  localizadas no Balneário Redentor.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4290/ind_020_22_milton_-_sinalizacao_horizontal_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4290/ind_020_22_milton_-_sinalizacao_horizontal_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja realizada a sinalização horizontal, de toda extensão da Avenida Beira Mar.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4291/ind_021_22_milton_-_lombofaixa_avs._candapuis_x_alameda_sao_judas_tadeu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4291/ind_021_22_milton_-_lombofaixa_avs._candapuis_x_alameda_sao_judas_tadeu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que sejam construídas “lombofaixas”, nas Avenidas Candapuí Norte e Candapuí Sul com a Alameda São Judas Tadeu.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>EMERSON GRYLLO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4293/ind_022_22_gryllo_-_manut._rua_maria_jose_ventura_baln._sarnambi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4293/ind_022_22_gryllo_-_manut._rua_maria_jose_ventura_baln._sarnambi.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito o serviço de cascalhamento, na Rua Maria José Ventura, Balneário Sarnambi.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4294/ind_023_22_gryllo_-_manut._ruas_baln._carolina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4294/ind_023_22_gryllo_-_manut._ruas_baln._carolina.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitas manutenções gerais e serviços de roçagem no Balneário Carolina.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4296/ind_024_22_fabiano_-_manut._ruas_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4296/ind_024_22_fabiano_-_manut._ruas_baln._britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a manutenção das Ruas do Balneário Britânia.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4300/ind_025_22_tonon_-_manut._parquinho_infatil_av._beira_mar_baln._jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4300/ind_025_22_tonon_-_manut._parquinho_infatil_av._beira_mar_baln._jardim_portugal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto aos departamentos competentes, no sentido de que seja feita manutenção no parquinho infantil, bem como  o serviço de roçagem no bosque localizado na Avenida Beira Mar, na região do Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4301/ind_026_22_tonon_-_limpeza_das_valas_baln._claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4301/ind_026_22_tonon_-_limpeza_das_valas_baln._claudia_mara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto aos departamentos competentes, no sentido de que sejam realizados regularmente os serviços de limpeza de valas no Balneário Cláudia Mara, além da manutenção do Balneário, principalmente a limpeza da lagoa existente na região.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4313/ind_027_22_ivan_-_retirada_de_coqueiro_rua_araraquara_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4313/ind_027_22_ivan_-_retirada_de_coqueiro_rua_araraquara_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, com cópia para Elektro, para que seja realizado o serviço de retirada de coqueiro da Rua Araraquara, Balneário Icaraí.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4320/ind_028_22_fabiano_-_publicacao_no_diario_oficial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4320/ind_028_22_fabiano_-_publicacao_no_diario_oficial.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que divulguem no diário oficial municipal as portarias de contratações e exonerações, pela Prefeitura Municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4321/ind_029_22_gryllo_-_manut._ruas_baln._viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4321/ind_029_22_gryllo_-_manut._ruas_baln._viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitas manutenções gerais, no Balneário Viaréggio, em todas as travessas e paralelas com a Av. Beira Mar.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DANIEL RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4322/ind_030_22_daniel_-_limpeza_das_valas_rua_paraiba_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4322/ind_030_22_daniel_-_limpeza_das_valas_rua_paraiba_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que realize a limpeza da vala de escoamento de águas da lagoa, na Rua Paraíba, localizada no Balneário Adriana</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4323/ind_031_22_milton_-_reforma_ilha_de_embarque_escola_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4323/ind_031_22_milton_-_reforma_ilha_de_embarque_escola_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita uma reforma na estrutura da ilha de embarque e desembarque da Escola Meu Recanto</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4324/ind_032_22_milton_-_manut._luminarias_av._copacabana_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4324/ind_032_22_milton_-_manut._luminarias_av._copacabana_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita manutenção de 05 (cinco) luminárias queimadas em frente a oficina de maquinas na Avenida Copacabana, localizada no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4325/ind_033_22_milton_-_manut._final_av._copacabana_mar_pequeno.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4325/ind_033_22_milton_-_manut._final_av._copacabana_mar_pequeno.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita a retirada de 02 (dois) postes que estão sem uso, no final da Avenida Copacabana no Mar Pequeno e que seja feita a roçada do local.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4326/ind_034_22_milton_-_fabrica_de_lajota.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4326/ind_034_22_milton_-_fabrica_de_lajota.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que ocupe com alguma utilidade o espaço público da antiga fábrica de lajota do município que há anos está sem uso.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4327/ind_035_22_milton_-_cooperativa_de_pescadores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4327/ind_035_22_milton_-_cooperativa_de_pescadores.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que ocupe com alguma utilidade o prédio da cooperativa de pescados na Avenida 27 de Outubro neste Município.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4328/ind_036_22_milton_-_licenciamento_ambiental_estrada_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4328/ind_036_22_milton_-_licenciamento_ambiental_estrada_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que, com urgência, pleiteie o licenciamento ambiental pra abertura da estrada de Pedrinhas e Boqueirão Sul.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4329/ind_037_22_tonon_-_manut._rua_cantareira_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4329/ind_037_22_tonon_-_manut._rua_cantareira_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de cascalhamento e patrolagem no final da Rua Cantareira, localizada no Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4330/ind_038_22_tonon_-_manut._rua_netuno_baln._mar_e_luz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4330/ind_038_22_tonon_-_manut._rua_netuno_baln._mar_e_luz.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de roçagem e patrolagem em toda extensão da Rua Netuno e paralelas, localizada no Balneário Mar e Luz.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4331/ind_039_22_tonon_-_ponto_de_onibus_baln._xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4331/ind_039_22_tonon_-_ponto_de_onibus_baln._xandu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que seja instalado 1 (um) ponto de ônibus na Rua Stefania Grecov, esquina com a Estrada da Vizinhança, no Balneário Xandu.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4346/ind_040_22_ivan_-_rocagem_rua_rei_arthur_baln._vila_real.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4346/ind_040_22_ivan_-_rocagem_rua_rei_arthur_baln._vila_real.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de roçagem, em toda extensão da Rua Rei Artur, localizada no Balneário Vila Real.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4348/ind_041_22_ivan_-_manut._luminarias_baln._pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4348/ind_041_22_ivan_-_manut._luminarias_baln._pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de manutenção de luminárias, em todo Balneário de Pedrinhas.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4349/ind_042_22_fabiano_-_limpeza_valas_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4349/ind_042_22_fabiano_-_limpeza_valas_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a limpeza das valas do Balneário Araçá.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4350/ind_043_22_fabiano_-_manut._rua_camboriu_baln._marcia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4350/ind_043_22_fabiano_-_manut._rua_camboriu_baln._marcia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a manutenção da Rua Camboriú, no Balneário Márcia.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4353/ind_044_22_gryllo_-_lombada_av._sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4353/ind_044_22_gryllo_-_lombada_av._sao_paulo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feita uma lombada na Avenida São Paulo, na altura do N° 420.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4354/ind_045_22_ivan_-_banheiro_quimico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4354/ind_045_22_ivan_-_banheiro_quimico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que sejam mantidos os banheiros químicos ao decorrer do ano, em frente à Escola de Surf e no Balneário Adriana.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4355/ind_046_22_milton_-_ponto_de_onibus_av._beira_mar_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4355/ind_046_22_milton_-_ponto_de_onibus_av._beira_mar_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja instalado um ponto de ônibus na Avenida Beira Mar, de frente a Rua Laércio Ribeiro, localizada no Balneário Di Franco.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4357/ind_047_22_daniel_-_rocagem_rua_belo_horizonte_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4357/ind_047_22_daniel_-_rocagem_rua_belo_horizonte_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que realize  a roçagem na Rua Belo Horizonte,  localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4358/ind_048_22_andressa_-_area_de_lazer_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4358/ind_048_22_andressa_-_area_de_lazer_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamentos competentes, solicitando que seja realizada a construção de uma área de lazer na Ponta da Praia.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4359/ind_049_22_andressa_-_manut._baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4359/ind_049_22_andressa_-_manut._baln._britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que sejam realizados os serviços de roçagem e limpeza das valas no Balneário Britânia, em especial na Rua Tino Gonçalves Vaz e Rua Francisco Guimarães, próximo a academia ao ar livre e das casas do CDHU.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4362/ind_050_22_milton_-_limpeza_rua_santa_barbara_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4362/ind_050_22_milton_-_limpeza_rua_santa_barbara_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita a limpeza de rua e calçada (meio fio) em toda extensão da Rua Santa Barbara no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4368/ind_051_22_milton_-_ar_condicionado_departamento_de_cadastro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4368/ind_051_22_milton_-_ar_condicionado_departamento_de_cadastro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita aquisição e instalação de 01 ar condicionado para o departamento de cadastro.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4369/ind_052_22_milton_-_remocao_postes_av._copacabana_rua_27_de_outubro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4369/ind_052_22_milton_-_remocao_postes_av._copacabana_rua_27_de_outubro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao Departamento competente, para que seja feita a remoção dos postes sem uso, no final da Avenida Copacabana com a Rua 27 de Outubro.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4371/ind_053_22_milton_-_jiu-jitsu_bairro_de_pedrinhas_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4371/ind_053_22_milton_-_jiu-jitsu_bairro_de_pedrinhas_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja contratado um professor de jiu-jitsu para ministrar aulas para os jovens do Bairro de Pedrinhas e Boqueirão Sul.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4372/ind_054_22_milton_-_manut._rua_ulisses_guimaraes_baln._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4372/ind_054_22_milton_-_manut._rua_ulisses_guimaraes_baln._marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita a roçagem e limpeza das valas em toda a extensão da Rua Ulisses Guimarães, localizada no Balneário Marusca.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4373/ind_055_22_milton_-_manut._rua_tancredo_neves_baln._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4373/ind_055_22_milton_-_manut._rua_tancredo_neves_baln._marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita a roçagem e limpeza das valas em toda a extensão da Rua Tancredo Neves, localizada no Balneário Marusca.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4375/ind_056_22_milton_-_rocagem_rua_fernando_de_noronha_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4375/ind_056_22_milton_-_rocagem_rua_fernando_de_noronha_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita a roçagem da Rua Fernando de Noronha, localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4376/ind_057_22_milton_-_calcada_avenida_27_de_outubro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4376/ind_057_22_milton_-_calcada_avenida_27_de_outubro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja concluída a calçada na Avenida 27 de Outubro entre a Avenida Copacabana e Porto da Balsa.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4377/ind_058_22_milton_-_enfermeira_psf_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4377/ind_058_22_milton_-_enfermeira_psf_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feito a contratação, com urgência, de 01 (uma) enfermeira, ou técnica em enfermagem para trabalhar no PSF do Boqueirão Sul.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4378/ind_059_22_milton_-_limpeza_ruas_dominica_e_zaire_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4378/ind_059_22_milton_-_limpeza_ruas_dominica_e_zaire_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita a limpeza das valas nas Ruas Dominica e Zaire, ambas localizadas no Balneário Araçá.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4380/ind_060_22_andressa_-_lombada_rua_tijuana_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4380/ind_060_22_andressa_-_lombada_rua_tijuana_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a construção de uma lombada na Rua Tijuana, próximo ao número 235, Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4381/ind_061_22_milton_-_ponto_de_onibus_rua_rio_de_janeiro_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4381/ind_061_22_milton_-_ponto_de_onibus_rua_rio_de_janeiro_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja construído um ponto de ônibus na Rua Rio de Janeiro, travessa com a Avenida São Paulo, localizada no Balneário Vila Nova.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4382/ind_062_22_milton_-_ponto_de_onibus_av._brasil_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4382/ind_062_22_milton_-_ponto_de_onibus_av._brasil_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja construído um ponto de ônibus na Avenida Brasil, localizada na altura da Praia do Castelo Balneário Vila Nova.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4383/ind_063_22_ivan_-_tecnico_de_enfermagem_apae.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4383/ind_063_22_ivan_-_tecnico_de_enfermagem_apae.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja disponibilizado um profissional Técnico de Enfermagem, para prestar serviços na APAE.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4384/ind_064_22_ivan_-_onibus_leitura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4384/ind_064_22_ivan_-_onibus_leitura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de manutenção do ônibus “O Mundo da Leitura”, que se encontra na escola Britânia</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4385/ind_065_22_rogerio_-_manut._bosque_jardim_portugal_e_baln._jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4385/ind_065_22_rogerio_-_manut._bosque_jardim_portugal_e_baln._jardim_portugal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado, de forma urgente, a manutenção e zeladoria da Bosque Jardim Portugal no Balneário Jardim Portugal, bem como verifique os problemas com a iluminação no local.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4386/indicacao_066_-_balneario_marilena.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4386/indicacao_066_-_balneario_marilena.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado, de forma urgente, a manutenção e zeladoria nas ruas do Balneário Marilena.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4388/indicacao_067_-_praca_rui_barbosa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4388/indicacao_067_-_praca_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado, de forma urgente, a manutenção e zeladoria da Praça no final da Rua Rui Barbosa chegando na Av. Candapui no Balneário São Matinho, bem como verifique os problemas com a iluminação no local.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4387/ind_068_22_fabiano_-_manut._rua_cerdedo_baln._kennedy_e_leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4387/ind_068_22_fabiano_-_manut._rua_cerdedo_baln._kennedy_e_leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a limpeza da Rua Cerdedo entre os Balneários Presidente Kenneddy e Leão de Iguape, a mesma necessita de roçagem.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4392/ind_069_22_milton_-_luminarias_rua_antuerpia_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4392/ind_069_22_milton_-_luminarias_rua_antuerpia_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita manutenção de 02 (duas) luminárias na Rua Antuérpia, em frente ao número 59 e 80 localizadas no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4393/ind_070_22_milton_-_luminaria_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4393/ind_070_22_milton_-_luminaria_upa.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita manutenção da luminária de frente a Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4395/ind_071_22_milton_-_luminaria_av._beira_mar_baln._ubataba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4395/ind_071_22_milton_-_luminaria_av._beira_mar_baln._ubataba.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita a manutenção de 20 luminárias públicas na Avenida Beira Mar no Balneário Ubatuba.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4396/ind_072_22_milton_-_manut._ruas_baln._carolina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4396/ind_072_22_milton_-_manut._ruas_baln._carolina.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita a limpeza de vala e roçagem em toda extensão das Ruas Rouxinol, Periquito e Canário, localizadas no Balneário Carolina.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4397/ind_073_22_tonon_-_ponto_de_onibus_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4397/ind_073_22_tonon_-_ponto_de_onibus_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes no sentido de que seja instalado 1 (um) Ponto de Ônibus na esquina da Avenida Beira Mar com a Rua Porto Cabral, localizada no Balneário Atlântico.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4398/ind_074_22_tonon_-_rocagem_av._beira_mar_baln._kennedy_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4398/ind_074_22_tonon_-_rocagem_av._beira_mar_baln._kennedy_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes no sentido de que seja feito o serviço de Roçagem na Avenida Beira Mar, do Balneário Kennedy em diante, sentido sul.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4401/ind_075_22_ivan_-_patrolagem_rua_cantareira_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4401/ind_075_22_ivan_-_patrolagem_rua_cantareira_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de patrolagem, em toda extensão da Rua Cantareira, localizada no Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4408/ind_076_22_oeder_-_limpeza_de_vala_rua_leila_baln._mar_azul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4408/ind_076_22_oeder_-_limpeza_de_vala_rua_leila_baln._mar_azul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizada a limpeza de vala na Rua Leila, localizada no Balneário Mar Azul.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4409/ind_077_22_oeder_-_rocagem_rua_guanabara_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4409/ind_077_22_oeder_-_rocagem_rua_guanabara_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de roçagem na Rua Guanabara altura do número 600, no Balneário Adriana.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4410/ind_078_22_fabiano_-_manut._rua_01_baln._vitoria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4410/ind_078_22_fabiano_-_manut._rua_01_baln._vitoria.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda com os reparos necessários na entrada da Rua 01 do Balneário Vitória, e também para que proceda com a roçarem em toda sua extensão.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4411/ind_079_22_oeder_-_manut._rua_antonio_menezes_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4411/ind_079_22_oeder_-_manut._rua_antonio_menezes_baln._britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de roçagem e manutenção na Rua Antônio Menezes, no Balneário Britânia.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4413/ind_080_22_fabiano_-_manut._rua_kiritiba_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4413/ind_080_22_fabiano_-_manut._rua_kiritiba_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais para que seja encaminhado ao setor competente, de forma urgente, para que proceda com os serviços de limpeza das valas e manutenção da via com roçagem e patrolagem, na Rua Kiribati no Balneário Araçá.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4414/ind_081_22_ivan_-_lombada_e_limpeza_de_vala_baln._samambaia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4414/ind_081_22_ivan_-_lombada_e_limpeza_de_vala_baln._samambaia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de instalação de lombada na Avenida Beira Mar, e limpeza da vala que deságua no mar, Balneário Samambaia.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4415/ind_082_22_ivan_-_cascalhamento_rua_minas_gerais_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4415/ind_082_22_ivan_-_cascalhamento_rua_minas_gerais_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento _x000D_
 competente, com urgência, para que seja realizado o serviço de cascalhamento, em toda extensão da Rua Minas Gerais, localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4416/ind_083_22_ivan_-_manut._parque_linear.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4416/ind_083_22_ivan_-_manut._parque_linear.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que sejam realizados os serviços de manutenção do playground, roçagem e iluminação do Parque Linear.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4417/ind_084_22_fabiano_-_manut._rua_cantareira_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4417/ind_084_22_fabiano_-_manut._rua_cantareira_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda com a manutenção da Rua Cantareira no Balneário Leão de Iguape em toda sua extensão, principalmente entre os números 650 até o 850 que está totalmente intransitável.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4419/ind_085_22_ivan_-_manut._rua_rui_barbosa_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4419/ind_085_22_ivan_-_manut._rua_rui_barbosa_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de roçagem da entrada da praia em frente à Rua Rui Barbosa, Balneário São Martinho.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4422/ind_086_22_milton_-_manut._rua_bom_jesus_de_iguape_baln._sambura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4422/ind_086_22_milton_-_manut._rua_bom_jesus_de_iguape_baln._sambura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja realizada a limpeza e patrolagem na Rua Bom Jesus de Iguape, aos fundos da UPA, localizada no Balneário Samburá.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4423/ind_087_22_milton_-_patrolagem_rua_santos_dumont_baln._sambura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4423/ind_087_22_milton_-_patrolagem_rua_santos_dumont_baln._sambura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja realizada a patrolagem na Rua Santos Dumont do número 700 em diante, no Balneário Samburá.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4424/ind_088_22_ivan_-_rocagem_baln._monte_carlo_e_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4424/ind_088_22_ivan_-_rocagem_baln._monte_carlo_e_britania.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o serviço de roçagem nos Balneários Monte Carlo e Britânia.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4426/ind_089_22_milton_-_patrolagem_rua_bom_jesus_de_iguape_baln._sambura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4426/ind_089_22_milton_-_patrolagem_rua_bom_jesus_de_iguape_baln._sambura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja realizada a patrolagem na Rua Bom Jesus de Iguape do número 700 em diante, localizada no Balneário Samburá.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4427/ind_090_22_andressa_-_iluminacao_quadra_de_volley_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4427/ind_090_22_andressa_-_iluminacao_quadra_de_volley_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a colocação de iluminação na Orla, no local onde se encontra a quadra de volley de areia, em frente a Avenida São Paulo, Balneário Adriana.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4428/ind_091_22_milton_-_outdoor_br_116.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4428/ind_091_22_milton_-_outdoor_br_116.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feito um outdoor turístico as margens da BR 116, próximo ao acesso da nossa Cidade.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4443/ind_092_22_fabiano_-_manut._baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4443/ind_092_22_fabiano_-_manut._baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, com urgência, no sentido de que sejam executados serviços de manutenção, limpeza das valas, roçagem e nivelamento das ruas em todo Balneário Araçá.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4446/ind_093_22_milton_-_manut._rua_rui_barbosa_e_minas_gerais_baln._sambura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4446/ind_093_22_milton_-_manut._rua_rui_barbosa_e_minas_gerais_baln._sambura.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que sejam realizados os serviços de roçagem e patrolagem na bifurcação das ruas Rui Barbosa com a Minas Gerais no Balneário Samburá.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4448/ind_094_22_rogerio_-_manut._av._braga_baln._jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4448/ind_094_22_rogerio_-_manut._av._braga_baln._jardim_portugal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado, de forma urgente, a manutenção, zeladoria e limpeza de valas da Av. Braga no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4449/ind_095_22_gryllo_-_manut._valas_rua_cecilia_meireles_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4449/ind_095_22_gryllo_-_manut._valas_rua_cecilia_meireles_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas  formalidades regimentais, ao Chefe do  Poder  Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitas manutenções nas valas da Rua Cecília Meireles, Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4450/ind_096_22_gryllo_-_manut._rua_aricanduva_baln._porto_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4450/ind_096_22_gryllo_-_manut._rua_aricanduva_baln._porto_velho_ii.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitas manutenções gerais na Rua Aricanduva e suas travessas, Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4451/ind_097_22_gryllo_-_manut._rua_jorge_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4451/ind_097_22_gryllo_-_manut._rua_jorge_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de limpeza de valas e tapa buracos na Rua Jorge Amado, no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4452/ind_098_22_gryllo_-_manut._rua_venus_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4452/ind_098_22_gryllo_-_manut._rua_venus_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos reparos, colocação de tubos e limpeza de valas na Rua Vênus, no Baleário Mar e Sol.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4453/ind_099_22_andressa_-_cobertura_entrada_ps.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4453/ind_099_22_andressa_-_cobertura_entrada_ps.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a colocação de uma cobertura na entrada principal do Pronto Socorro de Ilha Comprida.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4454/ind_100_22_gryllo_-_manut._galerias_aguas_pluviais_rua_jorge_amado_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4454/ind_100_22_gryllo_-_manut._galerias_aguas_pluviais_rua_jorge_amado_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos Competentes, com urgência, para que sejam feitos serviços de reparos na galeria de águas pluviais na Rua Jorge Amado (primeira esquina), no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4456/ind_101_22_gryllo_-_manut._rua_hunceiro_motta_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4456/ind_101_22_gryllo_-_manut._rua_hunceiro_motta_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitas manutenções gerais e serviços de roçada no lado de cima da Candapuí na Rua Junceiro Motta  no  Balneário São Martinho.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4455/ind_102_22_rogerio_-_manut._baln._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4455/ind_102_22_rogerio_-_manut._baln._marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado, de forma URGENTE, a manutenção, roçagem, limpeza de valas e zeladoria da Ilha de Lazer do Balneário Marusca e das Ruas Tancredo Neves e Ulisses Guimarães, bem como a poda de arvores que estão em toda rede de iluminação, bem como seja providenciado, de forma URGENTE URGENTÍSSIMA, uma manutenção das iluminações publicas das referidas ruas e área de lazer.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4464/indicacao_103-2022_-_varias_de_ruas_alagadas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4464/indicacao_103-2022_-_varias_de_ruas_alagadas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado, de forma URGENTE, uma solução para as seguintes reclamações dos munícipes de Ilha Comprida nas Rua Salvador – Balneário Adriana; Rua Piauí – Balneário Vila Nova; Araça; Balneário Cláudia Mara; Marusca; Rua Casa Verde – Balneário Leão de Iguape; Balneário Flor de Iguape; Rua Beethoven – Balneário Meu Recanto; Avenida Maria Zanella Previdi – Balneário Mar e Sol; Alameda Monteiro Lobato – Balneário Brasilia; Balneário Di Franco; Viareggio; Balneário Jardim Portugal e Rua Benedito Martins – Araçá.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4461/ind_104_22_ivan_-_manut._av._candapui_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4461/ind_104_22_ivan_-_manut._av._candapui_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que sejam realizados os serviços de retirada do lixo, nivelamento de rua e cascalhamento na Avenida Candapuí ao lado do número 466, localizada no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4462/ind_105_22_ivan_-_retirada_lixo_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4462/ind_105_22_ivan_-_retirada_lixo_da_praia.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o serviço de retirada de lixo da praia, localizada no Boqueirão Norte, pois o acúmulo de lixo nessa região está muito grande, prejudicando munícipes e turistas.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4465/ind_106_22_ivan_-_manut._rua_tamoio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4465/ind_106_22_ivan_-_manut._rua_tamoio.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o serviço de patrolagem e cascalhamento em toda extensão da Rua Tamoio, localizada no Balneário Volpara, pois  a mesma se encontra intransitável depois das obras de esgoto da Sabesp.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4466/ind_107_22_andressa_-_manut._rua_piaui_baln._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4466/ind_107_22_andressa_-_manut._rua_piaui_baln._vila_nova.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que sejam realizados os serviços de roçagem, limpeza das valas, limpeza do Rio Candapuí, manutenções das pontes e manutenções em geral, da Rua Piaui, Balneário Vila Nova.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4468/ind_108_22_gryllo_-_manut._rua_castro_alves_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4468/ind_108_22_gryllo_-_manut._rua_castro_alves_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de manutenções gerais e cascalhamento na Rua Castro Alves, Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4469/ind_109_22_gryllo_-_manut._rua_jorge_amado_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4469/ind_109_22_gryllo_-_manut._rua_jorge_amado_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de limpeza de valas e roçada na Rua Jorge Amado, no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4470/ind_110_22_gryllo_-_manut._rua_maria_de_lourdes_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4470/ind_110_22_gryllo_-_manut._rua_maria_de_lourdes_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito serviço de cascalhamento na Rua Maria de Lourdes, (travessa com a vizinhança), no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4471/ind_111_22_gryllo_-_manut._rua_antonio_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4471/ind_111_22_gryllo_-_manut._rua_antonio_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de manutenções gerais e cascalhamento na Rua Antônio Carlos, (travessa da estrada da vizinhança), no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4472/ind_112_22_gryllo_-_patrolagem._rua_frei_caneca_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4472/ind_112_22_gryllo_-_patrolagem._rua_frei_caneca_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito serviço de patrolagem na Rua Frei Caneca, (Rua do CRAS) Balneário São Martinho.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4473/ind_113_22_gryllo_-_manut._rua_sao_miguel_baln._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4473/ind_113_22_gryllo_-_manut._rua_sao_miguel_baln._redentor.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito a desobstrução dos tubos e limpeza das valas na Rua São Miguel, no Balneário Redentor.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4476/ind_114_22_milton_-_rocagem_baln._monte_carlo_e_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4476/ind_114_22_milton_-_rocagem_baln._monte_carlo_e_britania.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que realize serviços de roçada em todas as ruas dos Balneários Monte Carlo e Britânia, e que tome providencias cabíveis aos proprietários que não limpam suas próprias calçadas.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4477/ind_115_22_milton_-_manut._rua_laercio_riberio_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4477/ind_115_22_milton_-_manut._rua_laercio_riberio_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que realize o serviço de roçagem e tapa buracos na Rua Laércio Ribeiro, localizada no Balneário Di Franco.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4478/ind_116_22_milton_-_limpeza_das_valas_rua_dona_emilina_baln._bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4478/ind_116_22_milton_-_limpeza_das_valas_rua_dona_emilina_baln._bermudas.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que realize a limpeza das valas da Rua Dona Emília, localizada no Balneário Bermudas.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4479/ind_117_22_gryllo_-_patrolagem_rua_jorge_amado_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4479/ind_117_22_gryllo_-_patrolagem_rua_jorge_amado_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito serviço de patrolagem  na  Rua Jorge Amado, no lado de cima da Candapuí, no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4482/ind_118_22_ivan_-_poda_de_arvore_rua_bermudas_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4482/ind_118_22_ivan_-_poda_de_arvore_rua_bermudas_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de poda de árvore na Rua Bermudas, localizada no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4485/ind_119_22_tonon_-_pintura_ciclovia_av._candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4485/ind_119_22_tonon_-_pintura_ciclovia_av._candapui.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes no sentido de que seja realizado o serviço de Pintura da Sinalização da Ciclovia localizada em toda a extensão da Marginal Candapuí.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4490/ind_120_22_andressa_-_manut._rua_casa_verde_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4490/ind_120_22_andressa_-_manut._rua_casa_verde_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que sejam realizados os serviços de roçagem e manutenções em geral da Rua Casa Verde, Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4492/ind_121_22_gryllo_-_reparo_rua_dona_amelinha_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4492/ind_121_22_gryllo_-_reparo_rua_dona_amelinha_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr..Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito reparos na  Rua Dona Amelinha, esquina com a Avenida Beira Mar, no Balneário São Martinho.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4493/ind_122_22_gryllo_-_patrolagem_rua_cecilia_meireles_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4493/ind_122_22_gryllo_-_patrolagem_rua_cecilia_meireles_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feito serviço de patrolagem na Rua Cecília Meireles, Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4494/ind_123_22_milton_-_manut._deck_bairro_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4494/ind_123_22_milton_-_manut._deck_bairro_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja feita a manutenção urgente no deck do Bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4498/ind_124_22_rogerio_-_container_de_lixo_rua_moreira_sales_na_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4498/ind_124_22_rogerio_-_container_de_lixo_rua_moreira_sales_na_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente, no sentido de que seja providenciado, de forma urgente, um container de lixo com tampa para a Rua Moreira Sales, próximo ao bar da Turca na Ponta da Praia.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4503/ind_125_22_ivan_-_manut._calcada_av._candapui_cras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4503/ind_125_22_ivan_-_manut._calcada_av._candapui_cras.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de manutenção da calçada, da Avenida Candapuí, na altura do CRAS.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4504/ind_126_22_ivan_-_retirada_do_capim_rua_cantareira_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4504/ind_126_22_ivan_-_retirada_do_capim_rua_cantareira_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de retirada do capim da Rua Cantareira em frente ao número 135, próximo ao Campo do Cajú, Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4505/ind_127_22_ivan_-_manut._viela_orion_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4505/ind_127_22_ivan_-_manut._viela_orion_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que sejam realizados o serviços de patrolagem e cascalhamento em toda extensão da Viela Orion, localizada no Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4506/ind_128_22_milton_-_horario_de_onibus_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4506/ind_128_22_milton_-_horario_de_onibus_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja inserido horário de ônibus às 17:30 para a Ponta da Praia.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4507/ind_129_22_milton_-_caixa_de_inspecao_rua_venezuela_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4507/ind_129_22_milton_-_caixa_de_inspecao_rua_venezuela_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja construída uma caixa de inspeção (boca de lobo), na Rua Venezuela travessa com a Avenida Henrique Romano, localizadas no Balneário Araçá.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4508/ind_130_22_milton_-_manut._rua_japao_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4508/ind_130_22_milton_-_manut._rua_japao_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja realizada a manutenção da Rua Japão, localizada no Balneário Araçá.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4509/ind_131_22_milton_-_manut._av._januario_ricci_baln._praia_do_marlyn.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4509/ind_131_22_milton_-_manut._av._januario_ricci_baln._praia_do_marlyn.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja realizada a manutenção da Avenida Januário Ricci, localizada no Balneário Praia do Marlyn.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4510/ind_132_22_milton_-_manut._rua_libano_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4510/ind_132_22_milton_-_manut._rua_libano_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja realizada a manutenção de toda a extensão da Rua Líbano, localizada no Balneário Araçá.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4514/ind_133_22_andressa_-_ponto_de_onibus_campo_do_caju.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4514/ind_133_22_andressa_-_ponto_de_onibus_campo_do_caju.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a colocação de ponto de ônibus na Avenida Beira Mar, próximo ao Campo Durval Marietto Junior (Campo do Caju), Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4515/ind_134_22_andressa_-_limpeza_boca_de_lobo_rua_ribeirao_preto_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4515/ind_134_22_andressa_-_limpeza_boca_de_lobo_rua_ribeirao_preto_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a limpeza da boca de lobo da Rua Ribeirão Preto, Balneário Icaraí.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4522/ind_135_22_milton_-_manut._rua_laercio_ribeiro_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4522/ind_135_22_milton_-_manut._rua_laercio_ribeiro_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja realizado a limpeza e roçagem da Rua Laércio Ribeiro em toda sua extensão, no Balneário Di Franco.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4523/ind_136_22_milton_-_limpeza_rua_maria_jose_ventura_baln._sarnambi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4523/ind_136_22_milton_-_limpeza_rua_maria_jose_ventura_baln._sarnambi.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja realizado a limpeza em toda extensão da rua, incluindo o meio fio e calçadas da Rua Maria José Ventura, localizada no Balneário Sarnambi.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4529/ind_137_22_milton_-_tapa_buraco_rua_maria_jose_ventura_baln._sarnambi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4529/ind_137_22_milton_-_tapa_buraco_rua_maria_jose_ventura_baln._sarnambi.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja feito o serviço de tapa buraco na Rua Maria José Ventura, Balneário Sarnambi.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4525/ind_138_22_milton_-_limpeza_valas_avenida_atlantica_baln._curitiba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4525/ind_138_22_milton_-_limpeza_valas_avenida_atlantica_baln._curitiba.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja feita a limpeza das valas na Avenida Atlântica, localizada no Balneário Curitiba a pedido dos moradores.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4528/ind_139_22_milton_-_manut._rua_francisco_de_assis_baln._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4528/ind_139_22_milton_-_manut._rua_francisco_de_assis_baln._redentor.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja feita manutenção na Rua Francisco de Assis, localizada no Balneário Redentor.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4524/ind_140_22_ivan_-_troca_de_luminaria_avenida_hum_baln._marisol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4524/ind_140_22_ivan_-_troca_de_luminaria_avenida_hum_baln._marisol.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de troca de uma (1) luminária da Avenida Hum em frente ao número 575, localizado no Balneário Marisol.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4530/ind_141_22_milton_-_rocagem_av._beira_mar_baln._praia_das_flores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4530/ind_141_22_milton_-_rocagem_av._beira_mar_baln._praia_das_flores.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja feito o serviço de roçagem entre a Avenida Beira Mar e o rio existente no Balneário Praia das Flores, para que o local se torne um parque urbano.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4531/ind_142_22_milton_-_monitor_escolar_bairro_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4531/ind_142_22_milton_-_monitor_escolar_bairro_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja contratado 1 (um) monitor para o barco escolar do Bairro Boqueirão Sul.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4532/ind_143_22_milton_-_ponto_de_onibus_bairro_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4532/ind_143_22_milton_-_ponto_de_onibus_bairro_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que sejam instalados pontos de ônibus em locais apropriados, no Bairro Boqueirão Sul.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4526/ind_144_22_tonon_-_manut._iluminacao_rua_ulisses_guimaraes_baln._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4526/ind_144_22_tonon_-_manut._iluminacao_rua_ulisses_guimaraes_baln._marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de Reparo na Iluminação Pública e Poda da vegetação, que obstrui a fiação elétrica em toda a extensão da Rua Ulisses Guimarães, localizada no Balneário Marusca.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4533/ind_145_22_gryllo_-_abertura_ruas_braganca_paulista_e_itu_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4533/ind_145_22_gryllo_-_abertura_ruas_braganca_paulista_e_itu_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que seja feita a continuação da abertura da Rua Bragança Paulista (Candapuí Norte), e a Rua Itú fazendo a ligação com a Ribeirão Preto, Balneário Icaraí.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4534/ind_146_22_gryllo_-_patrolagem_rua_godofredo_viana_filho_baln._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4534/ind_146_22_gryllo_-_patrolagem_rua_godofredo_viana_filho_baln._marusca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de patrolagem na Rua Godofredo Viana Filho, Balneário Marusca.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4535/ind_147_22_gryllo_-_manut._junceito_motta_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4535/ind_147_22_gryllo_-_manut._junceito_motta_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitas manutenções gerais  (no lado de cima da Candapuí) na Rua Junceiro Motta, Balneário São Martinho.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4536/ind_148_22_ivan_-_manut._rua_jorge_amado_baln._porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4536/ind_148_22_ivan_-_manut._rua_jorge_amado_baln._porto_velho.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o serviço de roçagem e limpeza de vala, na Rua Jorge Amado, localizado no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4539/ind_149_22_milton_-_monitoramento_creche_sonho_de_crianca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4539/ind_149_22_milton_-_monitoramento_creche_sonho_de_crianca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que sejam instaladas câmeras de monitoramento na Creche Sonho de Criança.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4541/ind_150_22_milton_-_manut._luminaria_rua_a_vila_felicia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4541/ind_150_22_milton_-_manut._luminaria_rua_a_vila_felicia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita manutenção de 02 (duas) luminárias na Rua A, localizada na Vila Felícia.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4542/ind_151_22_milton_-_manut._luminaria_rua_felizardo_de_lima_bairro_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4542/ind_151_22_milton_-_manut._luminaria_rua_felizardo_de_lima_bairro_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente para que seja feita manutenção de 04 (quatro) luminárias na Rua João Felizardo de Lima, localizada no Bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4543/ind_152_22_tonon_-_manut._parque_infantil_baln._meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4543/ind_152_22_tonon_-_manut._parque_infantil_baln._meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes, no sentido de que sejam realizados os serviços de Manutenção e Reparo no Parque Recreativo Infantil, localizado no Balneário Meu Recanto da Orla Requalificada, incluindo a ponte de acesso ao local.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4544/ind_153_22_tonon_-_manut._bocha_ccmi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4544/ind_153_22_tonon_-_manut._bocha_ccmi.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões com os departamentos competentes no sentido de que sejam realizados os serviços de Reforma e Manutenção Geral da Cancha de Bocha, situada no Centro de Convivência da Melhor Idade (CCMI).</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4545/ind_154_22_tonon_-_manut._baln._jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4545/ind_154_22_tonon_-_manut._baln._jardim_portugal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que sejam realizados os serviços de Zeladoria e Manutenção em toda a extensão do Balneário Jardim Portugal, incluindo a Avenida Figueira da Foz, que dá acesso à Estrada da Vizinhança.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4557/ind_155_22_ivan_-_manut._rua_tijuana_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4557/ind_155_22_ivan_-_manut._rua_tijuana_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizados os serviços de roçagem em toda extensão da Rua Tijuana, e troca de luminária em frente ao número 1450, localizada no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4561/ind_156_22_milton_-_manut._bairro_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4561/ind_156_22_milton_-_manut._bairro_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita manutenção em todo Bairro de Pedrinhas, no sentido de cata treco e manutenção das ruas com urgência.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4567/ind_157_22_gryllo_-_manut._luiz_pacces_baln._iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4567/ind_157_22_gryllo_-_manut._luiz_pacces_baln._iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos Departamentos Competentes, com urgência, para que sejam feitos serviços de manutenção geral e cascalhamento na Rua Luiz Pacces, no Balneário Iguape.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4568/ind_158_22_gryllo_-_manut._rua_pico_da_bandeira_baln._marambaia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4568/ind_158_22_gryllo_-_manut._rua_pico_da_bandeira_baln._marambaia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de manutenção geral e cascalhamento na Rua Pico da Bandeira, no Balneário Marambaia.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4569/ind_159_22_gryllo_-_manut._rua_porto_cabral_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4569/ind_159_22_gryllo_-_manut._rua_porto_cabral_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de manutenção geral e cascalhamento na Rua Porto Cabral, no Balneário Atlântico.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4570/ind_160_22_ivan_-_patrolagem_rua_maranhao_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4570/ind_160_22_ivan_-_patrolagem_rua_maranhao_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de patrolagem em toda extensão da Rua Maranhão, localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4571/ind_161_22_oeder_-_muro_emeief_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4571/ind_161_22_oeder_-_muro_emeief_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr, para que faça gestões junto ao departamento competente, com urgência, para que seja realizada a construção de um muro nos fundos da escola EMEIEF Meu Recanto, localizada no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4572/ind_162_22_oeder_-_pintura_da_academia_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4572/ind_162_22_oeder_-_pintura_da_academia_municipal.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Jr, para que faça gestões junto ao departamento competente, com urgência, para que seja realizada a pintura do prédio da Academia Municipal de Esportes, localizada no Balneário Samburá.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4573/ind_163_22_daniel_-_troca_de_luminaria_rua_cuiaba_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4573/ind_163_22_daniel_-_troca_de_luminaria_rua_cuiaba_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, e a Empresa ELEKTRO–S/A Distribuidora de energia, para que faça gestões junto ao departamento competente, para que realize a troca  de luminária queimada na Rua Cuiabá em frente ao nº 30, localizada no Balneário Adriana</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4574/ind_164_22_daniel_-_troca_de_luminaria_rua_iguape_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4574/ind_164_22_daniel_-_troca_de_luminaria_rua_iguape_baln._adriana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, e a Empresa ELEKTRO–S/A Distribuidora de energia, para que faça gestões junto ao Departamento Competente, para que realize a troca de  3 (três) luminárias queimadas  na Rua Iguape, em frente aos nº 705, 650, 622, localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4579/ind_165_22_andressa_-_ponto_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4579/ind_165_22_andressa_-_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a colocação de ponto de ônibus em todos os Balneários que ainda não foram instalados.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4580/ind_166_22_ivan_-_limpeza_rua_bom_jesus_de_iguape_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4580/ind_166_22_ivan_-_limpeza_rua_bom_jesus_de_iguape_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de retirada de restos de poda de árvore, na Rua Bom Jesus Iguape em frente ao número 735, localizada no Balneário São Martinho.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4581/ind_167_22_rogerio_-_iluminacao_rua_tamoyo_matuoka_baln._xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4581/ind_167_22_rogerio_-_iluminacao_rua_tamoyo_matuoka_baln._xandu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto ao departamento competente e à Elektro, no sentido de que seja providenciada, de forma urgente, uma iluminação adequada na Rua Tamoyo Matuoka, no Balneário Xandú.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4585/ind_168_22_gryllo_-_manut._rua_minas_gerais_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4585/ind_168_22_gryllo_-_manut._rua_minas_gerais_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo Dr.Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de manutenções gerais e cascalhamento na Rua Minas Gerais (na parte de cima da Candapuí), no Balneário Adriana.</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4586/ind_169_22_andressa_-_manut._rua_acrisio_pereira_lima_baln._mar_azul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4586/ind_169_22_andressa_-_manut._rua_acrisio_pereira_lima_baln._mar_azul.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que sejam realizados os serviços de roçagem, limpeza das valas e manutenções em geral, na Rua Acrísio Pereira Lima, localizada no Balneário Mar Azul.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4594/ind_170_22_daniel_-_patro._rua_pernambuco_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4594/ind_170_22_daniel_-_patro._rua_pernambuco_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que realize o serviço de patrolagem na Rua Pernambuco, localizada no Balneário Adriana</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4595/ind_171_22_daniel_-_limpeza_de_vala_rua_paraiba_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4595/ind_171_22_daniel_-_limpeza_de_vala_rua_paraiba_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que realize a limpeza da vala de escoamento da água da lagoa na Rua Paraíba, localizada no Balneário Adriana</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4598/ind_172_22_ivan_-_guias_rua_nice_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4598/ind_172_22_ivan_-_guias_rua_nice_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de finalização de guias e sarjetas, Rua Nice localizada no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4599/ind_173_22_ivan_-_luminarias_rua_rainha_vila_real.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4599/ind_173_22_ivan_-_luminarias_rua_rainha_vila_real.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de instalação de luminárias na Rua Rainha, localizada no Balneário Vila Real.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4600/ind_174_22_milton_-_manut._rua_sao_miguel_baln._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4600/ind_174_22_milton_-_manut._rua_sao_miguel_baln._redentor.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feita manutenção da Rua São Miguel, localizada no Balneário Redentor.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4601/ind_175_22_milton_-_fanfarra_escolar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4601/ind_175_22_milton_-_fanfarra_escolar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao_x000D_
 Departamento de Educação, para que veja a possibilidade da criação da fanfarra escolar, para o desfile de 07 de setembro de todos os anos.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4602/ind_176_22_ivan_-_limpeza_rua_jose_pacheco_baln._carabanas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4602/ind_176_22_ivan_-_limpeza_rua_jose_pacheco_baln._carabanas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de retirada de restos de roçagem de mato, Rua José Pacheco em frente ao número 1745, localizada no Balneário Carabanas.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4625/ind_177_22_andressa_-_limpeza_valas_rua_leila_baln._mar_azul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4625/ind_177_22_andressa_-_limpeza_valas_rua_leila_baln._mar_azul.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a limpeza das valas e manutenções em geral da Rua Leila, Balneário Mar Azul.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4613/ind_178_22_milton_-_buraco_rua_ulisses_guimaraes_baln._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4613/ind_178_22_milton_-_buraco_rua_ulisses_guimaraes_baln._marusca.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que faça manutenção do buraco no cruzamento da Rua Ulisses Guimarães com a Avenida Marginal Candapuí Sul, localizada no Balneário Marusca.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4614/ind_179_22_milton_-_rocagem_av._batatais_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4614/ind_179_22_milton_-_rocagem_av._batatais_baln._icarai.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de roçagem em toda a extensão da Avenida Batatais, localizada no balneário Icaraí.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4615/ind_180_22_milton_-_manut._ruas_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4615/ind_180_22_milton_-_manut._ruas_baln._adriana.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que sejam realizados o serviços de roçagem e limpeza das ruas, em todo Balneário Adriana, com urgência.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4616/ind_181_22_milton_-_manut._porto_da_balsa_baln._boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4616/ind_181_22_milton_-_manut._porto_da_balsa_baln._boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente para que sejam realizados os serviços de roçagem e limpeza no Porto da Balsa, localizado no Boqueirão Sul.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4617/ind_182_22_oeder_-_manut._rua_1_baln._sumar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4617/ind_182_22_oeder_-_manut._rua_1_baln._sumar.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao departamento competente, com urgência, para que sejam realizados os serviços de roçagem e limpeza de vala na Rua 1, no Balneário Sumar.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4618/ind_183_22_ivan_-_limpeza_rua_projetada_1_baln._cladia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4618/ind_183_22_ivan_-_limpeza_rua_projetada_1_baln._cladia_mara.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de limpeza de vala da Rua Projetada I, localizada no Balneário Claudia Mara.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4620/ind_184_22_daniel_-_limpeza_de_vala_rua_aricanduva_baln._porto_velho_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4620/ind_184_22_daniel_-_limpeza_de_vala_rua_aricanduva_baln._porto_velho_ii.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao departamento competente, para que realize a limpeza da vala de escoamento da água da chuva, na Rua Aricanduva, localizada no Balneário Porto Velho II, e que sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4621/ind_185_22_tonon_-_buraco_rua_braga_baln._jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4621/ind_185_22_tonon_-_buraco_rua_braga_baln._jardim_portugal.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Reparo no Asfalto na Avenida Beira Mar, esquina com a Avenida Braga, localizada no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4622/ind_186_22_tonon_-_rocagem_rua_braga_baln._jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4622/ind_186_22_tonon_-_rocagem_rua_braga_baln._jardim_portugal.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Roçagem na Avenida Braga, localizada no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4623/ind_187_22_tonon_-_iluminacao_rua_braga_baln._jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4623/ind_187_22_tonon_-_iluminacao_rua_braga_baln._jardim_portugal.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, e a empresa Elektro Eletricidade e Serviços S.A., para que seja instalada Iluminação Pública na Avenida Braga, localizada no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4624/ind_188_22_tonon_-_manut._rua_barra_mansa_baln._balneario_cladia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4624/ind_188_22_tonon_-_manut._rua_barra_mansa_baln._balneario_cladia_mara.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de manutenção na Rua Barra Mansa, localizada no Balneário Claudia Mara.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4637/ind_189_22_tonon_-_limpeza_rio_balneario_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4637/ind_189_22_tonon_-_limpeza_rio_balneario_viareggio.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Limpeza e Desobstrução do Rio que cruza o Balneário Viaréggio.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4638/ind_190_22_tonon_-_iluminacao_rua_adelaine_balneario_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4638/ind_190_22_tonon_-_iluminacao_rua_adelaine_balneario_viareggio.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Reparo nos braços das luminárias da Rua Adelaine, altura do numero 566, localizada no Balneário Viareggio.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4640/ind_191_22_ivan_-_manut._rua_rouxinol_baln._carolina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4640/ind_191_22_ivan_-_manut._rua_rouxinol_baln._carolina.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de limpeza de vala e roçagem, da Rua Rouxinol, localizada no Balneário Carolina.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4641/ind_192_22_milton_-_sistema_de_senhas_psf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4641/ind_192_22_milton_-_sistema_de_senhas_psf.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja implantado sistema de senhas nos PSF´S de nosso município.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4642/ind_193_22_milton_-_av._marginal_candapui__baln._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4642/ind_193_22_milton_-_av._marginal_candapui__baln._marusca.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja feito o serviço de tapa buraco na Avenida Marginal Candapuí Sul, esquina com a Avenida Tancredo Neves no Balneário Marusca.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4643/ind_194_22_milton_-_pintura_velorio_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4643/ind_194_22_milton_-_pintura_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja feito o serviço de pintura no Velório Municipal.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4678/ind_195_22_fabiano_-_tubos_rua_dona_emilia_balneario_bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4678/ind_195_22_fabiano_-_tubos_rua_dona_emilia_balneario_bermudas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, no sentido que seja atendido a ouvidoria 4848/2022, protocolo 1143153, no que tange a colocação de tubos tipo manilha na Rua Dona Emília, próximo a Av. Beira Mar no Balneário Bermudas</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4679/ind_196_22_tonon_-_patrolagem_rua_paulista_balneario_flor_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4679/ind_196_22_tonon_-_patrolagem_rua_paulista_balneario_flor_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Patrolagem na Rua Paulista, localizada no Balneário Flor de Iguape, em toda sua extensão.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4681/ind_197_22_ivan_-_luminaria_rua_cecilia_meireles_baln._maria_de_lurdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4681/ind_197_22_ivan_-_luminaria_rua_cecilia_meireles_baln._maria_de_lurdes.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, com URGÊNCIA, para que seja realizado o serviço de instalação de luminária completa, na Rua Cecilia Meireles, em frente ao número 50, Balneário Maria de Lurdes, Estrada da Vizinhança.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4682/ind_198_22_ivan_-_lixeiras_lagoa_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4682/ind_198_22_ivan_-_lixeiras_lagoa_adriana.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, com URGÊNCIA, para que seja realizado o serviço de instalação de lixeiras na Lagoa do Adriana.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4685/ind_199_22_tonon_-_patrolagem_rua_pico_da_bandeira_balneario_marambaia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4685/ind_199_22_tonon_-_patrolagem_rua_pico_da_bandeira_balneario_marambaia.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Patrolagem na Rua Pico da Bandeira e Reparo Asfáltico na esquina da via, com a Avenida Beira Mar, localizada no Balneário Marambaia.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4686/ind_200_22_andressa_-_manut._estrada_da_vizinhaca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4686/ind_200_22_andressa_-_manut._estrada_da_vizinhaca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada a limpeza das valas, colocação de tubulação e manutenções em geral, da Estrada da Vizinhança, sentido Vila de Pedrinhas.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4700/ind_201_22_ivan_-_remocao_de_mato_rua_brailia_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4700/ind_201_22_ivan_-_remocao_de_mato_rua_brailia_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de remoção de mato, da Rua Brasília em frente ao número 180, localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4702/ind_202_22_ivan_-_tela_na_quadra_escola_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4702/ind_202_22_ivan_-_tela_na_quadra_escola_britania.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço instalação de tela na quadra da Escola Britânia.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4703/ind_203_22_fabiano_-_manut._academia_cdhu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4703/ind_203_22_fabiano_-_manut._academia_cdhu.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que envie ao Departamento de Obras, para que proceda com a manutenção da academia ao ar livre, no conjunto habitacional do CDHU, no Balneário Britânia</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4705/ind_204_22_milton_-_rocagem_baln._marilena.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4705/ind_204_22_milton_-_rocagem_baln._marilena.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feito serviço de roçagem em todo o Balneário Marilena.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4706/ind_205_22_milton_-_rocagem_baln._ancarpe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4706/ind_205_22_milton_-_rocagem_baln._ancarpe.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feito serviço de roçagem em todo o Balneário Ancarpe.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4707/ind_206_22_milton_-_rocagem_baln._sete_de_setembro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4707/ind_206_22_milton_-_rocagem_baln._sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feito serviço de roçagem em todo o Balneário Sete de Setembro.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4708/ind_207_22_milton_-_iluminacao_av._cobacabana_x_marginal_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4708/ind_207_22_milton_-_iluminacao_av._cobacabana_x_marginal_candapui.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja feita a sinalização horizontal na rotatória da Avenida Copacabana com a Marginal Candapuí.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4709/ind_208_22_tonon_-_manut._asfalto_av._copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4709/ind_208_22_tonon_-_manut._asfalto_av._copacabana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que seja realizado o serviço de Reparo Asfáltico em 2 (dois) pontos da Avenida Copacabana: Altura do número 118 (em frente a Padaria Fratelli e do número 153).</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4710/ind_209_22_tonon_-_passarela_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4710/ind_209_22_tonon_-_passarela_praia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada 1 (uma) Passarela de Concreto, que dá acesso à praia na Avenida Beira Mar, na altura do número 16.900 - Balneário Sete de Setembro.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4714/ind_210_22_oeder_-_manut._rua_sao_miguel_baln._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4714/ind_210_22_oeder_-_manut._rua_sao_miguel_baln._redentor.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao departamento competente, com Urgência, para que seja realizado o serviço de cascalhamento na Rua São Miguel, no Balneário Redentor.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4715/ind_211_22_oeder_-_manut._av._sao_sebastiao__baln._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4715/ind_211_22_oeder_-_manut._av._sao_sebastiao__baln._redentor.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de cascalhamento na Avenida São Sebastião, no Balneário Redentor.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4716/ind_212_22_oeder_-_manut._av._sao_joao_baln._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4716/ind_212_22_oeder_-_manut._av._sao_joao_baln._redentor.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de cascalhamento na Avenida São João, no Balneário Redentor.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4719/ind_213_22_oeder_-_manut._av._sao_jose_baln._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4719/ind_213_22_oeder_-_manut._av._sao_jose_baln._redentor.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de cascalhamento na Avenida São José, no Balneário Redentor.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4718/ind_214_22_ivan_-servico_instalacao_de_lombofaixa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4718/ind_214_22_ivan_-servico_instalacao_de_lombofaixa.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o serviço instalação de lombofaixa, e que a mesma tenha as devidas sinalizações, Rua José Pacheco dos Santos, em frente ao número 645, localizada no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4717/ind_215_22_daniel_-troca_de_luminaria_rua_aricanduva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4717/ind_215_22_daniel_-troca_de_luminaria_rua_aricanduva.pdf</t>
   </si>
   <si>
     <t>Empresa ELEKTRO–S/A Distribuidora de energia, para que faça gestões junto ao Departamento Competente, para que realize a troca de 3 (três) luminárias queimadas na Rua Aricanduva em frente ao nº 400, localizada no Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4725/ind_216_22_milton_-_zelador_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4725/ind_216_22_milton_-_zelador_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja contratado um zelador exclusivo para o antigo porto da balsa. Tendo em vista o local ser um ponto turístico e ter a necessidade de permanecer limpo.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4726/ind_217_milton_-_servico_rocagem-_marina_e_o_iate_club.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4726/ind_217_milton_-_servico_rocagem-_marina_e_o_iate_club.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente para que seja realizado serviço de roçagem em toda a extensão entre a Marina Barrera e o Iate Clube, nas margens do Mar Pequeno.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4727/ind_218_22_milton_-_zeladores_fixo_na_orla_maritima.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4727/ind_218_22_milton_-_zeladores_fixo_na_orla_maritima.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que sejam providenciados zeladores fixos para manutenção em toda a extensão da orla marítima, desde jardinagem, parte elétrica e pequenos reparos.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4728/ind_219_22_milton_-_placas_de_proibicao_de_veiculos_na_praia_-baln._sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4728/ind_219_22_milton_-_placas_de_proibicao_de_veiculos_na_praia_-baln._sao_januario.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja novamente repostas as placas de proibido veículos na praia, no Balneário São Januário, tendo em vista que as mesmas foram roubadas.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4729/ind_220_22_milton_-_substituicao_das_luminarias_da_av._copacabana_por_luminarias_do_tipo_led..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4729/ind_220_22_milton_-_substituicao_das_luminarias_da_av._copacabana_por_luminarias_do_tipo_led..pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja elaborado um estudo para possível substituição das luminárias da Avenida Copacabana, por luminárias de LED, tendo como beneficio a segurança e também modernizar o visual.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4731/ind_221_22_milton_-_instalacao_dos_trapiches_flutuantes_no_antigo_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4731/ind_221_22_milton_-_instalacao_dos_trapiches_flutuantes_no_antigo_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que sejam tomadas providencias necessárias para que seja feita a instalação dos trapiches flutuantes no antigo Porto da Balsa.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4732/ind_222_22_milton_-_instalacao_de_trapiche_no_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4732/ind_222_22_milton_-_instalacao_de_trapiche_no_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que o trapiche a ser instalado no porto da balsa seja próximo a nova rampa náutica municipal, ou no final da Rua José Pacheco dos Santos, localizada no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4734/ind_223_22_milton_-_parque_escola_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4734/ind_223_22_milton_-_parque_escola_britania.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja reinstalado o parque infantil na Escola Municipal Britânia.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4733/ind_224_22_milton_-_construcao_de_calcada-_av._vereador_carlos_roberto_de_paula.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4733/ind_224_22_milton_-_construcao_de_calcada-_av._vereador_carlos_roberto_de_paula.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja construída calçada as margens da Avenida Vereador Carlos Roberto de Paula, para segurança do grande volume de ciclistas.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4739/ind_225_22_milton_-_placa_ponte_laercio_ribeiro..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4739/ind_225_22_milton_-_placa_ponte_laercio_ribeiro..pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente para que seja remanejada a placa da ponte Laércio Ribeiro.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4740/ind_226_22_oeder_-_cascalhamento_rua_babilonia_baln._marcia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4740/ind_226_22_oeder_-_cascalhamento_rua_babilonia_baln._marcia.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de cascalhamento na Rua Babilônia, no Balneário Márcia.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4741/ind_227_22_tonon_-_placa_de_velocidade_estrada_da_vizinhaca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4741/ind_227_22_tonon_-_placa_de_velocidade_estrada_da_vizinhaca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam instaladas Placas de Sinalização de Trânsito com os Limites de Velocidade na Estrada da Vizinhança, sentido Ponta da Praia.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4742/ind_228_22_tonon_-_seguranca_ps.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4742/ind_228_22_tonon_-_seguranca_ps.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja disponibilizado Segurança para atuar no Pronto Socorro do município. De acordo com relatos, funcionários são ameaçados de agressão com freqüência por usuários que estão passando por momentos de estresse no local.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4749/ind_229_22_andressa_-_manutencao-_rua_madri_baln._marcia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4749/ind_229_22_andressa_-_manutencao-_rua_madri_baln._marcia.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que sejam realizadas, com urgência, as manutenções em geral, da Rua Madri, Balneário Marcia.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4759/ind_230_22_fabiano_-_manut._rua_lourdes_azevedo_nascimento_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4759/ind_230_22_fabiano_-_manut._rua_lourdes_azevedo_nascimento_baln._araca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao Departamento de Obras da Prefeitura Municipal de Ilha Comprida, para que proceda com os reparos necessários, no que tange a manutenção do trecho da Rua Loudes Azevedo Nascimento altura do número 295, no Balneário Araçá.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4760/ind_231_22_tonon_-_iluminacao_rua_barra_mansa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4760/ind_231_22_tonon_-_iluminacao_rua_barra_mansa.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, e a e a EMPRESA NEOENERGIA ELEKTRO ELETRICIDADE E SERVIÇOS AS, para que seja feito Reparo na Iluminação Pública na Avenida Beira Mar, altura do número 15.810, esquina com a Rua Barra Mansa.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4771/ind_232_22_ivan_-_luminaria_balnearios_-vila_real_e_canada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4771/ind_232_22_ivan_-_luminaria_balnearios_-vila_real_e_canada.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de troca de 13 (treze) luminárias, no trecho entre os Balneários Vila Real e Canadá.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4772/ind_233_22_ivan_-instalacao__continer_de_lixo_e_manutencao_de_ponte_bal.marilena.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4772/ind_233_22_ivan_-instalacao__continer_de_lixo_e_manutencao_de_ponte_bal.marilena.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o serviço instalação de um container de lixo, e a manutenção da ponte que dá acesso à praia em frente à Rua Lageado, ambos no Balneário Marilena.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4776/ind_234_22_fabiano_-_manut._av._adelaide.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4776/ind_234_22_fabiano_-_manut._av._adelaide.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa De Oliveira Junior, para que atenda o pedido dos moradores do balneário Viaréggio no que tange a Av. Adelaide, a mesma necessita de reparos urgente.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4777/ind_235_22_fabiano_-_manut._rua_lourdes__nascimento_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4777/ind_235_22_fabiano_-_manut._rua_lourdes__nascimento_baln._araca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa De Oliveira Junior, para que faça gestões junto ao departamento competente, no sentido que sejam executados serviços de manutenção, com urgência, na Rua Lourdes Azevedo Nascimento, altura do número 300, no Balneário Araçá.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4778/ind_236_22_fabiano_-_letreiro_turistico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4778/ind_236_22_fabiano_-_letreiro_turistico.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa De Oliveira Junior, para que envie ao departamento competente, o pedido desse vereador, para que sejam instalados letreiros turísticos, daqueles que marcam as fotos dos nossos turistas, como o instalado na Orla do Balneário Adriana, se possível aloja-los também, no Boqueirão Norte, Ponta da Praia, Araçá, Viaréggio, Pedrinhas e Boqueirão Sul</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4784/ind_237_22_ivan_-_servico_de_retirada_derestos_de_poda_de_arvore_-_rua_monte_cantini_baln._di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4784/ind_237_22_ivan_-_servico_de_retirada_derestos_de_poda_de_arvore_-_rua_monte_cantini_baln._di_franco.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de retirada de restos de poda de árvore, Rua Monte Catini, em frente ao número 91, localizada no Balneário Di Franco.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4792/ind_238_22_fabiano_-_lombada_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4792/ind_238_22_fabiano_-_lombada_upa.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade UPA</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4793/ind_julio_de_almeida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4793/ind_julio_de_almeida.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de roçagem da Rua Júlio de Almeida nas proximidades do número 2.215, localizado no Balneário Britânia.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4794/ind_avenida_hum_vala.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4794/ind_avenida_hum_vala.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de limpeza de vala da Avenida Hum, localizado no Balneário Marisol.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4795/manutencao_rua_antonio_benedito_lisboa_-_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4795/manutencao_rua_antonio_benedito_lisboa_-_pedrinhas.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja feita a manutenção da Rua Antônio Benedito Lisboa, no Bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4796/manutencao_da_ponte_de_acesso_balneario_atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4796/manutencao_da_ponte_de_acesso_balneario_atlantico.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja feita a manutenção da ponte de acesso a praia em frente ao material de construção Parati, localizado no Balneário Atlântico.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4797/manutencao_da_ponte_de_madeira_em_frente_ao_bar_do_adauto_balneario_praia_das_flores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4797/manutencao_da_ponte_de_madeira_em_frente_ao_bar_do_adauto_balneario_praia_das_flores.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja feita a manutenção da ponte de madeira em frente ao ´´bar do Adauto´´ localizado no balneário Praia das Flores.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4798/instalacao_de_duchas_na_orla_maritima.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4798/instalacao_de_duchas_na_orla_maritima.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja feita a instalação de duchas na extensão da orla marítima para moradores e turistas.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4799/manutencao_de_luminaria_publica_na_praca_do_velorio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4799/manutencao_de_luminaria_publica_na_praca_do_velorio.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja feita manutenção das luminárias publicas das ilhas de lazer próximas ao velório municipal localizado no balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4800/faixa_elevada_na_rua_sao_miguel_com_av_carlos_roberto_de_paula.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4800/faixa_elevada_na_rua_sao_miguel_com_av_carlos_roberto_de_paula.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja construída, uma faixa elevada na Avenida Carlos Roberto de Paula com a rua São Miguel no balneário Redentor.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4802/ind_247_22_milton_-_luminaria_av._copacabana_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4802/ind_247_22_milton_-_luminaria_av._copacabana_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja feita manutenção de luminária publica na Avenida Copacabana, em frente ao numero 450 no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4803/ind_248_22_milton_-_calcada_quadra_society_av._sao_paulo_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4803/ind_248_22_milton_-_calcada_quadra_society_av._sao_paulo_baln._adriana.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja feita a construção de calçada na Avenida São Paulo, para melhor segurança e acesso a nova quadra de Society, localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4804/ind_249_22_milton_-_ponte_ginasio_de_esportes_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4804/ind_249_22_milton_-_ponte_ginasio_de_esportes_baln._adriana.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja feita a instalação das pontes de concreto, que se encontram abandonadas, no ginásio de esportes no Balneário Adriana.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4805/ind_250_22_milton_-_iluminacao_praca_igreja_baln._xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4805/ind_250_22_milton_-_iluminacao_praca_igreja_baln._xandu.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao departamento competente, para que seja feita manutenção da iluminação da praça em frente a Igreja, no Balneário Xandu.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4823/ind_251_22_fabiano_-_manutecao_das_ruas_do_baln._caicara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4823/ind_251_22_fabiano_-_manutecao_das_ruas_do_baln._caicara.pdf</t>
   </si>
   <si>
     <t>Ruas do Caiçara</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4829/ind_252_22_fabiano_-_manutecao_ruas_bigua_e_casa_verde-_balnearios_leao_de_iguape_e_kennedy.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4829/ind_252_22_fabiano_-_manutecao_ruas_bigua_e_casa_verde-_balnearios_leao_de_iguape_e_kennedy.pdf</t>
   </si>
   <si>
     <t>Rua Aquilis</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4833/letreiro_cras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4833/letreiro_cras.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja instalado um letreiro ou placa para identificação no CRAS (Centro de referência da assistência social).</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4834/cobertura_na_porta_de_entrada_da_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4834/cobertura_na_porta_de_entrada_da_upa.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja instalado uma cobertura na porta de entrada da UPA (unidade de pronto atendimento).</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4835/paisagismo_na_entrada_da_cidade_curva_da_ponte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4835/paisagismo_na_entrada_da_cidade_curva_da_ponte.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja feito o serviço de paisagismo na entrada da cidade, mais precisamente na curva da ponte.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4836/extensao_de_rede_na_rua_sergipe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4836/extensao_de_rede_na_rua_sergipe.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja feita extensão de rede na rua Sergipe, próximo a nova ´´areninha´´ localizada no balneário Adriana, para instalação de luminárias públicas.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4837/manutencao_dos_totens_de_informacoes_turisticas_na_orla_maritima.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4837/manutencao_dos_totens_de_informacoes_turisticas_na_orla_maritima.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja feita a manutenção dos totens de informações turísticas espalhados pela orla marítima.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4840/manutencao_das_placas_do_circuito_lagamar_de_cicloturismo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4840/manutencao_das_placas_do_circuito_lagamar_de_cicloturismo.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente para que seja feita a manutenção das placas do circuito lagamar do cicloturismo.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4851/ind_rocagem_guarapari.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4851/ind_rocagem_guarapari.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de roçagem e patrolagem, da Rua Guarapari nas proximidades do número 65, localizado no Balneário Porto Velho 2.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4852/ind_academia_b.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4852/ind_academia_b.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de instalação de uma academia ao ar livre no Boqueirão Sul.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4853/ind_playground.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4853/ind_playground.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de instalação de um playground ao lado da pista de skate no Boqueirão Norte.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4854/ind_tropical.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4854/ind_tropical.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento, da Rua do Café, localizado no Balneário Tropical.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4891/ind_patrol_caicara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4891/ind_patrol_caicara.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento, das Ruas Projetada I, II e III, localizado no Balneário Caiçara.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4900/ind_264_22_fabiano_-_patrolagem_baln._leao_de_iguape_e_kenneddy.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4900/ind_264_22_fabiano_-_patrolagem_baln._leao_de_iguape_e_kenneddy.pdf</t>
   </si>
   <si>
     <t>Indico pela quarta vez, dentro das formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que atenda o pedido dos moradores dos balneários Leão de Iguape e Kenneddy no que tange aos reparos necessários das ruas, necessitando urgente de roçagem e patrolagem.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4902/ind_areninha_e_pista_e_skate_b.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4902/ind_areninha_e_pista_e_skate_b.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço instalação de uma areninha e uma pista de skate, localizado no Boqueirão Sul.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4903/ind_cascalho_b.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4903/ind_cascalho_b.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de cascalhamento, na entrada das Canoas, localizado no Boqueirão Sul.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4905/ind_267_22_andressa_-_pintura_e_sinalizacao_av._candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4905/ind_267_22_andressa_-_pintura_e_sinalizacao_av._candapui.pdf</t>
   </si>
   <si>
     <t>INDICO nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada a pintura, colocação de sinalizadores e placas em toda extensão da Avenida Candapuí ou em onde for definida ciclofaixa.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4906/ind_268_22_andressa_-_rocagem_limpeza__de_valas_manutencao_geral_rua_antonio_mendes_baln._sao_martinho.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4906/ind_268_22_andressa_-_rocagem_limpeza__de_valas_manutencao_geral_rua_antonio_mendes_baln._sao_martinho.docx.pdf</t>
   </si>
   <si>
     <t>INDICO nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizado o serviço de roçagem, limpeza das valas e manutenções em geral, da Rua: Antônio Mendes, Balneário São Martinho.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4907/ind_269_22_andressa_-_instalacao_lombofaixa_rua_da_escola_britanica_baln._britanica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4907/ind_269_22_andressa_-_instalacao_lombofaixa_rua_da_escola_britanica_baln._britanica.pdf</t>
   </si>
   <si>
     <t>INDICO nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizado o serviço de instalação de lombada/lombofaixa na Rua Júlio de Almeida, nº 1300 próximo a escola Britânia, Balneário Britânia.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4908/ind_270_22_ivan_-_rocagem_manutencao_do_parquinho___baln._jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4908/ind_270_22_ivan_-_rocagem_manutencao_do_parquinho___baln._jardim_portugal.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao departamento competente, com urgência, para que seja realizado o serviço de Roçagem e manutenção do parquinho, localizado no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4916/ind_271_22_fabiano_-_instalacao_luminarias_orla_-_cladiamara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4916/ind_271_22_fabiano_-_instalacao_luminarias_orla_-_cladiamara.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para se possível for proceda com a instalação de luminárias na nova calçada que vai do Balneário Monte Carlo ao Balneário Claudiamara que faz extensão da Orla da Av. Beira Mar.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4917/ind_272_22_fabiano_-_servico_de_patrolagem_e_nivelamento-_rua_amapa_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4917/ind_272_22_fabiano_-_servico_de_patrolagem_e_nivelamento-_rua_amapa_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que proceda, de forma urgente, com a manutenção da Rua Amapá no Balneário Adriana, que necessita de patrolagem e nivelamento da via.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4918/ass_pico_da_bandeira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4918/ass_pico_da_bandeira.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto aos departamentos competentes, com urgência, para que sejam feitos serviços de roçada, limpeza de valas e reparos na Rua Pico das Bandeiras - Balneário Samambaia.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4926/olho_de_gato_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4926/olho_de_gato_ass.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao departamento competente, com urgência, para que seja realizada a instalação de catadióptricos (olho de gato) do Campo do Caju ao Jardim Tropical, na Avenida Beira Mar.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4920/cras_itinerante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4920/cras_itinerante.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que o Poder Executivo verifique a possibilidade de criar o CRAS itinerante em nosso município.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4921/lixeiras_de_coleta_seletiva_nos_predios_publicos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4921/lixeiras_de_coleta_seletiva_nos_predios_publicos.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que que o Executivo instale lixeiras (de coleta seletiva) nos prédios públicos do município.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4922/iluminacao_paco__.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4922/iluminacao_paco__.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que o Poder Executivo instale uma iluminação em frente ao paço municipal.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4923/reforma_do_predio__departamento_de_transito_e_fiscalizacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4923/reforma_do_predio__departamento_de_transito_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que o Poder Executivo proceda com a reforma do prédio onde encontra-se o Departamento de Transito, Fiscalização e Junta Militar, ou que providencie um novo espaço, tendo em vista o estado precário do mesmo.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4924/area_de_parada_de_veiculos_do_tipo_motor_home.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4924/area_de_parada_de_veiculos_do_tipo_motor_home.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que o Poder Executivo providencie uma área de parada, para veículos do tipo motor home em nossa cidade.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4925/projeto_de_regulamentacao_para_parada_de_visitantes_com_motor_home_em_nosso_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4925/projeto_de_regulamentacao_para_parada_de_visitantes_com_motor_home_em_nosso_municipio.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que o Poder Executivo envie a esta Casa um Projeto de Lei que regulamenta, os locais de paradas dos visitantes com motor home em nosso município.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4934/ind_281_22_tonon_-_campanha_raiva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4934/ind_281_22_tonon_-_campanha_raiva.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada Campanha de Vacinação Antirrábica (contra a raiva) no Boqueirão Sul do município.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4935/ind_282_22_tonon_-_manut._baln._jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4935/ind_282_22_tonon_-_manut._baln._jardim_portugal.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada Manutenção em toda extensão do Balneário Jardim Portugal, incluindo limpeza de vala e roçagem.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4936/ind_283_22_tonon_-_levantamento_caes_e_gatos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4936/ind_283_22_tonon_-_levantamento_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja feito um levantamento de quantos animais domésticos (cães e gatos) podem ser castrados no Boqueirão Sul, com o objetivo de posteriormente realizar uma ação de castração na região.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4937/ind_284_22_tonon_-_limpeza_rua_cerdedo_baln_di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4937/ind_284_22_tonon_-_limpeza_rua_cerdedo_baln_di_franco.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja retirada a Vegetação que foi removida durante o processo de limpeza de Vala na Rua Cerdedo, localizada no Balneário Di Franco.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4940/ind_kennedy_patrol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4940/ind_kennedy_patrol.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento, em toda extensão da Rua Eldorado, localizado no Balneário Kennedy.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4941/ind_286_22_daniel_-_troca_de_luminarias_na_rua_curio__baln._carolina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4941/ind_286_22_daniel_-_troca_de_luminarias_na_rua_curio__baln._carolina.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, e a Empresa ELEKTRO–S/A Distribuidora de energia, para que faça gestões junto ao Departamento Competente, para que realize a troca de 4 (quatro) luminárias queimadas na Rua Curió em frente ao nº 555, localizada no Balneário Carolina</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4945/ind_287_22_fabiano_-manutencao_das_ruas_do_balneario_monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4945/ind_287_22_fabiano_-manutencao_das_ruas_do_balneario_monte_carlo.pdf</t>
   </si>
   <si>
     <t>Indico nas formalidades regimentais para que seja encaminhado ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, e ao setor competente, para que procedam de forma URGENTE com a manutenção das ruas do balneário Monte Carlo na comunidade Carabanas, visando levar mais segurança, conforto e comodidade a população local.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4947/ind_288_22_ivan_-_estudo_para_apresentacao_do_projeto_virada_cultural.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4947/ind_288_22_ivan_-_estudo_para_apresentacao_do_projeto_virada_cultural.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões com URGÊNCIA, para que seja realizado um estudo para apresentação de um Projeto de Lei “Virada Cultural”, sendo que não é possível ser apresentado pelo Poder Legislativo devido a inconstitucionalidade do mesmo, esse Projeto de Lei visa o pleno exercício dos direitos culturais e acesso às fontes da cultura nacional, conforme dispõe o art. 215 da constituição federal.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4948/ind_289_22_andressa_-_manutencao_passarela__centro_baln._predrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4948/ind_289_22_andressa_-_manutencao_passarela__centro_baln._predrinhas.pdf</t>
   </si>
   <si>
     <t>INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada com Urgência a manutenção na iluminação, no madeiramento e na pintura da passarela que beira o rio Ribeira no Centro do Bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4951/ind_290_22_tonon_-_sinalizacao_viaria_av._beira_mar_techo_do_baln._jardim_tropical.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4951/ind_290_22_tonon_-_sinalizacao_viaria_av._beira_mar_techo_do_baln._jardim_tropical.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada Manutenção na Sinalização Viária na Avenida Beira Mar até o Balneário Jardim Tropical.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4953/ind_atlantico_patrol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4953/ind_atlantico_patrol.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento da Rua Porto Seguro, localizado no Balneário Atlântico.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4954/ind_leao_de_iguape_patrol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4954/ind_leao_de_iguape_patrol.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento da Rua Cantareira, localizado no Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4955/sulmar_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4955/sulmar_ass.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de cascalhamento e limpeza de vala, no Balneário Sulmar.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4960/poda_de_arvores_na_avenida_sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4960/poda_de_arvores_na_avenida_sao_paulo.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que o poder executivo encaminhe ao departamento competente, para que seja realizado o serviço de poda de árvores na Avenida São Paulo, próximo ao número 790.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4961/patrolagem_ruas_amazonas_rio_grande_do_sul_santa_catarina_parana_e_guanabara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4961/patrolagem_ruas_amazonas_rio_grande_do_sul_santa_catarina_parana_e_guanabara.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que o poder executivo encaminhe ao departamento competente, para que seja realizado o serviço de patrolagem nas ruas Amazonas, Rio Grande do Norte, Santa Catarina, Paraná e Guanabara, localizadas no balneário Adriana.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4964/ind_296_22_andressa_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4964/ind_296_22_andressa_-.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido dos Munícipes e do comerciante Conrado Cawboy, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada com Urgência as manutenções em geral, da Rua: Beethoven, Balneário Adriana.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4966/ind_297_22_tonon_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4966/ind_297_22_tonon_-.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões com os departamentos competentes, no sentido de que, seja realizado o Serviço de Patrolagem na Rua Lageado, Balneário Marilena.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4974/limpeza_em_toda_extensao_avenida_sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4974/limpeza_em_toda_extensao_avenida_sao_paulo.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente para que seja feita a limpeza em toda a extensão da Avenida São Paulo, localizada no balneário Adriana.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4975/manutencao_de_buraco_esquina_rui_barbosa_-_sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4975/manutencao_de_buraco_esquina_rui_barbosa_-_sao_martinho.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente para que seja feita a manutenção de buraco na esquina da rua Rui Barbosa, localizada no balneário São Martinho.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4977/lombofaixa_na_avenida_copacabana_numero_1070.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4977/lombofaixa_na_avenida_copacabana_numero_1070.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente para que seja feita um lombo faixa na Avenida Copacabana, próximo ao número 1.070.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4978/remocao_das_lixeiras_avenida_beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4978/remocao_das_lixeiras_avenida_beira_mar.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente para que seja feita a remoção das lixeiras danificadas na Avenida Beira Mar e faça a substituição das mesmas.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4971/ind_302_22_fabiano_-manutencao_rua_araraquara_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4971/ind_302_22_fabiano_-manutencao_rua_araraquara_baln._icarai.pdf</t>
   </si>
   <si>
     <t>Indico nas formalidades regimentais para que seja encaminhado ao setor competente, para que proceda de forma URGENTE com a manutenção da Rua Araraquara no balneário Icaraí, visando levar mais segurança, conforto e comodidade a população local</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4976/ind_303_22_tonon_-___manutencao_e_substituicao_de_placas_de_concreto_dir._da_av._janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4976/ind_303_22_tonon_-___manutencao_e_substituicao_de_placas_de_concreto_dir._da_av._janaina.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja que seja feita Manutenção e Substituição das Passarelas de Concreto que dão acesso às praias do município. Incluindo a passarela localizada na direção da Avenida Janaina, após o Campo do Caju.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4979/ind_304_22_tonon_-__limpeza_de_vala_e_manutencao_de_toda_extensao_dos_baln._sao_jenuario_e_city_mar.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4979/ind_304_22_tonon_-__limpeza_de_vala_e_manutencao_de_toda_extensao_dos_baln._sao_jenuario_e_city_mar.docx.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam feitos os serviços de Limpeza de Vala e Manutenção em toda a extensão dos Balneários São Januário e City Mar. A pedido de moradores, considerando a situação atual.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4980/ind_305_22_tonon_-_servico_de_tapa_buraco_no_campo_durval_marietto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4980/ind_305_22_tonon_-_servico_de_tapa_buraco_no_campo_durval_marietto.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja Tampado o Buraco que abriu próximo ao Campo Durval Marietto, mais conhecido como Campo do Caju. O local necessita de manutenção, prevenindo possíveis acidentes, já que é sede de jogos regionais.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4989/ind_pilastras_escolas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4989/ind_pilastras_escolas.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de revestimento das pilastras com proteção contra impacto das quadras de todas as escolas do município, para melhor segurança dos alunos.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4992/ind_transito_monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4992/ind_transito_monte_carlo.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja disponibilizado um carro do Departamento de Trânsito na escola Monte Carlo na hora da saída dos alunos do período da tarde, para uma melhor segurança dos mesmos.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4994/ind_308_22_tonon_-_pontos_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4994/ind_308_22_tonon_-_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja no sentido de que atualmente o executivo trabalha na colocação e manutenção de diversos Pontos de Ônibus em todo o território do município. Para que seja priorizada a colocação de Pontos de Ônibus nos locais que não possuem nenhuma estrutura física para aguardar e as regiões com maior número de moradores que utilizam Transporte Público no município.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4995/ind_309_22_tonon_-_limpeza_matos_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4995/ind_309_22_tonon_-_limpeza_matos_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que realize a Limpeza do Mato das Guias e Sarjetas do Balneário Atlântico em diante, sentido sul. A vegetação está impedindo o escoamento das águas pluviais na região, causando alagamentos e deterioração do asfalto.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4996/ind_310_22_daniel_-_manut_boca_de_lobo_rua_alegrete_baln._marilena.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4996/ind_310_22_daniel_-_manut_boca_de_lobo_rua_alegrete_baln._marilena.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o conserto da boca de lobo e do asfalto na Rua Alegrete  	paralela com a Avenida Beira Mar localizado no Balneário Marilena e que seja tomadas as devidas providencias para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4997/ind_311_22_tonon_-_reparo_asfaltico_av._mar_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4997/ind_311_22_tonon_-_reparo_asfaltico_av._mar_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que realize o serviço de Reparo Asfáltico na Avenida Beira Mar, do Balneário Atlântico em diante, sentido sul. A vida apresenta alguns buracos e corrosões.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5004/ind_312_22_tonon_-_retorno_da__municipal_escola_de_idiomas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5004/ind_312_22_tonon_-_retorno_da__municipal_escola_de_idiomas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para que Retorne a Escola Municipal de Idiomas (EMI) que, inaugurada em 2013, oferecia aulas gratuitas de inglês e espanhol para a população.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>DANIEL RAMOS, EDER CONSTRUTOR, FABIANO PEREIRA, FABIO TONON, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5005/ind_313_22_tonon_-_manutencao_do_campo__de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5005/ind_313_22_tonon_-_manutencao_do_campo__de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para que seja realizado o serviço de Manutenção - incluindo colocação de traves e iluminação - do Campo de Futebol de Pedrinhas.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5012/manutencao_de_15_luminarias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5012/manutencao_de_15_luminarias.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente, para que seja feita manutenção de 15 luminárias na Marginal Candapuí Norte, as mesmas se encontram-se entre o balneário Britânia e Porto Velho, sendo que oito delas são sequenciais, causando grande escuridão e risco para os usuários da via.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5007/ind_315_22_tonon_-limpeza_de_rio_baln._viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5007/ind_315_22_tonon_-limpeza_de_rio_baln._viareggio.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para  que realize o serviço de Limpeza do Rio, que corta o Balneário Viareggio. A vegetação está atrapalhando o curso da água.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5008/ind_316_22_tonon_-_servico_de_cascalhamento_rua_antonio_carlos_baln._mar_e_luz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5008/ind_316_22_tonon_-_servico_de_cascalhamento_rua_antonio_carlos_baln._mar_e_luz.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para  que realize o serviço de Cascalhamento na Rua Antônio Carlos, altura do número 88, localizada no Balneário Mar e Luz. A pedido de moradores.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5009/ind_317_22_tonon_-_manutencao_do_campo__de_viarregio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5009/ind_317_22_tonon_-_manutencao_do_campo__de_viarregio.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para  que realize o serviço de Manutenção do Campo de Futebol do Viareggio, incluindo a troca das traves.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5010/ind_318_22_fabiano_-_servico_de_limpeza_de_valas_e_nivelamento_da_av._da_praia_baln._pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5010/ind_318_22_fabiano_-_servico_de_limpeza_de_valas_e_nivelamento_da_av._da_praia_baln._pedrinhas.pdf</t>
   </si>
   <si>
     <t>Manutenção Av. da Praia Pedrinhas</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5013/indicacao_319-2022_-_rua_nice.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5013/indicacao_319-2022_-_rua_nice.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento competente, no sentido de que seja providenciado a manutenção da Rua Nice (Bal. Monte Carlo) a partir da altura do nº 750.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5014/ind_320_22_milton_-_medidas_de_combate_a_roubo_de_cabos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5014/ind_320_22_milton_-_medidas_de_combate_a_roubo_de_cabos.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente, para que sejam tomadas as providencias necessárias para a contratação de vigilantes para ajudar no combate ao roubo de cabos elétricos, ou que apresente alguma medida de apoio, tendo em vista que a população está sendo muito prejudicada.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5016/limpeza_da_calcada_rua_bom_jesus_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5016/limpeza_da_calcada_rua_bom_jesus_de_iguape.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente, para que seja feita a limpeza da calçada (meio fio) da rua Bom Jesus de Iguape, localizada no balneário Britânia.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5015/ind_322_22_milton_-_remocao_de_mato_e_placa_de_rua_prox._no_570.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5015/ind_322_22_milton_-_remocao_de_mato_e_placa_de_rua_prox._no_570.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente, para que seja feita a limpeza do mato na calçada na Avenida Copacabana e remoção de placa de rua sem utilidade em frente ao número 570.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5019/limpeza_de_calcada_avenida_copacabana_numero_660.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5019/limpeza_de_calcada_avenida_copacabana_numero_660.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente, para que seja tomado providencias no sentido de fazer a limpeza da calçada de frente ao número 660, localizada na Avenida Copacabana.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5020/ind_324_22_milton_-_remocao_de_suporte_de_placas_pps_sem_uso.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5020/ind_324_22_milton_-_remocao_de_suporte_de_placas_pps_sem_uso.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente, para que sejam removidos todos os suportes de placas PPS aéreos ou não, afixados em nosso município sem uso.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5022/ind_325_22_ivan_-_placa_na_entrada_da_cidade_para_off_roads_utvs.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5022/ind_325_22_ivan_-_placa_na_entrada_da_cidade_para_off_roads_utvs.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja colocado uma placa de orientação na entrada da Cidade, pedindo aos Off roads, donos de quadriciclos, UTVs e afins, para andarem devagar e zelarem pelo cuidado com as estradas, e principalmente para uma melhor segurança dos munícipes.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5021/manutencao_do_buraco_no_cruzamento_da_rua_frei_caneca_com_a_rui_barbosa_isaaaaa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5021/manutencao_do_buraco_no_cruzamento_da_rua_frei_caneca_com_a_rui_barbosa_isaaaaa.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente, para que seja feita a manutenção do buraco no cruzamento da rua Frei Caneca, com a rua Rui Barbosa, balneário Samburá.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5024/ind_327_22_tonon_-_manut._pista_de_skate_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5024/ind_327_22_tonon_-_manut._pista_de_skate_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para  que realize o Reparo e Manutenção na Pista Municipal de Skate, localizada  no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5025/ind_328_22_tonon_-_inst._parque_recreativo_e_equipamentos_de_exercicios_fisicos_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5025/ind_328_22_tonon_-_inst._parque_recreativo_e_equipamentos_de_exercicios_fisicos_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, no sentido de que seja Instalado  um Parque Recreativo Infantil e Equipamentos de Exercícios Físicos na área livre localizada ao lado da Pista Municipal de Skate e Escola Municipal de Surfe, no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5038/ind_329_22_daniel_-_servico_de_cascalhamento_e_patrolagem_rua_rouxinol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5038/ind_329_22_daniel_-_servico_de_cascalhamento_e_patrolagem_rua_rouxinol.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao departamento competente, para que realize a patrolagem e o Cascalhamento  na Rua Rouxinol, localizada no Balneário Carolina.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5043/ind_331_22_daniel_-_patrolagem_baln._adriana_yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5043/ind_331_22_daniel_-_patrolagem_baln._adriana_yemar.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o serviço de patrolagem  em todas as Ruas do Balneário Adriana e Balneário Yemar que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5047/ind_332_22_tonon_-_iluminacao_bombeiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5047/ind_332_22_tonon_-_iluminacao_bombeiros.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para  que realize o serviço de Reparo na Iluminação Pública da Orla, entre o Posto de Salvamento dos Bombeiros e o Quiosque 10, incluindo a Pista Municipal de Skate, localizada  no Balneário Monte Carlo. O local está sem iluminação, prejudicando a prática de esportes e a segurança de todos.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5048/ind_333_22_tonon_-_horario_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5048/ind_333_22_tonon_-_horario_onibus.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, no sentido de que seja ampliado os horários de ônibus disponíveis no transporte coletivo municipal, principalmente no horário da manhã, para contemplar os usuários que precisam se deslocar para o trabalho e estão enfrentando lotação nos ônibus</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5049/ind_334_22_tonon_-_cascalhamento_rua_marilia_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5049/ind_334_22_tonon_-_cascalhamento_rua_marilia_baln._icarai.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para  que realize o Serviço de Cascalhamento na Rua Marília, travessa da Rua Batatais, localizada no Balneário Icaraí. A pedido de moradores, que estão com dificuldades de trafegar na via.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5050/ind_335_22_tonon_-_manut._calcada_cras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5050/ind_335_22_tonon_-_manut._calcada_cras.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para  que seja feita a Manutenção da Calçada de acesso ao prédio do Centro de Referência de Assistência Social (CRAS), localizada na Rua Maria José Ventura, Balneário Sarnambi. O local é acessado por idosos e pessoas com dificuldade de locomoção, causando riscos de acidentes.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5053/ind_336_22_andressa_-_manut._rua_julio_de_almeida_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5053/ind_336_22_andressa_-_manut._rua_julio_de_almeida_baln._britania.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Munícipes e proprietários de imóveis, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a necessidade de roçagem e manutenções em geral, da Rua: Julio de Almeida, altura do numero 275, Balneário Britânia.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5056/ind_337_22_andressa_-_cabos_empresas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5056/ind_337_22_andressa_-_cabos_empresas.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Munícipes, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada com Urgência a cobrança das empresas que prestam serviços de interne e telefone ao Município, para que façam os descartes dos cabos que não são mais uteis em local apropriado.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5057/ind_338_22_andressa_-_manut._rua_luiz_junceiro_mota_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5057/ind_338_22_andressa_-_manut._rua_luiz_junceiro_mota_baln._britania.pdf</t>
   </si>
   <si>
     <t>INDICO nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada, com urgência, as manutenções em geral, da Rua Luiz Junceiro Mota, altura do número 1355, Balneário Britânia.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5058/ind_339_22_andressa_-_manut._rua_humberto_paladini_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5058/ind_339_22_andressa_-_manut._rua_humberto_paladini_baln._britania.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Munícipes, dos proprietários de imóveis e do moradores, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a necessidade de roçagem e manutenções em geral, da Rua: Humberto Paladini, Balneário Britânia.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5067/ind_limpeza_de_vala_caicara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5067/ind_limpeza_de_vala_caicara.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado a limpeza de vala da Rua Petrópolis, localizado no Balneário Caiçara.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5068/ind_limpeza_rio_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5068/ind_limpeza_rio_candapui.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado a limpeza do Rio Candapuí, atras da Capela no Balneário Caiçara.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5069/ind_onibus_claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5069/ind_onibus_claudia_mara.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que a rota do ônibus escolar seja alterada, sendo assim que vá até o final das ruas do Balneário Claudiamara, para uma melhor segurança dos alunos que dependem do transporte.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5070/ind_poste_projetada_iii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5070/ind_poste_projetada_iii.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja instalado um poste no final da Rua Projetada III em frente ao número 483, Balneário Caiçara.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5071/ind_prolongamento_de_rede_caicara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5071/ind_prolongamento_de_rede_caicara.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para seja realizado o prolongamento da rede de água, das Ruas Projetada I e II, Balneário Caiçara.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5074/ind_patrol_eldorado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5074/ind_patrol_eldorado.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem em toda extensão da Rua Eldorado, localizado no Balneário Kennedy.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5075/ind_cascalhamento_b.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5075/ind_cascalhamento_b.pdf</t>
   </si>
   <si>
     <t>Ppara que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o cascalhamento da Estrada da Trincheira, localizado no Boqueirão Sul.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5077/ind_347_22_fabiano_-_reparos_na_rua_eldorado_baln._presidente_kenneddy.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5077/ind_347_22_fabiano_-_reparos_na_rua_eldorado_baln._presidente_kenneddy.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que atenda o pedido dos moradores do balneário Presidente Kenneddy no que tange aos reparos necessários da rua Eldorado, necessitando urgente de roçagem e patrolagem.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5078/ind_348_22_fabiano_-_pintura_das_lombadas_e_sinalizacao_do_baln._curitiba_ate_o_tropical.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5078/ind_348_22_fabiano_-_pintura_das_lombadas_e_sinalizacao_do_baln._curitiba_ate_o_tropical.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que atenda o pedido dos moradores do lado sul da cidade no que tange a pintura das lombadas bem como toda a sinalização a partir do balneário Curitiba até o Tropical.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5080/ind_patrol_dante_alighieri.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5080/ind_patrol_dante_alighieri.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem em toda extensão da Rua Dante Alighieri, localizado no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5085/limpeza_da_ponte_laercio_ribeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5085/limpeza_da_ponte_laercio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que encaminhe ao departamento competente, para que seja feita a limpeza da ponte Laércio Ribeiro.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5081/ind_iluminacao_da_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5081/ind_iluminacao_da_orla.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de manutenção das luminárias da Orla que se encontram apagadas em alguns pontos, principalmente onde se localiza a pista de skate.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5086/ind_cascalho_petropolis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5086/ind_cascalho_petropolis.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento da Rua Petrópolis, localizado no Balneário Claudia Mara.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5087/ind_353_22_andressa_-_manut._rua_porto_das_pedras_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5087/ind_353_22_andressa_-_manut._rua_porto_das_pedras_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Municipes, INDICO, nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a necessidade de manutenção da rua Porto das Pedras, Balneário Atlântico.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5089/ind_354_22_andressa_-_limpeza_geral_da_alagoa_da_coca-_cola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5089/ind_354_22_andressa_-_limpeza_geral_da_alagoa_da_coca-_cola.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Munícipes, dos proprietários de imóveis e do morador Marcel Sanches Gonçsvez, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a necessidade da limpeza em geral da Lagoa da coca-cola, Balneário Atlântico.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5090/ind_355_22_andressa_-_manut._rua_porto_tubarao_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5090/ind_355_22_andressa_-_manut._rua_porto_tubarao_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada, com urgência, a  manutenção em geral da Rua Porto Tubarão, Balneário Atlântico.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5091/ind_356_22_andressa_-_manut._lampada_rua_2_baln._claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5091/ind_356_22_andressa_-_manut._lampada_rua_2_baln._claudia_mara.pdf</t>
   </si>
   <si>
     <t>INDICO nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamentos competentes e a empresa Elektro, solicitando que seja realizada a manutenção da iluminação e troca da lâmpada da Rua Projetada 2, na travessa do número 30, no Balneário Claudia Mara.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5092/ind_357_22_tonon_-alinhamento_e_casacalhamento_da_rua_fernado_sabino_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5092/ind_357_22_tonon_-alinhamento_e_casacalhamento_da_rua_fernado_sabino_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para  para que realize o serviço de Alinhamento da Via - de cerca de 10 metros - e realize o serviço de Cascalhamento na Rua Fernando Sabino, localizada no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5093/ind_358_22_tonon_-_permanencia_de_cones_de_fechamento_de_transito.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5093/ind_358_22_tonon_-_permanencia_de_cones_de_fechamento_de_transito.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para que a Divisão Municipal de Trânsito e Segurança mantenha os Cones de fechamento de trânsito até às 14h durante a realização da Feira Municipal que acontece todas as sextas-feiras do Boqueirão Norte, na Alameda José Pacheco dos Santos.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5120/amparo_icarai_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5120/amparo_icarai_ass.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao _x000D_
 Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento na Rua Amparo, no Balneário Icaraí.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5121/balneario_igp_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5121/balneario_igp_ass.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento na Rua João Soares Diniz, no Balneário Iguape.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5122/ind_361_22_andressa_-_limpeza_e_rocagem_rua_antonio_menendes_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5122/ind_361_22_andressa_-_limpeza_e_rocagem_rua_antonio_menendes_baln._britania.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Munícipes e dos proprietários de imóveis, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a necessidade de roçagem e manutenções em geral, da Rua: Antonio Menendes, próximo ao número, 1795, Balneário Britânia.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5124/ind_362_22_tonon_-_cascalhamento_av._sao_joao_baln._redentor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5124/ind_362_22_tonon_-_cascalhamento_av._sao_joao_baln._redentor.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para que realize o serviço de  Cascalhamento na Avenida São João, altura do número 360, localizada no balneário Redentor.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5132/ind_363_22_fabiano_-_troca_de_lampadas_de_luminarias_baln._praia_do_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5132/ind_363_22_fabiano_-_troca_de_lampadas_de_luminarias_baln._praia_do_araca.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR e a empresa Elektro,  para que atenda o pedido dos moradores do balneário Praia do Araçá aqui representado pelo Sr. Afonso, no que tange a troca das lâmpadas queimadas das luminárias da rua João Izidio, caso necessite do código do requerente, segue: 34920617.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5133/ind_364_22_fabiano_-troca_de__postes_no_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5133/ind_364_22_fabiano_-troca_de__postes_no_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR e a empresa Elektro, para que atenda o pedido dos moradores do balneário Leão de Iguape no que tange a troca dos postes que estão caindo entre a Av. Beira Mar e as ruas Casa Verde e Cantareira.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5134/ind_365_22_fabiano_-_troca_de_braco_da_luminaria_localizada_entre_a_av._berira_mar_e_rua_jose_pacheco_dos_santos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5134/ind_365_22_fabiano_-_troca_de_braco_da_luminaria_localizada_entre_a_av._berira_mar_e_rua_jose_pacheco_dos_santos.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR e a empresa Elektro, para que atenda o pedido dos moradores do balneário Monte Carlo no que tange a troca do braço da luminária pública localizada entre a Av. Beira Mar e Rua José Pacheco dos Santos.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5135/vistoria_nas_placas_de_sinalizacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5135/vistoria_nas_placas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto aos departamentos de trânsito e obras para que faça uma vistoria nas placas de sinalização na estrada da praia e em todo bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5136/pintura_dos_guarda_copos_das_pontes_no_bairro_de_pedrinhas_ind._367.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5136/pintura_dos_guarda_copos_das_pontes_no_bairro_de_pedrinhas_ind._367.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto aos departamento de obras, para que providencie a pintura dos ´´guarda copos´´ das pontes no bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5137/remocao_dos_materiais_inserviveis_ao_redor_da_adm._do_bairro_de_pedrinhas_ind_368.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5137/remocao_dos_materiais_inserviveis_ao_redor_da_adm._do_bairro_de_pedrinhas_ind_368.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto aos departamento competente, para que seja feito a remoção dos materiais inservíveis ao redor do prédio da administração do bairro de Pedrinhas, materiais estes que causam poluição visual.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5138/remocao_dos_pontos_de_onibus_danificados_e_sem_serventia_ind._369.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5138/remocao_dos_pontos_de_onibus_danificados_e_sem_serventia_ind._369.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto aos departamento competente para que seja feita a remoção dos pontos de ônibus danificados e sem serventia espalhados pelo município, inclusive os dos bairros mais afastados como Boqueirão Sul e Pedrinhas.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5140/pintura_nos_bancos_espalhados_pelo_bairro_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5140/pintura_nos_bancos_espalhados_pelo_bairro_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente, para que seja feita pintura nos bancos espalhados pelo bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5141/servico_de_cata_treco_em_todo_bairro_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5141/servico_de_cata_treco_em_todo_bairro_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feito o serviço de ´´cata treco´´ em todo o bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5142/reforma__e_pintura_nos_pontos_de_onibus_boqueirao_sul_e_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5142/reforma__e_pintura_nos_pontos_de_onibus_boqueirao_sul_e_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feito reforma e pintura nos pontos de ônibus dos bairros de Pedrinhas e Boqueirão Sul e demais pontos espalhados em nossa cidade.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5143/remocao_do_onibus_quebrado_no_bairro_de_pedrinhas_373.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5143/remocao_do_onibus_quebrado_no_bairro_de_pedrinhas_373.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja removido o ônibus do município que encontra-se quebrado á mais de um mês na entrada do bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5144/operacao_tapa_buraco_em_toda_extensao_de_asfalto_ao_lado_direito_do_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5144/operacao_tapa_buraco_em_toda_extensao_de_asfalto_ao_lado_direito_do_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feito uma operação ´´tapa buraco´´ em toda extensão de asfalto, ao lado direito do boqueirão, tendo em vista a grande quantidade de buracos no asfalto.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5145/cascalhamento_da_rua_9_de_julho_balneario_7_de_setembro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5145/cascalhamento_da_rua_9_de_julho_balneario_7_de_setembro.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feito o cascalho na rua 9 de Julho, localizada no balneário 7 de Setembro.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5146/patrolagem_da_rua_godofredo_viana_filho_e_limpeza_nas_guias_e_calcadas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5146/patrolagem_da_rua_godofredo_viana_filho_e_limpeza_nas_guias_e_calcadas.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feito patrolagem, limpeza das guias e sarjetas na rua Godofredo Viana Filho, localizada no balneário Marusca.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5147/limpeza_de_guia_e_rua_-_julio_de_almeida_-_av._27_de_outubro_a_viela_muriae_-_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5147/limpeza_de_guia_e_rua_-_julio_de_almeida_-_av._27_de_outubro_a_viela_muriae_-_britania.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feito o serviço de limpeza de rua e guias, nas ruas Júlio de Almeida, Avenida 27 de Outubro á Viela Muriaé, localizadas no balneário Britânia.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5148/calhacao_de_postes_e_guias_do_centro_de_nossa_cidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5148/calhacao_de_postes_e_guias_do_centro_de_nossa_cidade.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja feito a caiação (pintura com cal) dos postes e guias do centro de nossa cidade.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5149/instalacao_de_placas_de_lombada_no_balneario_vitoria_e_balneario_city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5149/instalacao_de_placas_de_lombada_no_balneario_vitoria_e_balneario_city_mar.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de transito instale placas de lombada no balneário Vitória e Balneário City Mar.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5150/pintura_das_lombadas__e_lombofaixas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5150/pintura_das_lombadas__e_lombofaixas.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que sejam pintadas todas as lombadas e lombo faixas no município.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5152/ind_ensino_integral.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5152/ind_ensino_integral.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja implementado o ensino integral na Creche e no ensino Infantil, Boqueirão Sul.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5156/ind_382_22_andressa_-limpeza_de_valas_e_manutencao_do_asfalto_do_baln._marlyn_ate_o_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5156/ind_382_22_andressa_-limpeza_de_valas_e_manutencao_do_asfalto_do_baln._marlyn_ate_o_baln._araca.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Munícipes e dos proprietários de imóveis, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a limpeza das valas da Avenida Beira Mar, próximo ao Balneário Marlyn até o Balneário Araça, e a manutenção do asfalto que foi danificado.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5157/ind_383_22_andressa_-_farmacia_municipal_para_animais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5157/ind_383_22_andressa_-_farmacia_municipal_para_animais.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Munícipes e proprietários de imóveis, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, para que seja criada uma farmácia Municipal para atender os animais de nossa cidade.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5158/ind_384_22_andressa_-_desnivel_da_ciclofaixa_da_beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5158/ind_384_22_andressa_-_desnivel_da_ciclofaixa_da_beira_mar.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Munícipes, dos trabalhadores, dos proprietários de imóveis, dos turistas e ciclistas, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competente, solicitando que seja realizada a manutenção no desnível da ciclofaixa da Beira Mar.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5171/ind_lousa_digital.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5171/ind_lousa_digital.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja implantado Lousa Digital nas salas de aula de todas as escolas do município.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5172/ind_laercio_ribeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5172/ind_laercio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento em toda extensão da Rua Laércio Ribeiro, localizado no Balneário Di Franco.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5173/ind_sulmar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5173/ind_sulmar.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento em toda extensão da Avenida Hum, localizado no Balneário Sulmar.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5176/ind_388_22_andressa_-_manutecao_de_iluminacao_e_troca_de_lampadas_rua_aquarios_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5176/ind_388_22_andressa_-_manutecao_de_iluminacao_e_troca_de_lampadas_rua_aquarios_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido do Munícipe Milton, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes e notifique a empresa Elektro, solicitando que seja realizada a manutenção da iluminação e troca das lâmpadas da rua Aquários, próxima ao número 297, no Balneário Mar e sol.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5177/ind_389_22_tonon_-_limpeza_de_vala_na_av._beira_mar_do_boqueirao_norte_ate__o_baln._jardim_tropical.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5177/ind_389_22_tonon_-_limpeza_de_vala_na_av._beira_mar_do_boqueirao_norte_ate__o_baln._jardim_tropical.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para que o serviço de Limpeza das Valas de Drenagem de Águas Pluviais, que está sendo realizado atualmente na Avenida Beira Mar do Boqueirão Norte, seja feito até o Balneário São Januário e, se possível, até o Balneário Jardim Tropical. Além da Ponta Norte também.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5178/ind_390_22_tonon_-_manutencao_no_paco_municipal_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5178/ind_390_22_tonon_-_manutencao_no_paco_municipal_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para que seja realizado o serviço de Manutenção no Paço Municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5179/ind_391_22_tonon_-_reparo_nas_passarelas_de_concreto_de_pedestres_localizadas_do_baln._monte__carlo_ao_jardim_tropical.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5179/ind_391_22_tonon_-_reparo_nas_passarelas_de_concreto_de_pedestres_localizadas_do_baln._monte__carlo_ao_jardim_tropical.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para que o serviço Reparo nas Passarelas de Concreto de Pedestres que dão acesso da Avenida Beira Mar para a praia, em toda extensão da Avenida Beira Mar, contemplando do Balneário Monte Carlo ao Jardim Tropical.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5183/buraco_candapui_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5183/buraco_candapui_ass.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao _x000D_
 Departamento Competente com URGÊNCIA, para que seja realizado o serviço de manutenção do buraco localizado na Marginal Candapuí Norte esquina com a Rua Bom Jesus de Iguape, no Balneário Samburá.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5184/ind_bombeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5184/ind_bombeiro.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado fechamento em volta do Bombeiro, definindo a área militar.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5185/ind_onibus_eleicao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5185/ind_onibus_eleicao.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço divulgação e intensificação dos horários dos ônibus gratuitos no dia da eleição.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5187/ind_projeto_limpeza_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5187/ind_projeto_limpeza_praia.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja definido a data de início do projeto de limpeza das praias e dunas, e o nome para essa temporada.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5188/braco_de_luz_viaregio_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5188/braco_de_luz_viaregio_ass.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado a instalaçãode um braço de luz com luminária em poste existente na Rua das Rosas em frente ao número 15, no Balneário Viaréggio.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5189/ind_patrol_las_palmas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5189/ind_patrol_las_palmas.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento em toda extensão da Rua Las Palmas, localizado no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5190/ind_398_22_andressa_-_troca_de_poste_rua_tancredo_neves_baln._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5190/ind_398_22_andressa_-_troca_de_poste_rua_tancredo_neves_baln._marusca.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido dos Munícipes, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes e notifique a empresa Elektro, solicitando que seja realizada com Urgência a troca do poste que se encontra corroído e com rachaduras da rua Tancredo Neves, no Balneário Marusca.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5192/ind_399_22_andressa_-_rocagem_do_entorno_da_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5192/ind_399_22_andressa_-_rocagem_do_entorno_da_upa.pdf</t>
   </si>
   <si>
     <t>Atendendo aos pedidos dos Munícipes, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja realizada a roçagem do mato nas áreas externas da UPA.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5193/ind_400_22_andressa_-_colocacao_de_placas_de_vagas_para_deficientes_nos_estacionamentos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5193/ind_400_22_andressa_-_colocacao_de_placas_de_vagas_para_deficientes_nos_estacionamentos.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido das pessoas com deficiências, INDICO nas formalidades Regimentais, ao chefe do poder Executivo, para que faça gestões junto ao Departamentos Competentes, solicitando que seja reservado e colocado placas de vagas de estacionamento para deficientes nas Avenidas principais e na Avenida Beira Mar.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5196/ind_401_22_andressa_-_estacionamento_pcds.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5196/ind_401_22_andressa_-_estacionamento_pcds.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades Regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao departamentos competentes, solicitando que seja reservado e colocado placas de vagas de estacionamento para deficientes nas Avenidas principais e na Avenida Beira Mar.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5197/ind_402_22_tonon_-_zeladoria_copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5197/ind_402_22_tonon_-_zeladoria_copacabana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja feito o serviço de Zeladoria nas 2 (duas) primeiras quadras da Avenida Copacabana, incluindo varrer.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5199/ind_403_22_tonon_-_manut._sede_conselho_tutelar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5199/ind_403_22_tonon_-_manut._sede_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que seja realizado o serviço de manutenção na sede do Conselho Tutelar, localizado na Rua Iguape, nº 36 - Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5200/ind_404_22_tonon_-_troca_das_placas_turisticas_na_orla_requalificada_boqueirao_norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5200/ind_404_22_tonon_-_troca_das_placas_turisticas_na_orla_requalificada_boqueirao_norte.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que para que realize a troca das Placas Turísticas na Orla Requalificada, localizada no Boqueirão Norte, seguindo o padrão com madeiras rústicas das que estão sendo instaladas na extensão do município, através do DADE.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5207/ind_manutencao_da_ponte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5207/ind_manutencao_da_ponte.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de manutenção da ponte ao lado da escola Meu Recanto, Rua Iguape, localizado no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5208/ind_praca_dos_tanoeiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5208/ind_praca_dos_tanoeiros.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de instalação de braço do poste de iluminação pública para o lado de dentro da Praça dos Tanoeiros.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5209/ind_velorio_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5209/ind_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado a manutenção da parte elétrica do velório municipal.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5211/indicacao_no_408.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5211/indicacao_no_408.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja providenciado a limpeza e roçagem do mato na Alameda Álvares Penteado (Bal. Brasília) a partir da altura do nº 70.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5215/ind_409_22_tonon_-_placas_sinalizacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5215/ind_409_22_tonon_-_placas_sinalizacao.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam instaladas Placas de sinalização, avisos ao banhistas e educacionais na beira do Mar Pequeno, principalmente na região da Ponta da Praia, que atrai cada vez mais visitantes, necessitando de maior sinalização.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5216/ind_410_22_tonon_-_banheiro_publico_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5216/ind_410_22_tonon_-_banheiro_publico_orla.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, para que estenda o horário de funcionamento do Banheiro Público da Orla, localizado no Balneário Britânia. Atualmente o local está fechando às 17h e não atende devidamente a população e visitantes.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5227/ind_barra_assoreada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5227/ind_barra_assoreada.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de limpeza da barra que está assoreada com muito mato e areia, por esse motivo a água não está escoando e consequentemente invade as ruas do Balneário Marilena.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5228/ind_caxambu_luminaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5228/ind_caxambu_luminaria.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de troca de luminária, Rua Caxambu em frente ao número 380, localizado no Balneário Britânia.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5230/ind_praia_sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5230/ind_praia_sao_januario.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço fiscalização na praia do São Januário, a movimentação de carros está muito grande nos finais de semana, colocando em risco a vida dos banhistas.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5229/ind_414_22_fabiano_-_troca_de_postes_av._beira_mar_e_ruas_casa_verde_e_cantareira_no_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5229/ind_414_22_fabiano_-_troca_de_postes_av._beira_mar_e_ruas_casa_verde_e_cantareira_no_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Postes Leão de Iguape</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5231/ind_patrol_flor_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5231/ind_patrol_flor_de_iguape.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento, da Rua Pacaembu Balneário Flor de Iguape.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5238/sinalizacao_e_pintura_ciclovia_da_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5238/sinalizacao_e_pintura_ciclovia_da_candapui.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a pintura e sinalização da ciclovia da marginal Candapuí.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5239/limpeza_de_meio_fio_rua_bom_jesus_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5239/limpeza_de_meio_fio_rua_bom_jesus_de_iguape.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a limpeza do meio fio da rua Bom Jesus de Iguape, localizada no balneário Britânia.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5232/ind_humberto_paladini_luminaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5232/ind_humberto_paladini_luminaria.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço instalação de luminária completa, na Rua Humberto Paladini em frente aos números 1.222 e 1.195, localizado no Balneário Britânia.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5269/instalacao_de_lixeira_container_balneario_ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5269/instalacao_de_lixeira_container_balneario_ubatuba.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja feita a instalação de lixeira do tipo container no balneário Ubatuba, próximo ao mar pequeno para uso da comunidade.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5248/manutencao_do_guiche_eletronico_de_senhas_do_protocolo_na_prefeitura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5248/manutencao_do_guiche_eletronico_de_senhas_do_protocolo_na_prefeitura.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento competente para que seja providenciado a manutenção do guichê eletrônico de senhas no setor de cadastro da prefeitura.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5265/consultorio_odontologico_dental_case.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5265/consultorio_odontologico_dental_case.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que o município faça aquisição de um consultório odontológico dental case para o atendimento domiciliar de idosos e pessoas com dificuldade de locomoção.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5268/instalacao_de_placa_no_centro_poliesportivo_na_av_beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5268/instalacao_de_placa_no_centro_poliesportivo_na_av_beira_mar.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestão junto ao departamento de competente para que seja instalada uma placa no centro poliesportivo na Avenida Beira Mar, onde se encontra as aulas de Judô, Surf, Karatê e Jiu-jitsu.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5249/indicacao_no_425.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5249/indicacao_no_425.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao departamento competente, no sentido de que sejam afixados mais containers de lixo entre o corpo de bombeiros e o banheiro público.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5251/ind_rocagem_rouxinol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5251/ind_rocagem_rouxinol.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de limpeza de vala e roçagem, em toda extensão, da Rua Rouxinol Balneário Carolina.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5254/indicacao_no_427.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5254/indicacao_no_427.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento competente, no sentido de que seja providenciado a limpeza e roçagem do mato em toda a extensão da Rua Jorge Farah, Balneário Canadá.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5252/ind_tambor_de_lixo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5252/ind_tambor_de_lixo.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja colocado mais tambores de lixo nas praias, principalmente nas mais movimentadas como: Araçá, Porto Velho, Adriana, Boqueirão, Pedrinhas e demais praias.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5253/ind_luminaria_rei_artur.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5253/ind_luminaria_rei_artur.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de manutenção das luminárias queimadas, da Rua Rei Artur, localizado no Balneário Vila Real.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5257/ind_430_22_fabiano_-_manutencao_da_esatrada_da_vizinhanca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5257/ind_430_22_fabiano_-_manutencao_da_esatrada_da_vizinhanca.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que informe ao departamento competente a necessidade de manutenção da Estrada da Vizinhança no trecho entre a comunidade do Carabanas e o Claudiamara.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5258/ind_431_22_fabiano_-_manutencao_da_passarela_de_acesso_a_praia_em_frente_ao_baln._bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5258/ind_431_22_fabiano_-_manutencao_da_passarela_de_acesso_a_praia_em_frente_ao_baln._bermudas.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que informe ao departamento competente a necessidade de manutenção da passarela de acesso à praia em frente ao Balneário Bermudas.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5259/ind_432_22_fabiano_-_manutencao__da_rua_casa_verde_no_baln._leao_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5259/ind_432_22_fabiano_-_manutencao__da_rua_casa_verde_no_baln._leao_de_iguape.pdf</t>
   </si>
   <si>
     <t>Indico, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que informe ao departamento competente a necessidade de manutenção da Rua Casa Verde no Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5264/ind_433_22_daniel_-_conserto_da_boca_de_lobo_na_a_avenida_beira_mar_no_11370_baln._icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5264/ind_433_22_daniel_-_conserto_da_boca_de_lobo_na_a_avenida_beira_mar_no_11370_baln._icarai.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o conserto da boca de lobo na a Avenida Beira Mar, nº 11370 (em frente ao Cartório da Ilha) localizado no Balneário Icaraí.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5280/ind_limpeza_das_entradas_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5280/ind_limpeza_das_entradas_da_praia.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de limpeza das entradas das praias, todas as sextas-feiras até o final da temporada, por onde entram os carrinheiros, pois o acúmulo de areia está dificultando a passagem desses trabalhadores.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5284/ind_435_22_fabiano_-_academia_ar_livre_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5284/ind_435_22_fabiano_-_academia_ar_livre_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>Academia Mar e Sol</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5305/ind_436_22_daniel_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5305/ind_436_22_daniel_-.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize a instalação de novos equipamentos de academia ao Ar livre no ESF Pedrinhas, localizada na Vila das Pedrinhas, para que tome as providências necessária e realize esse importante investimento.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5306/pintura_lomb_e_faixas_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5306/pintura_lomb_e_faixas_ass.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de pintura das lombofaixas e faixas de pedestres.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5308/limpeza_e_rocagem_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5308/limpeza_e_rocagem_ass.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JR, para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de limpeza das ruas e roçagem das calçadas do Balneário Monte Carlo ao Balneário Adriana.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4179/mocao_001_22_-_rogerio_-_wilson_de_alemida_lima.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4179/mocao_001_22_-_rogerio_-_wilson_de_alemida_lima.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Senhor WILSON ALMEIDA LIMA, atual Prefeito Municipal de Iguape.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>MILTINHO, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4211/mocao_002_22_-_milton_-_pesar_maria_virginia_da_silva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4211/mocao_002_22_-_milton_-_pesar_maria_virginia_da_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida MARIA VIRGINIA DA SILVA, que no dia 09 de janeiro de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>IVAN HELENO, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4212/mocao_003_22_-_ivan_-_pesar_edite_moraes_santos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4212/mocao_003_22_-_ivan_-_pesar_edite_moraes_santos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga EDITE MORAES SANTOS, que neste último 20 de janeiro de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>FABIO TONON, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4213/mocao_004_22_-_tonon_-_pesar_miriel_aleixo_ferreita.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4213/mocao_004_22_-_tonon_-_pesar_miriel_aleixo_ferreita.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo Miriel Aleixo Ferreira, que no último dia 24 de janeiro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4214/mocao_005_22_-_ivan_-_pesar_rubens_rodrigues.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4214/mocao_005_22_-_ivan_-_pesar_rubens_rodrigues.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo RUBENS RODRIGUES, que neste último 22 de janeiro de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>EMERSON GRYLLO, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4215/mocao_006_22_-_gryllo_-_pesar_takaco_satake.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4215/mocao_006_22_-_gryllo_-_pesar_takaco_satake.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga TAKACO SATAKE, conhecida por todos como “Dona Isabel” que no dia 21 de janeiro 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>FABIANO PEREIRA, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4229/mocao_007_22_-_fabiano_-_pesar_obardo_gomes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4229/mocao_007_22_-_fabiano_-_pesar_obardo_gomes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo OBARDO GOMES, que neste último 29 de janeiro de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4230/mocao_008_22_-_gryllo_-_congratulacoes_servidores_da_coleta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4230/mocao_008_22_-_gryllo_-_congratulacoes_servidores_da_coleta.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES a todos os Servidores da Coleta no Muncípio de Ilha Comprida, ora representados pelo Sr. Osvaldo Cecilio de Souza, responsável pelo setor.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4299/mocao_009_22_-_ivan_-_congratulacoes_luara_tallada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4299/mocao_009_22_-_ivan_-_congratulacoes_luara_tallada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES a Atleta de Jiu-Jitsu Luara de Souza Tallada.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4342/mocao_010_22_-_tonon_-_pesar_ricardo_ribeiro_barros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4342/mocao_010_22_-_tonon_-_pesar_ricardo_ribeiro_barros.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo Ricardo Ribeiro Barros, que neste último 11 de fevereiro de 2022, certamente pela vontade de “DEUS,” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4352/mocao_de_congratulacoes_revista_vento_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4352/mocao_de_congratulacoes_revista_vento_sul.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Revista Vento Sul, representada pelos senhores Geraldo Natalino de Oliveira, Laércio Ribeiro e Gustavo de Matos Oliveira.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4364/mocao_012_22_-_andressa_-_pesar_vilmar_nunes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4364/mocao_012_22_-_andressa_-_pesar_vilmar_nunes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga Vilmar Nunes da Silva Freitas, que neste último 22 de fevereiro de 2022, certamente pela vontade de “DEUS,” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4389/mocao_013_22_-_ivan_-_congratulacoes_aris_esporte_clube.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4389/mocao_013_22_-_ivan_-_congratulacoes_aris_esporte_clube.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à Equipe Aris Esporte Clube.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4399/mocao_014_22_-_tonon_-_congratulacoes_weverton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4399/mocao_014_22_-_tonon_-_congratulacoes_weverton.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES ao senhor Weverton Clecio Silva.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4400/mocao_015_22_-_ivan_-_pesar_jonas_aguiar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4400/mocao_015_22_-_ivan_-_pesar_jonas_aguiar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo JONAS AGUIAR, Marujo como ele gostava de ser chamado, que neste último 28 de fevereiro de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4432/mocao_016_22_-_andressa_-_repudio_arthur_do_val.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4432/mocao_016_22_-_andressa_-_repudio_arthur_do_val.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, MOÇÃO DE REPÚDIO em face das declarações  do Deputado Estadual Arthur Moledo do Val.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4433/mocao_017_22_-_daniel_-_pesar_antonio_carlos_pupo_ferreira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4433/mocao_017_22_-_daniel_-_pesar_antonio_carlos_pupo_ferreira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo ANTÔNIO CARLOS PUPO FERREIRA, que neste último dia 07 de Março, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4460/mocao_018_22_-_andressa_-_congratulacoes_escoteiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4460/mocao_018_22_-_andressa_-_congratulacoes_escoteiro.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES ao 13º Distrito Escoteiro de São Paulo - Costa Mata Atlântica.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4480/mocao_019_22_-_daniel_-_pesar_ester_nola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4480/mocao_019_22_-_daniel_-_pesar_ester_nola.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga ESTER MENDES NOLA, que neste último dia 20 de Março, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4551/mocao_020_22_-_ivan_-_congratulacoes_sim.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4551/mocao_020_22_-_ivan_-_congratulacoes_sim.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à Imobiliária Sim Imóveis em Ilha Comprida.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
     <t>EDER CONSTRUTOR, ANDRESSA CERONI, DANIEL RAMOS, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4582/mocao_021_22_-_oeder_-_pesar_rincon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4582/mocao_021_22_-_oeder_-_pesar_rincon.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares do saudoso e querido amigo Freddy Rincón, que no último 14 de abril, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4583/mocao_022_22_-_milton_-_pesar_jander_fernades.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4583/mocao_022_22_-_milton_-_pesar_jander_fernades.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido JANDER FERNANDES, que no dia 16 de abril de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4584/mocao_023_22_-_milton_-_pesar_alsemo_fortunato_forati.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4584/mocao_023_22_-_milton_-_pesar_alsemo_fortunato_forati.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido ANSELMO FORTUNATO FORATI, que no dia 14 de abril de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4597/mocao_024_22_-_gryllo_-_congratulacoes__cristina_de_souza_ferraz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4597/mocao_024_22_-_gryllo_-_congratulacoes__cristina_de_souza_ferraz.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Sra. Cristina de Souza Ferraz.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4608/mocao_025_22_-_milton_-_congratulacoes_moto_clube_abutres.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4608/mocao_025_22_-_milton_-_congratulacoes_moto_clube_abutres.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Moto Clube Abutres's Raça em Extinção.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4609/mocao_026_22_-_rogerio_-_congratulacoes_claudinei_de_barros_rodrigues.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4609/mocao_026_22_-_rogerio_-_congratulacoes_claudinei_de_barros_rodrigues.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Sr. Claudinei de Barros Rodrigues.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4673/mocao_027_22_-_daniel_-_pesar_justiniano_vianna.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4673/mocao_027_22_-_daniel_-_pesar_justiniano_vianna.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo Dr. JUSTINIANO VIANNA SOBRINHO que neste último dia 10 de Maio, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4675/mocao_028_22_-_fabiano_-_congratulacoes_cipa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4675/mocao_028_22_-_fabiano_-_congratulacoes_cipa.pdf</t>
   </si>
   <si>
     <t>Moção De Congratulações,  à Comissão Interna de Prevenção de Acidentes.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4699/mocao_029_22_-_rogerio_-_congratulacoes_cristiana_alberto_de_lima.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4699/mocao_029_22_-_rogerio_-_congratulacoes_cristiana_alberto_de_lima.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Sra. Cristiana Alberto de Lima e à Academia Ponchet</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4712/mocao_030_22_-_tonon_-_congratulacao_dra._solange.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4712/mocao_030_22_-_tonon_-_congratulacao_dra._solange.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES a Doutora Solange Maria Tristão de Magalhães Fortes.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4756/mocao_031_22_-_ivan_-_congratulacoes_mestre_capoeira_bambu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4756/mocao_031_22_-_ivan_-_congratulacoes_mestre_capoeira_bambu.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES ao Mestre de Capoeira Silvio Aparecido Chaves (Mestre Bambú).</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4757/mocao_032_22_-_daniel_-_congratulacoes_vagner_bodyboard.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4757/mocao_032_22_-_daniel_-_congratulacoes_vagner_bodyboard.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao Atleta VAGNER ALMEIRA DE ANDRADE, que participou do Campeonato World Festival Itacoatiara Pró/RJ Brazil 2.022, saindo triunfador da 2º (segunda) Etapa do Campeonato Brasileiro de BODYBOARD categoria especial PCD, demonstrando muita superação e garra e que esta sempre a representar e enaltecer a cidade de Ilha Comprida/SP.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4789/mocao_033_22_-_gryllo_-_pesar_sueli_ferreira_miranda.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4789/mocao_033_22_-_gryllo_-_pesar_sueli_ferreira_miranda.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga SUELI FERREIRA MIRANDA, que no dia 10 de junho de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4774/mocao_034_22_-_oeder_-_pesar_marilene.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4774/mocao_034_22_-_oeder_-_pesar_marilene.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga MARILENE PEREIRA DE ANDRADE, que no último 08 de junho, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4775/mocao_035_22_-_fabiano_-_congratulacao_fiscalizacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4775/mocao_035_22_-_fabiano_-_congratulacao_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao setor de fiscalização pelos excelentes serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4811/mocao_036_22_-_andressa_-_pesar_dirce_tallada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4811/mocao_036_22_-_andressa_-_pesar_dirce_tallada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga Dirce Tallada, que no último 19 de junho, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4812/mocao_037_22_-_milton_-_pesar_nilda_lima.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4812/mocao_037_22_-_milton_-_pesar_nilda_lima.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga Nilda Lima de Oliveira Rodrigues, que no último 15 de junho, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4813/mocao_038_22_-_andressa_-_wagner_florido.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4813/mocao_038_22_-_andressa_-_wagner_florido.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo Wagner Felipe Florido, que no último 17 de junho, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4814/mocao_039_22_-_andressa_-_repudio_procurador_registro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4814/mocao_039_22_-_andressa_-_repudio_procurador_registro.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, MOÇÃO DE REPÚDIO em face da inadmissível e covarde agressão à Procuradora Municipal de Registro, Gabriela Samadello Monteiro de Barros, realizada pelo Procurador Municipal de Registro, Demetrius Oliveira de Macedo.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4827/mocao_040_22_-_gryllo_-_pesar_irene_martins_alves.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4827/mocao_040_22_-_gryllo_-_pesar_irene_martins_alves.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares da saudosa e querida Sra. Irene Martins Alves, que no dia 16 de junho de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4850/mocao_041_22_-_daniel_-_pesar_jose_antonio_barbosa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4850/mocao_041_22_-_daniel_-_pesar_jose_antonio_barbosa.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo José Antônio Barbosa que neste último dia 25 de junho, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4857/mocao_42_-_fabiano_-_congratucao_aos_membros_do_programa_crianca_feliz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4857/mocao_42_-_fabiano_-_congratucao_aos_membros_do_programa_crianca_feliz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO aos membros do Programa Criança Feliz.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4895/ass_mocao_renata_guri.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4895/ass_mocao_renata_guri.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Congratulações a Sra. Renata Paula Machado Campos.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4896/ass_mocao_congratulacoes-espaco_cultural.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4896/ass_mocao_congratulacoes-espaco_cultural.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, Moção de Congratulações ao Sr. Anderson Barbosa Ribeiro, Diretor da Divisão de Cultura do nosso município, juntamente com sua equipe formada pelo Srs. Müller Calvacanti e Matheus Calvacanti.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4915/mocao_045_22_-_fabiano_-_repudio_vivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4915/mocao_045_22_-_fabiano_-_repudio_vivo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO a EMPRESA VIVO S/A, consoante as razões ora expostas. REQUEREMOS AINDA que da aprovação desta seja oficiada à empresa repudiada; ao Exmo. Sr. Prefeito Municipal, bem assim, aos demais órgãos de controle, inclusive, a ANATEL e ao Ilmo. Sr. Representante do Ministério Público Estadual (Edifício do fórum local) para que tomem conhecimento desta e, se necessário, adotem as providências cabíveis.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4919/ass_mocao_fundo_social2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4919/ass_mocao_fundo_social2.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES, a todos os funcionários do Departamento de Desenvolvimento Social aqui representado pela Diretora ISABELLE MARTINS BENETTI, com a parceria do Fundo Social de Solidariedade aqui representado pela Presidente JULIANA PEITL.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4938/mocao_047_22_-_daniel_-_pesar_aurea.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4938/mocao_047_22_-_daniel_-_pesar_aurea.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga ÁUREA JANUÁRIO LOURENÇO que neste último dia 08 de Agosto, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4939/mocao_048_22_-_pesar_diva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4939/mocao_048_22_-_pesar_diva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga DIVA DA SILVA MARIETTO que neste último dia 09 de Agosto, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4942/ass_mocao_fundo_social_at..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4942/ass_mocao_fundo_social_at..pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES, a todos os funcionários do Departamento de Desenvolvimento Social aqui representado pela Diretora ISABELLE MARTINS BENETTI, pela gestão de qualidade, excelente desempenho, empatia e amor dedicados aos munícipes de nossa cidade em acolhimento às pessoas em situações de vulnerabilidade social, solicitando apoio para qualquer tipo de necessidade.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4943/mocao_050_22_-_gryllo_-_pesar_durcilia_domingues_goncalves.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4943/mocao_050_22_-_gryllo_-_pesar_durcilia_domingues_goncalves.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares da saudosa e querida Sra. Durcília Domingues Gonçalves, que no dia 06 de agosto de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4969/mocao_051_22_-_gryllo_-_pesar_cicero.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4969/mocao_051_22_-_gryllo_-_pesar_cicero.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares da saudoso e querido Sr. CÍCERO ASSENCIO SAVOLDI, que no dia 18 de agosto de 2022, certamente pela vontade de “DEUS”, Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4993/mocao_de_congrat.fundo_social.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4993/mocao_de_congrat.fundo_social.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Fundo Social de Solidariedade do Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5030/mocao_053_22_-_milton-_pesar_raimundo_da_costa_freitas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5030/mocao_053_22_-_milton-_pesar_raimundo_da_costa_freitas.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido RAIMUNDO DA COSTA FREITAS, que no dia 13 de setembro de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5031/mocao_054_22_-_daniel_-_pesar_renan..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5031/mocao_054_22_-_daniel_-_pesar_renan..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo Renan Lerick de Morães que neste último dia 08 de Setembro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial._x000D_
 E que dê conhecimento destes a sua mãe Senhora Linamar de Morães Aparecido e a todos os familiares</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5032/mocao_055_22_-_ivan_-_pesar_sonia_maria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5032/mocao_055_22_-_ivan_-_pesar_sonia_maria.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudosa e querida amiga SONIA MARIA BATISTA MACÊDO GARVINO, que neste último 07 de setembro de 2022, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5037/congratulacoes_marinho_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5037/congratulacoes_marinho_ass.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOCÃO DE CONGRATULAÇÕES ao senhor MARIO ANTONIO DE MORAES FILHO.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5059/mocao_057_22_-_oeder_-_congratulacoes_marcelo_tenorio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5059/mocao_057_22_-_oeder_-_congratulacoes_marcelo_tenorio.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOCÃO DE CONGRATULAÇÕES ao senhor MARCELO DOS SANTOS TENÓRIO.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5076/mocao_058_22_-_daniel_-_congratulacao_charles_do_bronx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5076/mocao_058_22_-_daniel_-_congratulacao_charles_do_bronx.pdf</t>
   </si>
   <si>
     <t>MOCÃO DE CONGRATULAÇÕES ao senhor: CHARLES OLIVEIRA DA SILVA "Charles do Bronx".</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5079/mocao_059_22_-_ivan_-_pesar_keren_mendes_scarparo_correa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5079/mocao_059_22_-_ivan_-_pesar_keren_mendes_scarparo_correa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares da saudosa e querida amiga KEREN MENDES SCARPARO CORRÊA,</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5083/mocao_060_22_-_gryllo_-_congratulacoes_johana_vieira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5083/mocao_060_22_-_gryllo_-_congratulacoes_johana_vieira.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES a Sra. JOHANA VIEIRA, profissional do instituto de beleza JOHANA HEAR  pela sua brilhante participação no Concurso Estadual Tesoura de Ouro, conquistando o 1º lugar</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5126/mocao_061_22_-_milton-_pesar_benedito_de_souza_aguiar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5126/mocao_061_22_-_milton-_pesar_benedito_de_souza_aguiar.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, repeitados as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido BENEDITO DE SOUZA AGUIAR, que no dia 29 de setembro de 2022, certamente pela vontade de "DEUS", deixou esta vida a caminho da Vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5127/mocao_062_22_-_daniel_-_pesar_eder_jofre.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5127/mocao_062_22_-_daniel_-_pesar_eder_jofre.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo ÉDER JOFRE (pugilista brasileiro galo de ouro) neste último dia 02 de Outubro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5130/mocao_063_22_-_rogerio_-_congratulacoes_adelson_carneiro_rodrigues.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5130/mocao_063_22_-_rogerio_-_congratulacoes_adelson_carneiro_rodrigues.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÃO, ao Sr. Adelson Carneiro Rodrigues, primeiro brasileiro a fazer expedição do Oiapoque ao Chuí de caiaque.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5151/mocao_-_no_64.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5151/mocao_-_no_64.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, MOÇÃO DE CONGRATULACÕES ao Sr. Rogério José Romero.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5154/mocao_065_22_-_oeder_-_congratulacoes_servidores_tre.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5154/mocao_065_22_-_oeder_-_congratulacoes_servidores_tre.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOCÃO DE CONGRATULAÇÕES aos servidores do TRE-Cartório Eleitoral da 51° Zona Eleitoral as senhoras(es), DANIELLE SALCEDO AREUNETE DE LIMA, FERNANDO GIRAUTA CUELLAR, KEITHE BIGAS, BIANCA CRISTINA DA ROSA AZAMA, KEMILYN CRISTINA RIBEIRO MENDES, MATHEUS GEOVANI SILVA DA ROSA E YAGO SOUSA REGIS.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5159/mocao_066_22_-_ivan_-_pesar_noberto_castao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5159/mocao_066_22_-_ivan_-_pesar_noberto_castao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo NORBERTO FRANCISCO CASTÃO,</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5181/mocao_067_22_-_fabiano_-_pesar_edison_franca_fortes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5181/mocao_067_22_-_fabiano_-_pesar_edison_franca_fortes.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo Edison França Fortes, que neste último dia 15 de outubro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5203/mocao_068_22_-_milton-_pesar_benedito_adail_carneiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5203/mocao_068_22_-_milton-_pesar_benedito_adail_carneiro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo BENEDITO ADAIL CARNEIRO</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5206/mocao_069_22_-_oeder_-_pesar_jose_cicero.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5206/mocao_069_22_-_oeder_-_pesar_jose_cicero.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo JOSÉ CÍCERO PEREIRA GOMES, que no último dia 27 de outubro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5210/mocao_de_congrat._equipe_de_surf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5210/mocao_de_congrat._equipe_de_surf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES a Equipe de Surf do município de Ilha Comprida.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5217/mocao_071_22_-_gryllo_-_pesar_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5217/mocao_071_22_-_gryllo_-_pesar_paulo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo PAULO ROBERTO AYRES, que no último dia 25 de outubro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5245/mocao_072_22_-_tonon-_de_congratulacao_feira_dos_produtores_rurais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5245/mocao_072_22_-_tonon-_de_congratulacao_feira_dos_produtores_rurais.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES as funcionárias da Prefeitura Municipal de Ilha Comprida: Gestora do Centro de Formação: Pamela Garcia e Professora de capacitação da I Feira do Produtor Rural: Cibele Firmino.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5262/mocao_de_congrat._irineu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5262/mocao_de_congrat._irineu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Senhor Irineu Manoel.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5263/mocao_074_22_-_oeder_-_congratulacoes_luara_tallada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5263/mocao_074_22_-_oeder_-_congratulacoes_luara_tallada.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOCÃO DE CONGRATULAÇÕES a atleta LUARA DE SOUZA TALLADA.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5275/mocao_075_22_-_andressa_-_pesar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5275/mocao_075_22_-_andressa_-_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares das saudosas e queridas Ana Beatriz Januário e Angela Vitória Januário.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5282/mocao_077_22_-_tonon-_congratulacao_bombeiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5282/mocao_077_22_-_tonon-_congratulacao_bombeiros.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES a Cristiano Barbosa de Almeida, pelos serviços prestados para o Grupamento de Bombeiros Marítimos (Salvamar Paulista), atuando no município de Ilha Comprida como Guarda-vidas por Tempo Determinado (GVTD).</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5281/mocao_078_22_-_daniel_-_congratulacoes_vagner_almeira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5281/mocao_078_22_-_daniel_-_congratulacoes_vagner_almeira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao Atleta VAGNER ALMEIRA DE ANDRADE, que participou do CIRCUITO BRASILEIRO DE BODYBOARDING 2022 - PRAIA DO FUTURO - CE, saindo o 1º Campeão Nacional de PCD (pessoas com deficiência) da História do BODYBOARD, levando para Ilha Comprida – SP o título de Bodyboarding.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>ROGERINHO REVITTI, ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5309/mocao_079_22_-_rogerio_-_congratulacoes_adriana_barbosa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5309/mocao_079_22_-_rogerio_-_congratulacoes_adriana_barbosa.pdf</t>
   </si>
   <si>
     <t>Apresento a Mesa, ouvido o Douto e Soberano Plenário, cumprido as formalidades Regimentais, Moção de Congratulações a atleta de fisiculturismo Adriana Barbosa Martins por ter levando o nome de Ilha Comprida, Vale do Ribeira e do Brasil, em importante competição de fisiculturismo onde sagrou-se foi campeã sul-americano e Campeã Overall, além de ganhar o pro card que lhe deu o direito de disputar no ano de 2023 no Mexico Mr. Universe PRO/AM</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5310/mocao_080_22_-_daniel_-_congratulacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5310/mocao_080_22_-_daniel_-_congratulacao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Coordenador Técnico de Turismo Leone de Souza Silva Junior e o Guia De Turismo Cláudio Pedroso Rocha pela realização do projeto “Visita ao Centro Histórico de Iguape”, realizado com os alunos da escola EMEF Monte Carlo, durante o terceiro bimestre de 2022. O projeto em questão atendeu cerca de 150 estudantes (entre12 e 13 anos), e teve por objetivo despertar os jovens para a importância histórica e ambiental da nossa região.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5315/mocao_081_22_-_daniel_-_de_pesar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5315/mocao_081_22_-_daniel_-_de_pesar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo CAMILO FERREIRA BARBOSA que neste último dia 02 de Dezembro, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5323/mocao_082_22_-_andressa_-_congratulacoes_ganhadores_concurso.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5323/mocao_082_22_-_andressa_-_congratulacoes_ganhadores_concurso.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES aos ganhadores do Concurso Práticas Exitosas.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4197/parecer_pl_001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4197/parecer_pl_001.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 001/2022.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4198/parecer_pl_002.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4198/parecer_pl_002.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 002/2022.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4199/parecer_pl_003.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4199/parecer_pl_003.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 003/2022.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4200/parecer_pl_004.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4200/parecer_pl_004.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 004/2022.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4206/parecer_pl_006.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4206/parecer_pl_006.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 006/2022.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4207/parecer_pl_007.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4207/parecer_pl_007.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 007/2022.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4208/parecer_pl_008.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4208/parecer_pl_008.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 008/2022.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4209/parecer_pl_009.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4209/parecer_pl_009.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 009/2022.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4210/parecer_pl_010.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4210/parecer_pl_010.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 010/2022.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4237/parecer_pl_011.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4237/parecer_pl_011.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao Substitutivo Nº 01 ao PL 011/2022.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4332/parecer_pl_012.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4332/parecer_pl_012.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 012/2022.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4238/parecer_pl_013.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4238/parecer_pl_013.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao Substitutivo Nº 01 ao PL 013/2022.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4239/parecer_pl_014.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4239/parecer_pl_014.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 014/2022.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4302/parecer_pl_015.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4302/parecer_pl_015.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 015/2022.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4240/parecer_pl_016.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4240/parecer_pl_016.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 016/2022.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4363/parecer_pl_017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4363/parecer_pl_017.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 017/2022.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4333/parecer_pl_019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4333/parecer_pl_019.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 019/2022.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4403/parecer_pl_020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4403/parecer_pl_020.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 020/2022.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4334/parecer_pl_021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4334/parecer_pl_021.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 021/2022.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4335/parecer_pl_022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4335/parecer_pl_022.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 022/2022.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4336/parecer_pl_023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4336/parecer_pl_023.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 023/2022.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4337/parecer_pl_024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4337/parecer_pl_024.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 024/2022.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4457/parecer_pl_025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4457/parecer_pl_025.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 025/2022.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4338/parecer_pl_026.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4338/parecer_pl_026.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 026/2022.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4339/parecer_pl_027.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4339/parecer_pl_027.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 027/2022.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4345/parecer_pl_028.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4345/parecer_pl_028.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 028/2022.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4404/parecer_pl_030.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4404/parecer_pl_030.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 030/2022.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4554/parecer_pl_031_-_desfavoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4554/parecer_pl_031_-_desfavoravel.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 031/2022.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4512/parecer_pl_032.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4512/parecer_pl_032.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 032/2022.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4405/parecer_pl_033.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4405/parecer_pl_033.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 033/2022.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4406/parecer_pl_034.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4406/parecer_pl_034.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 034/2022.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4458/parecer_pl_035.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4458/parecer_pl_035.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 035/2022.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4459/parecer_pl_036.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4459/parecer_pl_036.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 036/2022.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4603/parecer_pl_037_-_desfavoravel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4603/parecer_pl_037_-_desfavoravel.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Lei 037/2022.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4511/parecer_pl_038.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4511/parecer_pl_038.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 038/2022.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4546/parecer_pl_039.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4546/parecer_pl_039.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 039/2022.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4547/parecer_pl_040.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4547/parecer_pl_040.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 040/2022.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4627/parecer_pl_041.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4627/parecer_pl_041.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Constituição Justiça e Redação ao PL 041/2022.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4628/parecer_pl_042.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4628/parecer_pl_042.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Constituição Justiça e Redação ao PL 042/2022.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4548/parecer_pl_043.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4548/parecer_pl_043.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 043/2022.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4644/parecer_pl_044.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4644/parecer_pl_044.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Constituição Justiça e Redação ao PL 044/2022.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4549/parecer_pl_045.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4549/parecer_pl_045.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 045/2022.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4630/parecer_pl_046_-_6_pavimentos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4630/parecer_pl_046_-_6_pavimentos.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 046/2022.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4577/parecer_pl_047.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4577/parecer_pl_047.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 047/2022.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4747/parecer_pl_048_-_relator.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4747/parecer_pl_048_-_relator.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL do Relator especialmente designado ao PL 048/2022.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4589/parecer_pl_049.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4589/parecer_pl_049.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 049/2022.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4711/parecer_pl_050.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4711/parecer_pl_050.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Constituição Justiça e Redação ao PL 050/2022.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4691/parecer_pl_051.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4691/parecer_pl_051.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Lei 051/2022.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4629/parecer_pl_052.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4629/parecer_pl_052.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 052/2022.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4631/parecer_pl_053.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4631/parecer_pl_053.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 053/2022.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4632/parecer_pl_054.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4632/parecer_pl_054.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 054/2022.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4645/parecer_pl_055.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4645/parecer_pl_055.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 055/2022.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4735/parecer_pl_056.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4735/parecer_pl_056.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 056/2022.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4646/parecer_pl_057.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4646/parecer_pl_057.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 057/2022.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4692/parecer_pl_058.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4692/parecer_pl_058.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 058/2022.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4647/parecer_pl_059.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4647/parecer_pl_059.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 059/2022.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4693/parecer_pl_060.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4693/parecer_pl_060.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 060/2022.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4694/parecer_pl_061.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4694/parecer_pl_061.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 061/2022.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4695/aut_053_proj_062.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4695/aut_053_proj_062.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 062/2022.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4696/parecer_pl_063.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4696/parecer_pl_063.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 63/2022.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4736/parecer_pl_064.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4736/parecer_pl_064.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 064/2022.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4697/parecer_pl_065.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4697/parecer_pl_065.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 65/2022.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4737/parecer_pl_066.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4737/parecer_pl_066.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 066/2022.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4763/parecer_pl_068.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4763/parecer_pl_068.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 68/2022.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4764/parecer_pl_069.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4764/parecer_pl_069.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 69/2022.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4928/parecer_pl_073.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4928/parecer_pl_073.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Lei 073/2022.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4766/parecer_pl_074.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4766/parecer_pl_074.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 74/2022.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4767/parecer_pl_075.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4767/parecer_pl_075.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 75/2022.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4786/parecer_pl_076.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4786/parecer_pl_076.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 076/2022.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4816/parecer_pl_077.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4816/parecer_pl_077.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 077/2022.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4952/parecer_pl_078.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4952/parecer_pl_078.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Constituição Justiça e Redação ao PL 078/2022.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4929/parecer_pl_079.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4929/parecer_pl_079.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 079/2022.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4930/parecer_pl_080.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4930/parecer_pl_080.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 080/2022.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4844/parecer_pl_081.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4844/parecer_pl_081.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 081/2022.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4845/parecer_pl_082.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4845/parecer_pl_082.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 082/2022.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4846/parecer_pl_083.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4846/parecer_pl_083.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 083/2022.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4847/parecer_pl_084.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4847/parecer_pl_084.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 084/2022.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4848/parecer_pl_085.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4848/parecer_pl_085.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 085/2022.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4867/parecer_pl_088.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4867/parecer_pl_088.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 088/2022.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4868/parecer_pl_089_-_emenda.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4868/parecer_pl_089_-_emenda.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 089/2022.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4870/parecer_pl_090.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4870/parecer_pl_090.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Lei 090/2022.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4871/parecer_pl_091_-_emenda.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4871/parecer_pl_091_-_emenda.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 091/2022.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4873/parecer_pl_092.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4873/parecer_pl_092.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 092/2022.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4874/parecer_pl_093.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4874/parecer_pl_093.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 093/2022.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4875/parecer_pl_094.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4875/parecer_pl_094.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 094/2022.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4876/parecer_pl_095.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4876/parecer_pl_095.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 095/2022.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4884/parecer_pl_096.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4884/parecer_pl_096.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 096/2022.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4885/parecer_pl_097.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4885/parecer_pl_097.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 097/2022.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4886/parecer_pl_098.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4886/parecer_pl_098.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 098/2022.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4887/parecer_pl_099.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4887/parecer_pl_099.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 099/2022.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4888/parecer_pl_100.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4888/parecer_pl_100.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 100/2022.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4889/parecer_pl_101.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4889/parecer_pl_101.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 101/2022.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4890/parecer_pl_102.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4890/parecer_pl_102.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 102/2022.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4904/parecer_pl_103.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4904/parecer_pl_103.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 103/2022.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4968/parecer_pl_104.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4968/parecer_pl_104.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 104/2022.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4931/parecer_pl_105.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4931/parecer_pl_105.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 105/2022.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4932/parecer_pl_106.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4932/parecer_pl_106.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 106/2022.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4933/parecer_pl_107.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4933/parecer_pl_107.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 107/2022.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4984/parecer_pl_110.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4984/parecer_pl_110.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 110/2022.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5001/parecer_pl_111.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5001/parecer_pl_111.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 111/2022.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5246/parecer_cof_pl_112_-_ldo_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5246/parecer_cof_pl_112_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças ao PL 112/2022 - LDO 2023.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5002/parecer_pl_113.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5002/parecer_pl_113.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 113/2022.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5100/parecer_pl_114.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5100/parecer_pl_114.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 114/2022.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>IVAN HELENO, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5165/parecer_pl_115.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5165/parecer_pl_115.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL dos Relatores especialmente designados ao PL 115/2022.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5166/parecer_pl_116.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5166/parecer_pl_116.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL dos Relatores especialmente designados ao PL 116/2022.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5101/parecer_pl_117.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5101/parecer_pl_117.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 117/2022.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5167/parecer_pl_118.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5167/parecer_pl_118.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 118/2022.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5168/parecer_pl_119.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5168/parecer_pl_119.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 119/2022.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5220/parecer_pl_120.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5220/parecer_pl_120.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL dos Relatores especialmente designados ao PL 120/2022.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5221/parecer_pl_121.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5221/parecer_pl_121.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL dos Relatores especialmente designados ao PL 121/2022.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5219/parecer_pl_122.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5219/parecer_pl_122.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 122/2022.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5222/parecer_pl_124.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5222/parecer_pl_124.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 124/2022.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5223/parecer_pl_126.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5223/parecer_pl_126.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 126/2022.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5240/parecer_pl_127.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5240/parecer_pl_127.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 127/2022.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5346/parecer_cof_pl_128_-_loa_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5346/parecer_cof_pl_128_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças ao Projeto de Lei 128/2022.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5241/parecer_pl_129.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5241/parecer_pl_129.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 129/2022.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5224/parecer_pl_130.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5224/parecer_pl_130.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 130/2022.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5242/parecer_pl_131.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5242/parecer_pl_131.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 131/2022.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5243/parecer_pl_132.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5243/parecer_pl_132.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 132/2022.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5244/parecer_pl_133.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5244/parecer_pl_133.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 133/2022.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5273/parecer_pl_134.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5273/parecer_pl_134.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 134/2022.</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5274/parecer_pl_135.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5274/parecer_pl_135.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 135/2022.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5846/parecer_pl_136_22.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5846/parecer_pl_136_22.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 136/2022.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5324/parecer_pl_137.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5324/parecer_pl_137.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 137/2022.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5325/parecer_pl_138.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5325/parecer_pl_138.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 138/2022.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5299/parecer_pl_139.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5299/parecer_pl_139.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 139/2022.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5326/parecer_pl_140.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5326/parecer_pl_140.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 140/2022.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5329/parecer_pl_141.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5329/parecer_pl_141.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 141/2022.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5330/parecer_pl_143.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5330/parecer_pl_143.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 143/2022.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5331/parecer_pl_144.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5331/parecer_pl_144.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 144/2022.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5328/parecer_pl_145.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5328/parecer_pl_145.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 145/2022.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4196/parecer_pr_001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4196/parecer_pr_001.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução 001/2022.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4340/parecer_pr_002.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4340/parecer_pr_002.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução 002/2022.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4487/parecer_pr_003.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4487/parecer_pr_003.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 002/2022.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4488/parecer_pr_004.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4488/parecer_pr_004.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução 004/2022.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4787/parecer_pr_006.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4787/parecer_pr_006.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 006/2022.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5000/parecer_pr_008.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5000/parecer_pr_008.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao Projeto de Resolução 008/2022.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5098/parecer_pr_009.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5098/parecer_pr_009.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao Projeto de Resolução 009/2022.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5099/parecer_pr_010.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5099/parecer_pr_010.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução 010/2022.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5169/parecer_pr_011.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5169/parecer_pr_011.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução 011/2022.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5218/parecer_pr_013.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5218/parecer_pr_013.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Projeto de Resolução 013/2022.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4430/parecer_pl_018_2022_subst.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4430/parecer_pl_018_2022_subst.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Substitutivo nº 01 ao Projeto de Lei 18/2022.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4842/parecer_pl_077_-_emenda.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4842/parecer_pl_077_-_emenda.pdf</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4418/parecer_pl_129_21.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4418/parecer_pl_129_21.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Constituição Justiça e Redação ao PL 129/2021.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4429/parecer_pl_123_2021_subst_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4429/parecer_pl_123_2021_subst_2.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Substitutivo nº 02 ao Projeto de Lei 123/2021.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4341/parecer_pl_125_2021_subst.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4341/parecer_pl_125_2021_subst.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao Substitutivo nº 01 ao Projeto de Lei 125/2021.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5034/parecer_pdl_01.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5034/parecer_pdl_01.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 001/2022.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5035/parecer_pdl_02.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5035/parecer_pdl_02.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 002/2022.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5003/parecer_pdl_03.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5003/parecer_pdl_03.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 003/2022.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5102/parecer_pdl_04.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5102/parecer_pdl_04.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 004/2022.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5027/parecer_pdl_05.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5027/parecer_pdl_05.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 005/2022.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5028/parecer_pdl_06.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5028/parecer_pdl_06.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 006/2022.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5103/parecer_pdl_07.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5103/parecer_pdl_07.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 007/2022.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5104/parecer_pdl_008.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5104/parecer_pdl_008.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 008/2022.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5105/parecer_pdl_009.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5105/parecer_pdl_009.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 009/2022.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5106/parecer_pdl_010.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5106/parecer_pdl_010.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 010/2022.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5107/parecer_pdl_011.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5107/parecer_pdl_011.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 011/2022.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5108/parecer_pdl_012.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5108/parecer_pdl_012.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 012/2022.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5109/parecer_pdl_013.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5109/parecer_pdl_013.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 013/2022.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5110/parecer_pdl_014.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5110/parecer_pdl_014.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 014/2022.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5111/parecer_pdl_015.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5111/parecer_pdl_015.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 015/2022.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5112/parecer_pdl_016.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5112/parecer_pdl_016.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 016/2022.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5113/parecer_pdl_017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5113/parecer_pdl_017.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 017/2022.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5114/parecer_pdl_018.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5114/parecer_pdl_018.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 018/2022.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5115/parecer_pdl_019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5115/parecer_pdl_019.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 019/2022.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5116/parecer_pdl_020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5116/parecer_pdl_020.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 020/2022.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5117/parecer_pdl_021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5117/parecer_pdl_021.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 021/2022.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5118/parecer_pdl_022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5118/parecer_pdl_022.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 022/2022.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5119/parecer_pdl_023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5119/parecer_pdl_023.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 023/2022.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5129/parecer_pdl_024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5129/parecer_pdl_024.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 024/2022.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5344/parecer_cof_pl_128_-_loa_2023_-_emenda_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5344/parecer_cof_pl_128_-_loa_2023_-_emenda_1.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 01 ao Projeto de Lei 128/2022.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5345/parecer_cof_pl_128_-_loa_2023_-_emenda_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5345/parecer_cof_pl_128_-_loa_2023_-_emenda_2.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à Emenda 02 ao Projeto de Lei 128/2022.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>PARJU</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Dr. EDNEI JOSÉ DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4186/parecer_juridico_pl_002.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4186/parecer_juridico_pl_002.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 002/2022 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4188/parecer_juridico_pl_003.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4188/parecer_juridico_pl_003.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 003/2022 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4187/parecer_juridico_pl_004.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4187/parecer_juridico_pl_004.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 004/2022 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4436/parecer_juridico_pl_025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4436/parecer_juridico_pl_025.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 025/2022 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4502/parecer_juridico_pl_031.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4502/parecer_juridico_pl_031.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 031/2022 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4513/parecer_juridico_no_37_2022_reducao_taxa_de_recolhimento_entulho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4513/parecer_juridico_no_37_2022_reducao_taxa_de_recolhimento_entulho.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 037/2022 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4592/parecer_juridico_pl_041.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4592/parecer_juridico_pl_041.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 041/2022 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4596/parecer_juridico_pl_042.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4596/parecer_juridico_pl_042.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 042/2022 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4619/parecer_juridico_pl_044.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4619/parecer_juridico_pl_044.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 044/2022 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4626/parecer_juridico_pl_046.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4626/parecer_juridico_pl_046.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 046/2022 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto, com recomendações.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4669/parecer_juridico_pl_048.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4669/parecer_juridico_pl_048.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 048/2022 opina pela realização de Audiência Pública.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4672/parecer_juridico_pl_051.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4672/parecer_juridico_pl_051.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 051/2022 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4189/parecer_juridico_pr_001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4189/parecer_juridico_pr_001.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PR 001/2022 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4351/parecer_juridico_no_1129_2022_musica_ao_vivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4351/parecer_juridico_no_1129_2022_musica_ao_vivo.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 129/2021 opina pela INCONSTITUCIONALIDADE e ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4956/pdl_001_22_fabiano_-_titulo_cidadao_ilha_comprida_geraldino.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4956/pdl_001_22_fabiano_-_titulo_cidadao_ilha_comprida_geraldino.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR GERALDINO BARBOSA DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4957/pdl_002_22_fabiano_-comenda_do_merito_municipalista_ao_sr._severino.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4957/pdl_002_22_fabiano_-comenda_do_merito_municipalista_ao_sr._severino.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE “COMENDA DO MÉRITO MUNICIPALISTA” AO SR. SEVERINO JOSÉ MARQUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4973/pdl_003_22_gryllo_-_comenda_dos_pioneiros_sergio_morato.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4973/pdl_003_22_gryllo_-_comenda_dos_pioneiros_sergio_morato.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR SERGIO MORATO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5017/pdl_004_22_gryllo-_titulo_cidada_ilha_comprida__marize_magali_volota.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5017/pdl_004_22_gryllo-_titulo_cidada_ilha_comprida__marize_magali_volota.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ DE ILHA COMPRIDA A SENHORA MARIZE MAGALI VALOTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4990/cidadao_editado_pdf_ass_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4990/cidadao_editado_pdf_ass_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR EDGARD PEREIRA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4991/pdl_006_22_fabiano_-_comenda_dos_pioneiros__odail_muniz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4991/pdl_006_22_fabiano_-_comenda_dos_pioneiros__odail_muniz.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR ODAIL MUNIZ DOMINGUES JUNIOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5018/pdl_007_22_gryllo-_titulo_merito_municipalista__nilza_ribeiro_de_souza_barone.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5018/pdl_007_22_gryllo-_titulo_merito_municipalista__nilza_ribeiro_de_souza_barone.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MÉRITO MUNICIPALISTA A SENHORA NILZA RIBEIRO DE SOUZA BARONE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5033/pioneiros_editado_ass_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5033/pioneiros_editado_ass_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR PERSIO RAINHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5036/projeto_de_decreto_legislativo_no_09..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5036/projeto_de_decreto_legislativo_no_09..pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE “COMENDA DO MÉRITO MUNICIPALISTA” AO SR. GERALDO MAJELA DE ARAUJO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5045/projeto_de_decreto_legislativo_no_10...pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5045/projeto_de_decreto_legislativo_no_10...pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5055/pdl_011_22_rogerio_-_titulo_cidadao_geraldo_natalino.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5055/pdl_011_22_rogerio_-_titulo_cidadao_geraldo_natalino.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR GERALDO NATALINO DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5040/proj_de_decreto_merito_municipalista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5040/proj_de_decreto_merito_municipalista.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DO MÉRITO MUNICIPALISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5042/proj_de_decreto_comenda_dos_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5042/proj_de_decreto_comenda_dos_pioneiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR DALTON TADEU MARIETTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5060/pdl_014_22_tonon_-_comenda_dos_pioneiros__pedro_batista_do_nascimento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5060/pdl_014_22_tonon_-_comenda_dos_pioneiros__pedro_batista_do_nascimento.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS AO SENHOR PEDRO BATISTA DO NASCIMENTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5061/pdl_015_22_tonon_-_comenda_do__merito_municipalista__jonas_pereira_ribeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5061/pdl_015_22_tonon_-_comenda_do__merito_municipalista__jonas_pereira_ribeiro.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DO MÉRITO MUNICIPALISTA A JONAS PEREIRA RIBEIRO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5073/proj_de_decreto_titulo_de_cidadao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5073/proj_de_decreto_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR EDILSON ROBERTO NUNES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5082/comenda_pioneiros_tony_fotografo_2022-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5082/comenda_pioneiros_tony_fotografo_2022-.pdf</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5084/proj_de_decreto_merito_municipalista_-_rodrigo_2022_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5084/proj_de_decreto_merito_municipalista_-_rodrigo_2022_-.pdf</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5088/proj_de_decreto_titulo_de_cidadao_juraci_brito_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5088/proj_de_decreto_titulo_de_cidadao_juraci_brito_2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO JURACI BRITO DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5095/pdl_020_22_andressa_-_comenda_do_merito_municipalista_claudinei_de_barros_rodrigues.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5095/pdl_020_22_andressa_-_comenda_do_merito_municipalista_claudinei_de_barros_rodrigues.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DO MÉRITO MUNICIPALISTA AO SENHOR CLAUDINEI DE BARROS RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5094/pdl_021_22_andressa_-_comenda_dos_pioneiros_sandra_pereira_santos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5094/pdl_021_22_andressa_-_comenda_dos_pioneiros_sandra_pereira_santos.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS A SENHORA SANDRA PEREIRA SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5096/pdl_022_22_fabiano_-_titulo_cidadao_ricardo_birolli_coutinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5096/pdl_022_22_fabiano_-_titulo_cidadao_ricardo_birolli_coutinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR RICARDO BIROLLI COUTINHO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5097/pdl_023_22_andressa_-_titulo_de_cidada_ana_carolina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5097/pdl_023_22_andressa_-_titulo_de_cidada_ana_carolina.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO  DE CIDADÃ ILHA COMPRIDENSE A SENHORA ANA CAROLINA DALOIA RUZZANTE MARTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5128/merito_municipalista_edit_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5128/merito_municipalista_edit_ass.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DO MÉRITO MUNICIPALISTA A SENHORA DIANA DARCK IBRAHIM DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>GERALDINO JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4181/proj_001_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4181/proj_001_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4182/proj_002_22_-_vale_refeicao_servidores_camara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4182/proj_002_22_-_vale_refeicao_servidores_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO VALOR DO CARTÃO ALIMENTAÇÃO, DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4183/proj_003_22_-_funcoes_de_confianca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4183/proj_003_22_-_funcoes_de_confianca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI QUE INSTITUI GRATIFICAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4184/proj_004_22_-_tabela_vencimentos_servidores_camara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4184/proj_004_22_-_tabela_vencimentos_servidores_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE ILHA COMPRIDA E CONCEDE A REVISÃO GERAL ANUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4190/proj_005_22_-_taxa_coleta_lixo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4190/proj_005_22_-_taxa_coleta_lixo.pdf</t>
   </si>
   <si>
     <t>INSTITUI TAXA DE COLETA DE RESÍDUOS SÓLIDOS RESIDENCIAIS E NÃO RESIDENCIAIS NOS TERMOS DO NOVO MARCO LEGAL REGULATÓRIO CRIADO PELA LEI N° 14.026, DE 15 DE JULHO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4191/proj_006_22_-_repasse_apae_e_ong_crescer_para_o_futuro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4191/proj_006_22_-_repasse_apae_e_ong_crescer_para_o_futuro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS PARA ENTIDADES SEM FINS LUCRATIVOS, DURANTE O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4192/proj_007_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4192/proj_007_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4194/proj_008_22_-_denominacao_centro_infantil_sonho_de_crianca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4194/proj_008_22_-_denominacao_centro_infantil_sonho_de_crianca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO EDUCACIONAL SONHO DE CRIANÇA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4195/proj_009_22_-_altera_denominacao_creches_municipais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4195/proj_009_22_-_altera_denominacao_creches_municipais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERACÃO NA DENOMINACÃO DAS CRECHES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4193/proj_010_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4193/proj_010_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4218/proj_011_22_-_vale_refeicao_servidores_executivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4218/proj_011_22_-_vale_refeicao_servidores_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1270, DE 23 DE DEZEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4307/proj_012_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4307/proj_012_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4219/proj_013_22_-_alt_lei_803.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4219/proj_013_22_-_alt_lei_803.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 803, DE 03 DE MARÇO DE 2010 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4220/proj_014_22_-_alt_lei_1623.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4220/proj_014_22_-_alt_lei_1623.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 1623, DE 13 DE SETEMBRO DE 2019, E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4236/proj_015_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4236/proj_015_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4227/proj_016_22_-_prorroga_lei_1721_-_bags_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4227/proj_016_22_-_prorroga_lei_1721_-_bags_araca.pdf</t>
   </si>
   <si>
     <t>PRORROGA OS EFEITOS DA LEI MUNICIPAL Nº 1.721 DE 17 DE AGOSTO DE 2020, QUE DECLARA SITUAÇÃO DE EMERGÊNCIAS PÚBLICA E RECUPERAÇÃO EM VIRTUDE DA EROSÃO COSTEIRA O TRECHO ENTRE O BALNEÁRIO ARAÇÁ E PONTA DA PRAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4312/proj_017_22_-_funcoes_de_confianca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4312/proj_017_22_-_funcoes_de_confianca.pdf</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4298/proj_018_22_-_cobertura_estabelecimentos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4298/proj_018_22_-_cobertura_estabelecimentos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE COBERTURA SOBRE AS CALÇADAS, EM TODA A EXTENSÃO DA FACHADA DOS ESTABELECIMENTOS FINANCEIROS SITUADOS NO MUNICÍPIO DE ILHA COMPRIDA - SP.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4304/proj_019_22_alt_ldo_e_ppa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4304/proj_019_22_alt_ldo_e_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PLANO PLURIANUAL COM A INCLUSÃO DE PROGRAMAS E DAS METAS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4305/proj_020_22_-_dia_do_escoteiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4305/proj_020_22_-_dia_do_escoteiro.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ILHA COMPRIDA O DIA MUNICIPAL DO ESCOTEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4308/proj_021_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4308/proj_021_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4309/proj_022_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4309/proj_022_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4310/proj_023_22_-_credito_adicional_suplementar_-_anexo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4310/proj_023_22_-_credito_adicional_suplementar_-_anexo.pdf</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4311/proj_024_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4311/proj_024_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4306/proj_025_22_-_divulgacao_medicos_e_plantonistas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4306/proj_025_22_-_divulgacao_medicos_e_plantonistas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS UNIDADES BÁSICAS DE SAÚDE, PRONTO ATENDIMENTO, PRONTO SOCORRO E POSTO COVID, DE AFIXAR EM LUGAR VISÍVEL E ACESSÍVEL AO PÚBLICO A LISTA DOS MÉDICOS PLANTONISTAS E FIXOS E DOS RESPONSÁVEIS PELO PLANTÃO.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4316/proj_026_22_-_alt_lei_1623.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4316/proj_026_22_-_alt_lei_1623.pdf</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4317/proj_027_22_-_alt_lei_803.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4317/proj_027_22_-_alt_lei_803.pdf</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4344/proj_028_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4344/proj_028_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4343/proj_029_22_quiosques_interesse_turistico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4343/proj_029_22_quiosques_interesse_turistico.pdf</t>
   </si>
   <si>
     <t>DECLARA DE RELEVANTE INTERESSE TURÍSTICO E SOCIAL PARA O MUNICÍPIO DE ILHA COMPRIDA OS QUIOSQUES INSTALADOS NA ORLA MARÍTIMA, IMPLANTADOS HÁ MAIS DE 15 (QUINZE) ANOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4374/proj_030_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4374/proj_030_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4365/proj_031_22_-_monitor_no_transporte_escolar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4365/proj_031_22_-_monitor_no_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE MONITORES NO TRANSPORTE ESCOLAR NO ÂMBITO DO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4390/proj_032_22_-_remocao_veiculo_abandonado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4390/proj_032_22_-_remocao_veiculo_abandonado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMOÇÃO DE VEÍCULO AUTOMOTOR ABANDONADO OU ESTACIONADO EM SITUAÇÃO QUE CARACTERIZE ABANDONO EM VIAS PÚBLICAS NO PERÍMETRO DO MUNICÍPIO DE ILHA COMPRIDA-SP.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4367/proj_033_22_-_revoga_alt_na_lei_92.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4367/proj_033_22_-_revoga_alt_na_lei_92.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DAS LEIS 1.625, DE 13 DE SETEMBRO DE 2019, 1.674, DE 12 DE FEVEREIRO DE 2020 E 1.768, DE 14 DE ABRIL DE 2021, QUE ALTERARAM A LEI N° 092, DE 19 DE SETEMBRO DE 1994, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4394/proj_034_22_-_quiosques_interesse_turistico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4394/proj_034_22_-_quiosques_interesse_turistico.pdf</t>
   </si>
   <si>
     <t>DECLARA DE RELEVANTE INTERESSE TURÍSTICO E SOCIAL PARA O MUNICÍPIO DE ILHA COMPRIDA OS QUIOSQUES INSTALADOS NA ORLA MARÍTIMA, IMPLANTADOS HÁ MAIS DE 15 (QUINZE) ANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4440/proj_035_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4440/proj_035_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4441/proj_036_22_-_plano_de_saude_poder_executivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4441/proj_036_22_-_plano_de_saude_poder_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM DESCONTO MENSAL DE PARCELAS DE PLANO DE SAÚDE EM FOLHA DE PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4431/037-2022_-diminuir_taxa_de_entulho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4431/037-2022_-diminuir_taxa_de_entulho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 59/1993 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4463/proj_038_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4463/proj_038_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4497/pl__039_22_-_plano_municipal_primeira_infancia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4497/pl__039_22_-_plano_municipal_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO MUNICIPAL DA PRIMEIRA INFÂNCIA NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4484/proj_040_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4484/proj_040_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4467/proj_041_22_-_lombofaixas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4467/proj_041_22_-_lombofaixas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DE INSTALAÇÃO DE “LOMBOFAIXAS” NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4475/proj_042_22_-_wi-fi_comunitario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4475/proj_042_22_-_wi-fi_comunitario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR CONVÊNIOS, PARCERIAS PÚBLICO PRIVADAS PARA CRIAÇÃO DO "PROGRAMA WI-FI COMUNITÁRIO", NAS PRAÇAS, PARQUES E PONTOS TURÍSTICOS INTERMEDIADORES DO MUNICÍPIO DE ILHA COMPRIDA/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4496/proj_043_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4496/proj_043_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4499/proj_044_22_-_alt_lei_1216.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4499/proj_044_22_-_alt_lei_1216.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL 1.216/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4500/proj_045_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4500/proj_045_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4501/proj_046_22_-_alt_lei_92.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4501/proj_046_22_-_alt_lei_92.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N° 092 DE 19 DE SETEMBRO DE 1994.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4519/proj_047_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4519/proj_047_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4553/proj_048_22_-_caes_na_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4553/proj_048_22_-_caes_na_praia.pdf</t>
   </si>
   <si>
     <t>INSTITUI ESPAÇO ESPECIAL PARA A CIRCULAÇÃO DE CÃES NA FAIXA DE AREIA E ÁGUA, NA ÁREA INSULAR DO MUNICÍPIO, RESTRITA E DEMARCADA PELO PODER PÚBLICO.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4558/proj_049_22_-_desafetacao_de_bem_publico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4558/proj_049_22_-_desafetacao_de_bem_publico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM PÚBLICO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4559/proj_050_22_-_permissao_de_uso_a_titulo_precario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4559/proj_050_22_-_permissao_de_uso_a_titulo_precario.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER A PERMISSÃO DE USO A TÍTULO PRECÁRIO DE BEM PÚBLICO QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4575/proj_051_22_-_isencao_de_taxa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4575/proj_051_22_-_isencao_de_taxa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ISENÇÃO DA TAXA DE APROVAÇÃO OU REGULARIZAÇÃO DE PROJETO DE CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4578/proj_052_22_-_alt_lei_1776.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4578/proj_052_22_-_alt_lei_1776.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N° 1776, DE 09 DE JUNHO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4593/proj_053_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4593/proj_053_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4605/proj_054_22_-_alt_lei_59.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4605/proj_054_22_-_alt_lei_59.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N° 059 DE 15 DE DEZEMBRO DE 1993, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4607/proj_055_22_-_dia_protetores_dos_animais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4607/proj_055_22_-_dia_protetores_dos_animais.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DOS PROTETORES DE ANIMAIS NO MUNICÍPIO DE ILHA COMPRIDA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4652/proj_056_22_-_doacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4652/proj_056_22_-_doacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE LOTES DE TERRENO PÚBLICO À LOJA MAÇÔNICA A.R.L.S. ACÍLIO CÂNDIDO VENTURA NESTE MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4633/proj_057_22_-_alt_lei_1776.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4633/proj_057_22_-_alt_lei_1776.pdf</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4639/proj_058_22_-_alt_lei_806.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4639/proj_058_22_-_alt_lei_806.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI MUNICIPAL Nº 806/2010 SOBRE O ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4634/proj_059_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4634/proj_059_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4653/proj_060_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4653/proj_060_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4654/proj_061_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4654/proj_061_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4655/proj_062_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4655/proj_062_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4656/proj_063_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4656/proj_063_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4670/proj_064_22_-_alt_ldo_e_ppa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4670/proj_064_22_-_alt_ldo_e_ppa.pdf</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4671/proj_065_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4671/proj_065_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4713/proj_066_22_-__lombofaixas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4713/proj_066_22_-__lombofaixas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DE INSTALAÇÃO DE "LOMBOFAIXAS" NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4753/proj_067_22-adote_um_ponto_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4753/proj_067_22-adote_um_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA "ADOTE UM PONTO DE ÔNIBUS" NO ÂMBITO DO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4745/proj_068_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4745/proj_068_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4746/proj_069_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4746/proj_069_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4701/proj_070_22_-_farmacia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4701/proj_070_22_-_farmacia.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “PROGRAMA FARMÁCIA SOLIDÁRIA” PARA A CONSCIENTIZAÇÃO, DOAÇÃO, REAPROVEITAMENTO E DISTRIBUIÇÃO DE MEDICAMENTOS PARA A POPULAÇÃO E A SUA DESTINAÇÃO FINAL ADEQUADA.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4752/073-2022_-_desconto_iptu_para_adocao_d_pets.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4752/073-2022_-_desconto_iptu_para_adocao_d_pets.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESCONTO DO IPTU DOS IMÓVEIS CUJOS CONTRIBUINTES ADOTAREM CÃES E GATOS CASTRADOS E VACINADOS DO CENTRO DE CONTROLE DE ZOONOSES E ONGS CADASTRADAS.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4754/proj_074_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4754/proj_074_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4755/proj_075_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4755/proj_075_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, DANIEL RAMOS, EDER CONSTRUTOR, EMERSON GRYLLO, FABIANO PEREIRA, FABIO TONON, IVAN HELENO, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4748/proj_076_22__cmic_denominacao__logradouro_-_dr._justiniano_vianna_sobrinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4748/proj_076_22__cmic_denominacao__logradouro_-_dr._justiniano_vianna_sobrinho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4773/proj_077_22__-criacao_do_conselho_do_usuario_do_servico_publico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4773/proj_077_22__-criacao_do_conselho_do_usuario_do_servico_publico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO DO USUÁRIO DO SERVIÇO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4785/proj_078_22__-_divulgacao__do_estoque_de_medicamentos_em_tempo_real.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4785/proj_078_22__-_divulgacao__do_estoque_de_medicamentos_em_tempo_real.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO, EM APLICATIVO DE CELULAR OU NO SITE INSTITUCIONAL DO MUNICÍPIO, EM TEMPO REAL, DOS MEDICAMENTOS DISTRIBUÍDOS E MANTIDOS EM ESTOQUE PELO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4791/proj_079_22_agosto_dourado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4791/proj_079_22_agosto_dourado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS DE AGOSTO COMO AGOSTO DOURADO, MÊS DO ALEITAMENTO MATERNO.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4810/proj_080_22_terreno_baldio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4810/proj_080_22_terreno_baldio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA DE TERRENOS BALDIOS EM ÁREA URBANA NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4817/proj_081_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4817/proj_081_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMETAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4818/proj_082_22_-_alt_lei_479.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4818/proj_082_22_-_alt_lei_479.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 479, DE 01 DE MARÇO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4819/proj_083_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4819/proj_083_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4820/proj_084_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4820/proj_084_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4821/proj_085_22_-_altera_lei_803.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4821/proj_085_22_-_altera_lei_803.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  ALTERAÇÕES DA LEI Nº 803, DE 03 DE MARÇO DE 2010 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4828/proj_086_22_-_virada_cultural.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4828/proj_086_22_-_virada_cultural.pdf</t>
   </si>
   <si>
     <t>INSTITUI A VIRADA CULTURAL CAIÇARA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4830/proj_087_22_-_virada_esportiva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4830/proj_087_22_-_virada_esportiva.pdf</t>
   </si>
   <si>
     <t>INSTITUI O EVENTO “VIRADA ESPORTIVA MUNICIPAL” NO AMBITO DA CIDADE DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4855/proj_088_22_-_ratificacao_resolucao_2_22_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4855/proj_088_22_-_ratificacao_resolucao_2_22_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DA RESOLUÇÃO Nº 002/2022 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL - CONSAÚDE.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4858/proj_089_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4858/proj_089_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL, REVOGA A LEI Nº 1920, DE 04 DE JULHO DE 2022, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4859/proj_090_22_-_prorroga_os_efeitos_da_lei_no_1721_de_agosto_de_2020-_erosao_costeira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4859/proj_090_22_-_prorroga_os_efeitos_da_lei_no_1721_de_agosto_de_2020-_erosao_costeira.pdf</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4860/proj_091_22_-_programa_de_parcelamento_incentivado_de_creditos_da_fazenda_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4860/proj_091_22_-_programa_de_parcelamento_incentivado_de_creditos_da_fazenda_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE PARCELAMENTO INCENTIVADO - PPI AUTORIZA A UTILIZAÇÃO DE PROTESTO EXTRAJUDICIAL DE CRÉDITOS DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4861/proj_092_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4861/proj_092_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4862/proj_093_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4862/proj_093_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4863/proj_094_22_-_idade_minima_da_frota_a_ser_utilizada_na_prestacao_de_servico_de_transporte_publico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4863/proj_094_22_-_idade_minima_da_frota_a_ser_utilizada_na_prestacao_de_servico_de_transporte_publico.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO À DISCIPLINAR NOS CONTRATOS DE PRESTAÇÃO E/OU CONCESSÃO DE IDADE MÍNIMA DA FROTA A SER UTILIZADA NA PRESTAÇÃO DE SERVIÇO DE TRANSPORTE PÚBLICO COLETIVO DE PASSAGEIROS NO MUNICÍPIO DE ILHA COMPRIDA, REVOGA A LEI 1.380, DE 29 DE JUNHO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4864/proj_095_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4864/proj_095_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4877/proj_096_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4877/proj_096_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4880/proj_097_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4880/proj_097_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4878/proj_098_22_-_alt_lei_479.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4878/proj_098_22_-_alt_lei_479.pdf</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4879/proj_099_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4879/proj_099_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4881/proj_100_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4881/proj_100_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4883/proj_101_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4883/proj_101_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4882/proj_102_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4882/proj_102_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4892/proj_103_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4892/proj_103_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4912/proj_104_22_-_beneficio_calamidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4912/proj_104_22_-_beneficio_calamidade.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE BENEFÍCIOS EVENTUAIS EM VIRTUDE DE NASCIMENTO, MORTE, SITUAÇÕES DE VULNERABILIDADE TEMPORÁRIA E DE_x000D_
 CALAMIDADE PÚBLICA, NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4910/proj_105_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4910/proj_105_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4909/proj_106_22_-_alt_lei_803.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4909/proj_106_22_-_alt_lei_803.pdf</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4911/proj_107_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4911/proj_107_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4927/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4927/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE PROTEÇÃO SOCIAL, PARA GARANTIR O DIREITO A ÁGUA E ENERGIA ELÉTRICA, REFORMA DE MORADIA DOS PESCADORES ARTESANAIS NATIVOS, CAIÇARAS, INDÍGENAS, EXTRATIVISTAS NO TERRITÓRIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4958/proj_109_-_divulgacao_obras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4958/proj_109_-_divulgacao_obras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE NO MUNICÍPIO DE ILHA COMPRIDA DA DIVULGAÇÃO DE INFORMAÇÕES SOBRE OBRAS PÚBLICAS PARALISADAS, CONTENDO OS MOTIVOS, TEMPO DE INTERRUPÇÃO E NOVA DATA PREVISTA PARA TÉRMINO.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4970/proj_110_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4970/proj_110_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉTIDO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4986/proj_111_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4986/proj_111_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4985/proj_112_22_-_ldo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4985/proj_112_22_-_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4988/proj_113_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4988/proj_113_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5029/proj_114_22_-_convenio-_secretaria_de_desenvolvimento_economico_ciencia_tecnologia_e_invovacao-_univesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5029/proj_114_22_-_convenio-_secretaria_de_desenvolvimento_economico_ciencia_tecnologia_e_invovacao-_univesp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR MEIO DA SECRETARIA DE DESENVOLVIMENTO_x000D_
 ECONÔMICO, CIÊNCIA, TECNOLOGIA E INOVAÇÃO, DA FUNDAÇÃO UNIVERSIDADE VIRTUAL DO ESTADO DE SÃO PAULO-UNIVESP; DISPÕE SOBRE AS FUNÇÕES DE GRATIFICAÇÃO DE FUNÇÃO PARA O SERVIDOR DESIGNADO A ORIENTADOR DO PÓLO DA FUNDAÇÃO UNIVERSIDADE VIRTUAL DO ESTADO DE SÃO PAULO - UNIVESP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5062/proj_115_22_-_termo_de_parceria_com_a_confederacao_brasileira_de_canoagem-cbca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5062/proj_115_22_-_termo_de_parceria_com_a_confederacao_brasileira_de_canoagem-cbca.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PARCERIA COM A CONFEDERAÇÃO BRASILEIRA DE CANOAGEM-CBCa.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5063/proj_116_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5063/proj_116_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5072/proj_117_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5072/proj_117_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5125/proj_118_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5125/proj_118_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5131/proj_119_22_-_adesao_ao_1o_termo_aditivo_ao_contrato_de_rateio_de_02_01_2022_consaude_e_o_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5131/proj_119_22_-_adesao_ao_1o_termo_aditivo_ao_contrato_de_rateio_de_02_01_2022_consaude_e_o_municipio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADESÃO AO 1º TERMO ADITIVO AO CONTRATO DE RATEIO DE 02/01/2022, QUE ENTRE SI CELEBRARAM O CONSORCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA E LITORAL SUL- CONSAÚDE, E O MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5161/proj_120_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5161/proj_120_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5162/proj_121_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5162/proj_121_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5163/proj_122_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5163/proj_122_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5139/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida_pl_123.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5139/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida_pl_123.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE PROTEÇÃO SOCIAL, PARA GARANTIR O DIREITO A ÁGUA E ENERGIA ELÉTRICA, REFORMA DE MORADIA DOS PESCADORES ARTESANAIS, CAIÇARAS, NATIVOS E EXTRATIVISTAS NO TERRITÓRIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5202/proj_124_22_-_area_de_lazer_praca_publica_e_bem_de_uso_publico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5202/proj_124_22_-_area_de_lazer_praca_publica_e_bem_de_uso_publico.pdf</t>
   </si>
   <si>
     <t>DECLARA A ÁREA DE LAZER, QUE ESPECIFICA, BEM PÚBLICO DE USO COMUM DO POVO, EM PRAÇA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5170/proj_125_22_-_farmacia_pet.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5170/proj_125_22_-_farmacia_pet.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FARMÁCIA VETERINÁRIA SOLIDÁRIA NO ÂMBITO DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5186/proj_126_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5186/proj_126_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5195/proj_127_22_-_fibromialgia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5195/proj_127_22_-_fibromialgia.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ATENDIMENTO PREFERENCIAL AOS PORTADORES DE FIBROMIALGIA NOS ÓRGÃOS PÚBLICOS E PRIVADOS, NAS VAGAS DE ESTACIONAMENTO E FILAS PREFERENCIAIS DO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5205/proj_128_22_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5205/proj_128_22_-_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ILHA COMPRIDA PARA O EXERCÍCIO DE 2.023</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5225/proj_129_22_-_permissao_de_uso_de_bens_publicos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5225/proj_129_22_-_permissao_de_uso_de_bens_publicos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A PERMISSÃO DE USO DE BENS PÚBLICOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5204/proj_130_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5204/proj_130_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5213/projeto_de_lei__no_131.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5213/projeto_de_lei__no_131.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE ILHA COMPRIDA, O DIA MUNICIPAL DO FISIOCULTURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5234/proj_132_22_-_para_protecao_as_familias_em_estado_de_vulnerabilidade_revoga_a_lei_no1776_de_09_de_junho_de_2021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5234/proj_132_22_-_para_protecao_as_familias_em_estado_de_vulnerabilidade_revoga_a_lei_no1776_de_09_de_junho_de_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE TRABALHO, RENDA E QUALIFICAÇÃO, PARA PROTEÇÃO AS FAMÍLIAS EM ESTADO DE VULNERABILIDADE, REVOGA A LEI Nº 1776, DE 09 JUNHO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5235/proj_133_22_-_altera_as_leis_171_803.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5235/proj_133_22_-_altera_as_leis_171_803.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL N° 803, DE 03 DE MARÇO DE 2010, REVOGA A LEI N° 1.714, DE 03 DE JULHO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5250/proj_134_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5250/proj_134_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A  ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5255/proj_135_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5255/proj_135_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PRECEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5285/proj_136_-_banheiro_qimico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5285/proj_136_-_banheiro_qimico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE BANHEIROS QUÍMICOS EM FEIRAS LIVRES E EVENTOS CULTURAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5304/proj_137_22_-_espacos_gourmets_orla_do_antigo_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5304/proj_137_22_-_espacos_gourmets_orla_do_antigo_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A DISCIPLINAR O USO E FUNCIONAMENTO DOS ESPAÇOS GOURMETS SITUADOS NA ORLA DO ANTIGO PORTO DA BALSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5300/proj_138_22_-_cestas_natalinas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5300/proj_138_22_-_cestas_natalinas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER A ENTREGA DE CESTAS NATALINAS AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5286/proj_139_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5286/proj_139_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5312/proj_140_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5312/proj_140_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5316/proj_141_22_-_convenio_centro_universitario_leonardo_da_vinci.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5316/proj_141_22_-_convenio_centro_universitario_leonardo_da_vinci.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER DO EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O CENTRO UNIVERSITÁRIO LEONARDO DA VINCI - UNIASSELV, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5311/proj_142_22_-_ticket_alimentacao_aos_beneficiarios_do_programa_de_trabalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5311/proj_142_22_-_ticket_alimentacao_aos_beneficiarios_do_programa_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Estende os benefícios da Lei Municipal nº 1.270/2015 aos beneficiários do Programa de Trabalho, Renda e Qualificação, para Proteção as Famílias em estado de Vulnerabilidade em Ilha Comprida e dá outras providências</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5318/proj_143_22_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5318/proj_143_22_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5319/proj_144_22_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5319/proj_144_22_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL  SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5320/proj_145_22_-_altera_lei_no_1965.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5320/proj_145_22_-_altera_lei_no_1965.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1965, DE 16 DE NOVEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5327/proj_146_22_-_repasses_de_recursos_financeiros_para_entidades_sem_fins_lucrativo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5327/proj_146_22_-_repasses_de_recursos_financeiros_para_entidades_sem_fins_lucrativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS PARA ENTIDADES SEM FINS LUCRATIVOS, DURANTE O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4967/emenda_a_lei_organica_001_22.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4967/emenda_a_lei_organica_001_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE ALTERAÇÃO DO ARTIGO 23 DA LEI ORGÂNICA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4185/proj_res_01_22_-_quadro_servidores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4185/proj_res_01_22_-_quadro_servidores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4241/proj_res_02_22_-_consignado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4241/proj_res_02_22_-_consignado.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA RESOLUÇÃO Nº 236/21, DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4434/proj_res_03_22_-_64o_cem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4434/proj_res_03_22_-_64o_cem.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE COMISSÃO ESPECIAL DE REPRESENTAÇÃO PARA O 64º CEM – CONGRESSO ESTADUAL DE MUNICÍPIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4435/proj_res_04_22_-_horario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4435/proj_res_04_22_-_horario.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 115 DO REGIMENTO INTERNO DA CÂMARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4550/proj_res_05_22_-_audiencia_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4550/proj_res_05_22_-_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>APROVA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DEBATE SOBRE O PROJETO DE LEI Nº 046/2022, QUE DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL N° 092 DE 19 DE SETEMBRO DE 1994.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4769/proj_res_06_22_-_5o_conexidades.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4769/proj_res_06_22_-_5o_conexidades.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE COMISSÃO ESPECIAL DE REPRESENTAÇÃO PARA O 5º CONEXIDADES – ENCONTRO NACIONAL DE PARCEIROS PÚBLICOS E PRIVADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4815/resolucao_249_2022_-_audiencia_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4815/resolucao_249_2022_-_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>APROVA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DEBATE SOBRE A SEGURANÇA PÚBLICA NO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4987/proj_res_08_22_-_convenio_nio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4987/proj_res_08_22_-_convenio_nio.pdf</t>
   </si>
   <si>
     <t>AUTORlZA O PODER LEGISLATIVO A FIRMAR CONVÊNIO E/OU CONTRATO COM O BANCO NIO MEIOS DE PAGAMENTOS LTDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5064/proj_res_09_22_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5064/proj_res_09_22_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUPLEMENTAÇÃO DE VERBA NO ORÇAMENTO DA CÂMARA COM ANULAÇÃO PARCIAL DE DOTAÇÕES DO ORÇAMENTO.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5065/proj_res_10_22_-_comissao_temporaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5065/proj_res_10_22_-_comissao_temporaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE COMISSÃO TEMPORÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5164/proj_res_11_22_-_destitui_e_nomea_comissao_temporaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5164/proj_res_11_22_-_destitui_e_nomea_comissao_temporaria.pdf</t>
   </si>
   <si>
     <t>DETERMINA A DESTITUIÇÃO E NOMEAÇÃO DE SERVIDOR PARA INTERGAR A COMISSÃO PROCESSANTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5182/proj_res_12_22_-_adequacao_comissao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5182/proj_res_12_22_-_adequacao_comissao.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRAZO DE TRABALHO DA COMISSÃO TEMPORÁRIA, REVOGA PARCIALMENTE A RESOLUÇÃO Nº 252/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5201/proj_res_13_22_-_comissao_temporaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5201/proj_res_13_22_-_comissao_temporaria.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRAZO DE TRABALHO DA COMISSÃO TEMPORÁRIA, ALTERA A RESOLUÇÃO N° 252/2022 - REVOGA A RESOLUÇÃO Nº 253/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5321/proj_res_14_22_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5321/proj_res_14_22_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTA VERBA DO ORÇAMENTO COM ANULAÇÃO PARCIAL DE DOTAÇÃO DO ORÇAMENTO.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4225/req_001_andressa_-_informacoes_medicamentos_farmacia_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4225/req_001_andressa_-_informacoes_medicamentos_farmacia_municipal.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, na forma regimental, após ouvido o Plenário, oficiar ao Sr. Prefeito Municipal, solicitando informações sobre a falta dos medicamentos na Farmácia Municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4228/req_002_fabiano_-_informacoes_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4228/req_002_fabiano_-_informacoes_municipio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que nos forneça informações sobre o Plano de manejo, Plano Diretor e a agenda de reuniões da Comissão de Integração Ambiental.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4231/req_003_fabiano_-_placas_no_municipio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4231/req_003_fabiano_-_placas_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja encaminhada ao setor competente, a necessidade de substituição das placas aéreas de sinalização de trânsito e indicativas.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4233/req_004_oeder_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4233/req_004_oeder_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Oeder Kuznier de Ramos, Vereador nesta Casa de Leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência  na 2º Sessão Extraordinária.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4292/req_005_gryllo_-_informacoes_maquinas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4292/req_005_gryllo_-_informacoes_maquinas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que informe sobre as providências que estão sendo tomadas para aquisição de novas máquinas, e também reformas das que o município já possui</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4295/req_006_gryllo_-_chuvas_rua_rui_barbosa_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4295/req_006_gryllo_-_chuvas_rua_rui_barbosa_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que informe sobre as providências que estão sendo tomadas para a execução do serviço de drenagem na Rua Rui Barbosa , localizada no Balneário São Martinho, esquina com a Avenida Beira Mar.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4297/req_007_milton_-_informacoes_ponte_capivaru.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4297/req_007_milton_-_informacoes_ponte_capivaru.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, ouvido o douto e soberano Plenário para que, dentro do prazo legal, preste a esta Casa Legislativa informações sobre a reforma da ponte sobre o Rio Capivaru, desvio da Barra.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4314/req_008_rogerio_-_informacoes_processo_161_2021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4314/req_008_rogerio_-_informacoes_processo_161_2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que informe, a esta Casa de Leis, os motivos da revogação do Processo 161/2021 - Pregão Presencial 043/2021.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4315/req_009_rogerio_-_providencias_cemiterio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4315/req_009_rogerio_-_providencias_cemiterio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que encaminhe, a esta Casa de Leis, informações sobre o Cemitério Municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4318/req_010_rogerio_-_informacoes_dadetur_diretor.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4318/req_010_rogerio_-_informacoes_dadetur_diretor.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o Sr. Antonio Vaz Serralha, diretor do Departamento de Apoio ao Desenvolvimento dos Municípios Turísticos (DADETUR), para que encaminhe, a esta Casa de Leis, informações sobre os Convênios relacionados ao DADETUR.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4319/req_011_rogerio_-_informacoes_dadetur_prefeitura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4319/req_011_rogerio_-_informacoes_dadetur_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que encaminhe, a esta Casa de Leis, informações sobre os Convênios relacionados ao DADETUR.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4356/req_012_daniel_-_guias_e_sarjetas_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4356/req_012_daniel_-_guias_e_sarjetas_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvido o douto e soberano Plenário para que se aprovado for, oficie-se o D.D. Prefeito Municipal, Dr.Geraldino Barbosa de Oliveira Junior, para que encaminhe, a essa Casa, informações dos serviços de guias e sarjetas no Balneário Adriana.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4360/req_013_milton_-_ruas_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4360/req_013_milton_-_ruas_upa.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, ouvido o Douto e soberano Plenário, para que dentro do prazo legal, preste a esta Casa Legislativa, informações sobre a possibilidade de abrir novamente o acesso da Rua Santos Dumont, e também sobre o estacionamento ao fundo que interrompe o acesso à Rua Rui Barbosa e Minas Gerais,</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>IVAN HELENO, FABIANO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4361/req_014_fabiano_-_moradores_de_rua.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4361/req_014_fabiano_-_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, após apreciação em Plenário, para que se aprovado for, oficie o departamento competente da Prefeitura Municipal de Ilha Comprida, para que esclareça quais ações foram e estão sendo tomadas para resolver a questão dos moradores de rua que ocupam a praça do Boqueirão.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4366/req_015_ivan_-_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4366/req_015_ivan_-_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvido o douto e soberano Plenário, para que se oficie ao Exmo. Sr. Prefeito Municipal,  Dr. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe à esta Casa de Leis sobre a possibilidade de serem instalados  equipamentos da academia ao ar livre na Praça dos Tanoeiros, localizada no Balneário Monte Carlo. E, atendendo ao adendo do Nobre Vereador Fabiano da Silveira Ramos, que seja ainda informado à esta Casa de Leis sobre a possibilidade de reformar a academia ao ar livre do Centro de Convivência da Melhor Idade (CCMI), localizado no Balneário Sarnambi.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4370/req_016_fabiano_-_turismo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4370/req_016_fabiano_-_turismo.pdf</t>
   </si>
   <si>
     <t>Requeiro nas formalidades regimentais para que seja encaminhado ao setor competente, para que nos forneça informações no que tange ao turismo municipal.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4391/req_017_milton_-_muro_de_arrimo_boqueirao_norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4391/req_017_milton_-_muro_de_arrimo_boqueirao_norte.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, ouvido o douto e soberano Plenário para que dentro do prazo legal, preste a esta Casa Legislativa informações sobre as possibilidades de ser projetado a construção de muro de arrimo na região central do Boqueirão Norte.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, ouvido o Douto e soberano Plenário para que dentro do prazo legal, preste a esta Casa Legislativa informações sobre as madeiras que estão sendo utilizadas pela empresa EPCO, na construção do Centro de Eventos do município.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4420/req_019_oeder_-_banheiro_vila_do_artesanato.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4420/req_019_oeder_-_banheiro_vila_do_artesanato.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa de Leis, sobre a possibilidade de serem instalados banheiros públicos, na Praça 27 de Outubro no Balneário Monte Carlo, onde se encontra a Vila do Artesanato.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4421/req_020_fabiano_-_agentes_fiscais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4421/req_020_fabiano_-_agentes_fiscais.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que se aprovado for seja encaminhado aos setores competentes do nosso município, para que informe a esta Casa Legislativa, a possibilidade de inclusão do adicional de periculosidade na folha de pagamento dos servidores que prestam serviços de fiscalização municipal como agente de trânsito, vigilância sanitária e fiscalização municipal.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4425/req_021_fabiano_-_64o_cem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4425/req_021_fabiano_-_64o_cem.pdf</t>
   </si>
   <si>
     <t>Requerem nas formalidades regimentais, ouvido o douto e soberano Plenário, para que se aprovado for, seja elaborado o Projeto de Resolução, no sentido de constituir Comissão de Representação, nos termos dos artigos 74 e 75 do Regimento Interno, objetivando participar do 64º CEM - CONGRESSO ESTADUAL DE MUNICÍPIOS.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4445/req_022_ivan_-_informacoes_ciclovia_e_sinalizacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4445/req_022_ivan_-_informacoes_ciclovia_e_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário que se oficie o Prefeito Municipal DD. Geraldino Barbosa de Oliveira Júnior, para que informe, a esta Casa de Leis , se existe um planejamento para pintura da faixa da ciclovia das Avenidas Candapuí Norte e Sul, e também da pintura da sinalização do Boqueirão Norte até o Jardim Tropical.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4437/req_023_daniel_-_convoca_diretor_de_esportes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4437/req_023_daniel_-_convoca_diretor_de_esportes.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que seja convocado o Diretor da Divisão Municipal de Esportes de Ilha Comprida, Sr. Gonçalo Neto, para reunião com os Senhores Vereadores, a ser realizada na Câmara Municipal na próxima segunda-feira, dia 14/03, às 16:30h.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4438/req_024_andressa_-_reuniao_obra_do_pier.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4438/req_024_andressa_-_reuniao_obra_do_pier.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvido o douto e soberano Plenário, para que, se aprovado for, sejam oficiados ao Excelentíssimo Senhor PREFEITO MUNICIPAL, ao Diretor do DEPARTAMENTO DE ENGENHARIA, OBRAS e SERVIÇOS e aos REPRESENTANTES DA ASSOCIAÇÃO DE PEDRINHAS, para que Compareçam  a reunião sobre o andamento das obras no píer de Pedrinhas.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4442/req_025_andressa_-_informacoes_monitoramento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4442/req_025_andressa_-_informacoes_monitoramento.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que o presente requerimento seja  submetido à apreciação do Plenário, e se aprovado for sejam oficiados ao Excelentíssimo Senhor Prefeito e ao Diretor do DPDU, para que encaminhem a esta Casa de Leis, informações sobre a implantação de monitoramento da nossa cidade.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4444/req_026_fabiano_-informacoes_manut._baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4444/req_026_fabiano_-informacoes_manut._baln._araca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que se aprovado for, oficie-se ao Departamento de Obras do Município de Ilha Comprida, para que responda questionamentos sobre manutenções gerais no Balneário Araçá.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4447/req_027_rogerio_-_informacoes_processo_039_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4447/req_027_rogerio_-_informacoes_processo_039_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal para que nos encaminhe copia digital da gravação da sessão pública Carta Convite nº 01/2022, cópia digital de todo o Processo Administrativo nº 39/2022 e cópia digital da certidão de publicação no site da prefeitura.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4474/req_028_gryllo_-_informacoes_caminhao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4474/req_028_gryllo_-_informacoes_caminhao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que informe sobre o conserto do caminhão do modelo Internacional utilizado pelo lado Sul do Município.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4481/req_029_rogerio_-_informacoes_dpt_educacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4481/req_029_rogerio_-_informacoes_dpt_educacao.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre gastos relativos ao Departamento de Educação de Ilha Comprida.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4483/requerimento_030.2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4483/requerimento_030.2022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre execução de Lei Municipal que visa promover inclusão de pessoas com deficiência.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4486/req_031_ivan_-_vale_alimentacao_conselho_tutelar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4486/req_031_ivan_-_vale_alimentacao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que oficie-se ao DD. Prefeito Municipal para que informe, a esta Casa de Leis, sobre a possibilidade de inclusão do Vale Alimentação na folha de pagamento da Prefeitura para os Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4491/req_032_milton_-_informacoes_gerador_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4491/req_032_milton_-_informacoes_gerador_upa.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, ouvido o douto e soberano Plenário, para que dentro do prazo legal preste, a esta Casa Legislativa, informações a respeito do gerador da UPA da nossa cidade.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4489/req_033_fabiano_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4489/req_033_fabiano_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Fabiano da Silva Pereira, Vereador nesta Casa de Leis, venho nos termos regimentais justificar minha ausência na 8ª Sessão Ordinária, realizada em 22/03/2022, em virtude de problemas de saúde.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4495/req_034_milton_-_informacoes_deck_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4495/req_034_milton_-_informacoes_deck_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requeiro, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, ouvido o douto e soberano Plenário, para que dentro do prazo legal preste a esta Casa Legislativa informações a respeito da manutenção do deck do Bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4516/req_035_oeder_-_informacao_ar_condicionado_auditorio_escola_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4516/req_035_oeder_-_informacao_ar_condicionado_auditorio_escola_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa de Leis sobre a possibilidade de ser realizado o reparo ou, se houver necessidade, a troca do ar condicionado no Auditório da Escola Meu Recanto.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4517/req_036_andressa_-_informacoes_abrigos_ponto_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4517/req_036_andressa_-_informacoes_abrigos_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que o presente requerimento seja submetido para apreciação do Plenário e, se aprovado for, seja oficiado ao Excelentíssimo Senhor Prefeito, ao Diretor do DPDU e ao Diretor de Obras, para que encaminhem a esta Casa de Leis informações sobre a instalação de abrigos de ponto de ônibus no Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4521/req_037_rogerio_-_informacoes_aterro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4521/req_037_rogerio_-_informacoes_aterro.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, para que nos encaminhe informações sobre os serviços de aterramento no Município.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4520/req_038_fabiano_-_informacoes_nipomed.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4520/req_038_fabiano_-_informacoes_nipomed.pdf</t>
   </si>
   <si>
     <t>Requer, nas formalidades regimentais, para que se aprovado for, seja oficiado à NIPOMED Sistema de Saúde, para que responda sobre a possibilidade de_x000D_
 estender o prazo de adesão ao plano oferecido aos servidores da Prefeitura do Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4527/req_039_ivan_-_servidor_para_lembrar_consultas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4527/req_039_ivan_-_servidor_para_lembrar_consultas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário que se oficie o Prefeito Municipal DD. Geraldino Barbosa de Oliveira Júnior para que informe, a esta Casa de Leis, se existe a possibilidade de disponibilizar um servidor para emissão de alerta aos pacientes, confirmando dia e horário das consultas.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4537/req_040_rogerio_-_informacoes_programa_de_ensino_integral.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4537/req_040_rogerio_-_informacoes_programa_de_ensino_integral.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao Diretor da E.E. Prof.ª Judith Sant'Ana Diegues, Sr. Gilberto Pereira de Camargo para que nos encaminhe informações sobre o Conselho da escola e do andamento do Programa de Escola Integral.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4538/req_041_rogerio_-_informacoes_manut._baln._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4538/req_041_rogerio_-_informacoes_manut._baln._marusca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, para que nos encaminhe informações em relação as manutenções do Balneário Marusca.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4540/req_042_rogerio_-_informacoes_arrecadacao_entulho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4540/req_042_rogerio_-_informacoes_arrecadacao_entulho.pdf</t>
   </si>
   <si>
     <t>Requeiro com urgência, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal para que nos encaminhe quais os valores arrecadados nos últimos 12 meses de taxas de entulhos.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4552/req_043_rogerio_-_informacoes_bags_araca_e_asfalto_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4552/req_043_rogerio_-_informacoes_bags_araca_e_asfalto_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal para que nos encaminhe informações sobre as providências tomadas com relação aos Bags do Araçá, e sobre as providencias tomadas com relação ao desbarrancamento do asfalto de ligação a Ponta da Praia.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4560/req_044_rogerio_-_informacoes_manut._baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4560/req_044_rogerio_-_informacoes_manut._baln._adriana.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal, para que nos encaminhe informações em relação as manutenções do Balneário Adriana.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>DANIEL RAMOS, EDER CONSTRUTOR, IVAN HELENO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4563/req_045_ivan_daniel_oeder__-_estagiarios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4563/req_045_ivan_daniel_oeder__-_estagiarios.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário que se oficie ao Prefeito Municipal, DD. Geraldino Barbosa de Oliveira Júnior, para que informe, a esta Casa de Leis, se existe a possibilidade do aumento da remuneração para os Estagiários do município.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4562/req_046_gryllo_-_areninha_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4562/req_046_gryllo_-_areninha_viareggio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., para que informe à esta Casa de Leis sobre a possibilidade de instalação do Projeto “ARENINHA”, no Balneário Viaréggio.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4564/req_047_ivan_-_gratificacao_para_servidores_cedidos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4564/req_047_ivan_-_gratificacao_para_servidores_cedidos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que se aprovado for, seja encaminhado ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente para que informe a esta Casa Legislativa sobre a possibilidade de inclusão de gratificação na folha de pagamento dos servidores efetivos que são requisitados e cedidos a órgãos Estaduais e Federais fora do município.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4566/req_048_tonon_-_hrlb_reajuste.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4566/req_048_tonon_-_hrlb_reajuste.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Superintendente do CONSAÚDE, Senhor José Antônio Antosczezem, para que, no âmbito de sua competência executiva e de suas atribuições legais, solicite informações ao Hospital Regional Dr. Leopoldo Bevilacqua – HRLB e informe a esta Casa de Leis sobre a possibilidade de reposição salarial e do Vale Alimentação aos funcionários.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4576/req_049_fabiano_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4576/req_049_fabiano_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Fabiano da Silva Pereira, Vereador nesta Casa de Leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência na 10ª Sessão Ordinária, realizada em 05/04/2022,  em virtude de problemas de saúde.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4587/req_050_rogerio_-_convoca_damaceno_e_construserra.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4587/req_050_rogerio_-_convoca_damaceno_e_construserra.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficiem-se aos representantes da empresa Construserra Construções Eireli, Sr. Francisco Alves da Silva e da empresa Damaceno Engenharia, Sr. Jeremias de Freitas Damaceno, para que compareçam, preferencialmente na próxima segunda feira, dia 25 de abril de 2022 às 17 horas, à sede do Poder Legislativo de Ilha Comprida.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4588/req_051_ivan_-_projeto_ccmi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4588/req_051_ivan_-_projeto_ccmi.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que se oficie ao Prefeito Municipal DD. Geraldino Barbosa de Oliveira Júnior para que informe, a esta Casa de Leis, se existe um projeto para o fechamento, com alambrado ou alvenaria, em torno do prédio do Centro de Convivência da Melhor Idade (CCMI).</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4590/req_052_andressa_-_infomacoes_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4590/req_052_andressa_-_infomacoes_araca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que o presente requerimento seja submetido para apreciação do Plenário, e se aprovado, sejam oficiados ao Excelentíssimo Senhor Prefeito, o Diretor do DPDU e o  Diretor de Obras, para que encaminhem, a esta Casa de Leis, informações em relação ao acesso da Ponta da Praia e sobre os Bags do Araçá.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4591/req_053_andressa_-_ferradura_do_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4591/req_053_andressa_-_ferradura_do_araca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que o presente requerimento seja submetido para apreciação do Plenário, e se aprovado, sejam oficiados ao Excelentíssimo Senhor Prefeito, ao Diretor do DPDU e ao  Diretor de Obras, para que encaminhem, a esta Casa de Leis, quais as providências que serão tomadas quanto ao desbarrancamento da pista do acesso à Ponta da Praia.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4604/req_054_rogerio_-_onibus_circular.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4604/req_054_rogerio_-_onibus_circular.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se ao DD. Prefeito Municipal, para que nos encaminhe informações sobre o estudo de uma linha de ônibus circular, que sairá da rodoviária e ligará os principais pontos dos Balneários Curitiba e Araçá.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4606/req_055_tonon_-_convoca_construserra.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4606/req_055_tonon_-_convoca_construserra.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que sejam oficiados aos representantes da empresa Construserra Construções Eireli, a Sra. Meili Mayra Braga da Silva e o Sr. Francisco Alves da Silva , para que compareçam na próxima segunda feira, dia 02 de maio de 2022 no período da manhã, à sede do Poder Legislativo de Ilha Comprida para prestar esclarecimentos aos vereadores sobre as possíveis irregularidades nas obras.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4610/req_056_rogerio_-_aplicacao_lei_1499.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4610/req_056_rogerio_-_aplicacao_lei_1499.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal, e à Diretora do Departamento de Educação Sra. Valéria Pontes para que, encaminhe a esta Casa de Leis, informações sobre execução de Lei Municipal que visa promover inclusão de pessoas com deficiência.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4611/req_057_rogerio_-_onibus_15h.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4611/req_057_rogerio_-_onibus_15h.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal e ao Diretor de Transporte Júlio Forest, para que nos encaminhe informações sobre o ônibus de funcionários das 15h.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4612/req_058_rogerio_-_tubos_de_concreto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4612/req_058_rogerio_-_tubos_de_concreto.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, para que nos encaminhe informações sobre a colocação de tubos de concreto em Ilha Comprida.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4650/req_059_milton_-_academia_ccmi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4650/req_059_milton_-_academia_ccmi.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Senhor Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a esta Casa, se existe a possibilidade de adquirir e priorizar a instalação de uma academia ao ar livre, próximo ao CCMI em nosso município.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4651/req_060_milton_-_catamara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4651/req_060_milton_-_catamara.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Senhor Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a esta Casa, a possibilidade de ser feito um estudo para um bom aproveitamento da embarcação Catamarã, pelo município ou até mesmo uma terceirização.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4635/req_061_daniel_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4635/req_061_daniel_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Daniel da Silveira Ramos, Vereador nesta Casa de Leis, venho nos termos regimentais justificar minha ausência na 14ª Sessão Ordinária, realizada em 03/05/2022, em virtude de problemas de saúde.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4636/req_062_fabiano_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4636/req_062_fabiano_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Fabiano da Silva Pereira, Vereador nesta Casa de Leis, venho nos termos regimentais justificar minha ausência na 14ª Sessão Ordinária, realizada em 03/05/2022, em virtude de problemas de saúde.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4649/req_063_milton_-_portal_de_cidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4649/req_063_milton_-_portal_de_cidade.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que sejam oficiados ao Senhor Prefeito Dr. Geraldino Barbosa de Oliveira Junior e à Presidente do COMTUR, para que informe, a esta Casa, a possibilidade de ser colocado em pauta, junto ao COMTUR, a utilização dos recursos do DADETUR a fim de um projeto de construção de um "PORTAL DE CIDADE" em nosso município.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4648/req_064_milton_-_iluminacao_na_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4648/req_064_milton_-_iluminacao_na_praia.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Senhor Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a esta Casa, a possibilidade de ser colocado em pauta, junto ao COMTUR, a utilização destes recursos afim de um projeto e a implantação de "ILUMINAÇÃO NA PRAIA" do Boqueirão Norte.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4690/req_065_rogerio_-_acs_e_ace.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4690/req_065_rogerio_-_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal de Ilha Comprida, para que verifique a possibilidade de tomar providências em relação ao novo piso dos agentes comunitários de saúde e agentes de combate às endemias.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4674/req_066_ivan_-_va_conselheiro_tutelar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4674/req_066_ivan_-_va_conselheiro_tutelar.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, que se oficie ao Prefeito Municipal DD. Geraldino Barbosa de Oliveira Júnior, para que informe, a esta Casa de Leis, a possibilidade de inclusão do Vale Alimentação na folha de pagamento da Prefeitura, para os Conselheiros Tutelares do município</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4676/req_067_fabiano_-_ferradura_do_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4676/req_067_fabiano_-_ferradura_do_araca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa de Leis, sobre a possibilidade de implantação de um projeto voltado a “FERRADURA DO ARAÇÁ”, a comunidade que está entre as maiores do município tem cobrado que aquele espaço seja utilizado como área de recreação.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4677/req_068_fabiano_-_aula_de_natacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4677/req_068_fabiano_-_aula_de_natacao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa de Leis, sobre a possibilidade de implantação de um projeto voltado a aulas de natação,</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4683/req_069_fabiano_-_carro_oficial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4683/req_069_fabiano_-_carro_oficial.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, A Exma. Sra. Presidente da Câmara Municipal de Ilha Comprida, Andressa Marques Moreira Ceroni, para que derrube o ato em que Vossa Excelência que limita a apenas o Motorista da Câmara, seu Assessor Legislativo e a Diretora Administrativa conduzir o carro oficial.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4684/req_070_ivan_-_ampliacao_de_salas_escola_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4684/req_070_ivan_-_ampliacao_de_salas_escola_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário que se oficie o Prefeito Municipal DD. Geraldino Barbosa de Oliveira Júnior para que informe, a esta Casa de Leis, se existe um projeto para a ampliação da quantidade de salas da Escola Meu Recanto.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4687/req_071_fabiano_-_centro_comunitario_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4687/req_071_fabiano_-_centro_comunitario_araca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa de Leis, a possibilidade de implantação de um Centro Comunitário multiuso no Balneário Araçá.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4688/req_072_ivan_-_mirante_lagoa_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4688/req_072_ivan_-_mirante_lagoa_adriana.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário que se oficie ao Prefeito Municipal DD. Geraldino Barbosa de Oliveira Júnior para que informe, a esta Casa de Leis, se existe um projeto para a construção de um mirante na lagoa do Adriana.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>MILTINHO, ROGERINHO REVITTI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4689/req_073_rogerio_milton_-_wi-fi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4689/req_073_rogerio_milton_-_wi-fi.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao Senhor Prefeito Municipal para que encaminhe, com urgência, para essa Casa de Leis, informações sobre os pontos de Wi-fi livre pela empresa Smart Linck  e as câmeras de monitoramento pela empresa Infovale.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4698/req_074_ivan_milton_-_contencao_do_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4698/req_074_ivan_milton_-_contencao_do_mar.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, para que se oficie ao Prefeito Municipal DD. Geraldino Barbosa de Oliveira Júnior, para que informe, a esta Casa de Leis, se existe a possibilidade do Executivo marcar uma reunião com o Secretário Estadual da Defesa Civil, para tratar sobre a contenção do mar.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4704/req_075_fabiano_-_academia_ccmi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4704/req_075_fabiano_-_academia_ccmi.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que se aprovado for, seja encaminhado aos setores competentes do nosso município, para que encaminhem, a esta Casa de Leis, a possibilidade de instalação de um novo espaço para exercícios físicos, e a substituição do espaço de lazer na área externa na sede do CCMI.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4722/req_076_gryllo_-_manutencao_ciclovias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4722/req_076_gryllo_-_manutencao_ciclovias.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que informe se está dentro do cronograma de manutenção, e se caso não estiver, que inclua a reforma das ciclovias, com pintura, sinalização “olho de gato” e placas com metragem a cada 100 ou 200m.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4721/req_077_gryllo_-_lei_emplacamento_veicular_-desconto_20_no_iptu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4721/req_077_gryllo_-_lei_emplacamento_veicular_-desconto_20_no_iptu.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. a viabilidade da criação de uma Lei, na qual os proprietários de veículos com placas do Município de Ilha Comprida, tenham um desconto de 20% nos pagamentos de IPTU.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4720/req_078_gryllo_-_rampa_de_acesso_para_praia_baln._viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4720/req_078_gryllo_-_rampa_de_acesso_para_praia_baln._viareggio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que nos informe sobre a possibilidade da construção da rampa de acesso para a praia no Balneário Viaréggio, e o prazo para execução do serviço.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4723/req_079_fabiano_-_medicos_especialistas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4723/req_079_fabiano_-_medicos_especialistas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que se aprovado for, seja encaminhado aos setores competentes do nosso município para que informe, a esta Casa de Leis,  a possibilidade de contratação emergencial de médicos das especialidades gastroenterologista e ortopedista.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4724/req_080_fabiano_-_limpeza_de_vala_-rua_jorge_amado-__baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4724/req_080_fabiano_-_limpeza_de_vala_-rua_jorge_amado-__baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que se aprovado for, seja encaminhado aos setores competentes do nosso município para que informe, a esta Casa de Leis, a possibilidade de limpeza da vala da Rua Jorge Amado, no trecho do n° 1040, no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4730/req_081_gryllo_-_banheiro_cemiterio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4730/req_081_gryllo_-_banheiro_cemiterio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que informe se está dentro do planejamento e se caso não estiver, que inclua a construção de banheiros no Cemitério dos Índios.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4738/req_082_milton_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4738/req_082_milton_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Milton Cesar Pires, vereador nesta Casa de Leis, venho mui respeitosamente à presença de Vossa Excelência, nos termos regimentais, justificar minha ausência, e REQUERER a Vossa Senhoria e Vereadores o abono da minha ausência a 17º Sessão Ordinária, realizada em 24/05/2022, em virtude de estar buscando recursos para melhoria do nosso município.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4750/req_083_andressa_-_informacoes_andamento_solitacoes_e_previsao_da_operacao_tapa_buraco-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4750/req_083_andressa_-_informacoes_andamento_solitacoes_e_previsao_da_operacao_tapa_buraco-.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que o presente requerimento seja submetido para apreciação do Plenário, e, se aprovado, seja oficiado ao Excelentíssimo Senhor Prefeito Geraldino Barbosa de Oliveira Junior e ao Diretor de Obras para que encaminhem, a está Casa de Leis, informações em relação ao serviço de tapa buraco no município.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4751/req_084_andressa_-_reforma_ponte_da_rua_venus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4751/req_084_andressa_-_reforma_ponte_da_rua_venus.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que o presente requerimento seja submetido para apreciação do Plenário e, se aprovado, seja oficiado ao Excelentíssimo Senhor Prefeito Geraldino Barbosa de Oliveira Junior e ao Diretor de Obras, para que encaminhem, a esta Casa de Leis, quais as providências serão tomadas para resolver o problema da Ponte da Rua Vênus.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4762/req_085_gryllo_-_2_veiculos_policia_militar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4762/req_085_gryllo_-_2_veiculos_policia_militar.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. que nos informe sobre a viabilidade de disponibilizar 02 veículos com motorista e passageiro, equipados com Giroflex e Sirene para auxiliar a Polícia Militar na ronda noturna.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4758/req_086_gryllo_-_construcao_muro_baln._viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4758/req_086_gryllo_-_construcao_muro_baln._viareggio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que informe sobre o andamento da construção do muro do USF Viaréggio, localizado na Rua Jasmim, 84 - Balneário Viaréggio,.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4761/req_087_milton_-_itinerario_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4761/req_087_milton_-_itinerario_onibus.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao senhor prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a esta Casa de Leis, a possibilidade de alterar o itinerário de ônibus do Lado Sul do Município, da forma que atenda os Balneários Claudia Mara e Caiçara.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4770/req_088_rogerio_-_ponto_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4770/req_088_rogerio_-_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que encaminhe, a está Casa de Leis, informações em relação ao pontos de ônibus instalados no nosso município.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, EMERSON GRYLLO, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4768/req_089_andressa_-_64o_cem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4768/req_089_andressa_-_64o_cem.pdf</t>
   </si>
   <si>
     <t>Requerem, nas formalidades regimentais, ouvido o douto e soberano Plenário, para que se aprovado for, seja elaborado o Projeto de Resolução, no sentido de constituir Comissão de Representação, nos termos dos artigos 74 e 75 do Regimento Interno, objetivando participar do 5º CONEXIDADES – ENCONTRO NACIONAL DE PARCEIROS PÚBLICOS E PRIVADOS.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4779/req_090_fabiano_-comissao__integracao_ambiental.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4779/req_090_fabiano_-comissao__integracao_ambiental.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que, se aprovado for, encaminhe a nova diretoria da Comissão de Integração Ambiental convite, para que na data de 23 de junho do corrente ano, no horário das 15:00h. compareçam e esta Casa de Leis, para que esclareçam dúvidas dos nobres Edis e da população em geral, e também nos apresentem quais as metas traçadas para os próximos anos.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4780/req_091_fabiano_-_playground_sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4780/req_091_fabiano_-_playground_sao_martinho.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa De Oliveira Junior, para que envie ao departamento competente para que, se possível for, implante uma área de lazer tipo playground nas imediações da Orla no Balneário São Martinho.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4781/req_092_fabiano_-_pontos_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4781/req_092_fabiano_-_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa De Oliveira Junior, para que faça gestões junto ao departamento competente, no sentido que, se possível for, sejam executados serviços de manutenção dos pontos de ônibus, bem como um cronograma de instalações de novos pontos.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4782/req_093_fabiano_-_academia_ar_livre-_baln._viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4782/req_093_fabiano_-_academia_ar_livre-_baln._viareggio.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa De Oliveira Junior, para que envie ao departamento competente, para que, se possível for, implante uma academia ao Ar Livre nas imediações do Balneário Viaréggio</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4783/req_094_fabiano_-_ampliacao_e_reforma-_academia_ar_livre_e_playground-_baln._pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4783/req_094_fabiano_-_ampliacao_e_reforma-_academia_ar_livre_e_playground-_baln._pedrinhas.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa De Oliveira Junior, para que envie ao departamento competente, para que se possível for, reforme e amplie a academia ao ar livre e o playground das crianças na vila de Pedrinhas.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4788/req_095_tonon_-_informacoes_av._praia_baln._pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4788/req_095_tonon_-_informacoes_av._praia_baln._pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, e a Divisão Municipal de Trânsito para que, no âmbito de sua competência executiva e de suas atribuições legais, enviem a esta Casa de Leis informações sobre a Avenida da Praia, localizada em Pedrinhas.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4790/req_096_fabiano_-_t.p.a.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4790/req_096_fabiano_-_t.p.a.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa, se está sendo confeccionada a Lei que cria a T.P.A. (taxa de proteção ambiental).</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4806/req_097_milton_-_reestruturacao_maquinarios_bairro_boqueirao_sul_e_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4806/req_097_milton_-_reestruturacao_maquinarios_bairro_boqueirao_sul_e_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Senhor Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a possibilidade de ser feita a reestruturação dos maquinários, do tipo tratores, retroescavadeiras e caminhões do Bairro do Boqueirão Sul e Pedrinhas.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4807/req_098_milton_-_camera_av._da_praia_bairro_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4807/req_098_milton_-_camera_av._da_praia_bairro_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Senhor Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a possibilidade de ser feita a instalação de uma câmera de monitoramento na Avenida da Praia, na entrada do Bairro de Pedrinhas.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4801/req_099_andressa_-_guarda_municipal_armada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4801/req_099_andressa_-_guarda_municipal_armada.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Excelentíssimo Senhor Prefeito Municipal, para que nos informe se existe a possibilidade de se estar implantando na legislação municipal, através de Projeto de Lei de iniciativa do Poder Executivo, a criação da Guarda Municipal Armada.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4808/req_100_andressa_-_audiencia_publica_seguranca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4808/req_100_andressa_-_audiencia_publica_seguranca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos moldes do inciso VII do artigo 171 do Regimento Interno desta Casa, a realização de Audiência Pública para tratar da Segurança Pública do nosso município.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4822/req_101_rogerio_-_cronograma_de_utilizacao_da_retroescavadeira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4822/req_101_rogerio_-_cronograma_de_utilizacao_da_retroescavadeira.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal, para que nos encaminhe informações em relação ao cronograma de utilização da retroescavadeira e da limpeza das valas da Av. Beira Mar.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4824/req_102_rogerio_-_calendario_de_eventos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4824/req_102_rogerio_-_calendario_de_eventos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se ao DD. Prefeito Municipal, para que nos encaminhe, com a máxima urgência, o Calendário Anual de Eventos da Municipalidade e quais as formas de divulgação da Cidade de Ilha Comprida.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4826/req_103_rogerio_-_camara_itinerante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4826/req_103_rogerio_-_camara_itinerante.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário, nos termos do artigo 4º, da Resolução nº 189/2017 para que, se aprovador for, sejam marcadas as datas para as localidades de “Câmara Itinerante” no Araçá, no Marusca, no Viareggio e no Boqueirão Sul.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4825/req_104_andressa_-_cumprimento_da_lei_1801-_2021_antifurto_fiacao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4825/req_104_andressa_-_cumprimento_da_lei_1801-_2021_antifurto_fiacao_publica.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que o presente requerimento seja submetido para apreciação do Plenário e, se aprovado for, seja oficiado ao Excelentíssimo Senhor Prefeito Geraldino Barbosa de Oliveira Junior e aos departamentos competentes, para que encaminhe a esta Casa de Leis, quais as providências serão tomadas para que seja cumprida a Lei 1.804/2021.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4831/req_105_gryllo_-_manut._onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4831/req_105_gryllo_-_manut._onibus.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. se já existe um cronograma de manutenção e uma vistoria geral nos pneus e mecânica nos Ônibus, uma vez que a frota vai estar com seu itinerário bem reduzido devido ao recesso escolar.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4832/req_106_gryllo_-_covid_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4832/req_106_gryllo_-_covid_19.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr. junto com o Departamento de Saúde, para que informe se estão sendo tomadas ações no intuito de garantir uma recuperação completa destes pacientes.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4839/req_107_milton_-_informacoes_sobre_a_manutencao_da_orla_maritima.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4839/req_107_milton_-_informacoes_sobre_a_manutencao_da_orla_maritima.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Senhor Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a esta Casa, a respeito da manutenção da orla marítima.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4838/req_108_rogerio_-_informacoes_quanto_a_covid__nas_escolas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4838/req_108_rogerio_-_informacoes_quanto_a_covid__nas_escolas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se ao DD. Prefeito Municipal, para que nos encaminhe informações sobre o Covid-19 nas escolas.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4841/req_109_oeder_-_asfalto_-_ruas_bom_jesus_de_iguape_alameda_cuiaba-_baln._sambura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4841/req_109_oeder_-_asfalto_-_ruas_bom_jesus_de_iguape_alameda_cuiaba-_baln._sambura.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa De Oliveira Junior, para que informe, a essa Casa de Leis, se existe a possibilidade de ser feita a pavimentação asfáltica ou asfalto Intertravado da Rua Bom Jesus de Iguape, e a Alameda Cuiabá que liga a Rua Santos Dumont no Balneário Samburá.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4849/req_110_oeder_-_muro_escola_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4849/req_110_oeder_-_muro_escola_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe, a essa Casa de Leis, se existe a possibilidade de ser realizada a construção de um muro nos fundos da escola EMEIEF Meu Recanto, localizada no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4856/req_111_ivan_-_abono_da_minha_ausencia_a_22o_sessao_ordinaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4856/req_111_ivan_-_abono_da_minha_ausencia_a_22o_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Eu, Ivan Heleno da Silva, Vereador nesta Casa de Leis, venho nos termos regimentais justificar minha ausência na 22ª Sessão Ordinária, realizada em 28/06/2022, em virtude de problemas de saúde.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4866/garagem_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4866/garagem_upa.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa de Leis, sobre a possibilidade de ser realizada a construção de uma garagem com cobertura para as ambulâncias da Unidade de Pronto Atendimento (UPA), localizada na Rua Bom Jesus de Iguape no Balneário Samburá.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4865/campo_do_caju_ass.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4865/campo_do_caju_ass.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa de Leis, sobre a possibilidade de ser realizada a troca do alambrado e a reforma do telhado dos banheiros no Campo Durval Marietto Júnior (Campo do Caju), localizado na Avenida Beira Mar.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4894/req_114_andressa_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4894/req_114_andressa_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Andressa Marques Moreira Ceroni, Presidente nesta Casa de Leis, venho nos termos regimentais justificar minha ausência na 22ª Sessão Ordinária, realizada em 28/06/2022, em virtude de cumprimento de atestado de licença médica.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4893/atestado_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4893/atestado_2.pdf</t>
   </si>
   <si>
     <t>Eu, Oeder Kuznier de Ramos, Vereador nesta Casa de Leis, venho nos termos regimentais justificar minha ausência na 22ª Sessão Ordinária, realizada em 28/06/2022, em virtude de problemas de saúde.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4897/req_116_fabiano_-_cronograma_de_eventos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4897/req_116_fabiano_-_cronograma_de_eventos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa, se está sendo elaborado um cronograma de eventos culturais, recreativos e ambientais para a temporada 2023 em nosso município.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4898/req_117_fabiano_-_planejamento_de_seguranca_temporada_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4898/req_117_fabiano_-_planejamento_de_seguranca_temporada_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa, se está sendo elaborado um planejamento para a temporada 2023 no que tange a segurança pública.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4899/req_118_fabiano_-_estudo_reducao_de_velocidade_candapui-_u.p.a..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4899/req_118_fabiano_-_estudo_reducao_de_velocidade_candapui-_u.p.a..pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa, se está sendo confeccionado algum estudo para reduzir a velocidade dos veículos que transitam na marginal Candapuí Sul, altura da U.P.A. (Unidade de Pronto Atendimento).</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4901/providencias_convenio_atividades_previstas_na_lei_no_1804-21.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4901/providencias_convenio_atividades_previstas_na_lei_no_1804-21.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Senhor Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a possibilidade de tomar providencias, no sentido de que se faça um termo aditivo ao convênio da atividade delegada, a fim de acrescentar as atividades previstas na Lei 1804/21, ao rol de atividades delegadas pelo Município de Ilha Comprida à Polícia Militar do Estado de São Paulo.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4913/requerimento_120-2022_-vacinacao_anti_rabica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4913/requerimento_120-2022_-vacinacao_anti_rabica.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao Senhor Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a possibilidade de tomar providencias no sentido de fazer a vacinação de Animais Itinerante, nos bairros mais afastados do centro, como Boqueirão Sul, Pedrinhas e Araçá.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4914/req_121_fabiano_-_condicoes_de_uso-_u.p.a..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4914/req_121_fabiano_-_condicoes_de_uso-_u.p.a..pdf</t>
   </si>
   <si>
     <t>Requeremos, dentro das formalidades regimentais, após ouvido o Plenário, para que o representante do Departamento de Saúde Municipal responda, com urgência, a esta Casa sobre Informações referentes a U.P.A.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4944/req_122_fabiano_-_pier_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4944/req_122_fabiano_-_pier_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, após ouvido o Plenário, para que encaminhe ao setor competente da Prefeitura Municipal de Ilha Comprida, para que responda sobre informações do plano para o trapiche e píer de Pedrinhas para a próxima temporada.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4946/req_123_fabiano_-_planejamento_de_limpeza_urbana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4946/req_123_fabiano_-_planejamento_de_limpeza_urbana.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, após ouvido o Plenário, para que encaminhe ao setor competente da Prefeitura Municipal de Ilha Comprida, para que responda sobre o Planejamento de Limpeza Urbana nos meses de temporada.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4949/req_124_andressa_-_falta_de_atendimento_correios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4949/req_124_andressa_-_falta_de_atendimento_correios.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, se aprovado for, seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que responda sobre, se com o custeio pela Prefeitura, podemos ter mais postos dos Correios em outros balneários e se há algum projeto para levar o serviço para outros balneários.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4950/req_125_andressa_-_convenio_com_procon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4950/req_125_andressa_-_convenio_com_procon.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, se aprovado for, seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Ilha Comprida, para que responda sobre a possibilidade de criação de convênio da Prefeitura Municipal de Ilha Comprida com o PROCON, a fim de criar o PROGRAMA DE MUNICIPALIZAÇÃO DE PROTEÇÃO E DEFESA DO CONSUMIDOR em Ilha Comprida-SP.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4959/retroescavadeira_e_maquinario_fixo_para_limpeza_de_entulhos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4959/retroescavadeira_e_maquinario_fixo_para_limpeza_de_entulhos.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao senhor Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta Casa se existe a possibilidade de adquirir e priorizar a aquisição de maquinário permanente e especifico para a limpeza e remoção de entulhos em nosso município.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4963/van_para_o_cras_itinerante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4963/van_para_o_cras_itinerante.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao senhor Prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta Casa a possibilidade de adquirir um veiculo equipado tipo Van, para deixar a disposição do departamento de Assistência Social (CRAS) e outras informações relacionadas à Assistência Social (CRAS).</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4962/req_trilhas_assinado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4962/req_trilhas_assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvindo o douto e soberano Plenário que se oficie ao Prefeito Municipal DD. Geraldino Barbosa de Oliveira Júnior, para que informe, a esta Casa de Leis, se existe um planejamento para o mapeamento, regulamentação e ordenamento das trilhas do município.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4965/req_129_daniel_-_reforma_conselho_tutelar_e_processadora_dos_pescados.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4965/req_129_daniel_-_reforma_conselho_tutelar_e_processadora_dos_pescados.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvido o douto e soberano Plenário para que se aprovado for, oficie-se ao D.D. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a essa Casa, sobre a possibilidade da manutenção e pintura do prédio do Conselho Tutelar e da possibilidade da reforma do prédio da Processadora de Pescado.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4972/req_130_fabiano_-_reparos_no_trapiche_do_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4972/req_130_fabiano_-_reparos_no_trapiche_do_araca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja encaminhado ao setor competente, para que nos responda sobre a possibilidade de restauração do trapiche do Balneário Araçá, também na restauração na rampa de barcos.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4982/requerimento_-_piso_salarial_da_enfermagem..docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4982/requerimento_-_piso_salarial_da_enfermagem..docx.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que informe a esta Casa de Leis, se estão sendo tomadas medidas em relação à adequação do vencimento-base dos cargos e funções públicas de profissionais de enfermagem do Município.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4983/requerimento_-_utvs_e_quadriciculos..docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4983/requerimento_-_utvs_e_quadriciculos..docx.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que encaminhe a esta Casa de Leis, informações sobre os Quadriciclos e UTVs.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4981/requerimento_-_cafe_-_comtur..docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4981/requerimento_-_cafe_-_comtur..docx.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que encaminhe a esta Casa de Leis, esclarecimentos sobre o coffee break servido no encontro denominado como “Trade e Conselho Municipal de Turismo” cujo o pagamento da nota fiscal foi no valor de R$ 4.000,00 (quatro mil reais)</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4998/req_134_diversos_-_seguranca_upa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4998/req_134_diversos_-_seguranca_upa.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvido o douto e soberano Plenário para que se aprovado for, oficie-se ao D.D. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a essa Casa, qual a possibilidade de contratar mais um Segurança para a UPA (Unidade de Pronto Atendimento 24h).</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4999/req_135_tonon_-_informacoes_ciclovia_marginal_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4999/req_135_tonon_-_informacoes_ciclovia_marginal_candapui.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que no âmbito de sua competência executiva e de suas atribuições legais, encaminhe informações em relação a Ciclovia da Marginal Candapuí.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5006/req_136_oeder_-_fechamento_das_laterais_das_quadras_nas_escolas_meu_recanto_e_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5006/req_136_oeder_-_fechamento_das_laterais_das_quadras_nas_escolas_meu_recanto_e_britania.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, para que informe, a essa Casa de Leis, se existe a possibilidade de ser realizado o fechamento das laterais das quadras esportivas nas Escolas Municipais Britânia e Meu Recanto.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5011/req_137_fabiano_-_obras_de_revitalizacao_boqueirao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5011/req_137_fabiano_-_obras_de_revitalizacao_boqueirao.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa de Leis, o qual é a solução para que os comerciantes do boqueirão bem como os moradores e turistas possam ter acesso fácil aos estabelecimentos e não sofrerem prejuízos.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>EMERSON GRYLLO, MILTINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5023/req_138_gryllo_-_trailler_castramovel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5023/req_138_gryllo_-_trailler_castramovel.pdf</t>
   </si>
   <si>
     <t>Requeremos, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que nos informe a viabilidade de incluir no orçamento a compra de um Trailer Castramóvel.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5026/req_139_rogerio_-_bebedouro_areninha_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5026/req_139_rogerio_-_bebedouro_areninha_baln._adriana.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal, nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que informe, a esta Casa de Leis, se há possibilidade de implantar um bebedouro de água na “areninha” localizada no Balneário Adriana, e também a possibilidade de readequar o projeto da arquibancada.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5039/ass._req._retirada_da_lombada-_rua_jose_pacheco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5039/ass._req._retirada_da_lombada-_rua_jose_pacheco.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., analisar a possibilidade para a retirada das lombadas na Rua José Pacheco, Balneário Monte Carlo, devido a mesma estar totalmente fora dos padrões, com altura excessiva, o que causa prejuízos aos veículos que passam naquela via.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5041/req_141_daniel_-_limpeza_e_estudo_da_vegetacao_da__lagoa_baln._atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5041/req_141_daniel_-_limpeza_e_estudo_da_vegetacao_da__lagoa_baln._atlantico.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa de Leis, sobre a possibilidade de fazer a limpeza da lagoa do Balneário Atlântico e contratação de estudo quanto a proliferação de algas e outras vegetações prejudiciais ao ecossistema local.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5044/req_142_daniel_-_pier_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5044/req_142_daniel_-_pier_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ouvido o douto e soberano Plenário para que se aprovado for, oficie-se ao D.D. Prefeito Municipal, Dr.Geraldino Barbosa de Oliveira Junior, para que informe a essa Casa se há possibilidade de terminar o píer de Pedrinhas antes da festa caiçara para assim atender melhor os turistas, população e os pescadores e também se há possibilidade de levar um dos flutuantes que não estão em uso para que seja utilizado no píer de pedrinhas.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5051/requerimento_no_143_-_manutencao_dos_banheiros_da_orla_maritima.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5051/requerimento_no_143_-_manutencao_dos_banheiros_da_orla_maritima.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa de Leis, se há alguma previsão de manutenção dos banheiros públicos da Orla Marítima.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5052/requerimento_no_144_-_banheiros_da_praca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5052/requerimento_no_144_-_banheiros_da_praca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa de Leis, se no projeto de reurbanização do Boqueirão Norte, está previsto a edificação de banheiros Públicos, caso contrário, que seja incluída, no mencionado projeto, a construção destes.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5046/req_145_daniel_-_justificativa_de_falta_29a_sessao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5046/req_145_daniel_-_justificativa_de_falta_29a_sessao.pdf</t>
   </si>
   <si>
     <t>Requeiro, a vossa senhoria e vereadores a justificativa da minha ausência parcial da 29ª Sessão Ordinária da 2ª Sessão Legislativa da 8ª Legislatura, realizada em 13/09/2022, em virtudes de ficar com dispepsia(dores e desconfortos abdominais).</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5054/requerimento_no_146-_banheiros_quimicos_para_feira_livre.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5054/requerimento_no_146-_banheiros_quimicos_para_feira_livre.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda, a essa Casa de Leis, sobre a possibilidade de ser instalado banheiros químicos na feira livre que acontece todas as sextas-feiras na região central do nosso município.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5066/req_147_oeder_-_muro_ccmi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5066/req_147_oeder_-_muro_ccmi.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que informe a essa Casa de Leis, se existe a possibilidade de ser realizada a construção de um muro no entorno do CCMI (Centro de Convivência da Melhor Idade), localizado no Balneário Sarnambi.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5123/requerimento_no_148_-_ambulancia_do_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5123/requerimento_no_148_-_ambulancia_do_viareggio.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que informe, a esta Casa de Leis, por qual razão atualmente não há ambulância a disposição no Balneário Viareggio e se existe a possibilidade dos munícipes terem novamente no Balneário Viareggio uma ambulância a disposição.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5226/req_149_fabiano_-_divisao_de_esportes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5226/req_149_fabiano_-_divisao_de_esportes.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que, se aprovado for, seja oficiado ao departamento competente, para que preste  informações sobre a Divisão de Esportes Municipal.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5153/requerimento_no_150.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5153/requerimento_no_150.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a essa Casa de Leis,  se existe a possibilidade de instalar redutores de velocidade na Av. Beira Mar, região norte de Ilha Comprida (Balneários: Araçá, Campos do Araçá e Ponta da Praia), visando prevenir acidentes.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5155/req_151_andressa_-_ultrasom.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5155/req_151_andressa_-_ultrasom.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a essa Casa de Leis,  qual é a previsão de compra do aparelho de ultrassom e por qual  motivo a aquisição ainda não foi realizada.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5160/req_152_andressa_-_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5160/req_152_andressa_-_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>Requeiro, à Mesa, na forma regimental, após ouvido o Plenário, oficiar ao sr. Prefeito Municipal e o Diretor do DPDU, para que encaminhe informações sobre a Emenda da Deputada Federal Policial Katia Sastre direcionada a Monitoramento do nosso Município.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5174/ass_req._gaiola_veterinaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5174/ass_req._gaiola_veterinaria.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., analisar a possibilidade para aquisição de gaiolas veterinárias para cães e gatos, que após os procedimentos cirúrgicos ou outro motivo precise permanecer por um período maior na Zoonoses.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5175/ass_req._carro_-_zoonose.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5175/ass_req._carro_-_zoonose.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., analisar a possibilidade para aquisição de um automóvel exclusivamente para ser utilizado pela Zoonose para atender a esses animais que tanto necessitam.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5180/requerimento_-_155.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5180/requerimento_-_155.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que, se aprovado for, oficie-se ao DD. Prefeito Municipal nas formalidades regimentais,  para que encaminhe, a esta Casa de Leis,  informações sobre as vagas em creches do Município.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5191/req_157_andressa_-_elecktro_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5191/req_157_andressa_-_elecktro_.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiada a empresa ELEKTRO – Distribuidora de Energia, para que envie a esta Casa de Leis as seguintes informações em relação à Iluminação Pública de Ilha Comprida:</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5194/req_158_andressa_-_reuniao_conselho_animais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5194/req_158_andressa_-_reuniao_conselho_animais.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficializado ao Senhor Prefeito Geraldino Barbosa de Oliveira Junior e ao Presidente do Conselho Municipal de Proteção e Defesa dos animais do nosso Município, para que envie, a esta Casa de Leis, informações em relação à primeira reunião do Conselho Municipal de Proteção e Defesa dos Animais.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5198/req_159_andressa_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5198/req_159_andressa_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficializado ao Senhor Prefeito Geraldino Barbosa de Oliveira Junior, para que envie, a esta Casa de Leis, informações em relação à Iluminação Pública de Ilha Comprida.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5212/requerimento_no_160_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5212/requerimento_no_160_1.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficializado ao Senhor Prefeito Geraldino Barbosa de Oliveira Junior, para que envie, a esta Casa de Leis, informações sobre o Evento Circuito Ilha Comprida Surf Open 2022, no tocante ao cancelamento ou adiamento da 2ª etapa do mencionado evento.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5214/req_161_tonon_-_alameda_santa_barbara_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5214/req_161_tonon_-_alameda_santa_barbara_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficializado ao Senhor Prefeito Geraldino Barbosa de Oliveira Junior, para que envie, a esta Casa de Leis, informações sobre a Alameda Santa Barbara, localizada no Balneário Mote Carlo.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5233/fundacao_florestal_apa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5233/fundacao_florestal_apa.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado para que a Fundação Florestal, juntamente com técnicos da administração municipal e demais Vereadores, possam se reunir visando um plano de uso emergencial objetivando o ordenamento e monitoramento do plano de manejo da Área de _x000D_
 Proteção Ambiental marinha do litoral sul.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5236/outdoor_entrada_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5236/outdoor_entrada_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta Casa a possibilidade construir um portal na entrada da Vila de Pedrinhas ou instalado um outdoor com iluminação, tendo em vista ser um pedido de vários moradores, além de abrilhantar nossa cidade e também a tradicional Vila.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5237/adquirir_luminarias_publicas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5237/adquirir_luminarias_publicas.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe a esta Casa a possibilidade adquirir luminárias publicas para serem instaladas em vários pontos do município e atender a nossa população.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5256/requerimento__no_165.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5256/requerimento__no_165.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que encaminhe a esta Casa de Leis, esclarecimentos sobre ações que serão adotadas para o verão 2022/2023 que visem a preservação de nossas praias.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5260/req_166_fabiano_-__forca-tarefa_para_o_afaltamento_na_rotatoria_trecho_entre_av._beira_mar_e_av._copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5260/req_166_fabiano_-__forca-tarefa_para_o_afaltamento_na_rotatoria_trecho_entre_av._beira_mar_e_av._copacabana.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que envie ao departamento competente, para que se possível for, solicite a empresa responsável pela obra na rotatória entre as Avenidas Beira Mar e Copacabana para que proceda com uma força tarefa no que tange a pavimentação nesse trecho.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5272/req_167_gryllo_-_cronograma_limpeza_boqueirao_norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5272/req_167_gryllo_-_cronograma_limpeza_boqueirao_norte.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., que informe o cronograma para início dos serviços de limpeza e rastelo, tanto na praia do Boqueirão Norte como nos balneários mais afastados que também são frequentados por grande número de banhistas.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5261/ass_req._lombofaixa_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5261/ass_req._lombofaixa_araca.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Chefe do Poder Executivo Dr. Geraldino Barbosa de Oliveira Jr., qual a possibilidade de instalação de “lombofaixas” na Av. Beira Mar, na região do Balneário Araçá, próximo aos quiosques, pois ali o fluxo de pessoas atravessando a avenida é bastante intenso, e os veículos que ali trafegam, passam em alta velocidade, trazendo risco aos funcionários que ali trabalham e aos clientes.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5267/requerimento__no_169.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5267/requerimento__no_169.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se ao DD. Prefeito Municipal nas formalidades regimentais, Dr. Geraldino Barbosa de Oliveira Júnior, para que encaminhe, a esta Casa de Leis, qual a possibilidade de disponibilizar área de apoio para motorhomes  e ou trailers em Ilha Comprida.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5266/req_170_daniel_-_instalacao_banheiro_publico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5266/req_170_daniel_-_instalacao_banheiro_publico.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal Dr. Geraldino Barbosa de Oliveira Junior, para que faça gestões junto ao departamento competente, para que verifique a possibilidade de  providenciar, com urgência, a instalação de 1 (um) banheiro público tipo container, no Boqueirão Sul e no Balneário Adriana.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5270/duracao_do_processo_seletivo_para_12_meses.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5270/duracao_do_processo_seletivo_para_12_meses.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, que seja oficiado ao prefeito Dr. Geraldino Barbosa de Oliveira Junior, para que informe, a esta Casa, a possibilidade de abrir Processo Seletivo com a duração de doze meses.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5271/req_172_fabiano_-__ilha_verao_2023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5271/req_172_fabiano_-__ilha_verao_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Junior, para que responda sobre informações em relação ao planejamento para o Ilha Verão.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5283/req_173_fabiano_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5283/req_173_fabiano_-.pdf</t>
   </si>
   <si>
     <t>Requeiro, nas formalidades regimentais, para que seja oficializado ao Senhor Prefeito Geraldino Barbosa de Oliveira Junior, para que informe, a esta Casa de Leis, se existe um cronograma ou uma força tarefa para que seja feita as manutenções nas Ilhas de Lazer e nas Academias ao Ar Livre em nosso município.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5287/requerimento_no_174.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5287/requerimento_no_174.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, ouvindo o douto e soberano Plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal nas formalidades regimentais, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a esta Casa de Leis, se há alguma previsão para sanar queixas recorrentes dos moradores do balneário atlântico: fechamento com tubos da vala da Rua Porto Tubarão; previsão de quando será afixado o novo abrigo na parada de ônibus, e, extensão da rede elétrica na Rua Porto Tubarão.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5298/req__justificativa_de_falta_22-11_ok_assinado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5298/req__justificativa_de_falta_22-11_ok_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERER a vossa senhoria e vereadores a justificativa da minha ausência parcialmente da 39ª Sessão Ordinária da 2ª Sessão Legislativa da 8ª Legislatura, realizada em 22/11/2022, em virtudes de motivos de saúde.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5307/req_seguranca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5307/req_seguranca.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que se oficie ao Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a esta Casa de Leis se existe a possibilidade de contratação de segurança para todas as escolas do município.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5314/req_178_andressa_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5314/req_178_andressa_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Eu, Andressa Marques Moreira Ceroni, Presidente nesta Casa de Leis, venho nos termos regimentais justificar minha ausência na 40ª Sessão Ordinária, realizada em 29/11/2022, em virtude de consulta médica.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5317/req_179_gryllo_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5317/req_179_gryllo_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>Venho pelo presente, nos termos do artigo 257 § 1º do Regimento Interno desta Casa, justificar a falta ocorrida na 41° Sessão Ordinária, realizada no dia 06/12/2022, em face de problemas de saúde, cujo atestado médico segue em anexo.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>RESI</t>
   </si>
   <si>
     <t>Resposta de Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6917/resin_-_275-_2022-_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6917/resin_-_275-_2022-_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A INDICAÇÃO Nº 275/202.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5620/resin_-_365_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5620/resin_-_365_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A INDICAÇÃO Nº 365/2022  - PARA TOMADA DE CONHECIMENTO</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5617/resin_-_381_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5617/resin_-_381_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A INDICAÇÃO Nº 381/2022 - PARA TOMADA DE CONHECIMENTO</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5618/resin_-_381_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5618/resin_-_381_-_2022.pdf</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>RESRE</t>
   </si>
   <si>
     <t>Respostas Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4668/resre_002_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4668/resre_002_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 002/2022.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5721/resre_003-_2022_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5721/resre_003-_2022_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 003/2022.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4667/resre_008_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4667/resre_008_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 008/2022.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6233/resre_009-_2023_-_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6233/resre_009-_2023_-_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 009/2022</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>Órgão/Instituição Estadual - OIE</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4402/resre_010_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4402/resre_010_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 010/2022.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4809/resre_016_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4809/resre_016_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 016/2022.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>Prefetura e outros órgãos municipais. - PREFORGM</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4439/resre_023_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4439/resre_023_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 023/2022.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4518/resre_024_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4518/resre_024_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 024/2022.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4665/resre_025_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4665/resre_025_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 025/2022.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4666/resre_026_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4666/resre_026_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 026/2022.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5290/resre_029-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5290/resre_029-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 029/2022</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4657/resre_035_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4657/resre_035_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 035/2022.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6232/resre_037_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6232/resre_037_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 037/2022</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4565/resre_038_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4565/resre_038_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 038/2022.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4556/resre_040_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4556/resre_040_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 040/2022.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6230/resre_041_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6230/resre_041_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 041/2022</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5292/resre_043_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5292/resre_043_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 043/2022</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6228/resre_044_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6228/resre_044_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 044/2022</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6212/resre_046_-_2022_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6212/resre_046_-_2022_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 046/2022</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 052/2022</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5296/resre_53-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5296/resre_53-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 053/2022</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5291/resre_056_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5291/resre_056_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 056/2022</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6229/resre_058_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6229/resre_058_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 058/2022</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5293/resre_073-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5293/resre_073-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 073/2022</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5302/resre_076-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5302/resre_076-_2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 76/2022.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5303/resre_095_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5303/resre_095_-_2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 95/2022.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6218/resre_097_-_2022_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6218/resre_097_-_2022_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 097/2022</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5722/resre_099_-_2022_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5722/resre_099_-_2022_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 099/2022.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6227/resre_101_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6227/resre_101_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 101/2022</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5313/resre_102_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5313/resre_102_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 102/2022</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5297/resre_104-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5297/resre_104-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 104/2022</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6220/resre_107_-_2022_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6220/resre_107_-_2022_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 107/2022</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6226/resre_109_-_2022_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6226/resre_109_-_2022_oeder.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 109/2022</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6221/resre_110_-_2022_oeder.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6221/resre_110_-_2022_oeder.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 110/2022</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5633/resre_117-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5633/resre_117-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 117/2022</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5294/resre_118-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5294/resre_118-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 118/2022</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5635/resre_119_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5635/resre_119_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 119/2022</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5301/resre_128_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5301/resre_128_-_2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 128/2022.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5623/resre_135-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5623/resre_135-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 135/2022</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6215/resre_137-_2022_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6215/resre_137-_2022_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 137/2022</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5725/resre_140_-_2022_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5725/resre_140_-_2022_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 140/2022.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5278/resre_149_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5278/resre_149_-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 149/2022.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5719/resre_150_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5719/resre_150_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 150/2022.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5636/resre_152-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5636/resre_152-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 152/2022</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5637/resre_158-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5637/resre_158-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 158/2022</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6210/resre_159_-_2022_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6210/resre_159_-_2022_andressa.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 159/2022</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5279/resre_160_-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5279/resre_160_-_2022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 160/2022.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5723/resre_161-_2022_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5723/resre_161-_2022_tonon.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 161/2022.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6217/resre_163_-_2022_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6217/resre_163_-_2022_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 163/2022</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6234/resre_164_-_2022_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6234/resre_164_-_2022_milton.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 164/2022</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6214/resre_166_-_2022_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6214/resre_166_-_2022_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 166/2022</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6213/resre_167_-_2022_gryllo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6213/resre_167_-_2022_gryllo.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 167/2022</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6211/resre_170-_2022_daniel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6211/resre_170-_2022_daniel.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 170/2022</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6216/resre_173_-_2022_-_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6216/resre_173_-_2022_-_fabiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS AO REQUERIMENTO Nº 173/2022</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6231/resre_037_-_2022_rogerio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6231/resre_037_-_2022_rogerio.pdf</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6219/resre_107_-_2022_milton.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6219/resre_107_-_2022_milton.pdf</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5787/resre_158-_2022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5787/resre_158-_2022.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 158/2022</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4234/pl_011_22_-_substitutivo_n.1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4234/pl_011_22_-_substitutivo_n.1.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PL 011/2022 - DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1270, DE 23 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4235/pl_013_22_-_substitutivo_n.1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4235/pl_013_22_-_substitutivo_n.1.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PL 013/2022 - DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 803, DE 03 DE MARÇO DE 2010 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4379/pl_018_22_-_substitutivo_n.1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4379/pl_018_22_-_substitutivo_n.1.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PL 018/2022 - DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE COBERTURA SOBRE AS CALÇADAS, EM TODA A EXTENSÃO DA FACHADA DOS ESTABELECIMENTOS FINANCEIROS SITUADOS NO MUNICÍPIO DE ILHA COMPRIDA - SP.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4303/pl_125_21_-_substitutivo_n.1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4303/pl_125_21_-_substitutivo_n.1.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PL 125/2021 - DISPÕE SOBRE A AUTORIZAÇÃO PARA INSTALAÇÃO DE BEBEDOUROS E COMEDOUROS PÚBLICOS DESTINADOS AOS ANIMAIS QUE VIVEM NAS RUAS DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4412/pl_123_21_-_substitutivo_n.2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4412/pl_123_21_-_substitutivo_n.2.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 02 AO PL 123/2021  - Dispõe sobre concessão de isenção e imunidade de tributos incidentes sobre os imóveis utilizados como templos religiosos no Município de Ilha Comprida e dá outras providencias.”</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5322/pr_014_22_-_substitutivo_n.1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5322/pr_014_22_-_substitutivo_n.1.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PR 14/2022 - SUPLEMENTA VERBA DO ORÇAMENTO DA CÂMARA COM ANULAÇÃO PARCIAL DE DOTAÇÃO DO ORÇAMENTO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12043,67 +12043,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4743/emenda_01_pl_56_22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4843/emenda_01_pl_77_22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4869/emenda_01_pl_89_22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4872/emenda_01_pl_91_22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5247/emenda_01_pl_112_22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5277/emenda_01_pl_128_22_-_loa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5288/emenda_02_pl_128_22_-_loa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4180/ind_001_22_ivan_-_manut._rede_eletrica_rua_guarapari_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4201/ind_002_22_ivan_-_posto_covid-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4202/ind_003_22_ivan_-_manut._pontos_de_onibus_lado_sul.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4203/ind_004_22_ivan_-_manut._ilha_do_lazer_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4204/ind_005_22_ivan_-_manut._luminaria_rua_duque_de_caxias_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4205/ind_006_22_ivan_-_manut._luminaria_rua_henrique_dias_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4216/ind_007_22_rogerio_-_manut._rua_maria_jose_ventura_baln._sarnambi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4217/ind_008_22_ivan_-_patrolagem_rua_monte_catini_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4221/ind_009_22_ivan_-_muros_e_calcadas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4222/ind_010_22_andressa_-_bolsoes_de_estacionamento_orla_e_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4223/ind_011_22_andressa_-_reforma_e_ampliacao_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4224/ind_012_22_andressa_-_manut._estrada_da_trincheira_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4226/ind_013_22_fabiano_-_manut._rua_dona_emilia_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4232/ind_014_22_tonon_-_manut._rua_10_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4285/ind_015_22_oeder_-_manut._parque_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4286/ind_016_22_milton_-_acesso_a_upa_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4287/ind_017_22_milton_-_limpeza_valas_rua_projetada_iii_baln._caicara.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4288/ind_018_22_milton_-_manut._ponte_rio_capivaru.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4289/ind_019_22_milton_-_lombofaixa_av._carlos_roberto_de_paula_x_rua_sao_miguel_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4290/ind_020_22_milton_-_sinalizacao_horizontal_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4291/ind_021_22_milton_-_lombofaixa_avs._candapuis_x_alameda_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4293/ind_022_22_gryllo_-_manut._rua_maria_jose_ventura_baln._sarnambi.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4294/ind_023_22_gryllo_-_manut._ruas_baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4296/ind_024_22_fabiano_-_manut._ruas_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4300/ind_025_22_tonon_-_manut._parquinho_infatil_av._beira_mar_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4301/ind_026_22_tonon_-_limpeza_das_valas_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4313/ind_027_22_ivan_-_retirada_de_coqueiro_rua_araraquara_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4320/ind_028_22_fabiano_-_publicacao_no_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4321/ind_029_22_gryllo_-_manut._ruas_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4322/ind_030_22_daniel_-_limpeza_das_valas_rua_paraiba_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4323/ind_031_22_milton_-_reforma_ilha_de_embarque_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4324/ind_032_22_milton_-_manut._luminarias_av._copacabana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4325/ind_033_22_milton_-_manut._final_av._copacabana_mar_pequeno.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4326/ind_034_22_milton_-_fabrica_de_lajota.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4327/ind_035_22_milton_-_cooperativa_de_pescadores.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4328/ind_036_22_milton_-_licenciamento_ambiental_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4329/ind_037_22_tonon_-_manut._rua_cantareira_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4330/ind_038_22_tonon_-_manut._rua_netuno_baln._mar_e_luz.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4331/ind_039_22_tonon_-_ponto_de_onibus_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4346/ind_040_22_ivan_-_rocagem_rua_rei_arthur_baln._vila_real.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4348/ind_041_22_ivan_-_manut._luminarias_baln._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4349/ind_042_22_fabiano_-_limpeza_valas_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4350/ind_043_22_fabiano_-_manut._rua_camboriu_baln._marcia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4353/ind_044_22_gryllo_-_lombada_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4354/ind_045_22_ivan_-_banheiro_quimico.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4355/ind_046_22_milton_-_ponto_de_onibus_av._beira_mar_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4357/ind_047_22_daniel_-_rocagem_rua_belo_horizonte_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4358/ind_048_22_andressa_-_area_de_lazer_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4359/ind_049_22_andressa_-_manut._baln._britania.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4362/ind_050_22_milton_-_limpeza_rua_santa_barbara_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4368/ind_051_22_milton_-_ar_condicionado_departamento_de_cadastro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4369/ind_052_22_milton_-_remocao_postes_av._copacabana_rua_27_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4371/ind_053_22_milton_-_jiu-jitsu_bairro_de_pedrinhas_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4372/ind_054_22_milton_-_manut._rua_ulisses_guimaraes_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4373/ind_055_22_milton_-_manut._rua_tancredo_neves_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4375/ind_056_22_milton_-_rocagem_rua_fernando_de_noronha_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4376/ind_057_22_milton_-_calcada_avenida_27_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4377/ind_058_22_milton_-_enfermeira_psf_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4378/ind_059_22_milton_-_limpeza_ruas_dominica_e_zaire_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4380/ind_060_22_andressa_-_lombada_rua_tijuana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4381/ind_061_22_milton_-_ponto_de_onibus_rua_rio_de_janeiro_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4382/ind_062_22_milton_-_ponto_de_onibus_av._brasil_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4383/ind_063_22_ivan_-_tecnico_de_enfermagem_apae.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4384/ind_064_22_ivan_-_onibus_leitura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4385/ind_065_22_rogerio_-_manut._bosque_jardim_portugal_e_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4386/indicacao_066_-_balneario_marilena.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4388/indicacao_067_-_praca_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4387/ind_068_22_fabiano_-_manut._rua_cerdedo_baln._kennedy_e_leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4392/ind_069_22_milton_-_luminarias_rua_antuerpia_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4393/ind_070_22_milton_-_luminaria_upa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4395/ind_071_22_milton_-_luminaria_av._beira_mar_baln._ubataba.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4396/ind_072_22_milton_-_manut._ruas_baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4397/ind_073_22_tonon_-_ponto_de_onibus_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4398/ind_074_22_tonon_-_rocagem_av._beira_mar_baln._kennedy_sul.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4401/ind_075_22_ivan_-_patrolagem_rua_cantareira_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4408/ind_076_22_oeder_-_limpeza_de_vala_rua_leila_baln._mar_azul.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4409/ind_077_22_oeder_-_rocagem_rua_guanabara_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4410/ind_078_22_fabiano_-_manut._rua_01_baln._vitoria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4411/ind_079_22_oeder_-_manut._rua_antonio_menezes_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4413/ind_080_22_fabiano_-_manut._rua_kiritiba_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4414/ind_081_22_ivan_-_lombada_e_limpeza_de_vala_baln._samambaia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4415/ind_082_22_ivan_-_cascalhamento_rua_minas_gerais_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4416/ind_083_22_ivan_-_manut._parque_linear.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4417/ind_084_22_fabiano_-_manut._rua_cantareira_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4419/ind_085_22_ivan_-_manut._rua_rui_barbosa_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4422/ind_086_22_milton_-_manut._rua_bom_jesus_de_iguape_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4423/ind_087_22_milton_-_patrolagem_rua_santos_dumont_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4424/ind_088_22_ivan_-_rocagem_baln._monte_carlo_e_britania.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4426/ind_089_22_milton_-_patrolagem_rua_bom_jesus_de_iguape_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4427/ind_090_22_andressa_-_iluminacao_quadra_de_volley_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4428/ind_091_22_milton_-_outdoor_br_116.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4443/ind_092_22_fabiano_-_manut._baln._araca.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4446/ind_093_22_milton_-_manut._rua_rui_barbosa_e_minas_gerais_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4448/ind_094_22_rogerio_-_manut._av._braga_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4449/ind_095_22_gryllo_-_manut._valas_rua_cecilia_meireles_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4450/ind_096_22_gryllo_-_manut._rua_aricanduva_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4451/ind_097_22_gryllo_-_manut._rua_jorge_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4452/ind_098_22_gryllo_-_manut._rua_venus_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4453/ind_099_22_andressa_-_cobertura_entrada_ps.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4454/ind_100_22_gryllo_-_manut._galerias_aguas_pluviais_rua_jorge_amado_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4456/ind_101_22_gryllo_-_manut._rua_hunceiro_motta_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4455/ind_102_22_rogerio_-_manut._baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4464/indicacao_103-2022_-_varias_de_ruas_alagadas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4461/ind_104_22_ivan_-_manut._av._candapui_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4462/ind_105_22_ivan_-_retirada_lixo_da_praia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4465/ind_106_22_ivan_-_manut._rua_tamoio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4466/ind_107_22_andressa_-_manut._rua_piaui_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4468/ind_108_22_gryllo_-_manut._rua_castro_alves_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4469/ind_109_22_gryllo_-_manut._rua_jorge_amado_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4470/ind_110_22_gryllo_-_manut._rua_maria_de_lourdes_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4471/ind_111_22_gryllo_-_manut._rua_antonio_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4472/ind_112_22_gryllo_-_patrolagem._rua_frei_caneca_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4473/ind_113_22_gryllo_-_manut._rua_sao_miguel_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4476/ind_114_22_milton_-_rocagem_baln._monte_carlo_e_britania.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4477/ind_115_22_milton_-_manut._rua_laercio_riberio_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4478/ind_116_22_milton_-_limpeza_das_valas_rua_dona_emilina_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4479/ind_117_22_gryllo_-_patrolagem_rua_jorge_amado_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4482/ind_118_22_ivan_-_poda_de_arvore_rua_bermudas_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4485/ind_119_22_tonon_-_pintura_ciclovia_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4490/ind_120_22_andressa_-_manut._rua_casa_verde_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4492/ind_121_22_gryllo_-_reparo_rua_dona_amelinha_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4493/ind_122_22_gryllo_-_patrolagem_rua_cecilia_meireles_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4494/ind_123_22_milton_-_manut._deck_bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4498/ind_124_22_rogerio_-_container_de_lixo_rua_moreira_sales_na_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4503/ind_125_22_ivan_-_manut._calcada_av._candapui_cras.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4504/ind_126_22_ivan_-_retirada_do_capim_rua_cantareira_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4505/ind_127_22_ivan_-_manut._viela_orion_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4506/ind_128_22_milton_-_horario_de_onibus_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4507/ind_129_22_milton_-_caixa_de_inspecao_rua_venezuela_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4508/ind_130_22_milton_-_manut._rua_japao_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4509/ind_131_22_milton_-_manut._av._januario_ricci_baln._praia_do_marlyn.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4510/ind_132_22_milton_-_manut._rua_libano_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4514/ind_133_22_andressa_-_ponto_de_onibus_campo_do_caju.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4515/ind_134_22_andressa_-_limpeza_boca_de_lobo_rua_ribeirao_preto_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4522/ind_135_22_milton_-_manut._rua_laercio_ribeiro_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4523/ind_136_22_milton_-_limpeza_rua_maria_jose_ventura_baln._sarnambi.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4529/ind_137_22_milton_-_tapa_buraco_rua_maria_jose_ventura_baln._sarnambi.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4525/ind_138_22_milton_-_limpeza_valas_avenida_atlantica_baln._curitiba.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4528/ind_139_22_milton_-_manut._rua_francisco_de_assis_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4524/ind_140_22_ivan_-_troca_de_luminaria_avenida_hum_baln._marisol.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4530/ind_141_22_milton_-_rocagem_av._beira_mar_baln._praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4531/ind_142_22_milton_-_monitor_escolar_bairro_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4532/ind_143_22_milton_-_ponto_de_onibus_bairro_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4526/ind_144_22_tonon_-_manut._iluminacao_rua_ulisses_guimaraes_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4533/ind_145_22_gryllo_-_abertura_ruas_braganca_paulista_e_itu_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4534/ind_146_22_gryllo_-_patrolagem_rua_godofredo_viana_filho_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4535/ind_147_22_gryllo_-_manut._junceito_motta_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4536/ind_148_22_ivan_-_manut._rua_jorge_amado_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4539/ind_149_22_milton_-_monitoramento_creche_sonho_de_crianca.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4541/ind_150_22_milton_-_manut._luminaria_rua_a_vila_felicia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4542/ind_151_22_milton_-_manut._luminaria_rua_felizardo_de_lima_bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4543/ind_152_22_tonon_-_manut._parque_infantil_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4544/ind_153_22_tonon_-_manut._bocha_ccmi.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4545/ind_154_22_tonon_-_manut._baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4557/ind_155_22_ivan_-_manut._rua_tijuana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4561/ind_156_22_milton_-_manut._bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4567/ind_157_22_gryllo_-_manut._luiz_pacces_baln._iguape.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4568/ind_158_22_gryllo_-_manut._rua_pico_da_bandeira_baln._marambaia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4569/ind_159_22_gryllo_-_manut._rua_porto_cabral_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4570/ind_160_22_ivan_-_patrolagem_rua_maranhao_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4571/ind_161_22_oeder_-_muro_emeief_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4572/ind_162_22_oeder_-_pintura_da_academia_municipal.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4573/ind_163_22_daniel_-_troca_de_luminaria_rua_cuiaba_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4574/ind_164_22_daniel_-_troca_de_luminaria_rua_iguape_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4579/ind_165_22_andressa_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4580/ind_166_22_ivan_-_limpeza_rua_bom_jesus_de_iguape_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4581/ind_167_22_rogerio_-_iluminacao_rua_tamoyo_matuoka_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4585/ind_168_22_gryllo_-_manut._rua_minas_gerais_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4586/ind_169_22_andressa_-_manut._rua_acrisio_pereira_lima_baln._mar_azul.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4594/ind_170_22_daniel_-_patro._rua_pernambuco_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4595/ind_171_22_daniel_-_limpeza_de_vala_rua_paraiba_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4598/ind_172_22_ivan_-_guias_rua_nice_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4599/ind_173_22_ivan_-_luminarias_rua_rainha_vila_real.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4600/ind_174_22_milton_-_manut._rua_sao_miguel_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4601/ind_175_22_milton_-_fanfarra_escolar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4602/ind_176_22_ivan_-_limpeza_rua_jose_pacheco_baln._carabanas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4625/ind_177_22_andressa_-_limpeza_valas_rua_leila_baln._mar_azul.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4613/ind_178_22_milton_-_buraco_rua_ulisses_guimaraes_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4614/ind_179_22_milton_-_rocagem_av._batatais_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4615/ind_180_22_milton_-_manut._ruas_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4616/ind_181_22_milton_-_manut._porto_da_balsa_baln._boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4617/ind_182_22_oeder_-_manut._rua_1_baln._sumar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4618/ind_183_22_ivan_-_limpeza_rua_projetada_1_baln._cladia_mara.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4620/ind_184_22_daniel_-_limpeza_de_vala_rua_aricanduva_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4621/ind_185_22_tonon_-_buraco_rua_braga_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4622/ind_186_22_tonon_-_rocagem_rua_braga_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4623/ind_187_22_tonon_-_iluminacao_rua_braga_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4624/ind_188_22_tonon_-_manut._rua_barra_mansa_baln._balneario_cladia_mara.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4637/ind_189_22_tonon_-_limpeza_rio_balneario_viareggio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4638/ind_190_22_tonon_-_iluminacao_rua_adelaine_balneario_viareggio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4640/ind_191_22_ivan_-_manut._rua_rouxinol_baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4641/ind_192_22_milton_-_sistema_de_senhas_psf.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4642/ind_193_22_milton_-_av._marginal_candapui__baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4643/ind_194_22_milton_-_pintura_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4678/ind_195_22_fabiano_-_tubos_rua_dona_emilia_balneario_bermudas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4679/ind_196_22_tonon_-_patrolagem_rua_paulista_balneario_flor_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4681/ind_197_22_ivan_-_luminaria_rua_cecilia_meireles_baln._maria_de_lurdes.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4682/ind_198_22_ivan_-_lixeiras_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4685/ind_199_22_tonon_-_patrolagem_rua_pico_da_bandeira_balneario_marambaia.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4686/ind_200_22_andressa_-_manut._estrada_da_vizinhaca.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4700/ind_201_22_ivan_-_remocao_de_mato_rua_brailia_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4702/ind_202_22_ivan_-_tela_na_quadra_escola_britania.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4703/ind_203_22_fabiano_-_manut._academia_cdhu.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4705/ind_204_22_milton_-_rocagem_baln._marilena.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4706/ind_205_22_milton_-_rocagem_baln._ancarpe.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4707/ind_206_22_milton_-_rocagem_baln._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4708/ind_207_22_milton_-_iluminacao_av._cobacabana_x_marginal_candapui.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4709/ind_208_22_tonon_-_manut._asfalto_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4710/ind_209_22_tonon_-_passarela_praia.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4714/ind_210_22_oeder_-_manut._rua_sao_miguel_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4715/ind_211_22_oeder_-_manut._av._sao_sebastiao__baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4716/ind_212_22_oeder_-_manut._av._sao_joao_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4719/ind_213_22_oeder_-_manut._av._sao_jose_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4718/ind_214_22_ivan_-servico_instalacao_de_lombofaixa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4717/ind_215_22_daniel_-troca_de_luminaria_rua_aricanduva.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4725/ind_216_22_milton_-_zelador_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4726/ind_217_milton_-_servico_rocagem-_marina_e_o_iate_club.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4727/ind_218_22_milton_-_zeladores_fixo_na_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4728/ind_219_22_milton_-_placas_de_proibicao_de_veiculos_na_praia_-baln._sao_januario.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4729/ind_220_22_milton_-_substituicao_das_luminarias_da_av._copacabana_por_luminarias_do_tipo_led..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4731/ind_221_22_milton_-_instalacao_dos_trapiches_flutuantes_no_antigo_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4732/ind_222_22_milton_-_instalacao_de_trapiche_no_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4734/ind_223_22_milton_-_parque_escola_britania.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4733/ind_224_22_milton_-_construcao_de_calcada-_av._vereador_carlos_roberto_de_paula.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4739/ind_225_22_milton_-_placa_ponte_laercio_ribeiro..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4740/ind_226_22_oeder_-_cascalhamento_rua_babilonia_baln._marcia.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4741/ind_227_22_tonon_-_placa_de_velocidade_estrada_da_vizinhaca.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4742/ind_228_22_tonon_-_seguranca_ps.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4749/ind_229_22_andressa_-_manutencao-_rua_madri_baln._marcia.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4759/ind_230_22_fabiano_-_manut._rua_lourdes_azevedo_nascimento_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4760/ind_231_22_tonon_-_iluminacao_rua_barra_mansa.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4771/ind_232_22_ivan_-_luminaria_balnearios_-vila_real_e_canada.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4772/ind_233_22_ivan_-instalacao__continer_de_lixo_e_manutencao_de_ponte_bal.marilena.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4776/ind_234_22_fabiano_-_manut._av._adelaide.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4777/ind_235_22_fabiano_-_manut._rua_lourdes__nascimento_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4778/ind_236_22_fabiano_-_letreiro_turistico.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4784/ind_237_22_ivan_-_servico_de_retirada_derestos_de_poda_de_arvore_-_rua_monte_cantini_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4792/ind_238_22_fabiano_-_lombada_upa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4793/ind_julio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4794/ind_avenida_hum_vala.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4795/manutencao_rua_antonio_benedito_lisboa_-_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4796/manutencao_da_ponte_de_acesso_balneario_atlantico.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4797/manutencao_da_ponte_de_madeira_em_frente_ao_bar_do_adauto_balneario_praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4798/instalacao_de_duchas_na_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4799/manutencao_de_luminaria_publica_na_praca_do_velorio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4800/faixa_elevada_na_rua_sao_miguel_com_av_carlos_roberto_de_paula.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4802/ind_247_22_milton_-_luminaria_av._copacabana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4803/ind_248_22_milton_-_calcada_quadra_society_av._sao_paulo_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4804/ind_249_22_milton_-_ponte_ginasio_de_esportes_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4805/ind_250_22_milton_-_iluminacao_praca_igreja_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4823/ind_251_22_fabiano_-_manutecao_das_ruas_do_baln._caicara.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4829/ind_252_22_fabiano_-_manutecao_ruas_bigua_e_casa_verde-_balnearios_leao_de_iguape_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4833/letreiro_cras.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4834/cobertura_na_porta_de_entrada_da_upa.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4835/paisagismo_na_entrada_da_cidade_curva_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4836/extensao_de_rede_na_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4837/manutencao_dos_totens_de_informacoes_turisticas_na_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4840/manutencao_das_placas_do_circuito_lagamar_de_cicloturismo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4851/ind_rocagem_guarapari.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4852/ind_academia_b.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4853/ind_playground.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4854/ind_tropical.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4891/ind_patrol_caicara.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4900/ind_264_22_fabiano_-_patrolagem_baln._leao_de_iguape_e_kenneddy.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4902/ind_areninha_e_pista_e_skate_b.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4903/ind_cascalho_b.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4905/ind_267_22_andressa_-_pintura_e_sinalizacao_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4906/ind_268_22_andressa_-_rocagem_limpeza__de_valas_manutencao_geral_rua_antonio_mendes_baln._sao_martinho.docx.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4907/ind_269_22_andressa_-_instalacao_lombofaixa_rua_da_escola_britanica_baln._britanica.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4908/ind_270_22_ivan_-_rocagem_manutencao_do_parquinho___baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4916/ind_271_22_fabiano_-_instalacao_luminarias_orla_-_cladiamara.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4917/ind_272_22_fabiano_-_servico_de_patrolagem_e_nivelamento-_rua_amapa_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4918/ass_pico_da_bandeira.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4926/olho_de_gato_ass.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4920/cras_itinerante.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4921/lixeiras_de_coleta_seletiva_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4922/iluminacao_paco__.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4923/reforma_do_predio__departamento_de_transito_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4924/area_de_parada_de_veiculos_do_tipo_motor_home.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4925/projeto_de_regulamentacao_para_parada_de_visitantes_com_motor_home_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4934/ind_281_22_tonon_-_campanha_raiva.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4935/ind_282_22_tonon_-_manut._baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4936/ind_283_22_tonon_-_levantamento_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4937/ind_284_22_tonon_-_limpeza_rua_cerdedo_baln_di_franco.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4940/ind_kennedy_patrol.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4941/ind_286_22_daniel_-_troca_de_luminarias_na_rua_curio__baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4945/ind_287_22_fabiano_-manutencao_das_ruas_do_balneario_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4947/ind_288_22_ivan_-_estudo_para_apresentacao_do_projeto_virada_cultural.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4948/ind_289_22_andressa_-_manutencao_passarela__centro_baln._predrinhas.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4951/ind_290_22_tonon_-_sinalizacao_viaria_av._beira_mar_techo_do_baln._jardim_tropical.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4953/ind_atlantico_patrol.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4954/ind_leao_de_iguape_patrol.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4955/sulmar_ass.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4960/poda_de_arvores_na_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4961/patrolagem_ruas_amazonas_rio_grande_do_sul_santa_catarina_parana_e_guanabara.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4964/ind_296_22_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4966/ind_297_22_tonon_-.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4974/limpeza_em_toda_extensao_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4975/manutencao_de_buraco_esquina_rui_barbosa_-_sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4977/lombofaixa_na_avenida_copacabana_numero_1070.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4978/remocao_das_lixeiras_avenida_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4971/ind_302_22_fabiano_-manutencao_rua_araraquara_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4976/ind_303_22_tonon_-___manutencao_e_substituicao_de_placas_de_concreto_dir._da_av._janaina.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4979/ind_304_22_tonon_-__limpeza_de_vala_e_manutencao_de_toda_extensao_dos_baln._sao_jenuario_e_city_mar.docx.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4980/ind_305_22_tonon_-_servico_de_tapa_buraco_no_campo_durval_marietto.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4989/ind_pilastras_escolas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4992/ind_transito_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4994/ind_308_22_tonon_-_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4995/ind_309_22_tonon_-_limpeza_matos_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4996/ind_310_22_daniel_-_manut_boca_de_lobo_rua_alegrete_baln._marilena.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4997/ind_311_22_tonon_-_reparo_asfaltico_av._mar_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5004/ind_312_22_tonon_-_retorno_da__municipal_escola_de_idiomas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5005/ind_313_22_tonon_-_manutencao_do_campo__de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5012/manutencao_de_15_luminarias.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5007/ind_315_22_tonon_-limpeza_de_rio_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5008/ind_316_22_tonon_-_servico_de_cascalhamento_rua_antonio_carlos_baln._mar_e_luz.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5009/ind_317_22_tonon_-_manutencao_do_campo__de_viarregio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5010/ind_318_22_fabiano_-_servico_de_limpeza_de_valas_e_nivelamento_da_av._da_praia_baln._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5013/indicacao_319-2022_-_rua_nice.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5014/ind_320_22_milton_-_medidas_de_combate_a_roubo_de_cabos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5016/limpeza_da_calcada_rua_bom_jesus_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5015/ind_322_22_milton_-_remocao_de_mato_e_placa_de_rua_prox._no_570.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5019/limpeza_de_calcada_avenida_copacabana_numero_660.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5020/ind_324_22_milton_-_remocao_de_suporte_de_placas_pps_sem_uso.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5022/ind_325_22_ivan_-_placa_na_entrada_da_cidade_para_off_roads_utvs.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5021/manutencao_do_buraco_no_cruzamento_da_rua_frei_caneca_com_a_rui_barbosa_isaaaaa.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5024/ind_327_22_tonon_-_manut._pista_de_skate_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5025/ind_328_22_tonon_-_inst._parque_recreativo_e_equipamentos_de_exercicios_fisicos_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5038/ind_329_22_daniel_-_servico_de_cascalhamento_e_patrolagem_rua_rouxinol.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5043/ind_331_22_daniel_-_patrolagem_baln._adriana_yemar.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5047/ind_332_22_tonon_-_iluminacao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5048/ind_333_22_tonon_-_horario_onibus.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5049/ind_334_22_tonon_-_cascalhamento_rua_marilia_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5050/ind_335_22_tonon_-_manut._calcada_cras.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5053/ind_336_22_andressa_-_manut._rua_julio_de_almeida_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5056/ind_337_22_andressa_-_cabos_empresas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5057/ind_338_22_andressa_-_manut._rua_luiz_junceiro_mota_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5058/ind_339_22_andressa_-_manut._rua_humberto_paladini_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5067/ind_limpeza_de_vala_caicara.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5068/ind_limpeza_rio_candapui.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5069/ind_onibus_claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5070/ind_poste_projetada_iii.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5071/ind_prolongamento_de_rede_caicara.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5074/ind_patrol_eldorado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5075/ind_cascalhamento_b.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5077/ind_347_22_fabiano_-_reparos_na_rua_eldorado_baln._presidente_kenneddy.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5078/ind_348_22_fabiano_-_pintura_das_lombadas_e_sinalizacao_do_baln._curitiba_ate_o_tropical.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5080/ind_patrol_dante_alighieri.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5085/limpeza_da_ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5081/ind_iluminacao_da_orla.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5086/ind_cascalho_petropolis.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5087/ind_353_22_andressa_-_manut._rua_porto_das_pedras_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5089/ind_354_22_andressa_-_limpeza_geral_da_alagoa_da_coca-_cola.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5090/ind_355_22_andressa_-_manut._rua_porto_tubarao_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5091/ind_356_22_andressa_-_manut._lampada_rua_2_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5092/ind_357_22_tonon_-alinhamento_e_casacalhamento_da_rua_fernado_sabino_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5093/ind_358_22_tonon_-_permanencia_de_cones_de_fechamento_de_transito.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5120/amparo_icarai_ass.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5121/balneario_igp_ass.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5122/ind_361_22_andressa_-_limpeza_e_rocagem_rua_antonio_menendes_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5124/ind_362_22_tonon_-_cascalhamento_av._sao_joao_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5132/ind_363_22_fabiano_-_troca_de_lampadas_de_luminarias_baln._praia_do_araca.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5133/ind_364_22_fabiano_-troca_de__postes_no_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5134/ind_365_22_fabiano_-_troca_de_braco_da_luminaria_localizada_entre_a_av._berira_mar_e_rua_jose_pacheco_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5135/vistoria_nas_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5136/pintura_dos_guarda_copos_das_pontes_no_bairro_de_pedrinhas_ind._367.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5137/remocao_dos_materiais_inserviveis_ao_redor_da_adm._do_bairro_de_pedrinhas_ind_368.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5138/remocao_dos_pontos_de_onibus_danificados_e_sem_serventia_ind._369.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5140/pintura_nos_bancos_espalhados_pelo_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5141/servico_de_cata_treco_em_todo_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5142/reforma__e_pintura_nos_pontos_de_onibus_boqueirao_sul_e_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5143/remocao_do_onibus_quebrado_no_bairro_de_pedrinhas_373.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5144/operacao_tapa_buraco_em_toda_extensao_de_asfalto_ao_lado_direito_do_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5145/cascalhamento_da_rua_9_de_julho_balneario_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5146/patrolagem_da_rua_godofredo_viana_filho_e_limpeza_nas_guias_e_calcadas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5147/limpeza_de_guia_e_rua_-_julio_de_almeida_-_av._27_de_outubro_a_viela_muriae_-_britania.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5148/calhacao_de_postes_e_guias_do_centro_de_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5149/instalacao_de_placas_de_lombada_no_balneario_vitoria_e_balneario_city_mar.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5150/pintura_das_lombadas__e_lombofaixas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5152/ind_ensino_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5156/ind_382_22_andressa_-limpeza_de_valas_e_manutencao_do_asfalto_do_baln._marlyn_ate_o_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5157/ind_383_22_andressa_-_farmacia_municipal_para_animais.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5158/ind_384_22_andressa_-_desnivel_da_ciclofaixa_da_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5171/ind_lousa_digital.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5172/ind_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5173/ind_sulmar.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5176/ind_388_22_andressa_-_manutecao_de_iluminacao_e_troca_de_lampadas_rua_aquarios_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5177/ind_389_22_tonon_-_limpeza_de_vala_na_av._beira_mar_do_boqueirao_norte_ate__o_baln._jardim_tropical.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5178/ind_390_22_tonon_-_manutencao_no_paco_municipal_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5179/ind_391_22_tonon_-_reparo_nas_passarelas_de_concreto_de_pedestres_localizadas_do_baln._monte__carlo_ao_jardim_tropical.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5183/buraco_candapui_ass.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5184/ind_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5185/ind_onibus_eleicao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5187/ind_projeto_limpeza_praia.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5188/braco_de_luz_viaregio_ass.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5189/ind_patrol_las_palmas.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5190/ind_398_22_andressa_-_troca_de_poste_rua_tancredo_neves_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5192/ind_399_22_andressa_-_rocagem_do_entorno_da_upa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5193/ind_400_22_andressa_-_colocacao_de_placas_de_vagas_para_deficientes_nos_estacionamentos.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5196/ind_401_22_andressa_-_estacionamento_pcds.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5197/ind_402_22_tonon_-_zeladoria_copacabana.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5199/ind_403_22_tonon_-_manut._sede_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5200/ind_404_22_tonon_-_troca_das_placas_turisticas_na_orla_requalificada_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5207/ind_manutencao_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5208/ind_praca_dos_tanoeiros.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5209/ind_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5211/indicacao_no_408.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5215/ind_409_22_tonon_-_placas_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5216/ind_410_22_tonon_-_banheiro_publico_orla.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5227/ind_barra_assoreada.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5228/ind_caxambu_luminaria.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5230/ind_praia_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5229/ind_414_22_fabiano_-_troca_de_postes_av._beira_mar_e_ruas_casa_verde_e_cantareira_no_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5231/ind_patrol_flor_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5238/sinalizacao_e_pintura_ciclovia_da_candapui.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5239/limpeza_de_meio_fio_rua_bom_jesus_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5232/ind_humberto_paladini_luminaria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5269/instalacao_de_lixeira_container_balneario_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5248/manutencao_do_guiche_eletronico_de_senhas_do_protocolo_na_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5265/consultorio_odontologico_dental_case.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5268/instalacao_de_placa_no_centro_poliesportivo_na_av_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5249/indicacao_no_425.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5251/ind_rocagem_rouxinol.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5254/indicacao_no_427.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5252/ind_tambor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5253/ind_luminaria_rei_artur.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5257/ind_430_22_fabiano_-_manutencao_da_esatrada_da_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5258/ind_431_22_fabiano_-_manutencao_da_passarela_de_acesso_a_praia_em_frente_ao_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5259/ind_432_22_fabiano_-_manutencao__da_rua_casa_verde_no_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5264/ind_433_22_daniel_-_conserto_da_boca_de_lobo_na_a_avenida_beira_mar_no_11370_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5280/ind_limpeza_das_entradas_da_praia.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5284/ind_435_22_fabiano_-_academia_ar_livre_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5305/ind_436_22_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5306/pintura_lomb_e_faixas_ass.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5308/limpeza_e_rocagem_ass.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4179/mocao_001_22_-_rogerio_-_wilson_de_alemida_lima.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4211/mocao_002_22_-_milton_-_pesar_maria_virginia_da_silva.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4212/mocao_003_22_-_ivan_-_pesar_edite_moraes_santos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4213/mocao_004_22_-_tonon_-_pesar_miriel_aleixo_ferreita.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4214/mocao_005_22_-_ivan_-_pesar_rubens_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4215/mocao_006_22_-_gryllo_-_pesar_takaco_satake.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4229/mocao_007_22_-_fabiano_-_pesar_obardo_gomes.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4230/mocao_008_22_-_gryllo_-_congratulacoes_servidores_da_coleta.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4299/mocao_009_22_-_ivan_-_congratulacoes_luara_tallada.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4342/mocao_010_22_-_tonon_-_pesar_ricardo_ribeiro_barros.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4352/mocao_de_congratulacoes_revista_vento_sul.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4364/mocao_012_22_-_andressa_-_pesar_vilmar_nunes.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4389/mocao_013_22_-_ivan_-_congratulacoes_aris_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4399/mocao_014_22_-_tonon_-_congratulacoes_weverton.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4400/mocao_015_22_-_ivan_-_pesar_jonas_aguiar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4432/mocao_016_22_-_andressa_-_repudio_arthur_do_val.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4433/mocao_017_22_-_daniel_-_pesar_antonio_carlos_pupo_ferreira.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4460/mocao_018_22_-_andressa_-_congratulacoes_escoteiro.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4480/mocao_019_22_-_daniel_-_pesar_ester_nola.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4551/mocao_020_22_-_ivan_-_congratulacoes_sim.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4582/mocao_021_22_-_oeder_-_pesar_rincon.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4583/mocao_022_22_-_milton_-_pesar_jander_fernades.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4584/mocao_023_22_-_milton_-_pesar_alsemo_fortunato_forati.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4597/mocao_024_22_-_gryllo_-_congratulacoes__cristina_de_souza_ferraz.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4608/mocao_025_22_-_milton_-_congratulacoes_moto_clube_abutres.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4609/mocao_026_22_-_rogerio_-_congratulacoes_claudinei_de_barros_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4673/mocao_027_22_-_daniel_-_pesar_justiniano_vianna.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4675/mocao_028_22_-_fabiano_-_congratulacoes_cipa.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4699/mocao_029_22_-_rogerio_-_congratulacoes_cristiana_alberto_de_lima.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4712/mocao_030_22_-_tonon_-_congratulacao_dra._solange.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4756/mocao_031_22_-_ivan_-_congratulacoes_mestre_capoeira_bambu.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4757/mocao_032_22_-_daniel_-_congratulacoes_vagner_bodyboard.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4789/mocao_033_22_-_gryllo_-_pesar_sueli_ferreira_miranda.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4774/mocao_034_22_-_oeder_-_pesar_marilene.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4775/mocao_035_22_-_fabiano_-_congratulacao_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4811/mocao_036_22_-_andressa_-_pesar_dirce_tallada.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4812/mocao_037_22_-_milton_-_pesar_nilda_lima.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4813/mocao_038_22_-_andressa_-_wagner_florido.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4814/mocao_039_22_-_andressa_-_repudio_procurador_registro.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4827/mocao_040_22_-_gryllo_-_pesar_irene_martins_alves.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4850/mocao_041_22_-_daniel_-_pesar_jose_antonio_barbosa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4857/mocao_42_-_fabiano_-_congratucao_aos_membros_do_programa_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4895/ass_mocao_renata_guri.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4896/ass_mocao_congratulacoes-espaco_cultural.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4915/mocao_045_22_-_fabiano_-_repudio_vivo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4919/ass_mocao_fundo_social2.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4938/mocao_047_22_-_daniel_-_pesar_aurea.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4939/mocao_048_22_-_pesar_diva.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4942/ass_mocao_fundo_social_at..pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4943/mocao_050_22_-_gryllo_-_pesar_durcilia_domingues_goncalves.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4969/mocao_051_22_-_gryllo_-_pesar_cicero.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4993/mocao_de_congrat.fundo_social.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5030/mocao_053_22_-_milton-_pesar_raimundo_da_costa_freitas.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5031/mocao_054_22_-_daniel_-_pesar_renan..pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5032/mocao_055_22_-_ivan_-_pesar_sonia_maria.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5037/congratulacoes_marinho_ass.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5059/mocao_057_22_-_oeder_-_congratulacoes_marcelo_tenorio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5076/mocao_058_22_-_daniel_-_congratulacao_charles_do_bronx.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5079/mocao_059_22_-_ivan_-_pesar_keren_mendes_scarparo_correa.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5083/mocao_060_22_-_gryllo_-_congratulacoes_johana_vieira.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5126/mocao_061_22_-_milton-_pesar_benedito_de_souza_aguiar.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5127/mocao_062_22_-_daniel_-_pesar_eder_jofre.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5130/mocao_063_22_-_rogerio_-_congratulacoes_adelson_carneiro_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5151/mocao_-_no_64.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5154/mocao_065_22_-_oeder_-_congratulacoes_servidores_tre.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5159/mocao_066_22_-_ivan_-_pesar_noberto_castao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5181/mocao_067_22_-_fabiano_-_pesar_edison_franca_fortes.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5203/mocao_068_22_-_milton-_pesar_benedito_adail_carneiro.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5206/mocao_069_22_-_oeder_-_pesar_jose_cicero.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5210/mocao_de_congrat._equipe_de_surf.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5217/mocao_071_22_-_gryllo_-_pesar_paulo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5245/mocao_072_22_-_tonon-_de_congratulacao_feira_dos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5262/mocao_de_congrat._irineu.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5263/mocao_074_22_-_oeder_-_congratulacoes_luara_tallada.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5275/mocao_075_22_-_andressa_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5282/mocao_077_22_-_tonon-_congratulacao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5281/mocao_078_22_-_daniel_-_congratulacoes_vagner_almeira.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5309/mocao_079_22_-_rogerio_-_congratulacoes_adriana_barbosa.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5310/mocao_080_22_-_daniel_-_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5315/mocao_081_22_-_daniel_-_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5323/mocao_082_22_-_andressa_-_congratulacoes_ganhadores_concurso.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4197/parecer_pl_001.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4198/parecer_pl_002.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4199/parecer_pl_003.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4200/parecer_pl_004.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4206/parecer_pl_006.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4207/parecer_pl_007.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4208/parecer_pl_008.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4209/parecer_pl_009.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4210/parecer_pl_010.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4237/parecer_pl_011.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4332/parecer_pl_012.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4238/parecer_pl_013.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4239/parecer_pl_014.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4302/parecer_pl_015.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4240/parecer_pl_016.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4363/parecer_pl_017.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4333/parecer_pl_019.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4403/parecer_pl_020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4334/parecer_pl_021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4335/parecer_pl_022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4336/parecer_pl_023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4337/parecer_pl_024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4457/parecer_pl_025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4338/parecer_pl_026.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4339/parecer_pl_027.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4345/parecer_pl_028.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4404/parecer_pl_030.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4554/parecer_pl_031_-_desfavoravel.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4512/parecer_pl_032.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4405/parecer_pl_033.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4406/parecer_pl_034.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4458/parecer_pl_035.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4459/parecer_pl_036.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4603/parecer_pl_037_-_desfavoravel.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4511/parecer_pl_038.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4546/parecer_pl_039.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4547/parecer_pl_040.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4627/parecer_pl_041.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4628/parecer_pl_042.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4548/parecer_pl_043.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4644/parecer_pl_044.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4549/parecer_pl_045.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4630/parecer_pl_046_-_6_pavimentos.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4577/parecer_pl_047.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4747/parecer_pl_048_-_relator.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4589/parecer_pl_049.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4711/parecer_pl_050.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4691/parecer_pl_051.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4629/parecer_pl_052.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4631/parecer_pl_053.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4632/parecer_pl_054.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4645/parecer_pl_055.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4735/parecer_pl_056.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4646/parecer_pl_057.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4692/parecer_pl_058.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4647/parecer_pl_059.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4693/parecer_pl_060.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4694/parecer_pl_061.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4695/aut_053_proj_062.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4696/parecer_pl_063.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4736/parecer_pl_064.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4697/parecer_pl_065.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4737/parecer_pl_066.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4763/parecer_pl_068.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4764/parecer_pl_069.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4928/parecer_pl_073.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4766/parecer_pl_074.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4767/parecer_pl_075.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4786/parecer_pl_076.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4816/parecer_pl_077.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4952/parecer_pl_078.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4929/parecer_pl_079.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4930/parecer_pl_080.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4844/parecer_pl_081.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4845/parecer_pl_082.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4846/parecer_pl_083.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4847/parecer_pl_084.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4848/parecer_pl_085.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4867/parecer_pl_088.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4868/parecer_pl_089_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4870/parecer_pl_090.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4871/parecer_pl_091_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4873/parecer_pl_092.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4874/parecer_pl_093.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4875/parecer_pl_094.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4876/parecer_pl_095.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4884/parecer_pl_096.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4885/parecer_pl_097.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4886/parecer_pl_098.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4887/parecer_pl_099.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4888/parecer_pl_100.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4889/parecer_pl_101.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4890/parecer_pl_102.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4904/parecer_pl_103.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4968/parecer_pl_104.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4931/parecer_pl_105.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4932/parecer_pl_106.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4933/parecer_pl_107.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4984/parecer_pl_110.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5001/parecer_pl_111.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5246/parecer_cof_pl_112_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5002/parecer_pl_113.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5100/parecer_pl_114.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5165/parecer_pl_115.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5166/parecer_pl_116.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5101/parecer_pl_117.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5167/parecer_pl_118.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5168/parecer_pl_119.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5220/parecer_pl_120.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5221/parecer_pl_121.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5219/parecer_pl_122.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5222/parecer_pl_124.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5223/parecer_pl_126.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5240/parecer_pl_127.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5346/parecer_cof_pl_128_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5241/parecer_pl_129.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5224/parecer_pl_130.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5242/parecer_pl_131.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5243/parecer_pl_132.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5244/parecer_pl_133.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5273/parecer_pl_134.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5274/parecer_pl_135.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5846/parecer_pl_136_22.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5324/parecer_pl_137.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5325/parecer_pl_138.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5299/parecer_pl_139.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5326/parecer_pl_140.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5329/parecer_pl_141.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5330/parecer_pl_143.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5331/parecer_pl_144.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5328/parecer_pl_145.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4196/parecer_pr_001.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4340/parecer_pr_002.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4487/parecer_pr_003.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4488/parecer_pr_004.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4787/parecer_pr_006.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5000/parecer_pr_008.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5098/parecer_pr_009.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5099/parecer_pr_010.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5169/parecer_pr_011.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5218/parecer_pr_013.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4430/parecer_pl_018_2022_subst.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4842/parecer_pl_077_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4418/parecer_pl_129_21.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4429/parecer_pl_123_2021_subst_2.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4341/parecer_pl_125_2021_subst.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5034/parecer_pdl_01.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5035/parecer_pdl_02.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5003/parecer_pdl_03.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5102/parecer_pdl_04.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5027/parecer_pdl_05.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5028/parecer_pdl_06.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5103/parecer_pdl_07.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5104/parecer_pdl_008.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5105/parecer_pdl_009.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5106/parecer_pdl_010.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5107/parecer_pdl_011.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5108/parecer_pdl_012.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5109/parecer_pdl_013.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5110/parecer_pdl_014.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5111/parecer_pdl_015.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5112/parecer_pdl_016.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5113/parecer_pdl_017.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5114/parecer_pdl_018.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5115/parecer_pdl_019.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5116/parecer_pdl_020.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5117/parecer_pdl_021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5118/parecer_pdl_022.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5119/parecer_pdl_023.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5129/parecer_pdl_024.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5344/parecer_cof_pl_128_-_loa_2023_-_emenda_1.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5345/parecer_cof_pl_128_-_loa_2023_-_emenda_2.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4186/parecer_juridico_pl_002.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4188/parecer_juridico_pl_003.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4187/parecer_juridico_pl_004.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4436/parecer_juridico_pl_025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4502/parecer_juridico_pl_031.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4513/parecer_juridico_no_37_2022_reducao_taxa_de_recolhimento_entulho.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4592/parecer_juridico_pl_041.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4596/parecer_juridico_pl_042.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4619/parecer_juridico_pl_044.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4626/parecer_juridico_pl_046.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4669/parecer_juridico_pl_048.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4672/parecer_juridico_pl_051.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4189/parecer_juridico_pr_001.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4351/parecer_juridico_no_1129_2022_musica_ao_vivo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4956/pdl_001_22_fabiano_-_titulo_cidadao_ilha_comprida_geraldino.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4957/pdl_002_22_fabiano_-comenda_do_merito_municipalista_ao_sr._severino.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4973/pdl_003_22_gryllo_-_comenda_dos_pioneiros_sergio_morato.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5017/pdl_004_22_gryllo-_titulo_cidada_ilha_comprida__marize_magali_volota.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4990/cidadao_editado_pdf_ass_2.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4991/pdl_006_22_fabiano_-_comenda_dos_pioneiros__odail_muniz.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5018/pdl_007_22_gryllo-_titulo_merito_municipalista__nilza_ribeiro_de_souza_barone.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5033/pioneiros_editado_ass_2.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5036/projeto_de_decreto_legislativo_no_09..pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5045/projeto_de_decreto_legislativo_no_10...pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5055/pdl_011_22_rogerio_-_titulo_cidadao_geraldo_natalino.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5040/proj_de_decreto_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5042/proj_de_decreto_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5060/pdl_014_22_tonon_-_comenda_dos_pioneiros__pedro_batista_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5061/pdl_015_22_tonon_-_comenda_do__merito_municipalista__jonas_pereira_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5073/proj_de_decreto_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5082/comenda_pioneiros_tony_fotografo_2022-.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5084/proj_de_decreto_merito_municipalista_-_rodrigo_2022_-.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5088/proj_de_decreto_titulo_de_cidadao_juraci_brito_2022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5095/pdl_020_22_andressa_-_comenda_do_merito_municipalista_claudinei_de_barros_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5094/pdl_021_22_andressa_-_comenda_dos_pioneiros_sandra_pereira_santos.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5096/pdl_022_22_fabiano_-_titulo_cidadao_ricardo_birolli_coutinho.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5097/pdl_023_22_andressa_-_titulo_de_cidada_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5128/merito_municipalista_edit_ass.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4181/proj_001_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4182/proj_002_22_-_vale_refeicao_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4183/proj_003_22_-_funcoes_de_confianca.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4184/proj_004_22_-_tabela_vencimentos_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4190/proj_005_22_-_taxa_coleta_lixo.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4191/proj_006_22_-_repasse_apae_e_ong_crescer_para_o_futuro.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4192/proj_007_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4194/proj_008_22_-_denominacao_centro_infantil_sonho_de_crianca.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4195/proj_009_22_-_altera_denominacao_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4193/proj_010_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4218/proj_011_22_-_vale_refeicao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4307/proj_012_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4219/proj_013_22_-_alt_lei_803.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4220/proj_014_22_-_alt_lei_1623.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4236/proj_015_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4227/proj_016_22_-_prorroga_lei_1721_-_bags_araca.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4312/proj_017_22_-_funcoes_de_confianca.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4298/proj_018_22_-_cobertura_estabelecimentos.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4304/proj_019_22_alt_ldo_e_ppa.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4305/proj_020_22_-_dia_do_escoteiro.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4308/proj_021_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4309/proj_022_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4310/proj_023_22_-_credito_adicional_suplementar_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4311/proj_024_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4306/proj_025_22_-_divulgacao_medicos_e_plantonistas.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4316/proj_026_22_-_alt_lei_1623.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4317/proj_027_22_-_alt_lei_803.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4344/proj_028_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4343/proj_029_22_quiosques_interesse_turistico.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4374/proj_030_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4365/proj_031_22_-_monitor_no_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4390/proj_032_22_-_remocao_veiculo_abandonado.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4367/proj_033_22_-_revoga_alt_na_lei_92.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4394/proj_034_22_-_quiosques_interesse_turistico.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4440/proj_035_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4441/proj_036_22_-_plano_de_saude_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4431/037-2022_-diminuir_taxa_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4463/proj_038_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4497/pl__039_22_-_plano_municipal_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4484/proj_040_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4467/proj_041_22_-_lombofaixas.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4475/proj_042_22_-_wi-fi_comunitario.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4496/proj_043_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4499/proj_044_22_-_alt_lei_1216.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4500/proj_045_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4501/proj_046_22_-_alt_lei_92.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4519/proj_047_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4553/proj_048_22_-_caes_na_praia.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4558/proj_049_22_-_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4559/proj_050_22_-_permissao_de_uso_a_titulo_precario.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4575/proj_051_22_-_isencao_de_taxa.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4578/proj_052_22_-_alt_lei_1776.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4593/proj_053_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4605/proj_054_22_-_alt_lei_59.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4607/proj_055_22_-_dia_protetores_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4652/proj_056_22_-_doacao.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4633/proj_057_22_-_alt_lei_1776.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4639/proj_058_22_-_alt_lei_806.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4634/proj_059_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4653/proj_060_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4654/proj_061_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4655/proj_062_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4656/proj_063_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4670/proj_064_22_-_alt_ldo_e_ppa.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4671/proj_065_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4713/proj_066_22_-__lombofaixas.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4753/proj_067_22-adote_um_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4745/proj_068_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4746/proj_069_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4701/proj_070_22_-_farmacia.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4752/073-2022_-_desconto_iptu_para_adocao_d_pets.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4754/proj_074_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4755/proj_075_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4748/proj_076_22__cmic_denominacao__logradouro_-_dr._justiniano_vianna_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4773/proj_077_22__-criacao_do_conselho_do_usuario_do_servico_publico.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4785/proj_078_22__-_divulgacao__do_estoque_de_medicamentos_em_tempo_real.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4791/proj_079_22_agosto_dourado.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4810/proj_080_22_terreno_baldio.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4817/proj_081_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4818/proj_082_22_-_alt_lei_479.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4819/proj_083_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4820/proj_084_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4821/proj_085_22_-_altera_lei_803.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4828/proj_086_22_-_virada_cultural.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4830/proj_087_22_-_virada_esportiva.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4855/proj_088_22_-_ratificacao_resolucao_2_22_consaude.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4858/proj_089_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4859/proj_090_22_-_prorroga_os_efeitos_da_lei_no_1721_de_agosto_de_2020-_erosao_costeira.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4860/proj_091_22_-_programa_de_parcelamento_incentivado_de_creditos_da_fazenda_municipal.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4861/proj_092_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4862/proj_093_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4863/proj_094_22_-_idade_minima_da_frota_a_ser_utilizada_na_prestacao_de_servico_de_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4864/proj_095_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4877/proj_096_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4880/proj_097_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4878/proj_098_22_-_alt_lei_479.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4879/proj_099_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4881/proj_100_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4883/proj_101_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4882/proj_102_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4892/proj_103_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4912/proj_104_22_-_beneficio_calamidade.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4910/proj_105_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4909/proj_106_22_-_alt_lei_803.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4911/proj_107_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4927/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4958/proj_109_-_divulgacao_obras.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4970/proj_110_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4986/proj_111_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4985/proj_112_22_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4988/proj_113_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5029/proj_114_22_-_convenio-_secretaria_de_desenvolvimento_economico_ciencia_tecnologia_e_invovacao-_univesp.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5062/proj_115_22_-_termo_de_parceria_com_a_confederacao_brasileira_de_canoagem-cbca.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5063/proj_116_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5072/proj_117_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5125/proj_118_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5131/proj_119_22_-_adesao_ao_1o_termo_aditivo_ao_contrato_de_rateio_de_02_01_2022_consaude_e_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5161/proj_120_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5162/proj_121_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5163/proj_122_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5139/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida_pl_123.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5202/proj_124_22_-_area_de_lazer_praca_publica_e_bem_de_uso_publico.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5170/proj_125_22_-_farmacia_pet.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5186/proj_126_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5195/proj_127_22_-_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5205/proj_128_22_-_loa.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5225/proj_129_22_-_permissao_de_uso_de_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5204/proj_130_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5213/projeto_de_lei__no_131.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5234/proj_132_22_-_para_protecao_as_familias_em_estado_de_vulnerabilidade_revoga_a_lei_no1776_de_09_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5235/proj_133_22_-_altera_as_leis_171_803.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5250/proj_134_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5255/proj_135_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5285/proj_136_-_banheiro_qimico.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5304/proj_137_22_-_espacos_gourmets_orla_do_antigo_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5300/proj_138_22_-_cestas_natalinas.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5286/proj_139_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5312/proj_140_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5316/proj_141_22_-_convenio_centro_universitario_leonardo_da_vinci.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5311/proj_142_22_-_ticket_alimentacao_aos_beneficiarios_do_programa_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5318/proj_143_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5319/proj_144_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5320/proj_145_22_-_altera_lei_no_1965.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5327/proj_146_22_-_repasses_de_recursos_financeiros_para_entidades_sem_fins_lucrativo.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4967/emenda_a_lei_organica_001_22.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4185/proj_res_01_22_-_quadro_servidores.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4241/proj_res_02_22_-_consignado.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4434/proj_res_03_22_-_64o_cem.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4435/proj_res_04_22_-_horario.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4550/proj_res_05_22_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4769/proj_res_06_22_-_5o_conexidades.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4815/resolucao_249_2022_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4987/proj_res_08_22_-_convenio_nio.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5064/proj_res_09_22_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5065/proj_res_10_22_-_comissao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5164/proj_res_11_22_-_destitui_e_nomea_comissao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5182/proj_res_12_22_-_adequacao_comissao.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5201/proj_res_13_22_-_comissao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5321/proj_res_14_22_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4225/req_001_andressa_-_informacoes_medicamentos_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4228/req_002_fabiano_-_informacoes_municipio.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4231/req_003_fabiano_-_placas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4233/req_004_oeder_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4292/req_005_gryllo_-_informacoes_maquinas.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4295/req_006_gryllo_-_chuvas_rua_rui_barbosa_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4297/req_007_milton_-_informacoes_ponte_capivaru.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4314/req_008_rogerio_-_informacoes_processo_161_2021.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4315/req_009_rogerio_-_providencias_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4318/req_010_rogerio_-_informacoes_dadetur_diretor.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4319/req_011_rogerio_-_informacoes_dadetur_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4356/req_012_daniel_-_guias_e_sarjetas_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4360/req_013_milton_-_ruas_upa.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4361/req_014_fabiano_-_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4366/req_015_ivan_-_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4370/req_016_fabiano_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4391/req_017_milton_-_muro_de_arrimo_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4420/req_019_oeder_-_banheiro_vila_do_artesanato.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4421/req_020_fabiano_-_agentes_fiscais.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4425/req_021_fabiano_-_64o_cem.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4445/req_022_ivan_-_informacoes_ciclovia_e_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4437/req_023_daniel_-_convoca_diretor_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4438/req_024_andressa_-_reuniao_obra_do_pier.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4442/req_025_andressa_-_informacoes_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4444/req_026_fabiano_-informacoes_manut._baln._araca.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4447/req_027_rogerio_-_informacoes_processo_039_2022.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4474/req_028_gryllo_-_informacoes_caminhao.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4481/req_029_rogerio_-_informacoes_dpt_educacao.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4483/requerimento_030.2022.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4486/req_031_ivan_-_vale_alimentacao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4491/req_032_milton_-_informacoes_gerador_upa.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4489/req_033_fabiano_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4495/req_034_milton_-_informacoes_deck_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4516/req_035_oeder_-_informacao_ar_condicionado_auditorio_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4517/req_036_andressa_-_informacoes_abrigos_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4521/req_037_rogerio_-_informacoes_aterro.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4520/req_038_fabiano_-_informacoes_nipomed.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4527/req_039_ivan_-_servidor_para_lembrar_consultas.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4537/req_040_rogerio_-_informacoes_programa_de_ensino_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4538/req_041_rogerio_-_informacoes_manut._baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4540/req_042_rogerio_-_informacoes_arrecadacao_entulho.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4552/req_043_rogerio_-_informacoes_bags_araca_e_asfalto_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4560/req_044_rogerio_-_informacoes_manut._baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4563/req_045_ivan_daniel_oeder__-_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4562/req_046_gryllo_-_areninha_viareggio.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4564/req_047_ivan_-_gratificacao_para_servidores_cedidos.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4566/req_048_tonon_-_hrlb_reajuste.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4576/req_049_fabiano_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4587/req_050_rogerio_-_convoca_damaceno_e_construserra.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4588/req_051_ivan_-_projeto_ccmi.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4590/req_052_andressa_-_infomacoes_araca.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4591/req_053_andressa_-_ferradura_do_araca.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4604/req_054_rogerio_-_onibus_circular.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4606/req_055_tonon_-_convoca_construserra.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4610/req_056_rogerio_-_aplicacao_lei_1499.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4611/req_057_rogerio_-_onibus_15h.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4612/req_058_rogerio_-_tubos_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4650/req_059_milton_-_academia_ccmi.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4651/req_060_milton_-_catamara.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4635/req_061_daniel_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4636/req_062_fabiano_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4649/req_063_milton_-_portal_de_cidade.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4648/req_064_milton_-_iluminacao_na_praia.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4690/req_065_rogerio_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4674/req_066_ivan_-_va_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4676/req_067_fabiano_-_ferradura_do_araca.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4677/req_068_fabiano_-_aula_de_natacao.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4683/req_069_fabiano_-_carro_oficial.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4684/req_070_ivan_-_ampliacao_de_salas_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4687/req_071_fabiano_-_centro_comunitario_araca.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4688/req_072_ivan_-_mirante_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4689/req_073_rogerio_milton_-_wi-fi.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4698/req_074_ivan_milton_-_contencao_do_mar.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4704/req_075_fabiano_-_academia_ccmi.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4722/req_076_gryllo_-_manutencao_ciclovias.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4721/req_077_gryllo_-_lei_emplacamento_veicular_-desconto_20_no_iptu.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4720/req_078_gryllo_-_rampa_de_acesso_para_praia_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4723/req_079_fabiano_-_medicos_especialistas.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4724/req_080_fabiano_-_limpeza_de_vala_-rua_jorge_amado-__baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4730/req_081_gryllo_-_banheiro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4738/req_082_milton_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4750/req_083_andressa_-_informacoes_andamento_solitacoes_e_previsao_da_operacao_tapa_buraco-.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4751/req_084_andressa_-_reforma_ponte_da_rua_venus.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4762/req_085_gryllo_-_2_veiculos_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4758/req_086_gryllo_-_construcao_muro_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4761/req_087_milton_-_itinerario_onibus.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4770/req_088_rogerio_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4768/req_089_andressa_-_64o_cem.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4779/req_090_fabiano_-comissao__integracao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4780/req_091_fabiano_-_playground_sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4781/req_092_fabiano_-_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4782/req_093_fabiano_-_academia_ar_livre-_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4783/req_094_fabiano_-_ampliacao_e_reforma-_academia_ar_livre_e_playground-_baln._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4788/req_095_tonon_-_informacoes_av._praia_baln._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4790/req_096_fabiano_-_t.p.a.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4806/req_097_milton_-_reestruturacao_maquinarios_bairro_boqueirao_sul_e_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4807/req_098_milton_-_camera_av._da_praia_bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4801/req_099_andressa_-_guarda_municipal_armada.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4808/req_100_andressa_-_audiencia_publica_seguranca.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4822/req_101_rogerio_-_cronograma_de_utilizacao_da_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4824/req_102_rogerio_-_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4826/req_103_rogerio_-_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4825/req_104_andressa_-_cumprimento_da_lei_1801-_2021_antifurto_fiacao_publica.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4831/req_105_gryllo_-_manut._onibus.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4832/req_106_gryllo_-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4839/req_107_milton_-_informacoes_sobre_a_manutencao_da_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4838/req_108_rogerio_-_informacoes_quanto_a_covid__nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4841/req_109_oeder_-_asfalto_-_ruas_bom_jesus_de_iguape_alameda_cuiaba-_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4849/req_110_oeder_-_muro_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4856/req_111_ivan_-_abono_da_minha_ausencia_a_22o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4866/garagem_upa.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4865/campo_do_caju_ass.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4894/req_114_andressa_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4893/atestado_2.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4897/req_116_fabiano_-_cronograma_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4898/req_117_fabiano_-_planejamento_de_seguranca_temporada_2023.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4899/req_118_fabiano_-_estudo_reducao_de_velocidade_candapui-_u.p.a..pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4901/providencias_convenio_atividades_previstas_na_lei_no_1804-21.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4913/requerimento_120-2022_-vacinacao_anti_rabica.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4914/req_121_fabiano_-_condicoes_de_uso-_u.p.a..pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4944/req_122_fabiano_-_pier_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4946/req_123_fabiano_-_planejamento_de_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4949/req_124_andressa_-_falta_de_atendimento_correios.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4950/req_125_andressa_-_convenio_com_procon.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4959/retroescavadeira_e_maquinario_fixo_para_limpeza_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4963/van_para_o_cras_itinerante.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4962/req_trilhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4965/req_129_daniel_-_reforma_conselho_tutelar_e_processadora_dos_pescados.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4972/req_130_fabiano_-_reparos_no_trapiche_do_araca.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4982/requerimento_-_piso_salarial_da_enfermagem..docx.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4983/requerimento_-_utvs_e_quadriciculos..docx.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4981/requerimento_-_cafe_-_comtur..docx.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4998/req_134_diversos_-_seguranca_upa.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4999/req_135_tonon_-_informacoes_ciclovia_marginal_candapui.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5006/req_136_oeder_-_fechamento_das_laterais_das_quadras_nas_escolas_meu_recanto_e_britania.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5011/req_137_fabiano_-_obras_de_revitalizacao_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5023/req_138_gryllo_-_trailler_castramovel.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5026/req_139_rogerio_-_bebedouro_areninha_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5039/ass._req._retirada_da_lombada-_rua_jose_pacheco.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5041/req_141_daniel_-_limpeza_e_estudo_da_vegetacao_da__lagoa_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5044/req_142_daniel_-_pier_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5051/requerimento_no_143_-_manutencao_dos_banheiros_da_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5052/requerimento_no_144_-_banheiros_da_praca.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5046/req_145_daniel_-_justificativa_de_falta_29a_sessao.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5054/requerimento_no_146-_banheiros_quimicos_para_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5066/req_147_oeder_-_muro_ccmi.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5123/requerimento_no_148_-_ambulancia_do_viareggio.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5226/req_149_fabiano_-_divisao_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5153/requerimento_no_150.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5155/req_151_andressa_-_ultrasom.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5160/req_152_andressa_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5174/ass_req._gaiola_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5175/ass_req._carro_-_zoonose.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5180/requerimento_-_155.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5191/req_157_andressa_-_elecktro_.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5194/req_158_andressa_-_reuniao_conselho_animais.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5198/req_159_andressa_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5212/requerimento_no_160_1.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5214/req_161_tonon_-_alameda_santa_barbara_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5233/fundacao_florestal_apa.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5236/outdoor_entrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5237/adquirir_luminarias_publicas.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5256/requerimento__no_165.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5260/req_166_fabiano_-__forca-tarefa_para_o_afaltamento_na_rotatoria_trecho_entre_av._beira_mar_e_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5272/req_167_gryllo_-_cronograma_limpeza_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5261/ass_req._lombofaixa_araca.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5267/requerimento__no_169.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5266/req_170_daniel_-_instalacao_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5270/duracao_do_processo_seletivo_para_12_meses.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5271/req_172_fabiano_-__ilha_verao_2023.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5283/req_173_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5287/requerimento_no_174.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5298/req__justificativa_de_falta_22-11_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5307/req_seguranca.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5314/req_178_andressa_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5317/req_179_gryllo_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6917/resin_-_275-_2022-_milton.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5620/resin_-_365_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5617/resin_-_381_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5618/resin_-_381_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4668/resre_002_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5721/resre_003-_2022_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4667/resre_008_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6233/resre_009-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4402/resre_010_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4809/resre_016_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4439/resre_023_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4518/resre_024_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4665/resre_025_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4666/resre_026_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5290/resre_029-_2022.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4657/resre_035_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6232/resre_037_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4565/resre_038_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4556/resre_040_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6230/resre_041_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5292/resre_043_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6228/resre_044_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6212/resre_046_-_2022_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5296/resre_53-_2022.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5291/resre_056_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6229/resre_058_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5293/resre_073-_2022.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5302/resre_076-_2022.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5303/resre_095_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6218/resre_097_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5722/resre_099_-_2022_andressa.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6227/resre_101_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5313/resre_102_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5297/resre_104-_2022.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6220/resre_107_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6226/resre_109_-_2022_oeder.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6221/resre_110_-_2022_oeder.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5633/resre_117-_2022.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5294/resre_118-_2022.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5635/resre_119_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5301/resre_128_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5623/resre_135-_2022.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6215/resre_137-_2022_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5725/resre_140_-_2022_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5278/resre_149_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5719/resre_150_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5636/resre_152-_2022.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5637/resre_158-_2022.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6210/resre_159_-_2022_andressa.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5279/resre_160_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5723/resre_161-_2022_tonon.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6217/resre_163_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6234/resre_164_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6214/resre_166_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6213/resre_167_-_2022_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6211/resre_170-_2022_daniel.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6216/resre_173_-_2022_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6231/resre_037_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6219/resre_107_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5787/resre_158-_2022.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4234/pl_011_22_-_substitutivo_n.1.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4235/pl_013_22_-_substitutivo_n.1.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4379/pl_018_22_-_substitutivo_n.1.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4303/pl_125_21_-_substitutivo_n.1.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4412/pl_123_21_-_substitutivo_n.2.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5322/pr_014_22_-_substitutivo_n.1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4743/emenda_01_pl_56_22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4843/emenda_01_pl_77_22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4869/emenda_01_pl_89_22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4872/emenda_01_pl_91_22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5247/emenda_01_pl_112_22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5277/emenda_01_pl_128_22_-_loa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5288/emenda_02_pl_128_22_-_loa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4180/ind_001_22_ivan_-_manut._rede_eletrica_rua_guarapari_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4201/ind_002_22_ivan_-_posto_covid-19.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4202/ind_003_22_ivan_-_manut._pontos_de_onibus_lado_sul.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4203/ind_004_22_ivan_-_manut._ilha_do_lazer_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4204/ind_005_22_ivan_-_manut._luminaria_rua_duque_de_caxias_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4205/ind_006_22_ivan_-_manut._luminaria_rua_henrique_dias_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4216/ind_007_22_rogerio_-_manut._rua_maria_jose_ventura_baln._sarnambi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4217/ind_008_22_ivan_-_patrolagem_rua_monte_catini_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4221/ind_009_22_ivan_-_muros_e_calcadas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4222/ind_010_22_andressa_-_bolsoes_de_estacionamento_orla_e_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4223/ind_011_22_andressa_-_reforma_e_ampliacao_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4224/ind_012_22_andressa_-_manut._estrada_da_trincheira_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4226/ind_013_22_fabiano_-_manut._rua_dona_emilia_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4232/ind_014_22_tonon_-_manut._rua_10_baln._city_mar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4285/ind_015_22_oeder_-_manut._parque_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4286/ind_016_22_milton_-_acesso_a_upa_rua_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4287/ind_017_22_milton_-_limpeza_valas_rua_projetada_iii_baln._caicara.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4288/ind_018_22_milton_-_manut._ponte_rio_capivaru.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4289/ind_019_22_milton_-_lombofaixa_av._carlos_roberto_de_paula_x_rua_sao_miguel_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4290/ind_020_22_milton_-_sinalizacao_horizontal_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4291/ind_021_22_milton_-_lombofaixa_avs._candapuis_x_alameda_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4293/ind_022_22_gryllo_-_manut._rua_maria_jose_ventura_baln._sarnambi.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4294/ind_023_22_gryllo_-_manut._ruas_baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4296/ind_024_22_fabiano_-_manut._ruas_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4300/ind_025_22_tonon_-_manut._parquinho_infatil_av._beira_mar_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4301/ind_026_22_tonon_-_limpeza_das_valas_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4313/ind_027_22_ivan_-_retirada_de_coqueiro_rua_araraquara_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4320/ind_028_22_fabiano_-_publicacao_no_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4321/ind_029_22_gryllo_-_manut._ruas_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4322/ind_030_22_daniel_-_limpeza_das_valas_rua_paraiba_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4323/ind_031_22_milton_-_reforma_ilha_de_embarque_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4324/ind_032_22_milton_-_manut._luminarias_av._copacabana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4325/ind_033_22_milton_-_manut._final_av._copacabana_mar_pequeno.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4326/ind_034_22_milton_-_fabrica_de_lajota.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4327/ind_035_22_milton_-_cooperativa_de_pescadores.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4328/ind_036_22_milton_-_licenciamento_ambiental_estrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4329/ind_037_22_tonon_-_manut._rua_cantareira_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4330/ind_038_22_tonon_-_manut._rua_netuno_baln._mar_e_luz.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4331/ind_039_22_tonon_-_ponto_de_onibus_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4346/ind_040_22_ivan_-_rocagem_rua_rei_arthur_baln._vila_real.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4348/ind_041_22_ivan_-_manut._luminarias_baln._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4349/ind_042_22_fabiano_-_limpeza_valas_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4350/ind_043_22_fabiano_-_manut._rua_camboriu_baln._marcia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4353/ind_044_22_gryllo_-_lombada_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4354/ind_045_22_ivan_-_banheiro_quimico.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4355/ind_046_22_milton_-_ponto_de_onibus_av._beira_mar_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4357/ind_047_22_daniel_-_rocagem_rua_belo_horizonte_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4358/ind_048_22_andressa_-_area_de_lazer_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4359/ind_049_22_andressa_-_manut._baln._britania.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4362/ind_050_22_milton_-_limpeza_rua_santa_barbara_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4368/ind_051_22_milton_-_ar_condicionado_departamento_de_cadastro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4369/ind_052_22_milton_-_remocao_postes_av._copacabana_rua_27_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4371/ind_053_22_milton_-_jiu-jitsu_bairro_de_pedrinhas_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4372/ind_054_22_milton_-_manut._rua_ulisses_guimaraes_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4373/ind_055_22_milton_-_manut._rua_tancredo_neves_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4375/ind_056_22_milton_-_rocagem_rua_fernando_de_noronha_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4376/ind_057_22_milton_-_calcada_avenida_27_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4377/ind_058_22_milton_-_enfermeira_psf_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4378/ind_059_22_milton_-_limpeza_ruas_dominica_e_zaire_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4380/ind_060_22_andressa_-_lombada_rua_tijuana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4381/ind_061_22_milton_-_ponto_de_onibus_rua_rio_de_janeiro_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4382/ind_062_22_milton_-_ponto_de_onibus_av._brasil_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4383/ind_063_22_ivan_-_tecnico_de_enfermagem_apae.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4384/ind_064_22_ivan_-_onibus_leitura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4385/ind_065_22_rogerio_-_manut._bosque_jardim_portugal_e_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4386/indicacao_066_-_balneario_marilena.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4388/indicacao_067_-_praca_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4387/ind_068_22_fabiano_-_manut._rua_cerdedo_baln._kennedy_e_leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4392/ind_069_22_milton_-_luminarias_rua_antuerpia_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4393/ind_070_22_milton_-_luminaria_upa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4395/ind_071_22_milton_-_luminaria_av._beira_mar_baln._ubataba.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4396/ind_072_22_milton_-_manut._ruas_baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4397/ind_073_22_tonon_-_ponto_de_onibus_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4398/ind_074_22_tonon_-_rocagem_av._beira_mar_baln._kennedy_sul.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4401/ind_075_22_ivan_-_patrolagem_rua_cantareira_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4408/ind_076_22_oeder_-_limpeza_de_vala_rua_leila_baln._mar_azul.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4409/ind_077_22_oeder_-_rocagem_rua_guanabara_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4410/ind_078_22_fabiano_-_manut._rua_01_baln._vitoria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4411/ind_079_22_oeder_-_manut._rua_antonio_menezes_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4413/ind_080_22_fabiano_-_manut._rua_kiritiba_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4414/ind_081_22_ivan_-_lombada_e_limpeza_de_vala_baln._samambaia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4415/ind_082_22_ivan_-_cascalhamento_rua_minas_gerais_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4416/ind_083_22_ivan_-_manut._parque_linear.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4417/ind_084_22_fabiano_-_manut._rua_cantareira_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4419/ind_085_22_ivan_-_manut._rua_rui_barbosa_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4422/ind_086_22_milton_-_manut._rua_bom_jesus_de_iguape_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4423/ind_087_22_milton_-_patrolagem_rua_santos_dumont_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4424/ind_088_22_ivan_-_rocagem_baln._monte_carlo_e_britania.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4426/ind_089_22_milton_-_patrolagem_rua_bom_jesus_de_iguape_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4427/ind_090_22_andressa_-_iluminacao_quadra_de_volley_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4428/ind_091_22_milton_-_outdoor_br_116.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4443/ind_092_22_fabiano_-_manut._baln._araca.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4446/ind_093_22_milton_-_manut._rua_rui_barbosa_e_minas_gerais_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4448/ind_094_22_rogerio_-_manut._av._braga_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4449/ind_095_22_gryllo_-_manut._valas_rua_cecilia_meireles_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4450/ind_096_22_gryllo_-_manut._rua_aricanduva_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4451/ind_097_22_gryllo_-_manut._rua_jorge_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4452/ind_098_22_gryllo_-_manut._rua_venus_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4453/ind_099_22_andressa_-_cobertura_entrada_ps.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4454/ind_100_22_gryllo_-_manut._galerias_aguas_pluviais_rua_jorge_amado_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4456/ind_101_22_gryllo_-_manut._rua_hunceiro_motta_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4455/ind_102_22_rogerio_-_manut._baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4464/indicacao_103-2022_-_varias_de_ruas_alagadas.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4461/ind_104_22_ivan_-_manut._av._candapui_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4462/ind_105_22_ivan_-_retirada_lixo_da_praia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4465/ind_106_22_ivan_-_manut._rua_tamoio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4466/ind_107_22_andressa_-_manut._rua_piaui_baln._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4468/ind_108_22_gryllo_-_manut._rua_castro_alves_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4469/ind_109_22_gryllo_-_manut._rua_jorge_amado_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4470/ind_110_22_gryllo_-_manut._rua_maria_de_lourdes_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4471/ind_111_22_gryllo_-_manut._rua_antonio_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4472/ind_112_22_gryllo_-_patrolagem._rua_frei_caneca_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4473/ind_113_22_gryllo_-_manut._rua_sao_miguel_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4476/ind_114_22_milton_-_rocagem_baln._monte_carlo_e_britania.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4477/ind_115_22_milton_-_manut._rua_laercio_riberio_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4478/ind_116_22_milton_-_limpeza_das_valas_rua_dona_emilina_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4479/ind_117_22_gryllo_-_patrolagem_rua_jorge_amado_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4482/ind_118_22_ivan_-_poda_de_arvore_rua_bermudas_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4485/ind_119_22_tonon_-_pintura_ciclovia_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4490/ind_120_22_andressa_-_manut._rua_casa_verde_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4492/ind_121_22_gryllo_-_reparo_rua_dona_amelinha_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4493/ind_122_22_gryllo_-_patrolagem_rua_cecilia_meireles_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4494/ind_123_22_milton_-_manut._deck_bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4498/ind_124_22_rogerio_-_container_de_lixo_rua_moreira_sales_na_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4503/ind_125_22_ivan_-_manut._calcada_av._candapui_cras.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4504/ind_126_22_ivan_-_retirada_do_capim_rua_cantareira_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4505/ind_127_22_ivan_-_manut._viela_orion_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4506/ind_128_22_milton_-_horario_de_onibus_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4507/ind_129_22_milton_-_caixa_de_inspecao_rua_venezuela_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4508/ind_130_22_milton_-_manut._rua_japao_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4509/ind_131_22_milton_-_manut._av._januario_ricci_baln._praia_do_marlyn.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4510/ind_132_22_milton_-_manut._rua_libano_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4514/ind_133_22_andressa_-_ponto_de_onibus_campo_do_caju.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4515/ind_134_22_andressa_-_limpeza_boca_de_lobo_rua_ribeirao_preto_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4522/ind_135_22_milton_-_manut._rua_laercio_ribeiro_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4523/ind_136_22_milton_-_limpeza_rua_maria_jose_ventura_baln._sarnambi.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4529/ind_137_22_milton_-_tapa_buraco_rua_maria_jose_ventura_baln._sarnambi.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4525/ind_138_22_milton_-_limpeza_valas_avenida_atlantica_baln._curitiba.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4528/ind_139_22_milton_-_manut._rua_francisco_de_assis_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4524/ind_140_22_ivan_-_troca_de_luminaria_avenida_hum_baln._marisol.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4530/ind_141_22_milton_-_rocagem_av._beira_mar_baln._praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4531/ind_142_22_milton_-_monitor_escolar_bairro_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4532/ind_143_22_milton_-_ponto_de_onibus_bairro_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4526/ind_144_22_tonon_-_manut._iluminacao_rua_ulisses_guimaraes_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4533/ind_145_22_gryllo_-_abertura_ruas_braganca_paulista_e_itu_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4534/ind_146_22_gryllo_-_patrolagem_rua_godofredo_viana_filho_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4535/ind_147_22_gryllo_-_manut._junceito_motta_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4536/ind_148_22_ivan_-_manut._rua_jorge_amado_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4539/ind_149_22_milton_-_monitoramento_creche_sonho_de_crianca.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4541/ind_150_22_milton_-_manut._luminaria_rua_a_vila_felicia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4542/ind_151_22_milton_-_manut._luminaria_rua_felizardo_de_lima_bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4543/ind_152_22_tonon_-_manut._parque_infantil_baln._meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4544/ind_153_22_tonon_-_manut._bocha_ccmi.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4545/ind_154_22_tonon_-_manut._baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4557/ind_155_22_ivan_-_manut._rua_tijuana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4561/ind_156_22_milton_-_manut._bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4567/ind_157_22_gryllo_-_manut._luiz_pacces_baln._iguape.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4568/ind_158_22_gryllo_-_manut._rua_pico_da_bandeira_baln._marambaia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4569/ind_159_22_gryllo_-_manut._rua_porto_cabral_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4570/ind_160_22_ivan_-_patrolagem_rua_maranhao_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4571/ind_161_22_oeder_-_muro_emeief_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4572/ind_162_22_oeder_-_pintura_da_academia_municipal.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4573/ind_163_22_daniel_-_troca_de_luminaria_rua_cuiaba_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4574/ind_164_22_daniel_-_troca_de_luminaria_rua_iguape_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4579/ind_165_22_andressa_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4580/ind_166_22_ivan_-_limpeza_rua_bom_jesus_de_iguape_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4581/ind_167_22_rogerio_-_iluminacao_rua_tamoyo_matuoka_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4585/ind_168_22_gryllo_-_manut._rua_minas_gerais_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4586/ind_169_22_andressa_-_manut._rua_acrisio_pereira_lima_baln._mar_azul.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4594/ind_170_22_daniel_-_patro._rua_pernambuco_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4595/ind_171_22_daniel_-_limpeza_de_vala_rua_paraiba_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4598/ind_172_22_ivan_-_guias_rua_nice_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4599/ind_173_22_ivan_-_luminarias_rua_rainha_vila_real.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4600/ind_174_22_milton_-_manut._rua_sao_miguel_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4601/ind_175_22_milton_-_fanfarra_escolar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4602/ind_176_22_ivan_-_limpeza_rua_jose_pacheco_baln._carabanas.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4625/ind_177_22_andressa_-_limpeza_valas_rua_leila_baln._mar_azul.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4613/ind_178_22_milton_-_buraco_rua_ulisses_guimaraes_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4614/ind_179_22_milton_-_rocagem_av._batatais_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4615/ind_180_22_milton_-_manut._ruas_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4616/ind_181_22_milton_-_manut._porto_da_balsa_baln._boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4617/ind_182_22_oeder_-_manut._rua_1_baln._sumar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4618/ind_183_22_ivan_-_limpeza_rua_projetada_1_baln._cladia_mara.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4620/ind_184_22_daniel_-_limpeza_de_vala_rua_aricanduva_baln._porto_velho_ii.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4621/ind_185_22_tonon_-_buraco_rua_braga_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4622/ind_186_22_tonon_-_rocagem_rua_braga_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4623/ind_187_22_tonon_-_iluminacao_rua_braga_baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4624/ind_188_22_tonon_-_manut._rua_barra_mansa_baln._balneario_cladia_mara.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4637/ind_189_22_tonon_-_limpeza_rio_balneario_viareggio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4638/ind_190_22_tonon_-_iluminacao_rua_adelaine_balneario_viareggio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4640/ind_191_22_ivan_-_manut._rua_rouxinol_baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4641/ind_192_22_milton_-_sistema_de_senhas_psf.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4642/ind_193_22_milton_-_av._marginal_candapui__baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4643/ind_194_22_milton_-_pintura_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4678/ind_195_22_fabiano_-_tubos_rua_dona_emilia_balneario_bermudas.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4679/ind_196_22_tonon_-_patrolagem_rua_paulista_balneario_flor_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4681/ind_197_22_ivan_-_luminaria_rua_cecilia_meireles_baln._maria_de_lurdes.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4682/ind_198_22_ivan_-_lixeiras_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4685/ind_199_22_tonon_-_patrolagem_rua_pico_da_bandeira_balneario_marambaia.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4686/ind_200_22_andressa_-_manut._estrada_da_vizinhaca.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4700/ind_201_22_ivan_-_remocao_de_mato_rua_brailia_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4702/ind_202_22_ivan_-_tela_na_quadra_escola_britania.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4703/ind_203_22_fabiano_-_manut._academia_cdhu.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4705/ind_204_22_milton_-_rocagem_baln._marilena.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4706/ind_205_22_milton_-_rocagem_baln._ancarpe.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4707/ind_206_22_milton_-_rocagem_baln._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4708/ind_207_22_milton_-_iluminacao_av._cobacabana_x_marginal_candapui.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4709/ind_208_22_tonon_-_manut._asfalto_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4710/ind_209_22_tonon_-_passarela_praia.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4714/ind_210_22_oeder_-_manut._rua_sao_miguel_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4715/ind_211_22_oeder_-_manut._av._sao_sebastiao__baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4716/ind_212_22_oeder_-_manut._av._sao_joao_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4719/ind_213_22_oeder_-_manut._av._sao_jose_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4718/ind_214_22_ivan_-servico_instalacao_de_lombofaixa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4717/ind_215_22_daniel_-troca_de_luminaria_rua_aricanduva.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4725/ind_216_22_milton_-_zelador_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4726/ind_217_milton_-_servico_rocagem-_marina_e_o_iate_club.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4727/ind_218_22_milton_-_zeladores_fixo_na_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4728/ind_219_22_milton_-_placas_de_proibicao_de_veiculos_na_praia_-baln._sao_januario.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4729/ind_220_22_milton_-_substituicao_das_luminarias_da_av._copacabana_por_luminarias_do_tipo_led..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4731/ind_221_22_milton_-_instalacao_dos_trapiches_flutuantes_no_antigo_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4732/ind_222_22_milton_-_instalacao_de_trapiche_no_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4734/ind_223_22_milton_-_parque_escola_britania.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4733/ind_224_22_milton_-_construcao_de_calcada-_av._vereador_carlos_roberto_de_paula.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4739/ind_225_22_milton_-_placa_ponte_laercio_ribeiro..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4740/ind_226_22_oeder_-_cascalhamento_rua_babilonia_baln._marcia.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4741/ind_227_22_tonon_-_placa_de_velocidade_estrada_da_vizinhaca.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4742/ind_228_22_tonon_-_seguranca_ps.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4749/ind_229_22_andressa_-_manutencao-_rua_madri_baln._marcia.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4759/ind_230_22_fabiano_-_manut._rua_lourdes_azevedo_nascimento_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4760/ind_231_22_tonon_-_iluminacao_rua_barra_mansa.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4771/ind_232_22_ivan_-_luminaria_balnearios_-vila_real_e_canada.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4772/ind_233_22_ivan_-instalacao__continer_de_lixo_e_manutencao_de_ponte_bal.marilena.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4776/ind_234_22_fabiano_-_manut._av._adelaide.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4777/ind_235_22_fabiano_-_manut._rua_lourdes__nascimento_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4778/ind_236_22_fabiano_-_letreiro_turistico.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4784/ind_237_22_ivan_-_servico_de_retirada_derestos_de_poda_de_arvore_-_rua_monte_cantini_baln._di_franco.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4792/ind_238_22_fabiano_-_lombada_upa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4793/ind_julio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4794/ind_avenida_hum_vala.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4795/manutencao_rua_antonio_benedito_lisboa_-_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4796/manutencao_da_ponte_de_acesso_balneario_atlantico.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4797/manutencao_da_ponte_de_madeira_em_frente_ao_bar_do_adauto_balneario_praia_das_flores.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4798/instalacao_de_duchas_na_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4799/manutencao_de_luminaria_publica_na_praca_do_velorio.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4800/faixa_elevada_na_rua_sao_miguel_com_av_carlos_roberto_de_paula.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4802/ind_247_22_milton_-_luminaria_av._copacabana_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4803/ind_248_22_milton_-_calcada_quadra_society_av._sao_paulo_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4804/ind_249_22_milton_-_ponte_ginasio_de_esportes_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4805/ind_250_22_milton_-_iluminacao_praca_igreja_baln._xandu.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4823/ind_251_22_fabiano_-_manutecao_das_ruas_do_baln._caicara.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4829/ind_252_22_fabiano_-_manutecao_ruas_bigua_e_casa_verde-_balnearios_leao_de_iguape_e_kennedy.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4833/letreiro_cras.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4834/cobertura_na_porta_de_entrada_da_upa.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4835/paisagismo_na_entrada_da_cidade_curva_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4836/extensao_de_rede_na_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4837/manutencao_dos_totens_de_informacoes_turisticas_na_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4840/manutencao_das_placas_do_circuito_lagamar_de_cicloturismo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4851/ind_rocagem_guarapari.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4852/ind_academia_b.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4853/ind_playground.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4854/ind_tropical.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4891/ind_patrol_caicara.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4900/ind_264_22_fabiano_-_patrolagem_baln._leao_de_iguape_e_kenneddy.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4902/ind_areninha_e_pista_e_skate_b.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4903/ind_cascalho_b.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4905/ind_267_22_andressa_-_pintura_e_sinalizacao_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4906/ind_268_22_andressa_-_rocagem_limpeza__de_valas_manutencao_geral_rua_antonio_mendes_baln._sao_martinho.docx.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4907/ind_269_22_andressa_-_instalacao_lombofaixa_rua_da_escola_britanica_baln._britanica.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4908/ind_270_22_ivan_-_rocagem_manutencao_do_parquinho___baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4916/ind_271_22_fabiano_-_instalacao_luminarias_orla_-_cladiamara.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4917/ind_272_22_fabiano_-_servico_de_patrolagem_e_nivelamento-_rua_amapa_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4918/ass_pico_da_bandeira.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4926/olho_de_gato_ass.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4920/cras_itinerante.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4921/lixeiras_de_coleta_seletiva_nos_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4922/iluminacao_paco__.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4923/reforma_do_predio__departamento_de_transito_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4924/area_de_parada_de_veiculos_do_tipo_motor_home.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4925/projeto_de_regulamentacao_para_parada_de_visitantes_com_motor_home_em_nosso_municipio.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4934/ind_281_22_tonon_-_campanha_raiva.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4935/ind_282_22_tonon_-_manut._baln._jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4936/ind_283_22_tonon_-_levantamento_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4937/ind_284_22_tonon_-_limpeza_rua_cerdedo_baln_di_franco.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4940/ind_kennedy_patrol.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4941/ind_286_22_daniel_-_troca_de_luminarias_na_rua_curio__baln._carolina.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4945/ind_287_22_fabiano_-manutencao_das_ruas_do_balneario_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4947/ind_288_22_ivan_-_estudo_para_apresentacao_do_projeto_virada_cultural.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4948/ind_289_22_andressa_-_manutencao_passarela__centro_baln._predrinhas.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4951/ind_290_22_tonon_-_sinalizacao_viaria_av._beira_mar_techo_do_baln._jardim_tropical.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4953/ind_atlantico_patrol.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4954/ind_leao_de_iguape_patrol.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4955/sulmar_ass.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4960/poda_de_arvores_na_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4961/patrolagem_ruas_amazonas_rio_grande_do_sul_santa_catarina_parana_e_guanabara.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4964/ind_296_22_andressa_-.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4966/ind_297_22_tonon_-.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4974/limpeza_em_toda_extensao_avenida_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4975/manutencao_de_buraco_esquina_rui_barbosa_-_sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4977/lombofaixa_na_avenida_copacabana_numero_1070.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4978/remocao_das_lixeiras_avenida_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4971/ind_302_22_fabiano_-manutencao_rua_araraquara_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4976/ind_303_22_tonon_-___manutencao_e_substituicao_de_placas_de_concreto_dir._da_av._janaina.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4979/ind_304_22_tonon_-__limpeza_de_vala_e_manutencao_de_toda_extensao_dos_baln._sao_jenuario_e_city_mar.docx.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4980/ind_305_22_tonon_-_servico_de_tapa_buraco_no_campo_durval_marietto.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4989/ind_pilastras_escolas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4992/ind_transito_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4994/ind_308_22_tonon_-_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4995/ind_309_22_tonon_-_limpeza_matos_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4996/ind_310_22_daniel_-_manut_boca_de_lobo_rua_alegrete_baln._marilena.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4997/ind_311_22_tonon_-_reparo_asfaltico_av._mar_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5004/ind_312_22_tonon_-_retorno_da__municipal_escola_de_idiomas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5005/ind_313_22_tonon_-_manutencao_do_campo__de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5012/manutencao_de_15_luminarias.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5007/ind_315_22_tonon_-limpeza_de_rio_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5008/ind_316_22_tonon_-_servico_de_cascalhamento_rua_antonio_carlos_baln._mar_e_luz.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5009/ind_317_22_tonon_-_manutencao_do_campo__de_viarregio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5010/ind_318_22_fabiano_-_servico_de_limpeza_de_valas_e_nivelamento_da_av._da_praia_baln._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5013/indicacao_319-2022_-_rua_nice.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5014/ind_320_22_milton_-_medidas_de_combate_a_roubo_de_cabos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5016/limpeza_da_calcada_rua_bom_jesus_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5015/ind_322_22_milton_-_remocao_de_mato_e_placa_de_rua_prox._no_570.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5019/limpeza_de_calcada_avenida_copacabana_numero_660.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5020/ind_324_22_milton_-_remocao_de_suporte_de_placas_pps_sem_uso.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5022/ind_325_22_ivan_-_placa_na_entrada_da_cidade_para_off_roads_utvs.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5021/manutencao_do_buraco_no_cruzamento_da_rua_frei_caneca_com_a_rui_barbosa_isaaaaa.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5024/ind_327_22_tonon_-_manut._pista_de_skate_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5025/ind_328_22_tonon_-_inst._parque_recreativo_e_equipamentos_de_exercicios_fisicos_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5038/ind_329_22_daniel_-_servico_de_cascalhamento_e_patrolagem_rua_rouxinol.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5043/ind_331_22_daniel_-_patrolagem_baln._adriana_yemar.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5047/ind_332_22_tonon_-_iluminacao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5048/ind_333_22_tonon_-_horario_onibus.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5049/ind_334_22_tonon_-_cascalhamento_rua_marilia_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5050/ind_335_22_tonon_-_manut._calcada_cras.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5053/ind_336_22_andressa_-_manut._rua_julio_de_almeida_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5056/ind_337_22_andressa_-_cabos_empresas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5057/ind_338_22_andressa_-_manut._rua_luiz_junceiro_mota_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5058/ind_339_22_andressa_-_manut._rua_humberto_paladini_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5067/ind_limpeza_de_vala_caicara.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5068/ind_limpeza_rio_candapui.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5069/ind_onibus_claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5070/ind_poste_projetada_iii.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5071/ind_prolongamento_de_rede_caicara.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5074/ind_patrol_eldorado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5075/ind_cascalhamento_b.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5077/ind_347_22_fabiano_-_reparos_na_rua_eldorado_baln._presidente_kenneddy.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5078/ind_348_22_fabiano_-_pintura_das_lombadas_e_sinalizacao_do_baln._curitiba_ate_o_tropical.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5080/ind_patrol_dante_alighieri.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5085/limpeza_da_ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5081/ind_iluminacao_da_orla.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5086/ind_cascalho_petropolis.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5087/ind_353_22_andressa_-_manut._rua_porto_das_pedras_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5089/ind_354_22_andressa_-_limpeza_geral_da_alagoa_da_coca-_cola.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5090/ind_355_22_andressa_-_manut._rua_porto_tubarao_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5091/ind_356_22_andressa_-_manut._lampada_rua_2_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5092/ind_357_22_tonon_-alinhamento_e_casacalhamento_da_rua_fernado_sabino_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5093/ind_358_22_tonon_-_permanencia_de_cones_de_fechamento_de_transito.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5120/amparo_icarai_ass.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5121/balneario_igp_ass.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5122/ind_361_22_andressa_-_limpeza_e_rocagem_rua_antonio_menendes_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5124/ind_362_22_tonon_-_cascalhamento_av._sao_joao_baln._redentor.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5132/ind_363_22_fabiano_-_troca_de_lampadas_de_luminarias_baln._praia_do_araca.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5133/ind_364_22_fabiano_-troca_de__postes_no_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5134/ind_365_22_fabiano_-_troca_de_braco_da_luminaria_localizada_entre_a_av._berira_mar_e_rua_jose_pacheco_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5135/vistoria_nas_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5136/pintura_dos_guarda_copos_das_pontes_no_bairro_de_pedrinhas_ind._367.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5137/remocao_dos_materiais_inserviveis_ao_redor_da_adm._do_bairro_de_pedrinhas_ind_368.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5138/remocao_dos_pontos_de_onibus_danificados_e_sem_serventia_ind._369.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5140/pintura_nos_bancos_espalhados_pelo_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5141/servico_de_cata_treco_em_todo_bairro_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5142/reforma__e_pintura_nos_pontos_de_onibus_boqueirao_sul_e_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5143/remocao_do_onibus_quebrado_no_bairro_de_pedrinhas_373.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5144/operacao_tapa_buraco_em_toda_extensao_de_asfalto_ao_lado_direito_do_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5145/cascalhamento_da_rua_9_de_julho_balneario_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5146/patrolagem_da_rua_godofredo_viana_filho_e_limpeza_nas_guias_e_calcadas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5147/limpeza_de_guia_e_rua_-_julio_de_almeida_-_av._27_de_outubro_a_viela_muriae_-_britania.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5148/calhacao_de_postes_e_guias_do_centro_de_nossa_cidade.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5149/instalacao_de_placas_de_lombada_no_balneario_vitoria_e_balneario_city_mar.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5150/pintura_das_lombadas__e_lombofaixas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5152/ind_ensino_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5156/ind_382_22_andressa_-limpeza_de_valas_e_manutencao_do_asfalto_do_baln._marlyn_ate_o_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5157/ind_383_22_andressa_-_farmacia_municipal_para_animais.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5158/ind_384_22_andressa_-_desnivel_da_ciclofaixa_da_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5171/ind_lousa_digital.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5172/ind_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5173/ind_sulmar.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5176/ind_388_22_andressa_-_manutecao_de_iluminacao_e_troca_de_lampadas_rua_aquarios_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5177/ind_389_22_tonon_-_limpeza_de_vala_na_av._beira_mar_do_boqueirao_norte_ate__o_baln._jardim_tropical.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5178/ind_390_22_tonon_-_manutencao_no_paco_municipal_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5179/ind_391_22_tonon_-_reparo_nas_passarelas_de_concreto_de_pedestres_localizadas_do_baln._monte__carlo_ao_jardim_tropical.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5183/buraco_candapui_ass.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5184/ind_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5185/ind_onibus_eleicao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5187/ind_projeto_limpeza_praia.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5188/braco_de_luz_viaregio_ass.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5189/ind_patrol_las_palmas.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5190/ind_398_22_andressa_-_troca_de_poste_rua_tancredo_neves_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5192/ind_399_22_andressa_-_rocagem_do_entorno_da_upa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5193/ind_400_22_andressa_-_colocacao_de_placas_de_vagas_para_deficientes_nos_estacionamentos.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5196/ind_401_22_andressa_-_estacionamento_pcds.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5197/ind_402_22_tonon_-_zeladoria_copacabana.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5199/ind_403_22_tonon_-_manut._sede_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5200/ind_404_22_tonon_-_troca_das_placas_turisticas_na_orla_requalificada_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5207/ind_manutencao_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5208/ind_praca_dos_tanoeiros.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5209/ind_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5211/indicacao_no_408.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5215/ind_409_22_tonon_-_placas_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5216/ind_410_22_tonon_-_banheiro_publico_orla.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5227/ind_barra_assoreada.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5228/ind_caxambu_luminaria.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5230/ind_praia_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5229/ind_414_22_fabiano_-_troca_de_postes_av._beira_mar_e_ruas_casa_verde_e_cantareira_no_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5231/ind_patrol_flor_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5238/sinalizacao_e_pintura_ciclovia_da_candapui.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5239/limpeza_de_meio_fio_rua_bom_jesus_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5232/ind_humberto_paladini_luminaria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5269/instalacao_de_lixeira_container_balneario_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5248/manutencao_do_guiche_eletronico_de_senhas_do_protocolo_na_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5265/consultorio_odontologico_dental_case.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5268/instalacao_de_placa_no_centro_poliesportivo_na_av_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5249/indicacao_no_425.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5251/ind_rocagem_rouxinol.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5254/indicacao_no_427.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5252/ind_tambor_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5253/ind_luminaria_rei_artur.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5257/ind_430_22_fabiano_-_manutencao_da_esatrada_da_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5258/ind_431_22_fabiano_-_manutencao_da_passarela_de_acesso_a_praia_em_frente_ao_baln._bermudas.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5259/ind_432_22_fabiano_-_manutencao__da_rua_casa_verde_no_baln._leao_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5264/ind_433_22_daniel_-_conserto_da_boca_de_lobo_na_a_avenida_beira_mar_no_11370_baln._icarai.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5280/ind_limpeza_das_entradas_da_praia.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5284/ind_435_22_fabiano_-_academia_ar_livre_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5305/ind_436_22_daniel_-.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5306/pintura_lomb_e_faixas_ass.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5308/limpeza_e_rocagem_ass.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4179/mocao_001_22_-_rogerio_-_wilson_de_alemida_lima.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4211/mocao_002_22_-_milton_-_pesar_maria_virginia_da_silva.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4212/mocao_003_22_-_ivan_-_pesar_edite_moraes_santos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4213/mocao_004_22_-_tonon_-_pesar_miriel_aleixo_ferreita.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4214/mocao_005_22_-_ivan_-_pesar_rubens_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4215/mocao_006_22_-_gryllo_-_pesar_takaco_satake.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4229/mocao_007_22_-_fabiano_-_pesar_obardo_gomes.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4230/mocao_008_22_-_gryllo_-_congratulacoes_servidores_da_coleta.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4299/mocao_009_22_-_ivan_-_congratulacoes_luara_tallada.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4342/mocao_010_22_-_tonon_-_pesar_ricardo_ribeiro_barros.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4352/mocao_de_congratulacoes_revista_vento_sul.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4364/mocao_012_22_-_andressa_-_pesar_vilmar_nunes.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4389/mocao_013_22_-_ivan_-_congratulacoes_aris_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4399/mocao_014_22_-_tonon_-_congratulacoes_weverton.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4400/mocao_015_22_-_ivan_-_pesar_jonas_aguiar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4432/mocao_016_22_-_andressa_-_repudio_arthur_do_val.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4433/mocao_017_22_-_daniel_-_pesar_antonio_carlos_pupo_ferreira.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4460/mocao_018_22_-_andressa_-_congratulacoes_escoteiro.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4480/mocao_019_22_-_daniel_-_pesar_ester_nola.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4551/mocao_020_22_-_ivan_-_congratulacoes_sim.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4582/mocao_021_22_-_oeder_-_pesar_rincon.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4583/mocao_022_22_-_milton_-_pesar_jander_fernades.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4584/mocao_023_22_-_milton_-_pesar_alsemo_fortunato_forati.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4597/mocao_024_22_-_gryllo_-_congratulacoes__cristina_de_souza_ferraz.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4608/mocao_025_22_-_milton_-_congratulacoes_moto_clube_abutres.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4609/mocao_026_22_-_rogerio_-_congratulacoes_claudinei_de_barros_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4673/mocao_027_22_-_daniel_-_pesar_justiniano_vianna.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4675/mocao_028_22_-_fabiano_-_congratulacoes_cipa.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4699/mocao_029_22_-_rogerio_-_congratulacoes_cristiana_alberto_de_lima.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4712/mocao_030_22_-_tonon_-_congratulacao_dra._solange.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4756/mocao_031_22_-_ivan_-_congratulacoes_mestre_capoeira_bambu.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4757/mocao_032_22_-_daniel_-_congratulacoes_vagner_bodyboard.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4789/mocao_033_22_-_gryllo_-_pesar_sueli_ferreira_miranda.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4774/mocao_034_22_-_oeder_-_pesar_marilene.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4775/mocao_035_22_-_fabiano_-_congratulacao_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4811/mocao_036_22_-_andressa_-_pesar_dirce_tallada.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4812/mocao_037_22_-_milton_-_pesar_nilda_lima.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4813/mocao_038_22_-_andressa_-_wagner_florido.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4814/mocao_039_22_-_andressa_-_repudio_procurador_registro.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4827/mocao_040_22_-_gryllo_-_pesar_irene_martins_alves.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4850/mocao_041_22_-_daniel_-_pesar_jose_antonio_barbosa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4857/mocao_42_-_fabiano_-_congratucao_aos_membros_do_programa_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4895/ass_mocao_renata_guri.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4896/ass_mocao_congratulacoes-espaco_cultural.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4915/mocao_045_22_-_fabiano_-_repudio_vivo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4919/ass_mocao_fundo_social2.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4938/mocao_047_22_-_daniel_-_pesar_aurea.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4939/mocao_048_22_-_pesar_diva.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4942/ass_mocao_fundo_social_at..pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4943/mocao_050_22_-_gryllo_-_pesar_durcilia_domingues_goncalves.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4969/mocao_051_22_-_gryllo_-_pesar_cicero.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4993/mocao_de_congrat.fundo_social.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5030/mocao_053_22_-_milton-_pesar_raimundo_da_costa_freitas.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5031/mocao_054_22_-_daniel_-_pesar_renan..pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5032/mocao_055_22_-_ivan_-_pesar_sonia_maria.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5037/congratulacoes_marinho_ass.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5059/mocao_057_22_-_oeder_-_congratulacoes_marcelo_tenorio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5076/mocao_058_22_-_daniel_-_congratulacao_charles_do_bronx.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5079/mocao_059_22_-_ivan_-_pesar_keren_mendes_scarparo_correa.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5083/mocao_060_22_-_gryllo_-_congratulacoes_johana_vieira.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5126/mocao_061_22_-_milton-_pesar_benedito_de_souza_aguiar.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5127/mocao_062_22_-_daniel_-_pesar_eder_jofre.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5130/mocao_063_22_-_rogerio_-_congratulacoes_adelson_carneiro_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5151/mocao_-_no_64.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5154/mocao_065_22_-_oeder_-_congratulacoes_servidores_tre.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5159/mocao_066_22_-_ivan_-_pesar_noberto_castao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5181/mocao_067_22_-_fabiano_-_pesar_edison_franca_fortes.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5203/mocao_068_22_-_milton-_pesar_benedito_adail_carneiro.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5206/mocao_069_22_-_oeder_-_pesar_jose_cicero.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5210/mocao_de_congrat._equipe_de_surf.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5217/mocao_071_22_-_gryllo_-_pesar_paulo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5245/mocao_072_22_-_tonon-_de_congratulacao_feira_dos_produtores_rurais.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5262/mocao_de_congrat._irineu.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5263/mocao_074_22_-_oeder_-_congratulacoes_luara_tallada.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5275/mocao_075_22_-_andressa_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5282/mocao_077_22_-_tonon-_congratulacao_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5281/mocao_078_22_-_daniel_-_congratulacoes_vagner_almeira.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5309/mocao_079_22_-_rogerio_-_congratulacoes_adriana_barbosa.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5310/mocao_080_22_-_daniel_-_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5315/mocao_081_22_-_daniel_-_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5323/mocao_082_22_-_andressa_-_congratulacoes_ganhadores_concurso.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4197/parecer_pl_001.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4198/parecer_pl_002.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4199/parecer_pl_003.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4200/parecer_pl_004.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4206/parecer_pl_006.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4207/parecer_pl_007.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4208/parecer_pl_008.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4209/parecer_pl_009.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4210/parecer_pl_010.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4237/parecer_pl_011.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4332/parecer_pl_012.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4238/parecer_pl_013.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4239/parecer_pl_014.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4302/parecer_pl_015.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4240/parecer_pl_016.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4363/parecer_pl_017.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4333/parecer_pl_019.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4403/parecer_pl_020.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4334/parecer_pl_021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4335/parecer_pl_022.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4336/parecer_pl_023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4337/parecer_pl_024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4457/parecer_pl_025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4338/parecer_pl_026.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4339/parecer_pl_027.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4345/parecer_pl_028.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4404/parecer_pl_030.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4554/parecer_pl_031_-_desfavoravel.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4512/parecer_pl_032.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4405/parecer_pl_033.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4406/parecer_pl_034.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4458/parecer_pl_035.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4459/parecer_pl_036.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4603/parecer_pl_037_-_desfavoravel.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4511/parecer_pl_038.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4546/parecer_pl_039.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4547/parecer_pl_040.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4627/parecer_pl_041.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4628/parecer_pl_042.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4548/parecer_pl_043.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4644/parecer_pl_044.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4549/parecer_pl_045.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4630/parecer_pl_046_-_6_pavimentos.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4577/parecer_pl_047.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4747/parecer_pl_048_-_relator.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4589/parecer_pl_049.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4711/parecer_pl_050.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4691/parecer_pl_051.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4629/parecer_pl_052.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4631/parecer_pl_053.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4632/parecer_pl_054.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4645/parecer_pl_055.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4735/parecer_pl_056.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4646/parecer_pl_057.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4692/parecer_pl_058.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4647/parecer_pl_059.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4693/parecer_pl_060.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4694/parecer_pl_061.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4695/aut_053_proj_062.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4696/parecer_pl_063.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4736/parecer_pl_064.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4697/parecer_pl_065.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4737/parecer_pl_066.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4763/parecer_pl_068.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4764/parecer_pl_069.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4928/parecer_pl_073.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4766/parecer_pl_074.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4767/parecer_pl_075.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4786/parecer_pl_076.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4816/parecer_pl_077.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4952/parecer_pl_078.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4929/parecer_pl_079.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4930/parecer_pl_080.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4844/parecer_pl_081.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4845/parecer_pl_082.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4846/parecer_pl_083.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4847/parecer_pl_084.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4848/parecer_pl_085.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4867/parecer_pl_088.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4868/parecer_pl_089_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4870/parecer_pl_090.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4871/parecer_pl_091_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4873/parecer_pl_092.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4874/parecer_pl_093.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4875/parecer_pl_094.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4876/parecer_pl_095.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4884/parecer_pl_096.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4885/parecer_pl_097.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4886/parecer_pl_098.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4887/parecer_pl_099.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4888/parecer_pl_100.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4889/parecer_pl_101.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4890/parecer_pl_102.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4904/parecer_pl_103.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4968/parecer_pl_104.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4931/parecer_pl_105.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4932/parecer_pl_106.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4933/parecer_pl_107.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4984/parecer_pl_110.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5001/parecer_pl_111.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5246/parecer_cof_pl_112_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5002/parecer_pl_113.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5100/parecer_pl_114.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5165/parecer_pl_115.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5166/parecer_pl_116.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5101/parecer_pl_117.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5167/parecer_pl_118.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5168/parecer_pl_119.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5220/parecer_pl_120.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5221/parecer_pl_121.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5219/parecer_pl_122.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5222/parecer_pl_124.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5223/parecer_pl_126.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5240/parecer_pl_127.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5346/parecer_cof_pl_128_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5241/parecer_pl_129.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5224/parecer_pl_130.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5242/parecer_pl_131.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5243/parecer_pl_132.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5244/parecer_pl_133.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5273/parecer_pl_134.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5274/parecer_pl_135.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5846/parecer_pl_136_22.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5324/parecer_pl_137.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5325/parecer_pl_138.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5299/parecer_pl_139.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5326/parecer_pl_140.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5329/parecer_pl_141.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5330/parecer_pl_143.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5331/parecer_pl_144.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5328/parecer_pl_145.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4196/parecer_pr_001.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4340/parecer_pr_002.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4487/parecer_pr_003.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4488/parecer_pr_004.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4787/parecer_pr_006.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5000/parecer_pr_008.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5098/parecer_pr_009.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5099/parecer_pr_010.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5169/parecer_pr_011.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5218/parecer_pr_013.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4430/parecer_pl_018_2022_subst.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4842/parecer_pl_077_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4418/parecer_pl_129_21.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4429/parecer_pl_123_2021_subst_2.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4341/parecer_pl_125_2021_subst.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5034/parecer_pdl_01.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5035/parecer_pdl_02.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5003/parecer_pdl_03.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5102/parecer_pdl_04.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5027/parecer_pdl_05.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5028/parecer_pdl_06.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5103/parecer_pdl_07.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5104/parecer_pdl_008.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5105/parecer_pdl_009.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5106/parecer_pdl_010.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5107/parecer_pdl_011.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5108/parecer_pdl_012.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5109/parecer_pdl_013.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5110/parecer_pdl_014.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5111/parecer_pdl_015.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5112/parecer_pdl_016.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5113/parecer_pdl_017.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5114/parecer_pdl_018.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5115/parecer_pdl_019.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5116/parecer_pdl_020.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5117/parecer_pdl_021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5118/parecer_pdl_022.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5119/parecer_pdl_023.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5129/parecer_pdl_024.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5344/parecer_cof_pl_128_-_loa_2023_-_emenda_1.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5345/parecer_cof_pl_128_-_loa_2023_-_emenda_2.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4186/parecer_juridico_pl_002.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4188/parecer_juridico_pl_003.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4187/parecer_juridico_pl_004.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4436/parecer_juridico_pl_025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4502/parecer_juridico_pl_031.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4513/parecer_juridico_no_37_2022_reducao_taxa_de_recolhimento_entulho.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4592/parecer_juridico_pl_041.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4596/parecer_juridico_pl_042.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4619/parecer_juridico_pl_044.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4626/parecer_juridico_pl_046.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4669/parecer_juridico_pl_048.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4672/parecer_juridico_pl_051.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4189/parecer_juridico_pr_001.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4351/parecer_juridico_no_1129_2022_musica_ao_vivo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4956/pdl_001_22_fabiano_-_titulo_cidadao_ilha_comprida_geraldino.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4957/pdl_002_22_fabiano_-comenda_do_merito_municipalista_ao_sr._severino.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4973/pdl_003_22_gryllo_-_comenda_dos_pioneiros_sergio_morato.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5017/pdl_004_22_gryllo-_titulo_cidada_ilha_comprida__marize_magali_volota.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4990/cidadao_editado_pdf_ass_2.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4991/pdl_006_22_fabiano_-_comenda_dos_pioneiros__odail_muniz.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5018/pdl_007_22_gryllo-_titulo_merito_municipalista__nilza_ribeiro_de_souza_barone.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5033/pioneiros_editado_ass_2.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5036/projeto_de_decreto_legislativo_no_09..pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5045/projeto_de_decreto_legislativo_no_10...pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5055/pdl_011_22_rogerio_-_titulo_cidadao_geraldo_natalino.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5040/proj_de_decreto_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5042/proj_de_decreto_comenda_dos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5060/pdl_014_22_tonon_-_comenda_dos_pioneiros__pedro_batista_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5061/pdl_015_22_tonon_-_comenda_do__merito_municipalista__jonas_pereira_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5073/proj_de_decreto_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5082/comenda_pioneiros_tony_fotografo_2022-.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5084/proj_de_decreto_merito_municipalista_-_rodrigo_2022_-.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5088/proj_de_decreto_titulo_de_cidadao_juraci_brito_2022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5095/pdl_020_22_andressa_-_comenda_do_merito_municipalista_claudinei_de_barros_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5094/pdl_021_22_andressa_-_comenda_dos_pioneiros_sandra_pereira_santos.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5096/pdl_022_22_fabiano_-_titulo_cidadao_ricardo_birolli_coutinho.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5097/pdl_023_22_andressa_-_titulo_de_cidada_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5128/merito_municipalista_edit_ass.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4181/proj_001_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4182/proj_002_22_-_vale_refeicao_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4183/proj_003_22_-_funcoes_de_confianca.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4184/proj_004_22_-_tabela_vencimentos_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4190/proj_005_22_-_taxa_coleta_lixo.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4191/proj_006_22_-_repasse_apae_e_ong_crescer_para_o_futuro.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4192/proj_007_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4194/proj_008_22_-_denominacao_centro_infantil_sonho_de_crianca.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4195/proj_009_22_-_altera_denominacao_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4193/proj_010_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4218/proj_011_22_-_vale_refeicao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4307/proj_012_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4219/proj_013_22_-_alt_lei_803.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4220/proj_014_22_-_alt_lei_1623.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4236/proj_015_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4227/proj_016_22_-_prorroga_lei_1721_-_bags_araca.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4312/proj_017_22_-_funcoes_de_confianca.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4298/proj_018_22_-_cobertura_estabelecimentos.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4304/proj_019_22_alt_ldo_e_ppa.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4305/proj_020_22_-_dia_do_escoteiro.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4308/proj_021_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4309/proj_022_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4310/proj_023_22_-_credito_adicional_suplementar_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4311/proj_024_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4306/proj_025_22_-_divulgacao_medicos_e_plantonistas.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4316/proj_026_22_-_alt_lei_1623.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4317/proj_027_22_-_alt_lei_803.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4344/proj_028_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4343/proj_029_22_quiosques_interesse_turistico.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4374/proj_030_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4365/proj_031_22_-_monitor_no_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4390/proj_032_22_-_remocao_veiculo_abandonado.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4367/proj_033_22_-_revoga_alt_na_lei_92.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4394/proj_034_22_-_quiosques_interesse_turistico.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4440/proj_035_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4441/proj_036_22_-_plano_de_saude_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4431/037-2022_-diminuir_taxa_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4463/proj_038_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4497/pl__039_22_-_plano_municipal_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4484/proj_040_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4467/proj_041_22_-_lombofaixas.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4475/proj_042_22_-_wi-fi_comunitario.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4496/proj_043_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4499/proj_044_22_-_alt_lei_1216.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4500/proj_045_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4501/proj_046_22_-_alt_lei_92.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4519/proj_047_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4553/proj_048_22_-_caes_na_praia.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4558/proj_049_22_-_desafetacao_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4559/proj_050_22_-_permissao_de_uso_a_titulo_precario.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4575/proj_051_22_-_isencao_de_taxa.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4578/proj_052_22_-_alt_lei_1776.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4593/proj_053_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4605/proj_054_22_-_alt_lei_59.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4607/proj_055_22_-_dia_protetores_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4652/proj_056_22_-_doacao.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4633/proj_057_22_-_alt_lei_1776.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4639/proj_058_22_-_alt_lei_806.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4634/proj_059_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4653/proj_060_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4654/proj_061_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4655/proj_062_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4656/proj_063_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4670/proj_064_22_-_alt_ldo_e_ppa.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4671/proj_065_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4713/proj_066_22_-__lombofaixas.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4753/proj_067_22-adote_um_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4745/proj_068_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4746/proj_069_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4701/proj_070_22_-_farmacia.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4752/073-2022_-_desconto_iptu_para_adocao_d_pets.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4754/proj_074_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4755/proj_075_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4748/proj_076_22__cmic_denominacao__logradouro_-_dr._justiniano_vianna_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4773/proj_077_22__-criacao_do_conselho_do_usuario_do_servico_publico.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4785/proj_078_22__-_divulgacao__do_estoque_de_medicamentos_em_tempo_real.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4791/proj_079_22_agosto_dourado.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4810/proj_080_22_terreno_baldio.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4817/proj_081_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4818/proj_082_22_-_alt_lei_479.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4819/proj_083_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4820/proj_084_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4821/proj_085_22_-_altera_lei_803.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4828/proj_086_22_-_virada_cultural.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4830/proj_087_22_-_virada_esportiva.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4855/proj_088_22_-_ratificacao_resolucao_2_22_consaude.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4858/proj_089_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4859/proj_090_22_-_prorroga_os_efeitos_da_lei_no_1721_de_agosto_de_2020-_erosao_costeira.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4860/proj_091_22_-_programa_de_parcelamento_incentivado_de_creditos_da_fazenda_municipal.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4861/proj_092_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4862/proj_093_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4863/proj_094_22_-_idade_minima_da_frota_a_ser_utilizada_na_prestacao_de_servico_de_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4864/proj_095_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4877/proj_096_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4880/proj_097_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4878/proj_098_22_-_alt_lei_479.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4879/proj_099_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4881/proj_100_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4883/proj_101_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4882/proj_102_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4892/proj_103_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4912/proj_104_22_-_beneficio_calamidade.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4910/proj_105_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4909/proj_106_22_-_alt_lei_803.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4911/proj_107_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4927/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4958/proj_109_-_divulgacao_obras.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4970/proj_110_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4986/proj_111_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4985/proj_112_22_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4988/proj_113_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5029/proj_114_22_-_convenio-_secretaria_de_desenvolvimento_economico_ciencia_tecnologia_e_invovacao-_univesp.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5062/proj_115_22_-_termo_de_parceria_com_a_confederacao_brasileira_de_canoagem-cbca.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5063/proj_116_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5072/proj_117_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5125/proj_118_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5131/proj_119_22_-_adesao_ao_1o_termo_aditivo_ao_contrato_de_rateio_de_02_01_2022_consaude_e_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5161/proj_120_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5162/proj_121_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5163/proj_122_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5139/projeto_caicaras_nativos_e_indigenas_de_ilha_comprida_pl_123.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5202/proj_124_22_-_area_de_lazer_praca_publica_e_bem_de_uso_publico.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5170/proj_125_22_-_farmacia_pet.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5186/proj_126_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5195/proj_127_22_-_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5205/proj_128_22_-_loa.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5225/proj_129_22_-_permissao_de_uso_de_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5204/proj_130_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5213/projeto_de_lei__no_131.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5234/proj_132_22_-_para_protecao_as_familias_em_estado_de_vulnerabilidade_revoga_a_lei_no1776_de_09_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5235/proj_133_22_-_altera_as_leis_171_803.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5250/proj_134_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5255/proj_135_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5285/proj_136_-_banheiro_qimico.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5304/proj_137_22_-_espacos_gourmets_orla_do_antigo_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5300/proj_138_22_-_cestas_natalinas.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5286/proj_139_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5312/proj_140_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5316/proj_141_22_-_convenio_centro_universitario_leonardo_da_vinci.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5311/proj_142_22_-_ticket_alimentacao_aos_beneficiarios_do_programa_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5318/proj_143_22_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5319/proj_144_22_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5320/proj_145_22_-_altera_lei_no_1965.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5327/proj_146_22_-_repasses_de_recursos_financeiros_para_entidades_sem_fins_lucrativo.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4967/emenda_a_lei_organica_001_22.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4185/proj_res_01_22_-_quadro_servidores.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4241/proj_res_02_22_-_consignado.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4434/proj_res_03_22_-_64o_cem.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4435/proj_res_04_22_-_horario.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4550/proj_res_05_22_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4769/proj_res_06_22_-_5o_conexidades.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4815/resolucao_249_2022_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4987/proj_res_08_22_-_convenio_nio.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5064/proj_res_09_22_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5065/proj_res_10_22_-_comissao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5164/proj_res_11_22_-_destitui_e_nomea_comissao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5182/proj_res_12_22_-_adequacao_comissao.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5201/proj_res_13_22_-_comissao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5321/proj_res_14_22_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4225/req_001_andressa_-_informacoes_medicamentos_farmacia_municipal.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4228/req_002_fabiano_-_informacoes_municipio.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4231/req_003_fabiano_-_placas_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4233/req_004_oeder_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4292/req_005_gryllo_-_informacoes_maquinas.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4295/req_006_gryllo_-_chuvas_rua_rui_barbosa_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4297/req_007_milton_-_informacoes_ponte_capivaru.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4314/req_008_rogerio_-_informacoes_processo_161_2021.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4315/req_009_rogerio_-_providencias_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4318/req_010_rogerio_-_informacoes_dadetur_diretor.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4319/req_011_rogerio_-_informacoes_dadetur_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4356/req_012_daniel_-_guias_e_sarjetas_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4360/req_013_milton_-_ruas_upa.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4361/req_014_fabiano_-_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4366/req_015_ivan_-_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4370/req_016_fabiano_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4391/req_017_milton_-_muro_de_arrimo_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4420/req_019_oeder_-_banheiro_vila_do_artesanato.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4421/req_020_fabiano_-_agentes_fiscais.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4425/req_021_fabiano_-_64o_cem.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4445/req_022_ivan_-_informacoes_ciclovia_e_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4437/req_023_daniel_-_convoca_diretor_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4438/req_024_andressa_-_reuniao_obra_do_pier.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4442/req_025_andressa_-_informacoes_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4444/req_026_fabiano_-informacoes_manut._baln._araca.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4447/req_027_rogerio_-_informacoes_processo_039_2022.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4474/req_028_gryllo_-_informacoes_caminhao.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4481/req_029_rogerio_-_informacoes_dpt_educacao.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4483/requerimento_030.2022.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4486/req_031_ivan_-_vale_alimentacao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4491/req_032_milton_-_informacoes_gerador_upa.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4489/req_033_fabiano_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4495/req_034_milton_-_informacoes_deck_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4516/req_035_oeder_-_informacao_ar_condicionado_auditorio_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4517/req_036_andressa_-_informacoes_abrigos_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4521/req_037_rogerio_-_informacoes_aterro.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4520/req_038_fabiano_-_informacoes_nipomed.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4527/req_039_ivan_-_servidor_para_lembrar_consultas.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4537/req_040_rogerio_-_informacoes_programa_de_ensino_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4538/req_041_rogerio_-_informacoes_manut._baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4540/req_042_rogerio_-_informacoes_arrecadacao_entulho.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4552/req_043_rogerio_-_informacoes_bags_araca_e_asfalto_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4560/req_044_rogerio_-_informacoes_manut._baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4563/req_045_ivan_daniel_oeder__-_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4562/req_046_gryllo_-_areninha_viareggio.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4564/req_047_ivan_-_gratificacao_para_servidores_cedidos.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4566/req_048_tonon_-_hrlb_reajuste.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4576/req_049_fabiano_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4587/req_050_rogerio_-_convoca_damaceno_e_construserra.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4588/req_051_ivan_-_projeto_ccmi.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4590/req_052_andressa_-_infomacoes_araca.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4591/req_053_andressa_-_ferradura_do_araca.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4604/req_054_rogerio_-_onibus_circular.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4606/req_055_tonon_-_convoca_construserra.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4610/req_056_rogerio_-_aplicacao_lei_1499.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4611/req_057_rogerio_-_onibus_15h.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4612/req_058_rogerio_-_tubos_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4650/req_059_milton_-_academia_ccmi.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4651/req_060_milton_-_catamara.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4635/req_061_daniel_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4636/req_062_fabiano_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4649/req_063_milton_-_portal_de_cidade.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4648/req_064_milton_-_iluminacao_na_praia.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4690/req_065_rogerio_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4674/req_066_ivan_-_va_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4676/req_067_fabiano_-_ferradura_do_araca.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4677/req_068_fabiano_-_aula_de_natacao.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4683/req_069_fabiano_-_carro_oficial.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4684/req_070_ivan_-_ampliacao_de_salas_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4687/req_071_fabiano_-_centro_comunitario_araca.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4688/req_072_ivan_-_mirante_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4689/req_073_rogerio_milton_-_wi-fi.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4698/req_074_ivan_milton_-_contencao_do_mar.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4704/req_075_fabiano_-_academia_ccmi.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4722/req_076_gryllo_-_manutencao_ciclovias.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4721/req_077_gryllo_-_lei_emplacamento_veicular_-desconto_20_no_iptu.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4720/req_078_gryllo_-_rampa_de_acesso_para_praia_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4723/req_079_fabiano_-_medicos_especialistas.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4724/req_080_fabiano_-_limpeza_de_vala_-rua_jorge_amado-__baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4730/req_081_gryllo_-_banheiro_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4738/req_082_milton_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4750/req_083_andressa_-_informacoes_andamento_solitacoes_e_previsao_da_operacao_tapa_buraco-.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4751/req_084_andressa_-_reforma_ponte_da_rua_venus.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4762/req_085_gryllo_-_2_veiculos_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4758/req_086_gryllo_-_construcao_muro_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4761/req_087_milton_-_itinerario_onibus.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4770/req_088_rogerio_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4768/req_089_andressa_-_64o_cem.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4779/req_090_fabiano_-comissao__integracao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4780/req_091_fabiano_-_playground_sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4781/req_092_fabiano_-_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4782/req_093_fabiano_-_academia_ar_livre-_baln._viareggio.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4783/req_094_fabiano_-_ampliacao_e_reforma-_academia_ar_livre_e_playground-_baln._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4788/req_095_tonon_-_informacoes_av._praia_baln._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4790/req_096_fabiano_-_t.p.a.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4806/req_097_milton_-_reestruturacao_maquinarios_bairro_boqueirao_sul_e_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4807/req_098_milton_-_camera_av._da_praia_bairro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4801/req_099_andressa_-_guarda_municipal_armada.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4808/req_100_andressa_-_audiencia_publica_seguranca.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4822/req_101_rogerio_-_cronograma_de_utilizacao_da_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4824/req_102_rogerio_-_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4826/req_103_rogerio_-_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4825/req_104_andressa_-_cumprimento_da_lei_1801-_2021_antifurto_fiacao_publica.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4831/req_105_gryllo_-_manut._onibus.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4832/req_106_gryllo_-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4839/req_107_milton_-_informacoes_sobre_a_manutencao_da_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4838/req_108_rogerio_-_informacoes_quanto_a_covid__nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4841/req_109_oeder_-_asfalto_-_ruas_bom_jesus_de_iguape_alameda_cuiaba-_baln._sambura.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4849/req_110_oeder_-_muro_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4856/req_111_ivan_-_abono_da_minha_ausencia_a_22o_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4866/garagem_upa.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4865/campo_do_caju_ass.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4894/req_114_andressa_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4893/atestado_2.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4897/req_116_fabiano_-_cronograma_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4898/req_117_fabiano_-_planejamento_de_seguranca_temporada_2023.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4899/req_118_fabiano_-_estudo_reducao_de_velocidade_candapui-_u.p.a..pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4901/providencias_convenio_atividades_previstas_na_lei_no_1804-21.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4913/requerimento_120-2022_-vacinacao_anti_rabica.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4914/req_121_fabiano_-_condicoes_de_uso-_u.p.a..pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4944/req_122_fabiano_-_pier_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4946/req_123_fabiano_-_planejamento_de_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4949/req_124_andressa_-_falta_de_atendimento_correios.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4950/req_125_andressa_-_convenio_com_procon.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4959/retroescavadeira_e_maquinario_fixo_para_limpeza_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4963/van_para_o_cras_itinerante.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4962/req_trilhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4965/req_129_daniel_-_reforma_conselho_tutelar_e_processadora_dos_pescados.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4972/req_130_fabiano_-_reparos_no_trapiche_do_araca.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4982/requerimento_-_piso_salarial_da_enfermagem..docx.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4983/requerimento_-_utvs_e_quadriciculos..docx.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4981/requerimento_-_cafe_-_comtur..docx.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4998/req_134_diversos_-_seguranca_upa.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4999/req_135_tonon_-_informacoes_ciclovia_marginal_candapui.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5006/req_136_oeder_-_fechamento_das_laterais_das_quadras_nas_escolas_meu_recanto_e_britania.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5011/req_137_fabiano_-_obras_de_revitalizacao_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5023/req_138_gryllo_-_trailler_castramovel.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5026/req_139_rogerio_-_bebedouro_areninha_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5039/ass._req._retirada_da_lombada-_rua_jose_pacheco.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5041/req_141_daniel_-_limpeza_e_estudo_da_vegetacao_da__lagoa_baln._atlantico.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5044/req_142_daniel_-_pier_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5051/requerimento_no_143_-_manutencao_dos_banheiros_da_orla_maritima.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5052/requerimento_no_144_-_banheiros_da_praca.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5046/req_145_daniel_-_justificativa_de_falta_29a_sessao.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5054/requerimento_no_146-_banheiros_quimicos_para_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5066/req_147_oeder_-_muro_ccmi.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5123/requerimento_no_148_-_ambulancia_do_viareggio.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5226/req_149_fabiano_-_divisao_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5153/requerimento_no_150.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5155/req_151_andressa_-_ultrasom.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5160/req_152_andressa_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5174/ass_req._gaiola_veterinaria.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5175/ass_req._carro_-_zoonose.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5180/requerimento_-_155.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5191/req_157_andressa_-_elecktro_.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5194/req_158_andressa_-_reuniao_conselho_animais.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5198/req_159_andressa_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5212/requerimento_no_160_1.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5214/req_161_tonon_-_alameda_santa_barbara_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5233/fundacao_florestal_apa.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5236/outdoor_entrada_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5237/adquirir_luminarias_publicas.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5256/requerimento__no_165.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5260/req_166_fabiano_-__forca-tarefa_para_o_afaltamento_na_rotatoria_trecho_entre_av._beira_mar_e_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5272/req_167_gryllo_-_cronograma_limpeza_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5261/ass_req._lombofaixa_araca.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5267/requerimento__no_169.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5266/req_170_daniel_-_instalacao_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5270/duracao_do_processo_seletivo_para_12_meses.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5271/req_172_fabiano_-__ilha_verao_2023.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5283/req_173_fabiano_-.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5287/requerimento_no_174.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5298/req__justificativa_de_falta_22-11_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5307/req_seguranca.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5314/req_178_andressa_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5317/req_179_gryllo_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6917/resin_-_275-_2022-_milton.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5620/resin_-_365_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5617/resin_-_381_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5618/resin_-_381_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4668/resre_002_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5721/resre_003-_2022_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4667/resre_008_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6233/resre_009-_2023_-_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4402/resre_010_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4809/resre_016_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4439/resre_023_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4518/resre_024_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4665/resre_025_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4666/resre_026_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5290/resre_029-_2022.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4657/resre_035_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6232/resre_037_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4565/resre_038_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4556/resre_040_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6230/resre_041_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5292/resre_043_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6228/resre_044_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6212/resre_046_-_2022_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5296/resre_53-_2022.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5291/resre_056_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6229/resre_058_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5293/resre_073-_2022.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5302/resre_076-_2022.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5303/resre_095_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6218/resre_097_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5722/resre_099_-_2022_andressa.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6227/resre_101_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5313/resre_102_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5297/resre_104-_2022.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6220/resre_107_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6226/resre_109_-_2022_oeder.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6221/resre_110_-_2022_oeder.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5633/resre_117-_2022.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5294/resre_118-_2022.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5635/resre_119_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5301/resre_128_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5623/resre_135-_2022.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6215/resre_137-_2022_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5725/resre_140_-_2022_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5278/resre_149_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5719/resre_150_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5636/resre_152-_2022.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5637/resre_158-_2022.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6210/resre_159_-_2022_andressa.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5279/resre_160_-_2022.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/5723/resre_161-_2022_tonon.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6217/resre_163_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6234/resre_164_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6214/resre_166_-_2022_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6213/resre_167_-_2022_gryllo.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6211/resre_170-_2022_daniel.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/6216/resre_173_-_2022_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6231/resre_037_-_2022_rogerio.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2023/6219/resre_107_-_2022_milton.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5787/resre_158-_2022.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4234/pl_011_22_-_substitutivo_n.1.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4235/pl_013_22_-_substitutivo_n.1.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4379/pl_018_22_-_substitutivo_n.1.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4303/pl_125_21_-_substitutivo_n.1.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/4412/pl_123_21_-_substitutivo_n.2.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2022/5322/pr_014_22_-_substitutivo_n.1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="138.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="193" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>