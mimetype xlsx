--- v0 (2025-10-02)
+++ v1 (2026-06-13)
@@ -54,8128 +54,8128 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2039/emenda_aditiva_ao_projeto_de_lei_no_119.2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2039/emenda_aditiva_ao_projeto_de_lei_no_119.2019.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 119/2019.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2180/emenda_ao_pl_026.2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2180/emenda_ao_pl_026.2020.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao PL nº 026/2020</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MIG</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2604/emenda_001_pl_069_20_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2604/emenda_001_pl_069_20_mig.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 069/2020.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2763/emenda_004_20__-_pl88.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2763/emenda_004_20__-_pl88.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APRESENTAÇÃO DE EMENDA SUPRESSIVA AO PROJETO DA LEI Nº 088/20 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ROBERTO FRAJOLA, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, MIG, MOZART SILVESTRE, OSVALDINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2775/emenda_001_20_pl_090_frajola.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2775/emenda_001_20_pl_090_frajola.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 090/2020.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>FABIO TONON</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2037/ind_001_20_tonnon_-_abertura_de_entrada_para_a__XpVMLWQ.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2037/ind_001_20_tonnon_-_abertura_de_entrada_para_a__XpVMLWQ.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja aberta e estruturada uma entrada de pedestres para a praia, a ser localizada na direção da Rua Petrópolis, no Balneário Cláudia Mara.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2051/ind_002_20_tonnon_-_tela_do_telhado_da_rodoviaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2051/ind_002_20_tonnon_-_tela_do_telhado_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizada uma dedetização e ajuste das telas de proteção  no telhado da Rodoviária Municipal, com o objetivo de evitar a presença de pombos, além de possíveis casos de meningite.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>ANDRESSA CERONI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2052/ind_003_20_andressa_-_poste_rua_machado_de_assis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2052/ind_003_20_andressa_-_poste_rua_machado_de_assis.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE FISCALIZAÇÃO DE SITUAÇÃO DE RISCO DO POSTE QUE ESTA CAINDO NO BALNEARIO MARIA DE LURDES NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2055/ind_004_20_tonon_-_ponto_porto_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2055/ind_004_20_tonon_-_ponto_porto_da_balsa.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizada a Troca do Ponto De Ônibus do Porto da Balsa, localizado do Boqueirão Sul. O mesmo se encontra em más condições, colocando em risco os usuários.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2056/ind_005_20_tonon_-_rocagem_tancredo_neves.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2056/ind_005_20_tonon_-_rocagem_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado, COM URGÊNCIA, o serviço de Roçagem na Rua Tancredo Neves, na altura do número 250, próximo à esquina da Rua Ulisses Guimarães, no Balneário Marusca. A situação está conforme foto a seguir:</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>FABIANO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2057/ind_006_20_fabiano_-_manutencao_rodoviaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2057/ind_006_20_fabiano_-_manutencao_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais, que seja encaminhado ao Departamento competente, para que seja feito os devidos reparos no que tange a Rodoviária Municipal, em especial a troca de tela de proteção, reparos nos banheiros (troca das torneiras), reparo no piso de acessibilidade e instalação do Wi-Fi livre como determina a Lei Municipal nº 1391/2017.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2058/ind_007_20_tonon_-_limpeza_guia_e_sarjetas_av.__6OlQw8F.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2058/ind_007_20_tonon_-_limpeza_guia_e_sarjetas_av.__6OlQw8F.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Limpeza de Guias e Sarjetas em toda a extensão da Avenida Beira Mar. Com o objetivo de desobstruir os locais e evitar o acumulo de água e possíveis enchentes.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2059/ind_008_20_tonon_-_insalacao_de_chuveiros_na_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2059/ind_008_20_tonon_-_insalacao_de_chuveiros_na_orla.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de serem instalados chuveiros e lava-pés públicos em pontos estratégicos da orla, com o objetivo de permitir que os frequentadores da praia possam retirar a água do mar e a areia do corpo.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2060/ind_009_20_tonon_-_luminarias_balneario_7_de_setembro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2060/ind_009_20_tonon_-_luminarias_balneario_7_de_setembro.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja instalado um Conjunto de Luminárias no início da Rua 19 de Novembro, localizada no Balneário Sete de Setembro e uma Passarela de Concreto que dá acesso à praia no local. A pedido dos moradores da região.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2061/ind_010_20_andressa_-_manutencao_forro_ubs.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2061/ind_010_20_andressa_-_manutencao_forro_ubs.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A MANUTENÇÃO DO FORRO NO CORREDOR DA UBS (PROX A SALA DE FISIOTERAPIA) NO MUNICÍPIO DE ILHA COMPRIDA SP.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2064/ind_011_20_tonon_-_abertura_de_vala_na_rua_netuno.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2064/ind_011_20_tonon_-_abertura_de_vala_na_rua_netuno.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja aberta, COM URGÊNCIA, uma Vala na Rua Netuno, a partir do número 309, no Balneário Mar e Sol, a pedido do amigo Ceará. De acordo com o morador, o volume das chuvas causa acumulo de água e enchentes na região. Conforme foto:</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2065/ind_012_20_tonon_-_conteiner_e_pla_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2065/ind_012_20_tonon_-_conteiner_e_pla_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja Instalado um Contêiner de Lixo na esquina da Alameda Francisco Giuseppe Mitidieri, no Balneário Ponta da Praia. _x000D_
 Indico, também, que sejam instaladas Placas Informativas na extensão da praia, informando as pessoas que frequentam a Ponta da Praia do Risco de Acidentes devido a presença de entulhos e ferros das casas que foram invadidas pelo mar na região.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2066/ind_013_20_tonon_-_faixa_de_pedestres_cras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2066/ind_013_20_tonon_-_faixa_de_pedestres_cras.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja feita uma Faixa de Pedestres na Avenida Candapuí Norte, na altura do Centro de Referência de Assistência Social (CRAS) do município e do Centro de Convivência da Melhor Idade. Com o objetivo de facilitar o acesso dos munícipes aos locais.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2067/ind_014_20_frajola_-_ilha_de_lazer_city_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2067/ind_014_20_frajola_-_ilha_de_lazer_city_mar.pdf</t>
   </si>
   <si>
     <t>Indica manutenção dos equipamentos da Ilha de Lazer do Balneário City Mar.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2068/ind_015_20_frajola_-_ilha_de_lazer_marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2068/ind_015_20_frajola_-_ilha_de_lazer_marusca.pdf</t>
   </si>
   <si>
     <t>Indica manutenção dos equipamentos da Ilha de Lazer do Balneário Marusca.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2076/ind_016_20_fabiano_-_cascalhamento_rua_7_de_setembro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2076/ind_016_20_fabiano_-_cascalhamento_rua_7_de_setembro.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, no sentido que seja feita manutenção com Cascalho e Patrolamento na Rua 07 de Setembro – Balneário Sete de Setembro.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>MOZART SILVESTRE</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2079/ind_017_20_mozart_-_reforma_parquinho_baln._britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2079/ind_017_20_mozart_-_reforma_parquinho_baln._britania.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais, ao Exmo. Sr. Prefeito GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao setor competente o mais emergencial possível para que seja feita a reforma do parquinho da escola Britânia.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2081/ind_018_20_tonon_-_manutencao_da_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2081/ind_018_20_tonon_-_manutencao_da_orla.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Manutenção e Reparo na Orla Requalificada do município, incluindo a Pintura do Madeiramento das Calçadas, Decks e afins. Sugiro, ainda, que o serviço de manutenção seja incluso na obra de extensão da Orla, que será executada em breve.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>OSVALDINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2082/ind_019_20_osvaldinho_-_limpeza_valas_baln_2_mares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2082/ind_019_20_osvaldinho_-_limpeza_valas_baln_2_mares.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada Roçagem e Limpeza de valas, no Balneário Dois Mares. Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2083/ind_020_20_osvaldinho_-_patrolagem_e_aterro_rua_saturno.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2083/ind_020_20_osvaldinho_-_patrolagem_e_aterro_rua_saturno.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada Patrolagem e Aterro na Rua Saturno, no Balneário Mar e Sol. Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2084/ind_021_20_osvaldinho_-_rocagem_rua_alegrete.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2084/ind_021_20_osvaldinho_-_rocagem_rua_alegrete.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada Roçagem e Limpeza de valas, na Rua Alegrete - no Balneário Marilena. Peço Urgência no serviço que foi solicitado pelo morador Rosemiro.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2085/ind_022_20_osvaldinho_-_ponto_de_onibus_baln._2_mares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2085/ind_022_20_osvaldinho_-_ponto_de_onibus_baln._2_mares.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizada a Instalação de um Ponto de Ônibus, na Avenida Beira Mar, no Balneário Dois Mares. Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2086/ind_023_20_osvaldinho_-_playground_baln._2_mares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2086/ind_023_20_osvaldinho_-_playground_baln._2_mares.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada a Instalação de um Playground infantil pequeno, no Balneário Dois Mares, pois, já existe área pública no local. Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2096/ind_024_20_mozart_-_limpeza_de_valas_na_rua_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2096/ind_024_20_mozart_-_limpeza_de_valas_na_rua_iguape.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais, ao Exmo. Sr. Prefeito GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao setor competente o mais emergencial possível para que seja feita limpeza das valas na rua Iguape, no Balneário Adriana.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2097/ind_025_20_mozart_-_limpeza_de_valas_na_rua_cas_62DXcSp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2097/ind_025_20_mozart_-_limpeza_de_valas_na_rua_cas_62DXcSp.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais, ao Exmo. Sr. Prefeito GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao setor competente o mais emergencial possível para que seja feita  a manutenção da rua Castro Alves no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2098/ind_026_20_mozart_-_ilumina_publica_na_rua_atlanta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2098/ind_026_20_mozart_-_ilumina_publica_na_rua_atlanta.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais, ao Exmo. Sr. Prefeito GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao setor competente o mais emergencial possível para que seja instalada iluminação pública na rua Atlanta n°155 no Balneário Mar e Luz.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2099/ind_027_20_mozart_-_sinalizacao_entrada_juruvauva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2099/ind_027_20_mozart_-_sinalizacao_entrada_juruvauva.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais, ao Exmo. Sr. Prefeito GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao setor competente para a troca da placa de sinalização na entrada do Juruvaúva.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2100/ind_028_20_tonon_-_manutencao_rua_aricanduva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2100/ind_028_20_tonon_-_manutencao_rua_aricanduva.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Patrolagem e Manutenção da Rua Aricanduva, localizada no Balneário Porto Velho. A pedido dos moradores.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>DANIEL RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2101/ind_029_20_daniel_-_conserto_luminaria_alam._papoulas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2101/ind_029_20_daniel_-_conserto_luminaria_alam._papoulas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr._x000D_
 GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize conserto de luminária queimada na_x000D_
 Alameda das Papoulas, 181, localizada no Balneário Yemar, assim evitando o risco_x000D_
 de acidente que estejam transitando pela localidade, e que a mesma seja enviada a_x000D_
 concessionária ELEKTRO S.A, para que seja tomada as devidas providências:</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2102/ind_030_20_daniel_-_acesso_a_praia_baln._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2102/ind_030_20_daniel_-_acesso_a_praia_baln._sao_martinho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr._x000D_
 GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize a Manutenção no acesso a praia, em_x000D_
 frente Rua Rui Barbosa, Balneário São Martinho, e que seja tomada as devidas_x000D_
 providências para o perfeito tráfego dos pedestres.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2103/ind_031_20_daniel_-_patrolagem_alameda_das_papoulas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2103/ind_031_20_daniel_-_patrolagem_alameda_das_papoulas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr._x000D_
 GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize o patrolagem na Alameda das_x000D_
 Papoulas, 181, localizada no Balneário Yemar, e que seja tomada as devidas_x000D_
 providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2104/ind_032_20_daniel_-_lombada_rua_santos_dumont.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2104/ind_032_20_daniel_-_lombada_rua_santos_dumont.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr._x000D_
 GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize a implantação de um redutor de_x000D_
 velocidade (LOMBADA ou FAIXA ELEVADA) na Rua Santos Dumont, prox nº_x000D_
 380 - Balneário São Martinho, e que seja tomada as devidas providências para_x000D_
 maior segurança dos moradores e turistas na região, devido à grande Fluxo de_x000D_
 veículos transitando em alta velocidade.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2105/ind_033_20_daniel_-_conserto_de_bueiro_av._candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2105/ind_033_20_daniel_-_conserto_de_bueiro_av._candapui.pdf</t>
   </si>
   <si>
     <t>NDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr._x000D_
 GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize manutenção do 2 (dois) bueiro e_x000D_
 tampa da boca de lobo que faz escoamento de água da chuva da localizada na_x000D_
 Marginal Candapuí norte (fundos da rodoviária) do Balneário Yemar.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2106/ind_034_20_frajola_-_manutencao_viaria_PJeSl3a.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2106/ind_034_20_frajola_-_manutencao_viaria_PJeSl3a.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais, ao   Exmo. Sr. Prefeito Municipal, para que  faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária das seguintes vias de acesso: 1.Rua Projetada 2, Balneário Caiçara; 2. Rua Salvador, Balneário Adriana; 3. Rua Brumado, Balneário Ancarpe: 4. Rua Papagaio, Balneário Carolina; 5. Rua Rio de Janeiro, Balneário Adriana; 6. Rua Benjamim Constant, Balneário São Martinho.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2107/ind_035_20_frajola_-_manutencao_viaria_ii_ZBL6s0d.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2107/ind_035_20_frajola_-_manutencao_viaria_ii_ZBL6s0d.pdf</t>
   </si>
   <si>
     <t>Indica, nas formalidades regimentais, ao   Exmo. Sr. Prefeito Municipal, para que  faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária da Avenida Hum, no Balneário Ipanema e na Rua Barra Mansa, no Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2108/ind_036_20_tonon_-_tapa_buracos_prox._ponte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2108/ind_036_20_tonon_-_tapa_buracos_prox._ponte.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Tapa-Buraco, na Avenida Vereador Carlos Roberto de Paula, próximo à Ponte. Com o objetivo de zelar pela segurança dos motoristas e pedestres que trafegam na via, que apresenta buracos.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2109/ind_037_20_tonon_-_manut._banheiro_publico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2109/ind_037_20_tonon_-_manut._banheiro_publico.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Manutenção e Reparo - incluindo a pintura - do Banheiro Público Municipal do Boqueirão Sul, localizado próximo aos quiosques da Balsa. Moradores e turistas estão reivindicando a melhoria e solicitando urgência na manutenção do local.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2110/ind_038_20_tonon_-_manut._boca_de_lobo_rua_papo_BHUyCQn.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2110/ind_038_20_tonon_-_manut._boca_de_lobo_rua_papo_BHUyCQn.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Manutenção de Boca de Lobo e Reparo no Asfalto, que sofreu erosões nos seguintes locais.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2111/ind_039_20_daniel_-_luminaria_balnearia_yamar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2111/ind_039_20_daniel_-_luminaria_balnearia_yamar.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr._x000D_
 GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize a troca de haste / manutenção da_x000D_
 luminária, localizada na esquina da Avenida Beira x Alameda das Papoulas,_x000D_
 no Balneário Yemar, e que seja tomada as devidas providências :</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2124/ind_040_20_tonon_-_troca_manilhas_na_rua_lajeado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2124/ind_040_20_tonon_-_troca_manilhas_na_rua_lajeado.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Manutenção e Troca das Manilhas da Rua Lajeado, na esquina com a Rua Planalto, no Balneário Marilena.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2128/ind_041_20_tonon_-_calcada_av_marginal_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2128/ind_041_20_tonon_-_calcada_av_marginal_candapui.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que se dê continuidade nas Calçadas da Avenida Marginal Candapuí Sul, entre a Rua Maria Zanella Previdi, no Balneário Marusca e a Avenida Godofredo Vianna Filho, no Balneário Marisol.  A via possui um grande fluxo de pedestres na região, podendo assim, facilitar a locomoção da população e proporcionar mais segurança no acesso.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2131/ind_042_20_fabiano_-_manutencao_rua_sergipe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2131/ind_042_20_fabiano_-_manutencao_rua_sergipe.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, Ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, no sentido que seja feita manutenção com Patrolagem e Roçagem na Rua Sergipe – Balneário Adriana.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2139/ind_043_20_tonon_-_boca_de_lobo_rotatoria_av._central.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2139/ind_043_20_tonon_-_boca_de_lobo_rotatoria_av._central.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que seja realizado o serviço de Manutenção da Boca de Lobo e Reparo no Asfalto, que sofreu erosões, na Rotatória da Avenida Central, no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2140/ind_044_20_tonon_-_boca_de_lobo_na_av._beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2140/ind_044_20_tonon_-_boca_de_lobo_na_av._beira_mar.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que seja realizado o serviço de Manutenção da Boca de Lobo e Reparo no Asfalto, que sofreu erosões, na altura do número 12.200 da Av. Beira Mar, esquina com a Rua Maria José Ventura, no Balneário Sarnambi.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2141/ind_045_20_andressa_-_tapa_buracos_rua_maria_jo_xiMRCUe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2141/ind_045_20_andressa_-_tapa_buracos_rua_maria_jo_xiMRCUe.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, para que faça gestões junto aos Departamentos Competentes, solicitando que seja realizada operação tapa-buracos ou recapeamento asfáltico na Rua Maria José Ventura - Balneário Sarnambi, Ilha Comprida – SP.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2142/ind_046_20_andressa_-_vala_rua_bom_jesis_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2142/ind_046_20_andressa_-_vala_rua_bom_jesis_de_iguape.pdf</t>
   </si>
   <si>
     <t>INDICA nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, a necessidade de providências quanto a protocolo de nº 293640 aberto por munícipe, reclamando sobre vala aberta na rua Bom Jesus de Iguape.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2152/ind_047_20_tonon_-_luminarias_rua_mercurio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2152/ind_047_20_tonon_-_luminarias_rua_mercurio.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que sejam instalados 2 Conjuntos de Luminárias no final da Rua Mercúrio, localizada no Balneário Marisol. Moradores da região solicitam a melhora na iluminação pública há cerca de 5 anos, com o objetivo de reforçar a segurança no local.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2153/ind_048_20_tonon_-_instalacao_de_bituqueiras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2153/ind_048_20_tonon_-_instalacao_de_bituqueiras.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de serem instaladas “Bituqueiras” em pontos estratégicos da Orla e Avenidas Principais do município, com o objetivo de diminuir o descarte incorreto de pontas de cigarro no meio ambiente.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2163/ind_049_20_tonon_-_embarque_desembarque_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2163/ind_049_20_tonon_-_embarque_desembarque_de_onibus.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que, enquanto não sejam construídos ou instalados novos Pontos de Ônibus no município, seja obrigatório o Embarque e Desembarque dos usuários do Transporte Público Municipal em qualquer lugar do trajeto da linha, sendo o mais próximo do seu destino.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2164/ind_050_20_mozart_-_cursos_comerciantes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2164/ind_050_20_mozart_-_cursos_comerciantes.pdf</t>
   </si>
   <si>
     <t>Pede que a prefeitura inclua na grade de cursos gratuitos ofertados pelo município anualmente, cursos de qualificação para comerciários e de suporte aos comércios.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2166/ind_051_20_mozart_-_economia_solidaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2166/ind_051_20_mozart_-_economia_solidaria.pdf</t>
   </si>
   <si>
     <t>Pede que a prefeitura elabore e envie a Câmara, uma proposta para o desenvolvimento de um programa de estímulo a Agricultura Familiar, a Pesca Artesanal e a Economia Solidária.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2167/ind_052_20_mozart_-_incentivo_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2167/ind_052_20_mozart_-_incentivo_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>Pede que a prefeitura desenvolva e envie à Câmara para ganhar força de lei, um programa de concessão de incentivos para novos empreendimentos e/ou negócios geradores de emprego, trabalho e renda, que se instalarem na região sul do município, principalmente no trecho a partir do balneário City Mar ao balneário Praia do Castelo.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2169/ind_053_20_daniel_-_entulho_alameda_papoulas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2169/ind_053_20_daniel_-_entulho_alameda_papoulas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize a retirada de entulhos e aterro na Alameda das Papoulas, nº 125, localizado no Balneário Yemar e que seja tomada as devidas providências para o perfeito tráfego de pessoas, solicitado pelo Sr. Chagas.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2170/ind_054_20_daniel_-_rocagem_rua_igarape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2170/ind_054_20_daniel_-_rocagem_rua_igarape.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize a roçagem e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Rua Igarapé, localizado no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2171/ind_055_20_daniel_-_rocagem_rua_jose_pacheco_santos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2171/ind_055_20_daniel_-_rocagem_rua_jose_pacheco_santos.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize a roçagem e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Rua Jose Pacheco dos Santos, 1.405, localizado no Balneário Monte Carlo (Carabanas).</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2172/ind_056_20_daniel_-_patrolagem_rua_saturno.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2172/ind_056_20_daniel_-_patrolagem_rua_saturno.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize o patrolagem na Rua Saturno, localizada no Balneário Mar e Sol, e que seja tomada as devidas providências_x000D_
 para o perfeito tráfico de veículos e pedestres.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2173/ind_057_20_daniel_-_patrolagem_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2173/ind_057_20_daniel_-_patrolagem_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize a patrolagem e cascalhamento e que sejam tomadas as devidas providências para o perfeito tráfego de veículos e pedestres nas Ruas Castro Alves, Olavo Bilac e Fernando Sabino, localizadas no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2174/ind_058_20_osvaldinho_-_lumiarias_alm._magnolias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2174/ind_058_20_osvaldinho_-_lumiarias_alm._magnolias.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizada a Instalação de 3 (três) Luminárias, Alameda das Magnólias, Balneário Yemar. Peço Urgência no serviço que foi solicitado pelo morador José Américo Cruz.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2175/ind_059_20_osvaldinho_-_area_de_lazer_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2175/ind_059_20_osvaldinho_-_area_de_lazer_pedrinhas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada a instalação de uma área de Lazer, com campo Society, no Balneário de Pedrinhas, sendo  que já existe área apropriada no local para está instalação . Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2176/ind_060_20_osvaldinho_-_placas_ruas_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2176/ind_060_20_osvaldinho_-_placas_ruas_pedrinhas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada a instalação de Placas de Sinalização de Ruas, no Balneário de Pedrinhas.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2177/ind_061_20_andressa_-_lombada_av._copacabana_tYPv58m.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2177/ind_061_20_andressa_-_lombada_av._copacabana_tYPv58m.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÕES DE UMA LOMBADA NA AV. COPACANA NA ALTURA DO NUMERO 66.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2178/ind_062_20_tonon_-_limpeza_de_vala_av._copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2178/ind_062_20_tonon_-_limpeza_de_vala_av._copacabana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que seja realizado o serviço de Limpeza de Vala na Avenida Copacabana, número 1950, próximo à viela. A pedido de moradores.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2182/ind_063_20_andressa_-_rocagem_cdhu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2182/ind_063_20_andressa_-_rocagem_cdhu.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE PROVIDENCIAR LIMPEZA E ROÇAGEM DO MATO NAS IMEDIAÇÕES DAS CASAS DO CDHU NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2184/ind_064_20_mozart_-_reparo_asfaltico_viela_ubai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2184/ind_064_20_mozart_-_reparo_asfaltico_viela_ubai.pdf</t>
   </si>
   <si>
     <t>Solicita que a prefeitura providencie ou notifique a empresa responsável a faze-lo, reparo asfáltico no início da Viela Ubaí (rua de acesso a escola Britânia).</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2185/ind_065_20_mozart_-_troca_poste_baln_marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2185/ind_065_20_mozart_-_troca_poste_baln_marusca.pdf</t>
   </si>
   <si>
     <t>Solicita que a prefeitura notifique a Elektro para que a empresa providencie troque e/ou retirada de um poste de madeira com a base comprometida e pendido na entrada do supermercado Monte Carlo, de frente para a Rua Juscelino Kubitschek, no balneário Marusca.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2190/ind_066_20_fabiano_-_luminarias_bal._pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2190/ind_066_20_fabiano_-_luminarias_bal._pedrinhas.pdf</t>
   </si>
   <si>
     <t>Reparos nas Luminárias no Balneário Pedrinhas</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2191/ind_067_20_fabiano_-_manutencao_estrada_da_trincheira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2191/ind_067_20_fabiano_-_manutencao_estrada_da_trincheira.pdf</t>
   </si>
   <si>
     <t>Manutenção na estrada da Trincheira no Boqueirão Sul</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2192/ind_068_20_fabiano_-_manutencao_ruas_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2192/ind_068_20_fabiano_-_manutencao_ruas_baln._araca.pdf</t>
   </si>
   <si>
     <t>Manutenção com Roçagem e Patrolagem nas ruas do Balneário Araçá</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2193/ind_069_20_tonon_-_cascalhamento_rua_antuerpia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2193/ind_069_20_tonon_-_cascalhamento_rua_antuerpia.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que seja realizado o serviço de Cascalhamento e Patrolagem na Rua Antuérpia, no Balneário Monte Carlo. Sendo um pedido antigo dos moradores da região.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2194/ind_070_20_tonon_-_reinstalacao_de_cacambas_bal_48Rl1CZ.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2194/ind_070_20_tonon_-_reinstalacao_de_cacambas_bal_48Rl1CZ.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que sejam Reinstaladas as Caçambas Coletoras De Lixo da Rua Dante Alighieri, na altura do número 1.429, no Balneário Meu Recanto e da esquina da Alameda Las Palmas com a Rua Bermudas, localizada no Balneário Monte Carlo. Indico também que seja realizado o serviço de Limpeza de Vala da Rua Dante Alighieri, após o número 1.429. A pedido de moradores.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2196/ind_071_20_andressa_-_reuinao_conselho_animais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2196/ind_071_20_andressa_-_reuinao_conselho_animais.pdf</t>
   </si>
   <si>
     <t>Indica que se oficie ao Exmo. Sr. Prefeito Municipal para que determine que a reuniões do Conselho Municipal de Proteção dos Animais, se façam na sede da Câmara Municipal, no espaço reservado às reuniões dos Conselhos Municipais.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2201/ind_072_20_mig_-_manutencao_pca_do_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2201/ind_072_20_mig_-_manutencao_pca_do_adriana.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido dos munícipes INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao Departamento Competente, para que seja realizada, na Praça Lagoa da Adriana, a manutenção dos brinquedos recreativos e limpeza da lagoa.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2209/ind_073_20_fabiano_-_manutencao_rua_apucarana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2209/ind_073_20_fabiano_-_manutencao_rua_apucarana.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que seja feito manutenção com Roçagem e Patrolagem na Rua Apucarana, Balneário Curitiba.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2210/ind_074_20_fabiano_-_manutencao_rua_romenia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2210/ind_074_20_fabiano_-_manutencao_rua_romenia.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que seja feito manutenção com Roçagem e Patrolagem na Rua Romênia, Balneário Araçá.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2211/ind_075_20_mozart_-_lei_411_2002.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2211/ind_075_20_mozart_-_lei_411_2002.pdf</t>
   </si>
   <si>
     <t>Para que faça valer a Lei de n°411 ,que dispôe sobre a obrigatoriedade na conservação dos terrenos sem edificaçoês,proprietário ou possuidor de imóvel,é obrigadoa realizar o controle e a manutençâo da cobertura vegetal dos mesmos,cumprindo-se a Lei Federal dos Crimes Ambientais.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2212/ind_076_20_mozart_-_espaco_caicara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2212/ind_076_20_mozart_-_espaco_caicara.pdf</t>
   </si>
   <si>
     <t>Pede que seja criado, dentro do projeto de revitalização do antigo Porto da Balsa, o ‘Espaço Caiçara’, voltado para a valorização da arte, cultura e gastronomia caiçara.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2213/ind_077_20_mozart_-_historia_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2213/ind_077_20_mozart_-_historia_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>Pede que seja realizado um minucioso estudo sobre a história de Ilha Comprida, desde a sua formação geológica até os dias atuais, e que o mesmo seja documentado, publicado e amplamente divulgado.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2216/ind_078_20_tonon_-_rocagem_rua_natal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2216/ind_078_20_tonon_-_rocagem_rua_natal.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Roçagem na Rua Natal, no Balneário Adriana, com o objetivo de desobstruir e permitir o acesso ao final da rua.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2217/ind_079_20_tonon_-_manutencao_rua_21_de_abril.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2217/ind_079_20_tonon_-_manutencao_rua_21_de_abril.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que sejam realizados serviços de manutenção na Rua 21 de Abril, localizada no Balneário 7 de Setembro, incluindo Limpeza de Vala, Cascalhamento, e Reparo na Iluminação Pública.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2218/ind_080_20_tonon_-_placa_animais_selvagens.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2218/ind_080_20_tonon_-_placa_animais_selvagens.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja instalada, na Avenida Candapuí Norte uma Placa de Sinalização A36, de Aviso de Animais Selvagens na região, com o objetivo de alertar os motoristas e proteger os animais que vivem no Parque Linear, na Lagoa da Rodoviária.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2219/ind_081_20_tonon_-_manutencao_av._braga.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2219/ind_081_20_tonon_-_manutencao_av._braga.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que sejam realizados os serviços de Cascalhamento e Patrolagem na Avenida Braga, no Balneário Jardim Portugal, além da manutenção da Iluminação Pública. A pedido dos moradores.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2220/ind_082_20_tonon_-_manutencao_ruas_bal._xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2220/ind_082_20_tonon_-_manutencao_ruas_bal._xandu.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Cascalhamento e Patrolagem nas Ruas Elias Grecov e Tamoto Matuoka, no Balneário Xandu, sendo um pedido antigo dos moradores.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2221/ind_083_20_osvaldinho_-_manutencao_rua_porto_tubarao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2221/ind_083_20_osvaldinho_-_manutencao_rua_porto_tubarao.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada Roçagem, limpeza de valas e manutenção da Rua Porto Tubarão, no Balneário Atlântico.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2222/ind_084_20_osvaldinho_-_manutencao_ruas_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2222/ind_084_20_osvaldinho_-_manutencao_ruas_baln._adriana.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada Roçagem e Manutenção das Ruas, no Balneário Adriana. Peço Urgência no serviço que foi solicitado por moradores._x000D_
  Rua: Maranhão_x000D_
  Rua: Paraiba_x000D_
  Rua: Pernambuco</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2223/ind_085_20_andressa_-_rocada_rua_francisco_guimaraes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2223/ind_085_20_andressa_-_rocada_rua_francisco_guimaraes.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PROCEDER COM URGÊNCIA A REALIZAÇÃO DE ROÇADA DE MATO E INSTALAÇÃO DE LIXEIRA PÚBLICA NA RUA: FRANCISCO GUIMARÃES, BALNEÁRIO BRITÂNIA.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2233/ind_086_20_andressa_-_lombada_rua_santos_dumont.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2233/ind_086_20_andressa_-_lombada_rua_santos_dumont.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo a necessidade de instalação de uma lombada na Rua Santos Dumont, altura do nº190, Balneário São Martinho neste município.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2234/ind_087_20_andressa_-_informacoes_covid-19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2234/ind_087_20_andressa_-_informacoes_covid-19.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE A PREFEITURA MUNICIPAL DISPONIBILIZAR BOLETIM DIÁRIO COM AS SEGUINTES INFORMAÇÕES:_x000D_
 _x000D_
 ● número de atendimentos totais no local de triagem do covid19 (espaço cultural);_x000D_
 ● quantos destes são casos suspeitos e quantos confirmados;_x000D_
 ● quantas internações domiciliares e hospitalares aconteceram;_x000D_
 ● quantos atendimentos no PS de casos gripais (Associados a outras doenças que_x000D_
 levaram ao atendimento);</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2235/ind_088_20_andressa_-_gerenciamento_de_crise_covid-19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2235/ind_088_20_andressa_-_gerenciamento_de_crise_covid-19.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE ELABORAÇÃO EMERGENCIAL DE UM PLANO DE GERENCIAMENTO DE CRISES E UM PLANO DE CONTINGÊNCIA PELA_x000D_
 PREFEITURA MUNICIPAL DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2245/ind_089_20_frajola_-_entrega_medicamentos_9kfFE7Z.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2245/ind_089_20_frajola_-_entrega_medicamentos_9kfFE7Z.pdf</t>
   </si>
   <si>
     <t>Indica a a entrega de todos os medicamentos de uso contínuo para idosos acima de 60 anos de maneira domiciliar</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2246/ind_090_20_frajola_-_aquisicao_testes_covid-19_55OIKaU.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2246/ind_090_20_frajola_-_aquisicao_testes_covid-19_55OIKaU.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de testes rápidos para o novo coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2247/ind_091_20_frajola_-_desinfeccao_covid-19_areas_aMeLXrd.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2247/ind_091_20_frajola_-_desinfeccao_covid-19_areas_aMeLXrd.pdf</t>
   </si>
   <si>
     <t>Indica a desinfecção de áreas comuns, como avenidas principais, o entorno do espaço cultura, do Pronto Atendimento da Rodoviária, com caminhão pipa utilizando 0,1% de hipoclorito de sódio (água sanitária);</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2248/ind_092_20_tonon_-_iluminacao_rua_antonio_deodo_BYazNXp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2248/ind_092_20_tonon_-_iluminacao_rua_antonio_deodo_BYazNXp.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Manutenção da Iluminação Pública na Rua Antonio Deodoro de Ramos, no Balneário Jardim Portugal.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2249/ind_093_20_tonon_-_caminhao-pipa_viarregio_e2kuB8Y.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2249/ind_093_20_tonon_-_caminhao-pipa_viarregio_e2kuB8Y.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que o Caminhão-pipa molhe, com frequência, a Avenida Beira Mar, no Balneário Viarregio, com o objetivo de diminuir a poeira na região.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2258/ind_094_20_andressa_-_prorrogacao_vencimentos_i_NP4wGbK.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2258/ind_094_20_andressa_-_prorrogacao_vencimentos_i_NP4wGbK.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE PRORROGAR AS DATAS DE VENCIMENTOS DO IMPOSTO PREDIAL URBANO.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2260/ind_095_20_frajola_-_bonus_servidores_saude_Qzt8xUp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2260/ind_095_20_frajola_-_bonus_servidores_saude_Qzt8xUp.pdf</t>
   </si>
   <si>
     <t>Indica a instituição de um bônus do valor de R$ 1.000,00 (um mil reais) a todos os profissionais de saúde envolvidos nas ações de enfrentamento ao COVID-19 em Ilha Comprida.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2263/ind_096_20_mig-_troca_lotes_avanco_da_mare_RgPXgQz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2263/ind_096_20_mig-_troca_lotes_avanco_da_mare_RgPXgQz.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do Executivo Municipal,  que promova os estudos necessários e envie a esta Câmara, projeto de Lei que permita aos proprietários residentes de imóveis da Ponta da Praia atingidos ou a serem atingidos pelo reflexo do avanço do mar, receberem da Prefeitura, um novo lote, em local onde não se faça sentir os efeitos da maré para edificar suas residências, indica ainda, que o Executivo promova tratativas junto ao Governo Federal e à Caixa Econômica Federal, visando facilitar o financiamento de novas moradias aos que receberem um imóvel da Prefeitura nas condições preceituadas nesta Indicação.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2269/ind_097_20_tonon_-_iluminacao_av._mares_do_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2269/ind_097_20_tonon_-_iluminacao_av._mares_do_sul.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que seja realizado o serviço de Manutenção da Iluminação Pública da Avenida Mares do Sul, da Avenida Beira Mar até a altura do número 205. A pedidos de moradores, com o objetivo de aumentar a segurança no local.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2270/ind_098_20_tonon_-_reparo_asfalto_beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2270/ind_098_20_tonon_-_reparo_asfalto_beira_mar.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Reparo Asfáltico, na altura do número 17.808 da Avenida Beira Mar, no Balneário Curitiba. Visando a melhora no fluxo de veículos e a prevenção de acidentes na região.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2271/ind_099_20_tonon_-_limpeza_vala_rua_atlantica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2271/ind_099_20_tonon_-_limpeza_vala_rua_atlantica.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Limpeza de Vala na Rua Atlântica, no Balneário Curitiba. A pedidos de moradores.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2272/ind_100_20_frajola_-_abertura_de_acesso_ponta_d_5K8KOfF.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2272/ind_100_20_frajola_-_abertura_de_acesso_ponta_d_5K8KOfF.pdf</t>
   </si>
   <si>
     <t>Indica a abertura de forma URGENTE acesso entre a Avenida Henrique Romano no Araçá e o Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2276/ind_101_20_mig_-_retirada_de_escombros_ponta_da_teV7GF3.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2276/ind_101_20_mig_-_retirada_de_escombros_ponta_da_teV7GF3.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao Departamento Competente, para que seja realizada remoção dos escombros das casas destruídas na Ponta da Praia.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2277/ind_102_20_mig_-_recuperacao_faixa_da_praia_qui_MDzcBa0.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2277/ind_102_20_mig_-_recuperacao_faixa_da_praia_qui_MDzcBa0.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao Departamento Competente, para que seja realizada a recuperação da faixa de Praia nas proximidades dos quiosques instalados no Boqueirão Norte e Pedrinhas.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2278/ind_103_20_andressa_-_pagamento_insalubridade_c_v1MJEC6.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2278/ind_103_20_andressa_-_pagamento_insalubridade_c_v1MJEC6.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal a necessidade de pagamento do adicional de insalubridade a todos os servidores que estiverem expostos ao riscos de Contaminação por Covid-19 no exercício de sua função.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2279/ind_104_20_andressa_-_epis_servidores_covid-19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2279/ind_104_20_andressa_-_epis_servidores_covid-19.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal na necessidade de que seja disponibilizado EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL adequados para TODO o quadro de servidores da área da saúde e demais servidores públicos das demais áreas que estão expostos à situações de risco no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2282/ind_105_20_-_daniel_-_balneario_porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2282/ind_105_20_-_daniel_-_balneario_porto_velho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize o patrolamento, que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Avenida Aricanduva, Rua Jaguaribe e Rua Igarapé, localizado no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2283/ind_106_20_-_daniel_-_balneario_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2283/ind_106_20_-_daniel_-_balneario_adriana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize a roçagem e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Rua Belo Horizonte, nº 350, localizado no Balneário Adriana.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2289/ind_107_20_-_daniel_-_luminarias_rua_araraquara_7BEPiwu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2289/ind_107_20_-_daniel_-_luminarias_rua_araraquara_7BEPiwu.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize a instalação rede de energia secundária e luminárias na Rua Araraquara, localizada no Balneário Icaraí de Iguape (próximo a Avenida Candapuí Norte) e que seja tomada as devidas providências para atender os moradores daquela localidade.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2294/ind_108_20_-_daniel_-_limpeza_das_praias_fz8Kmkg.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2294/ind_108_20_-_daniel_-_limpeza_das_praias_fz8Kmkg.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize a limpeza da praia em vários balneários, com as últimas marés cheia que aconteceu, muita sujeira e lixo se acumularam nas areia desta praia, podendo com uma nova cheia serem levadas para o mar novamente, devido a pandemia do corona vírus (COVID 19), a população e turistas não vem usando as praias, mas se faz necessário essa limpeza.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2295/ind_109_20_-_daniel_-_avaliacao_lagoa_do_adrian_uVOuOrf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2295/ind_109_20_-_daniel_-_avaliacao_lagoa_do_adrian_uVOuOrf.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que contrate um biólogo ou técnico para que realize o estudo sobre a proliferação de algas verdes e outras vegetações que eram inexistentes na lagoa do Balneário Adriana e do Balneário Atlântico, podendo assim esse estudo ser usado como indicadores naturais da poluição ambiental.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2296/ind_110_20_-_andressa_-_rocada_rua_japao_yRQ0dWW.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2296/ind_110_20_-_andressa_-_rocada_rua_japao_yRQ0dWW.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PROCEDER COM URGÊNCIA A REALIZAÇÃO DE ROÇADA DE MATO NA RUA: JAPÃO, BALNEÁRIO ARAÇÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2297/ind_111_20_-_andressa_-_isencao_recuperacao_eco_N9T7k98.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2297/ind_111_20_-_andressa_-_isencao_recuperacao_eco_N9T7k98.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE PROCEDER A ISENÇÃO DE COBRANÇA DOS VALORES DE ALVARÁS E LICENÇAS DAQUELES QUE DEPENDEM DISSO PARA EXERCER SUAS ATIVIDADES NOS ANOS DE 2020 E 2021 NO MUNICÍPIO DE ILHA COMPRIDA-SP E CRIAÇÃO DE GRUPO DE TRABALHO MULTISSETORIAL PARA ELABORAÇÃO DE PLANO DE RECUPERAÇÃO ECONOMICA E DOS EMPREGOS EM ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2298/ind_112_20_-_tonon_-_limpeza_ponta_da_praia_mP6kLWP.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2298/ind_112_20_-_tonon_-_limpeza_ponta_da_praia_mP6kLWP.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Limpeza na extensão de areia da Ponta da Praia, que, devido à última ressaca, apresenta muitos troncos de madeira e entulhos, causando riscos e poluição.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2300/ind_113_20_mozart_-_lote_e_calcada_porto_velho_FVscgX2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2300/ind_113_20_mozart_-_lote_e_calcada_porto_velho_FVscgX2.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Exmo. Sr. Prefeito, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões aos departamentos competentes, para que seja providenciado o mais breve possível a roçagem e limpeza de calçada em frente ao lote 17 - quadra 3 - no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2322/ind_114_20_andressa_-_balneario_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2322/ind_114_20_andressa_-_balneario_britania.pdf</t>
   </si>
   <si>
     <t>Sugere execução de reparo de lâmpadas queimadas nas imediações da Rua Bom Jesus de iguape próximo a número da residência 505, Balneário Britânia, Ilha Comprida.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2323/ind_115_20_-_daniel_-_balneario_porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2323/ind_115_20_-_daniel_-_balneario_porto_velho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize a retirada de entulhos e aterro na Rua Curumim, nº 50, localizado no Balneário Porto Velho, e que seja tomada as devidas providências para o perfeito tráfego de pessoas.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2324/ind_116_20_daniel_-_balneario_porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2324/ind_116_20_daniel_-_balneario_porto_velho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e cascalhamento, que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Rua Igarapé, localizado no Balneário Porto Velho, em atenção ao pedido da Sra. Jane e Sr. João.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2330/ind_117_20_mig_-_balneario_icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2330/ind_117_20_mig_-_balneario_icarai.pdf</t>
   </si>
   <si>
     <t>Indica instalação de iluminação pública na Rua Marília, nº 295, Balneário Icaraí</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2329/ind_118_20_mig_-_balneario_icarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2329/ind_118_20_mig_-_balneario_icarai.pdf</t>
   </si>
   <si>
     <t>Indica instalação de iluminação pública na Rua Marília, nº 320, Balneário Icaraí</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2339/ind_119_20__andressa_-_av._sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2339/ind_119_20__andressa_-_av._sao_paulo.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, solicitando que seja realizada novamente abertura de acesso á Avenida São Paulo. Esse acesso poderá ser feito através de duas rotatórias nos dois sentidos da Av. Candapuí x Av. São Paulo. Sobre a possibilidade de da implantação de ciclovia no decorrer da AV. SÃO PAULO solicito que seja analisado de utilizar o espaço da calçada que não impediria o estacionamento de carros.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2340/ind_120_20_tonon_-_patrolagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2340/ind_120_20_tonon_-_patrolagem.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado, COM URGÊNCIA o serviço de Patrolagem na Rua Ribeirão Preto, entre a Avenida Candapuí e a Rua Batatais, localizada no Balneário Icaraí. A pedido do morador Silvio Walter Passine.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2342/ind_121_20_frajola_-_tendas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2342/ind_121_20_frajola_-_tendas.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de tendas de desinfecção</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2344/ind_122_20_-_andressa_-_balneario_atlantico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2344/ind_122_20_-_andressa_-_balneario_atlantico.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PROCEDER COM URGÊNCIA A REALIZAÇÃO DE LIMPEZA, ROÇADA DE MATO NA RUA: Porto das Pedras, Balneário Atlântico, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2345/ind_123_20__-_tonon_-_pbmsp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2345/ind_123_20__-_tonon_-_pbmsp.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Comandante do 14º Batalhão da Polícia Militar do Interior (14º BPM/I), para que faça gestões junto aos Departamentos Competentes, no sentido de que seja aumentado o efetivo de Polícias Militares atuando no município de Ilha Comprida no ano de 2020.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2346/ind_124_20_-_mozart_-_loterica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2346/ind_124_20_-_mozart_-_loterica.pdf</t>
   </si>
   <si>
     <t>Pede seja estabelecida e fiscalizada, a obrigatoriedade da Casa Lotérica do município implantar sinalização horizontal de distanciamento entre as pessoas, através de pintura e/ou demarcação com fitas.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2347/ind_125_20-_mozart_-_comercio_local.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2347/ind_125_20-_mozart_-_comercio_local.pdf</t>
   </si>
   <si>
     <t>Pede que todos os departamentos da prefeitura adotem a prática de priorizar a aquisição de materiais e insumos dos comerciantes e prestadores de serviços do nosso município, principalmente neste período de pandemia da Covid-19.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2352/ind_126_20_-_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2352/ind_126_20_-_tonon.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, para que seja realizado um estudo de impacto financeiro, com o objetivo de conceder Isenção das Taxas de Renovação da Licença para o ano de 2021 para comerciantes e ambulantes.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2359/ind_127_20_-_daniel_-_rua_rouxinol_CTXMqCr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2359/ind_127_20_-_daniel_-_rua_rouxinol_CTXMqCr.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize a troca de tubo quebrado no entroncamento da rua, tendo em vista que a prefeitura fez a vala e colocação de tubos para escoamento das águas pluviais, com a quebra do tubo, veiculo da saúde estão impedindo de buscar paciente que faz tratamento de saúde,  local Rua Rouxinol com a Rua Beija-flor, localizado no Balneário Carolina (casa dona Vanda).</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2360/ind_128_20_-_mig_-_retirada_entulho_rua_dona_am_K1H0M3M.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2360/ind_128_20_-_mig_-_retirada_entulho_rua_dona_am_K1H0M3M.pdf</t>
   </si>
   <si>
     <t>Atendendo a pedidos de munícipes, INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Sr. Geraldino Barbosa De Oliveira Junior, para que faça gestões junto aos Departamentos Competentes, para que seja feita a Limpeza e retirada de lixo e entulho da Rua Dona Amelinha e Rua Santa Barbara em toda sua extensão.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2361/ind_129_20_-_andressa_-_rocada_rua_cid_sampaio_qcsWBw9.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2361/ind_129_20_-_andressa_-_rocada_rua_cid_sampaio_qcsWBw9.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PROCEDER COM URGÊNCIA A REALIZAÇÃO DE ROÇADA DE MATO NA RUA: CID SAMPAIO, BALNEÁRIO MARUSCA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2362/ind_130_20_frajola_-_defesa_civil_mysVHL4.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2362/ind_130_20_frajola_-_defesa_civil_mysVHL4.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciado de forma URGENTE um telefone especifico da Defesa Civil Municipal, pelo período de 24 horas, 07 dias por semana e seja disponibilizado o caminhão pipa locado pela Prefeitura Municipal para combater focos de queimadas em Ilha Comprida.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2363/ind_131_20_tonon_-_area_lazer_balneario_monte_c_8k88zRT.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2363/ind_131_20_tonon_-_area_lazer_balneario_monte_c_8k88zRT.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, para que sejam instalados: uma Academia ao Ar Livre e um Parque Recreativo Infantil no Balneário Monte Carlo, próximo à Pista de Skate Municipal e a Escola Municipal de Surf, com o objetivo de integrar as atividades de esporte e lazer na região. A pedido dos moradores.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2364/ind_132_20_tonon_-_auxilio_ambulantes_2586oz9.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2364/ind_132_20_tonon_-_auxilio_ambulantes_2586oz9.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado um estudo de impacto financeiro, com o objetivo de conceder Auxílio Financeiro Emergencial para os Ambulantes Cadastrados no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2376/ind_133_20_tonon_-_luminaria_av._beira_mar_E6MurJL.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2376/ind_133_20_tonon_-_luminaria_av._beira_mar_E6MurJL.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido que seja feito o Reparo da Luminária do Poste Padrão localizado na Avenida Beira Mar, altura do número 11.370.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2377/ind_134_20_tonon_-_cascalhamento_rua__piratinig_QRExB6L.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2377/ind_134_20_tonon_-_cascalhamento_rua__piratinig_QRExB6L.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Patrolagem e Cascalhamento na altura do número 175 da Rua Piratininga, até o final.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2378/ind_135_20_tonon_-_escoamento_rua_rondonia_TWNB2gB.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2378/ind_135_20_tonon_-_escoamento_rua_rondonia_TWNB2gB.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Patrolagem e uma obra de Escoamento de Água na Rua Rondônia, no Balneário Adriana.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2379/ind_136_20_andressa_-_desinfeccao_espacos_publi_R2j2i1P.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2379/ind_136_20_andressa_-_desinfeccao_espacos_publi_R2j2i1P.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado procedimento de desinfecção de ruas e espaços públicos.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2381/ind_137_20_frajola_-_live_edson_e_hudson_m4QVCRS.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2381/ind_137_20_frajola_-_live_edson_e_hudson_m4QVCRS.pdf</t>
   </si>
   <si>
     <t>Indica a realização de live com artista já pago pela municipalidade</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2394/ind_138_20_-_mozart_-_manut._rua_castro_alves_vvaCY6V.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2394/ind_138_20_-_mozart_-_manut._rua_castro_alves_vvaCY6V.pdf</t>
   </si>
   <si>
     <t>A manutençâo da rua Castro Alves no balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2395/ind_139_20_-_mozart_-_cascalho_rua_piratininga_LwIot4H.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2395/ind_139_20_-_mozart_-_cascalho_rua_piratininga_LwIot4H.pdf</t>
   </si>
   <si>
     <t>Indica  cascalhamento da rua Piratininga no balneário Kennedy,na altura do número 175.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2396/ind_140_20_-_mozart_-_limpeza_vala_r._ns.sr.apa_eOutQ5A.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2396/ind_140_20_-_mozart_-_limpeza_vala_r._ns.sr.apa_eOutQ5A.pdf</t>
   </si>
   <si>
     <t>Limpeza das valas na rua Nossa Senhora Aparecida no balneário 2(dois) Mares.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2397/ind_141_20_tonon_-_man._r.figueira_da_foz_LYVUa3Q.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2397/ind_141_20_tonon_-_man._r.figueira_da_foz_LYVUa3Q.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Cascalhamento e Patrolagem em toda extensão da Avenida Figueira da Foz, localizada no Jardim Portugal. A via necessita de manutenção até a Estrada da Vizinhança, que é muito utilizada pela população local.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2405/ind_142_20_mig_-_manutencao_area_lazer_e_esola__3yYHjRF.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2405/ind_142_20_mig_-_manutencao_area_lazer_e_esola__3yYHjRF.pdf</t>
   </si>
   <si>
     <t>Atendendo a pedidos de munícipes, INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo Sr. Geraldino Barbosa De Oliveira Junior, para que faça gestões junto aos Departamentos Competentes, no sentido que seja feita Manutenção na Iluminação da Área de Lazer do Boqueirão Sul e a Manutenção na Quadra Coberta da Escola do Boqueirão Sul.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2406/ind_143_20_frajola_-_manut._rua_araci_8EqwpJv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2406/ind_143_20_frajola_-_manut._rua_araci_8EqwpJv.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e a limpeza de valas da RUA ARACI NATIVIDADE BORBA, no Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2407/ind_144_20_frajola_-_manut._rua_tapajos_r3GTorR.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2407/ind_144_20_frajola_-_manut._rua_tapajos_r3GTorR.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e ajuntamento de entulhos na Alameda Tapajós.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2408/ind_145_20_tonon_-_ajuda_de_custo_voluntarios_ujVvjyU.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2408/ind_145_20_tonon_-_ajuda_de_custo_voluntarios_ujVvjyU.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado um estudo de impacto financeiro, com o objetivo de conceder Ajuda de Custo para os funcionários e voluntários que estão trabalhando em regime de plantão de escala na Barreira Sanitária instalada na entrada do município.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2409/ind_146_20_daniel_-_troca_lamapadas_rua_cuiaba_SgKhIpu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2409/ind_146_20_daniel_-_troca_lamapadas_rua_cuiaba_SgKhIpu.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize a troca de 02 (duas) lâmpadas queimadas no poste localizado na Rua Cuiabá, n°45, no Balneário Adriana.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2425/ind_147_20_fabiano_-_rocagem_balnearios_fpXrtXl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2425/ind_147_20_fabiano_-_rocagem_balnearios_fpXrtXl.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que seja feito manutenção com Roçagem nas ruas dos Balneários Di Franco, Kennedy e Leão de Iguape.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2426/ind_148_20_-_mozart_-_lombada_baln._samambaia_bQo7iX3.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2426/ind_148_20_-_mozart_-_lombada_baln._samambaia_bQo7iX3.pdf</t>
   </si>
   <si>
     <t>Lombada na rua 3 no balneário Samambaia</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2427/ind_149_20_tonon_-_reinstal._bebedouro_D6Z9c5E.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2427/ind_149_20_tonon_-_reinstal._bebedouro_D6Z9c5E.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja Reinstalado o Bebedouro Público que estava disponível à população em frente à Escola Municipal de Surf e ao lado da Pista de Skate, no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2432/ind_150_20_andressa_-_bombeiros_4QT5CgY.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2432/ind_150_20_andressa_-_bombeiros_4QT5CgY.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado Convenio com Estado de São Paulo para a implantação do Corpo de Bombeiros da Policia Militar para que possamos ter socorro imediato em casos de queimadas e incêndios no Município.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2437/ind_151_20_mozart_-_cursos_pos_pandemia_5Qyv8ly.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2437/ind_151_20_mozart_-_cursos_pos_pandemia_5Qyv8ly.pdf</t>
   </si>
   <si>
     <t>Pede que a prefeitura relize uma pesquisa junto aos jovens entre 15 e 29 anos de idade, para identificar as áreas de maior interesse, e assim estabelecer um pacote de cursos profissionalizantes e de qualificação profissional, de acordo com a demanda identificada, para o período pós pandemia.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2438/ind_152_20_mozart_-_inform.placas_balnearios_UBZeI2H.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2438/ind_152_20_mozart_-_inform.placas_balnearios_UBZeI2H.pdf</t>
   </si>
   <si>
     <t>Pede para que a prefeitura inclua nas placas de identificação de balneários, informações complementares, como: Localização, fones de emergência e serviços básicos encontrados na localidade (através dos sinais universais para tal fim).</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2439/ind_153_-_daniel_-_baln._porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2439/ind_153_-_daniel_-_baln._porto_velho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, e a Empresa ELEKTRO–S/A Distribuidora de energia, para que faça gestões junto ao Departamento Competente, para que realize a instalação rede de energia secundária e luminárias na Rua Porto Velho, quadra 017, lote 005, localizado no Balneário Porto Velho e que seja tomada as devidas providências para atender os moradores daquela localidade.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2440/ind_154_-_daniel_-_bal._porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2440/ind_154_-_daniel_-_bal._porto_velho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize a abertura na Rua Porto Velho, quadra 017, lote 005, localizado no Balneário Porto Velho e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2442/ind_155_20_daniel_-_troca_poste_olavo_bilac_7trq3ja.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2442/ind_155_20_daniel_-_troca_poste_olavo_bilac_7trq3ja.pdf</t>
   </si>
   <si>
     <t>Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, e a Empresa Telefônica Brasil S.A.( VIVO ), para que faça gestões junto ao Departamento Competente, para que realize a troca de poste que está preste a cair na Rua Olavo Bilac, localizada no Balneário Maria de Lourdes e que seja tomada as devidas providências para atender os moradores daquela localidade.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2457/ind_156_20_tonon_-_manut._banheiro_publico_38QZmMf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2457/ind_156_20_tonon_-_manut._banheiro_publico_38QZmMf.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Manutenção do Banheiro Público localizado no Balneário Britânia da Orla Requalificada. Visando a utilização por moradores  e turistas na região.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2458/ind_157_20_tonon_-_orla_requalificada_NgagFgI.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2458/ind_157_20_tonon_-_orla_requalificada_NgagFgI.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada, na Orla Requalificada: _x000D_
 •	Instalação de chuveiros e/ou lava-pés nas saídas dos Piers; _x000D_
 •	Bebedouros em sua extensão;_x000D_
 •	Liberação dos Banheiros localizados nos Quiosques sem a necessidade de consumo no estabelecimento;</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2459/ind_158_20_andressa_-_limpreza_vala_rua_iguape._pGzzzZe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2459/ind_158_20_andressa_-_limpreza_vala_rua_iguape._pGzzzZe.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE PROVIDENCIAR  LIMPEZA EM TODA EXTENSÃO DA VALA LOCALIZADA NA RUA IGUAPE COM A AV. CANDAPUÍ.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2460/ind_159_20_tonon_-_area_laser_britania_EkIdM3v.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2460/ind_159_20_tonon_-_area_laser_britania_EkIdM3v.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Manutenção da Praça de Lazer do CDHU, localizado no Balneário Britânia. O local necessita de bebedouro, iluminação pública e roçagem. Visando a segurança e o lazer dos frequentadores. Conforme fotos:</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2461/ind_160_20_tonon_-_cascalhamento_rua_canario_pEmOh9a.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2461/ind_160_20_tonon_-_cascalhamento_rua_canario_pEmOh9a.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Cascalhamento, Patrolagem e Aterro na Rua Canário, no Balneário Carolina, até o mar pequeno. Moradores da região não conseguem locomover seus barcos e caiaques até o rio.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2462/ind_161_20_tonon_-_cascalhamento_av._candapui_s_qQvZkjA.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2462/ind_161_20_tonon_-_cascalhamento_av._candapui_s_qQvZkjA.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Cascalhamento e Patrolagem na Avenida Candapuí Sul, no Balneário Britânia. A via, localizada na viela entre a Guaxupé e Alameda Cuiabá necessita de manutenção urgente, conforme fotos:</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2463/ind_162_20_tonon_-_manutencao_passarela_sambura_xj8KZGN.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2463/ind_162_20_tonon_-_manutencao_passarela_sambura_xj8KZGN.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Manutenção da Passarela e Roçagem na praça do Balneário Samburá, conforme fotos:</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2478/ind_163_20_daniel_-_luminaria_rua_jorge_amado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2478/ind_163_20_daniel_-_luminaria_rua_jorge_amado.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que seja instalado 1 (uma) luminária na Rua Jorge Amado em frente ao nº 420, localizada no Balneário Porto Velho e que seja tomada as devidas providências</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2479/ind_164_20_daniel_-_luminaria_rua_marilia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2479/ind_164_20_daniel_-_luminaria_rua_marilia.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize conserto de luminária queimada  na Rua Marília, nº 350 localizada no Balneário Icaraí, assim evitando o risco de acidente que estejam transitando pela localidade, e que a mesma seja enviada a concessionária ELEKTRO S.A, para que seja tomada as devidas providências:</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2480/ind_165_20_tonon_-_cascalhamento_rua_rouxinol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2480/ind_165_20_tonon_-_cascalhamento_rua_rouxinol.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Cascalhamento e Patrolagem, na Rua Rouxinol, localizada no Balneário Carolina, da Avenida Candapuí até a beira do Mar Pequeno.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2481/ind_166_20_tonon_-_rocagem_limpeza_vala_rua_canario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2481/ind_166_20_tonon_-_rocagem_limpeza_vala_rua_canario.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Roçagem e Limpeza de Vala na Rua Canário, localizada no Balneário Carolina. A pedido dos moradores da região.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2482/ind_167_20_tonon_-_manutencao_rodoviaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2482/ind_167_20_tonon_-_manutencao_rodoviaria.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Manutenção e Pintura do Madeiramento da estrutura da Rodoviária Municipal. Com o objetivo de preservar o local.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2483/ind_168_20_tonon_-_manutencao_trilhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2483/ind_168_20_tonon_-_manutencao_trilhas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o Mapeamento, Sinalização e Limpeza das Trilhas existentes no município, principalmente as mais conhecidas, como: das Trincheiras, Morretinho, Juruvaúva,  e Pedrinhas. As mesmas, além de serem Pontos Turísticos, são opções de lazer e esporte para a população.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2484/ind_169_20_andressa_-_patrolamento_rua_1_de_maio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2484/ind_169_20_andressa_-_patrolamento_rua_1_de_maio.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE PATROLAMENTO E CASCALHAMENTO NA RUA  1 DE MAIO, BALNEÁRIO SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2485/ind_170_20_andressa_-_manutencao_banheiro_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2485/ind_170_20_andressa_-_manutencao_banheiro_pedrinhas.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, que esta subscreve, no uso de suas atribuições Regimentais, INDICA, ao Chefe do Executivo Municipal, determinar ao setor competente que proceda com a com a manutenção do banheiro público localizado na vila Pedrinhas no Município de Ilha Comprida</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2486/ind_171_20_andressa_-_cscalhamento_rua_fernanda.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2486/ind_171_20_andressa_-_cscalhamento_rua_fernanda.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE PATROLAMENTO E CASCALHAMENTO NA RUA FERNANDA PRÓX. AO BALN. MAR AZUL.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2487/ind_172_20_mozart_-_manutencao_balm._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2487/ind_172_20_mozart_-_manutencao_balm._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção geral das ruas Castro Alves e Lurdes Gonçalves, no balneário Maria de Lurdes</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2488/ind_173_20_mozart_-_retirada_entulho_rua_gamboa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2488/ind_173_20_mozart_-_retirada_entulho_rua_gamboa.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de material de entulho da rua Gamboa, no balneário Porto Velho ll.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2502/ind_174_20_fabiano_-_rua_joao_izidio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2502/ind_174_20_fabiano_-_rua_joao_izidio.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que seja feito manutenção para alargamento na curva da rua João Izidio no Balneário Araçá.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2503/ind_175_20_andressa_-_manutencao_orla_beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2503/ind_175_20_andressa_-_manutencao_orla_beira_mar.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, que esta subscreve, no uso de suas atribuições Regimentais, INDICA, ao Chefe do Executivo Municipal, determinar ao setor competente que faça manutenções sobre a orla beira mar, especificamente nas partes de madeiras utilizadas para construir as passarelas para acessibilidade de cadeirantes.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2504/ind_176_20_andressa_-_manutencao_parques_infantis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2504/ind_176_20_andressa_-_manutencao_parques_infantis.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER REALIZAR A MANUTENÇÃO DOS BRINQUEDOS DOS REFERIDOS PARQUES INFANTIS DO MUNICÍPIO DE ILHA COMPRIDA SP.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2505/ind_177_20_tonon_-_manutencao_escola_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2505/ind_177_20_tonon_-_manutencao_escola_britania.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Pintura da Escola Municipal Britânia. A manutenção é oportuna, já que a escola está fechada por conta da pandemia e o ideal seria que os alunos voltassem às aulas com o local em bom estado.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2506/ind_178_20_tonon_-_manutencao_rua_julio_almeida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2506/ind_178_20_tonon_-_manutencao_rua_julio_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizados os serviços de Roçagem, Limpeza de Guia e Sarjeta na Rua Júlio de Almeida, localizada no Balneário Britânia. Conforme fotos.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2507/ind_179_20_tonon_-_manutencao_baln._note_carlo_e__britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2507/ind_179_20_tonon_-_manutencao_baln._note_carlo_e__britania.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Limpeza de Guia e Sarjeta em toda extensão dos Balneários Monte Carlo e Britânia. A região necessita de manutenções básicas, com urgência.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2508/ind_180_20_andressa_-_manutencao_ponte_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2508/ind_180_20_andressa_-_manutencao_ponte_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE MANUTENÇÕES DA PONTE DO BALNEÁRIO MAR E SOL NO MUNICÍPIO DE ILHA COMPRIDA-SP.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2519/ind_181_20_andressa_-_manutencao_estrada_da_trincheira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2519/ind_181_20_andressa_-_manutencao_estrada_da_trincheira.pdf</t>
   </si>
   <si>
     <t>Manutenção da Estrada da Trincheira, Boqueirão Sul, Município de Ilha Comprida SP.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2520/ind_182_20_andressa_-_lampadas_tancredo_neves.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2520/ind_182_20_andressa_-_lampadas_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>Sugere execução de troca de lâmpadas queimadas e limpeza nas imediações da Rua Tancredo Neves, Balneário Marusca, Ilha Comprida.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2521/ind_183_20_andressa_-_rua_ulisses_guimaraes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2521/ind_183_20_andressa_-_rua_ulisses_guimaraes.pdf</t>
   </si>
   <si>
     <t>Sugere execução de limpeza da via publica Ulisses Guimaraes, Balneário Britânia no Município de ilha Comprida SP.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2522/ind_184_20_mig_-_sistema_bag.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2522/ind_184_20_mig_-_sistema_bag.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido dos munícipes INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao Departamento Competente, para que seja realizado um estudo de instalação de Sistema Bag, ou seja, sacos de geotêxtil para a construção de uma barreira submersa que visa minimizar a erosão e os efeitos das ressacas, a serem instalados na costeira da Ponta da Praia, tanto na praia, quanto no Mar Pequeno e nas Trincheiras do Boqueirão Sul.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2523/ind_185_20_daniel_-_extensao_rede_eletrica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2523/ind_185_20_daniel_-_extensao_rede_eletrica.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, e a Empresa ELEKTRO–S/A Distribuidora de energia, para que faça gestões junto ao Departamento Competente, para que realize a Extensão da rede elétrica na Rua Fernando Sabino (próximo a estrada da vizinhança), localizado no Balneário Maria de Lourdes, a pedido do Sr. Severino Clementino da Silva e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2524/ind_186_20_andressa_-_limpeza_vala_rua_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2524/ind_186_20_andressa_-_limpeza_vala_rua_iguape.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE PROVIDENCIAR À LIMPEZA EM TODA EXTENSÃO DA VALA LOCALIZADO NA R: IGUAPE, BALNEÁRIO MEU RECANTO (PRÓXIMO POSTO DE SAUDE)</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2525/ind_187_20_andressa_-_troca_de_lampada_rua_batatais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2525/ind_187_20_andressa_-_troca_de_lampada_rua_batatais.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE PROVIDENCIAR À TROCA DE LAMPADA DA ILUMINAÇÃO PUBLICA NA RUA: BATATAIS BALNEÁRIO ICARAÍ NO MUNICÍPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2526/ind_188_20_tonon_-_cascalhamento_rua_francisco_de_assis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2526/ind_188_20_tonon_-_cascalhamento_rua_francisco_de_assis.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado, COM URGÊNCIA, os serviços de Patrolagem e Cascalhamento na Rua Francisco de Assis, no Balneário Redentor. A via está em más em condições para circulação de veículos e possui um morador deficiente visual que encontra dificuldades em se locomover.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2527/ind_189_20_tonon_-_escola_monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2527/ind_189_20_tonon_-_escola_monte_carlo.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado, COM URGÊNCIA, os serviços de Pintura e Manutenção do Banheiros da Escola Municipal Monte Carlo. O pedido foi feito por funcionários e tem o objetivo de proporcionar aos alunos uma volta às aulas em um local em boas condições.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2528/ind_190_20_tonon_-_man._rua_laercio_ribeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2528/ind_190_20_tonon_-_man._rua_laercio_ribeiro.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Limpeza de Vala, Cascalhamento e Colocação de Manilhas  no final da Rua Laércio Ribeiro, no Balneário Di Franco, com o objetivo de coletar as águas pluviais da região.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2529/ind_191_20_tonon_-_man._rua_machado_de_assis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2529/ind_191_20_tonon_-_man._rua_machado_de_assis.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados, COM URGÊNCIA, os serviços de Cascalhamento e Patrolagem na Rua Machado de Assis, no Balneário São Januário. A pedido de moradores, que estão com dificuldades de se locomoverem na via.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2530/ind_192_20_tonon_-_man._estrada_vizinhanca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2530/ind_192_20_tonon_-_man._estrada_vizinhanca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Limpeza de Vala e Cascalhamento na Estrada da Vizinhança, sentido sul, a partir do Balneário Kennedy.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2532/ind_193_20_andressa_-_manutencao_rua_elias_grecov.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2532/ind_193_20_andressa_-_manutencao_rua_elias_grecov.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE PATROLAMENTO E CASCALHAMENTO NA ALAMEDA ELIAS GRECOV, BALNEÁRIO XANDU NO MUNICÍPIO DE ILHA COMPRIDA-SP.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2539/ind_194_20_tonon_-_patrolagem_rua_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2539/ind_194_20_tonon_-_patrolagem_rua_iguape.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Patrolagem na Rua Iguape, localizada no Balneário Meu Recanto. A pedidos de moradores, que reclamam dos buracos na via, devido ao grande fluxo de veículos.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2540/ind_195_20_tonon_-_iluminacao_claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2540/ind_195_20_tonon_-_iluminacao_claudia_mara.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada Iluminação Pública na Rua Projetada 3, na altura do número 331 (esquina da Lagoa), localizada no Balneário Claudia Mara. O pedido, feito por moradores, tem como objetivo melhorar a segurança na região.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2541/ind_196_20_tonon_-_academia_lagoa_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2541/ind_196_20_tonon_-_academia_lagoa_adriana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam Reeinstalados, COM URGÊNCIA, os equipamentos de exercícios da Academia ao Ar Livre da Praça Lagoa do Adriana. A pedido de moradores da região.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2542/ind_197_20_tonon_-_iluminacao_rua_jorge_amado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2542/ind_197_20_tonon_-_iluminacao_rua_jorge_amado.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada Iluminação Pública na Rua Jorge Amado, do número 350 ao 420, no Balneário Porto Velho. A pedido do morador Milton.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2543/ind_198_20_tonon_-_patrolagem_rua_maria_jose_ventura.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2543/ind_198_20_tonon_-_patrolagem_rua_maria_jose_ventura.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Cascalhamento e Patrolagem na Rua Maria José Ventura, no Balneário Sarnambi. A via, segundo moradores, necessita de manutenção após a Marginal Candapuí, na região do Mar Pequeno.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2544/ind_199_20_andressa_-_limpeza_de_vala_baln._viarregio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2544/ind_199_20_andressa_-_limpeza_de_vala_baln._viarregio.pdf</t>
   </si>
   <si>
     <t>Limpeza na vala para escoamento da água de chuva na Av. Adelaide, Balneário Viareggio no Município de Ilha Comprida SP</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2545/ind_200_20_andressa_-_man._alameda_das_papoulas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2545/ind_200_20_andressa_-_man._alameda_das_papoulas.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE LIMPEZA E MANUTENÇÃO COM CASCALHO NA ALAMEDA DAS PAPOULAS, BALNEÁRIO YEMAR NO MUNICÍPIO DE ILHA COMPRIDA - SP.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2546/ind_201_20_tonon_-_iluminacao_bal._sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2546/ind_201_20_tonon_-_iluminacao_bal._sao_januario.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada Iluminação Pública, próximo ao número 102 da Alameda Almirante Tamandaré, no Balneário São Januário. A pedidos de moradores.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2547/ind_202_20_tonon_-_reparo_asfalto_baln._monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2547/ind_202_20_tonon_-_reparo_asfalto_baln._monte_carlo.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado, COM URGÊNCIA, o serviço de Reparo Asfáltico na Rua Manchester, mais precisamente nas travessas das Alamedas Nice e Vick, no Balneário Monte Carlo. A via está danificada, dificultando a locomoção dos veículos.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2548/ind_203_20_tonon_-_iluminacao_ilha_lazer_claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2548/ind_203_20_tonon_-_iluminacao_ilha_lazer_claudia_mara.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Manutenção da Iluminação Pública da Ilha de Lazer do Balneário Claudia Mara. A pedidos de moradores, visando maior segurança.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2553/ind_204_20_tonon_-_patrolagem_av._beira_mar_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2553/ind_204_20_tonon_-_patrolagem_av._beira_mar_pedrinhas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Patrolagem na Avenida Beira Mar, na altura de Pedrinhas. A via, segundo moradores, necessita de manutenção.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2554/ind_205_20_tonon_-_man._banheiro_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2554/ind_205_20_tonon_-_man._banheiro_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada, COM URGÊNCIA, a Manutenção do Banheiro Público localizado na Balsa do Boqueirão Sul. O local está em situação de calamidade e sem condições de uso, conforme já relatado em outras indicações de minha autoria ao executivo que não foram atendidas.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2555/ind_206_20_tonon_-_camera_baln._porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2555/ind_206_20_tonon_-_camera_baln._porto_velho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Troca da Câmera de Monitoramento localizada na Avenida Central, no Balneário Porto Velho, que não está funcionando.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2556/ind_207_20_tonon_-_sinalizacao_marginal_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2556/ind_207_20_tonon_-_sinalizacao_marginal_candapui.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja ampliada a Sinalização de limite de velocidade na Avenida Marginal Candapuí, além da instalação de mais redutores de velocidade. O objetivo é evitar acidentes e proteger os motoristas e pedestres que transitam na região.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2557/ind_208_20_fabiano_-_placas_ruas_baln._araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2557/ind_208_20_fabiano_-_placas_ruas_baln._araca.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que seja efetuada a instalação de Placas de Sinalização com o nome de Ruas no Balneário Araçá.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2560/ind_209_20_andressa_-_mercado_do_peixe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2560/ind_209_20_andressa_-_mercado_do_peixe.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal a necessidade se criar e instalar o “Mercado Municipal do Peixe”, no Porto da Balsa, no Município de Ilha Comprida - SP.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2565/ind_210_20_daniel_-_man._rua_amazonas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2565/ind_210_20_daniel_-_man._rua_amazonas.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Rua Amazonas (do trecho entre a Av. São Paulo e a Rua Minas Gerais)  localizado no Balneário Adriana e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2566/ind_211_20_daniel_-_man._rua_pernambuco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2566/ind_211_20_daniel_-_man._rua_pernambuco.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Rua Pernambuco (do trecho entre a Av. São Paulo e a  Rua Iguape)  localizado no Balneário Adriana e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2567/ind_212_20_daniel_-_man._rua_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2567/ind_212_20_daniel_-_man._rua_iguape.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Rua Iguape, localizada no Balneário Meu Recanto, e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2568/ind_213_20_frajola_-_ponte_baln._claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2568/ind_213_20_frajola_-_ponte_baln._claudia_mara.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja providenciado de forma URGENTE, a colocação de uma ponte de concreto na passagem para a praia, em frente a Rua Petrópolis, localizado no Balneário Claudia Mara.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2570/ind_214_20_tonon_-_calcada_marginal_candapui_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2570/ind_214_20_tonon_-_calcada_marginal_candapui_sul.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja feita a Continuação da Calçada de pedestres na Avenida Marginal Candapuí Sul, entre a Rua Tancredo Neves e a Avenida Maria Zanella Previdi, no Balneário Marisol.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2571/ind_215_20_tonon_-_limpeza_mato_rio_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2571/ind_215_20_tonon_-_limpeza_mato_rio_candapui.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Limpeza do Mato no Rio Candapuí. A região necessita de manutenção, pois a vegetação está em toda a extensão do rio, atrapalhando o percurso da água.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2572/ind_216_20_tonon_-_man._pca_dos_tanoeiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2572/ind_216_20_tonon_-_man._pca_dos_tanoeiros.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Manutenção e Reparo na Praça dos Tanoeiros, localizada no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2574/ind_217_20_tonon_-_troca_poste_cadapui_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2574/ind_217_20_tonon_-_troca_poste_cadapui_sul.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Retirada e o Deslocamento do Poste de Iluminação Pública localizado na Avenida Marginal Candapuí Sul, na esquina com a Rua Dante Alighieri, no Balneário Meu Recanto. O poste apresenta risco de queda, devido as rachaduras na calçada, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2575/ind_218_20_tonon_-_man._passarelas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2575/ind_218_20_tonon_-_man._passarelas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Manutenção e Reparo em todas as Passarelas de pedestres que dão acesso às praias do município. Segundo relatos, algumas necessitam de reforço na estrutura que as apoiam e, em outras, a troca.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2576/ind_219_20_tonon_-_iluminacao_estrada_da_vizinhanca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2576/ind_219_20_tonon_-_iluminacao_estrada_da_vizinhanca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada, COM URGÊNCIA, Iluminação Pública na altura do número 2.275 da Estrada da Vizinhança, no Balneário Porto Velho II. Visando a melhora na segurança da região.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2591/ind_220_20_andressa_-_abertura_rua_rei_arthur.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2591/ind_220_20_andressa_-_abertura_rua_rei_arthur.pdf</t>
   </si>
   <si>
     <t>Solicita Abertura da Rua Rei Arthur, Balneário Vila Real ate o Lote 17 da Quadra 6 neste Município.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2592/ind_221_20_andressa_-_man._retroescavadeira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2592/ind_221_20_andressa_-_man._retroescavadeira.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE MANUTENÇÃO DA RETRO-ESCAVADEIRA QUE FAZ A MANUTENÇÃO DA REGIÃO DO BOQUEIRÃO SUL.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2593/ind_222_20_mozart_-_poste_rua_machado_de_assis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2593/ind_222_20_mozart_-_poste_rua_machado_de_assis.pdf</t>
   </si>
   <si>
     <t>INDICA, em virtude da relevância do assunto, nas formalidades regimentais, ao Exmo. Sr. Prefeito GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento competente, no sentido de que seja substituído com urgência um poste que está tombado para o meio da rua Machado de Assis, frente para o número 199, no balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2594/ind_223_20_mozart_-_manutencao_rua_olimpia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2594/ind_223_20_mozart_-_manutencao_rua_olimpia.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento competente, para que seja efetuado o serviço de patrolagem e   rolo compressor na rua Olímpia no balneário Icaraí.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2595/ind_224_20_mozart_-_manut._rua_goiania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2595/ind_224_20_mozart_-_manut._rua_goiania.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento competente, para que seja efetuado o serviço de limpeza de valas manutenção das ruas,  patrolagem e  cascalhamento da rua Goiânia  e adjacências no balneário Adriana, cito abaixo da Horta Municipal.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2596/ind_225_20_mozart_-_manut._poste_rua_goiania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2596/ind_225_20_mozart_-_manut._poste_rua_goiania.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento competente, no sentido de que faça substituição das lâmpadas e seja feito o alinhamento de um poste que está tombado para o meio da rua Goiânia altura do número 605, no balneário Adriana cito abaixo da Horta Municipal.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2597/ind_226_20_mozart_-_manut._rua_aricanduva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2597/ind_226_20_mozart_-_manut._rua_aricanduva.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade executando os serviços de cascalhamento e patrolagem na rua Aricanduva no Balneário Porto Velho ll cito abaixo da Av. Candapui</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2598/ind_227_20_tonon_-_troca_poste_rua_para.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2598/ind_227_20_tonon_-_troca_poste_rua_para.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Troca dos Postes de Iluminação Pública da Rua Pará, no Balneário Vila Nova. No local há 2 (dois) postes de madeira que podem cair a qualquer momento, colocando a população em risco. Conforme fotos em anexo.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2599/ind_228_20_tonon_-_man._rua_b_-_baln._vila_real.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2599/ind_228_20_tonon_-_man._rua_b_-_baln._vila_real.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Cascalhamento e Patrolagem na Rua B, localizado no Balneário Vila Real. A pedido de moradores.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2600/ind_229_20_tonon_-_man._rua_8_-_baln._marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2600/ind_229_20_tonon_-_man._rua_8_-_baln._marusca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Roçagem na Rua Oito, localizada no Balneário Marusca. A pedido de moradores.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2601/ind_230_20_tonon_-_man._rua_sao_judas_tadeu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2601/ind_230_20_tonon_-_man._rua_sao_judas_tadeu.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Patrolagem e Cascalhamento na altura do número 1.000 da Rua São Judas Tadeu, localizada no Balneário Britânia. A via está em más condições de tráfego, devido a lama.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2602/ind_231_20_tonon_-_limpeza_lagoa_claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2602/ind_231_20_tonon_-_limpeza_lagoa_claudia_mara.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja feita a Limpeza da Lagoa do Cláudia Mara e em torno, localizada atrás da Capela de Nossa Senhora de Fátima, entre as ruas Resende e Pico da Bandeira. A pedido de moradores.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2603/ind_232_20_andressa_-_iluminacao_juruvauva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2603/ind_232_20_andressa_-_iluminacao_juruvauva.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE PROVIDENCIAR À TROCA DE LAMPADA DA ILUMINAÇÃO PUBLICA NA RUA: SÃO PAULO, BALNEÁRIO JURUVAUVA NO MUNICÍPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2609/ind_233_20_mozart_-_manut._rua_dante_alighieri.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2609/ind_233_20_mozart_-_manut._rua_dante_alighieri.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade executando os serviços de, patrolagem e cascalhamento na rua Dante Alighieri   no Balneário Meu Recanto- Cito acima e abaixo da Av. Candapui.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2610/ind_234_20_mozart_-_manut._rua_5_de_marco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2610/ind_234_20_mozart_-_manut._rua_5_de_marco.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade executando os serviços de cascalhamento,  patrolagem  e limpeza de valas na rua 5 de março,  no Balneário Sete de Setembro.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2611/ind_235_20_mozart_-_manut._rua_prata.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2611/ind_235_20_mozart_-_manut._rua_prata.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade executando os serviços de cascalhamento e patrolagem na rua Prata,  no Balneário Vila Rica .</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2612/ind_236_20_mozart_-_manut._rua_ulisses_guimaraes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2612/ind_236_20_mozart_-_manut._rua_ulisses_guimaraes.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade executando os serviços de cascalhamento e patrolagem na rua Ulisses Guimarães, no Balneário Marusca  A, cito abaixo da Av. Candapui.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2613/ind_237_20_mozart_-_manut._lampadas_baln._maria_de_lourdes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2613/ind_237_20_mozart_-_manut._lampadas_baln._maria_de_lourdes.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que faça gestões junto ao Departamento competente, no sentido de que seja efetuado a substituição das  lâmpadas  entre as ruas Machado de Assis, no balneário Maria de Lourdes e da rua Jorge Amado, no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2614/ind_238_20_daniel_-_extensao_eletrica_rua_lourdes_goncalves.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2614/ind_238_20_daniel_-_extensao_eletrica_rua_lourdes_goncalves.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo e a Empresa ELEKTRO–S/A Distribuidora de energia, para que façam gestões junto aos Departamentos Competentes, para que realizem a colocação de poste e a  Extensão da rede elétrica na Rua Lourdes Gonçalves (esquina com a estrada da vizinhança), nº1080, localizado no Balneário Maria de Lourdes, e que sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2615/ind_239_20_daniel_-_extensao_rede_agua_rua_lourdes_goncalves.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2615/ind_239_20_daniel_-_extensao_rede_agua_rua_lourdes_goncalves.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo e a Empresa SABESP-Companhia de Saneamento Básico do Estado de São Paulo (Ilha Comprida),  que realizem a Extensão da rede de água na Rua Lourdes Gonçalves, nº1,080 localizado no Balneário Maria de Lourdes (esquina com a estrada da vizinhança) e que sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2616/ind_240_20_daniel_-_extensao_eletrica_rua_tijuana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2616/ind_240_20_daniel_-_extensao_eletrica_rua_tijuana.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo e a Empresa ELEKTRO–S/A Distribuidora de energia, para que façam gestões junto aos Departamentos Competentes, para que realizem a colocação de poste e a  Extensão da rede elétrica na Rua Tijuana, nº1,500, localizado no Balneário Monte Carlo (Carabanas), e que sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2617/ind_241_20_daniel_-_extensao_eletrica_rua_tampico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2617/ind_241_20_daniel_-_extensao_eletrica_rua_tampico.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo e a Empresa ELEKTRO–S/A Distribuidora de energia, para que façam gestões junto aos Departamentos Competentes, para que realizem a colocação de poste e a  Extensão da rede elétrica na Rua Tâmpico, nº1885, localizada no Balneário Monte Carlo (Carabanas), a pedido do Sr Geraldinho, e que sejam tomadas as devidas providências.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2618/ind_242_20_andressa_-_manut._acesso_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2618/ind_242_20_andressa_-_manut._acesso_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PROCEDER COM URGÊNCIA A REALIZAÇÃO DE LIMPEZA E PATROLAMENTO DO ACESSO (ESTRADA) PARA PONTA DA PRAIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2620/ind_243_20_tonon_-_iluminacao_almirante_tamandare.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2620/ind_243_20_tonon_-_iluminacao_almirante_tamandare.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada Iluminação Pública na Alameda Almirante Tamandaré, do número 73 ao 145, no Balneário São Januário.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2621/ind_244_20_tonon_-_iluminacao_figueira_da_foz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2621/ind_244_20_tonon_-_iluminacao_figueira_da_foz.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada Iluminação Pública na Rua Figueira da Foz, na altura do número 1.105, na região da Estrada da Vizinhança.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2630/ind_245_20_mozart_-_manut._rua_cantareira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2630/ind_245_20_mozart_-_manut._rua_cantareira.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo, para que faça gestões junto ao Departamento Competente, no sentido de melhorar o acesso aos moradores daquela localidade executando os serviços de cascalhamento e patrolagem na rua Cantareira no Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2631/ind_246_20_mozart_-_luminaria_rua_ribeirao_preto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2631/ind_246_20_mozart_-_luminaria_rua_ribeirao_preto.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Chefe do Poder Executivo,  para que faça gestões junto ao Departamento competente, no sentido de que seja efetuado a instalação de uma luminária  na rua Ribeirão Preto, na altura do número 710, no Balneário Icaraí.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2632/ind_247_20_andressa_-_lombo_faixa_pronto_socorro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2632/ind_247_20_andressa_-_lombo_faixa_pronto_socorro.pdf</t>
   </si>
   <si>
     <t>INDICA. A PREMENTE NECESSIDADE DE PROCEDER COM URGÊNCIA A MANUTENÇÃO DA LOMBO FAIXA (FRENTE AO PRONTO SOCORRO). NECESSARIO A REPOSIÇÃO DA GRADE NA LATERAL DA LOMBO FAIXA.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2633/ind_248_20_tonon_-_iluminacao_jd_portugal_a_sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2633/ind_248_20_tonon_-_iluminacao_jd_portugal_a_sao_januario.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja feita a Manutenção e o Reparo na Iluminação Pública instalada na Avenida Beira Mar, entre os Balneários Jardim Portugal e São Januário. Visando a melhora da segurança na região.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2634/ind_249_20_tonon_-_iluminacao_rua_braga.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2634/ind_249_20_tonon_-_iluminacao_rua_braga.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada Iluminação Pública na Rua Braga, localizada no Balneário Jardim Portugal. Visando a melhora da segurança na região.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2635/ind_250_20_tonon_-_man._parque_jd_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2635/ind_250_20_tonon_-_man._parque_jd_portugal.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Manutenção e Reparo no Parque Recreativo do Balneário Jardim Portugal, localizado na Avenida Beira Mar.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2636/ind_251_20_tonon_-_man._asfalto_baln._curitiba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2636/ind_251_20_tonon_-_man._asfalto_baln._curitiba.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizado o serviço de Reparo no Asfalto na altura do número 17.808 da Avenida Beira Mar, na região do Balneário Curitiba.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2637/ind_252_20_daniel_-_luminarias_rua_jorge_amado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2637/ind_252_20_daniel_-_luminarias_rua_jorge_amado.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que sejam instalados 3 (três) pontos de luminária na Rua Jorge Amado, em frente ao nº 490 até nº 575, localizada no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2638/ind_253_20_daniel_-_luminarias_av._copacabana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2638/ind_253_20_daniel_-_luminarias_av._copacabana.pdf</t>
   </si>
   <si>
     <t>INDICA,  ao Chefe do Executivo, para que faça gestões junto ao Departamento Competente, para que realize a troca de 1 (uma) luminária na Avenida Copacabana, nº1885, localizada no Balneário Monte Carlo, e que seja tomada as devidas providências :</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2639/ind_254_20_daniel_-_luminarias_rua_nice.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2639/ind_254_20_daniel_-_luminarias_rua_nice.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize a troca de  2 (duas) luminária na Rua Nice, nº130/140 localizada no Balneário Monte Carlo e que seja tomada as devidas providências :</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2640/ind_255_20_andressa_-_man._rua_4_baln_marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2640/ind_255_20_andressa_-_man._rua_4_baln_marusca.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE PATROLAMENTO E CASCALHAMENTO DA RUA 04, BALNEARIO MARUSCA NO MUNICIPIO DE ILHA COMPRIDA-SP.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2641/ind_256_20_tonon_-_troca_tubo_baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2641/ind_256_20_tonon_-_troca_tubo_baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Troca do Tubo na Vala localizada entre a Rua Vênus e Plutão, no Balneário Mar e Sol. Um Tubo foi destruído por um caminhão que trafegava na via e necessita de reparo.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2642/ind_257_20_tonon_-_iluminacao_rua_venus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2642/ind_257_20_tonon_-_iluminacao_rua_venus.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada Iluminação Pública na Rua Vênus, em toda sua extensão. A pedido dos moradores do Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2643/ind_258_20_tonon_-_iluminacao_rua_1_-_baln._terracas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2643/ind_258_20_tonon_-_iluminacao_rua_1_-_baln._terracas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada Iluminação Pública na Rua 1, na altura do número 100, localizada no Balneário Terraças. A pedido de moradores.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2644/ind_259_20_tonon_-_iluminacao_pca_artesanato.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2644/ind_259_20_tonon_-_iluminacao_pca_artesanato.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, no sentido de que seja instalada Iluminação Pública eficiente na Praça do Artesanato do Boqueirão Norte.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2645/ind_260_20_tonon_-_manut._baln._mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2645/ind_260_20_tonon_-_manut._baln._mar_e_sol.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados serviços de Manutenção e Zeladoria no Balneário Mar e Sol, contemplando as Ruas Mercúrio, Netuno, Saturno, Vênus e Plutão. Com os serviços de Manutenção e Reparo na Ponte de Madeira que dá acesso aos Moradores; Limpeza do Mato no Rio que atravessa o Balneário; Iluminação Pública na região; e Nivelamento das Ruas;</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2646/ind_261_20_tonon_-_reparo_asfalto_av._sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2646/ind_261_20_tonon_-_reparo_asfalto_av._sao_paulo.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, no sentido de que seja realizado o Reparo no Asfalto na Avenida São Paulo, altura do  nº 1.000 no Balneário Adriana. A via está deteriorada em frente ao Espaço Cultural do município, dificultando o trafego de veículos.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2656/ind_262_20_mozart_-_manut._rua_tancredo_neves.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2656/ind_262_20_mozart_-_manut._rua_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade executando os serviços de cascalhamento e patrolagem na rua Tancredo Neves no Balneário Marusca  , cito abaixo da Av. Candapui.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2657/ind_263_20_mozart_-_luminaria_al._margaridas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2657/ind_263_20_mozart_-_luminaria_al._margaridas.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, no sentido de que seja efetuado a troca da lâmpada da luminária  na Alameda das margaridas  na altura do número 710 no balneário Yemar.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2658/ind_264_20_mozart_-_manut._rua_guaruja.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2658/ind_264_20_mozart_-_manut._rua_guaruja.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade executando os serviços de cascalhamento e patrolagem na rua Guarujá no Balneário Di Franco .</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2659/ind_265_20_mozart_-_manut._rua_lourdes_azevedo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2659/ind_265_20_mozart_-_manut._rua_lourdes_azevedo.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade executando os serviços de cascalhamento e patrolagem na rua Lourdes Azevedo Nascimento  no Balneário Araçá .</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2660/ind_266_20_mozart_-_manut._alameda_dos_lirios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2660/ind_266_20_mozart_-_manut._alameda_dos_lirios.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade executando os serviços de cascalhamento e patrolagem na Alameda dos Lírios   no Balneário Yemar .</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2661/ind_267_20_fabiano_-_manut._trapiche_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2661/ind_267_20_fabiano_-_manut._trapiche_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que seja efetuada restauração e instalação do flutuante do Trapiche da casa caída no balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2662/ind_268_20_fabiano_-_manut._trapiche_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2662/ind_268_20_fabiano_-_manut._trapiche_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que seja efetuada com URGÊNCIA, reparos necessários com cascalhamento na “casa caída” em torno do bar do Sr. Onofre no Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2663/ind_269_20_fabiano_-_manut._estacao_elevatoria_sabesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2663/ind_269_20_fabiano_-_manut._estacao_elevatoria_sabesp.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que seja efetuada manutenção na base elevatória da Sabesp, situada na Rua Antônio Menendes com a Rua São Lourenço no Balneário Britânia.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2665/ind_270_20_daniel_-_luminarias_rua_jorge_amado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2665/ind_270_20_daniel_-_luminarias_rua_jorge_amado.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que seja feita a troca de lâmpada queimada da luminária pública na Rua Jorge Amado, nº 199, localizada no Balneário Porto Velho e que sejam tomada as devidas providências :</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2666/ind_271_20_daniel_-_troca_postes_rua_jorge_amado_e_olavo_bilac.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2666/ind_271_20_daniel_-_troca_postes_rua_jorge_amado_e_olavo_bilac.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR e a Empresa Telefônica Brasil S.A.( VIVO ), para que façam gestões junto ao Departamentos Competentes, para que realizem a troca de poste que caiu na Rua Olavo Bilac, localizada no Balneário Maria de Lourdes, e de outro na Rua Jorge Amado, nº 199, localizada no Balneário Porto Velho, conforme foto em ANEXO, e que sejam tomada as devidas providências para atender os moradores daquela localidade.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2670/ind_272_20_fabiano_-_horario_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2670/ind_272_20_fabiano_-_horario_de_onibus.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que sejam retomados os horários dos ônibus da linha municipal Pedrinhas e Ponta da Praia.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2671/ind_273_20_daniel_-_luminarias_rua_jorge_jaguaribe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2671/ind_273_20_daniel_-_luminarias_rua_jorge_jaguaribe.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que seja feita a troca de lâmpada queimada da luminária pública na Rua Jorge Jaguaribe, nº 130, localizada no Balneário Porto Velho II</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2672/ind_274_20_andressa_-_lombo-faixa_av._candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2672/ind_274_20_andressa_-_lombo-faixa_av._candapui.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA LOMBO-FAIXA NAS EMEDIAÇÕES DA AV. CANDAPUI COM AV. SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2673/ind_275_20_andressa_-_nivelamento_praia_portal_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2673/ind_275_20_andressa_-_nivelamento_praia_portal_janaina.pdf</t>
   </si>
   <si>
     <t>Sugere execução de serviço para nivelar a entrada para praia usada por pescadores no Portal Janaina, Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2674/ind_276_20_mozart_-_placa_seguranca_pista_skate.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2674/ind_276_20_mozart_-_placa_seguranca_pista_skate.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, para que seja efetuada a colocação de uma placa informativa indicando a necessidade de uso de equipamentos de segurança para utilização da pista de Skate no boqueirão norte, assim como a manutenção da pista  (tapar buracos).</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2675/ind_277_20_mozart_-_rede_de_esgoto_rua_porto_tubarao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2675/ind_277_20_mozart_-_rede_de_esgoto_rua_porto_tubarao.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, no sentido da possibilidade da rua Porto Tubarão no Balneário Atlântico receber a rede de esgoto.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2676/ind_278_20_mozart_-_manut._rua_apucarana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2676/ind_278_20_mozart_-_manut._rua_apucarana.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, para que seja efetuado o serviço de  patrolagem e  cascalhamento na Rua Apucarana no balneário Curitiba.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2677/ind_279_20_mozart_-_manut._rua_netuno.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2677/ind_279_20_mozart_-_manut._rua_netuno.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, para que seja efetuado o serviço de  patrolagem e  cascalhamento da rua Netuno  e adjacências no balneário Mar e Sol.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2678/ind_280_20_mozart_-_manut._rua_vina_del_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2678/ind_280_20_mozart_-_manut._rua_vina_del_mar.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, para que seja efetuado o serviço de  patrolagem e  cascalhamento da Rua Vinã Del Mar no balneário Di Franco.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2679/ind_281_20_tonon_-_limpeza_das_praias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2679/ind_281_20_tonon_-_limpeza_das_praias.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizadas Limpezas constantes na faixa de areia de toda a extensão das Praias do município, nos moldes das realizadas no Boqueirão Norte. Com o objetivo de manter as praias limpas e atrair o turismo para pontos mais afastados do Centro.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2680/ind_282_20_tonon_-_manut._luminaria_av._adelaide.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2680/ind_282_20_tonon_-_manut._luminaria_av._adelaide.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Troca e/ou Manutenção das Luminárias dos Postes de Iluminação Pública da Avenida Adelaide, em toda sua extensão. A pedido de moradores do Balneário Viaréggio.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2681/ind_283_20_tonon_-_carregadores_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2681/ind_283_20_tonon_-_carregadores_orla.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam instalados na Orla Requalificada Carregadores de Baterias de Cadeiras de Rodas Motorizadas. A sugestão, feita por cidadãos cadeirantes, é que a carga elétrica seja feita através de Luz Solar.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2682/ind_284_20_tonon_-_pergolado_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2682/ind_284_20_tonon_-_pergolado_pedrinhas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalado um Bergolado de Artesanato na Vila de Pedrinhas, no sentido de que as artesãs do Fundo Social de Solidariedade Municipal exponham e vendam seus produtos.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2683/ind_285_20_tonon_-_manut._rua_atlantica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2683/ind_285_20_tonon_-_manut._rua_atlantica.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Limpeza de Vala, Cascalhamento e Patrolagem na Rua Atlântica, no Balneário Jardim Portugal. A pedido de moradores.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2684/ind_286_20_tonon_-_limpeza_de_vala_aragarca-sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2684/ind_286_20_tonon_-_limpeza_de_vala_aragarca-sao_januario.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que continue o serviço de Limpeza de Vala entre os Balneários Aragarça e São Januário . A pedido de moradores.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2685/ind_287_20_tonon_-_troca_luminaria_rua_jaguaribe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2685/ind_287_20_tonon_-_troca_luminaria_rua_jaguaribe.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Troca da Luminária na Iluminação Pública da Rua Jaguaribe, na altura do número 135, no Balneário Yemar. A pedido de moradores.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2686/ind_288_20_tonon_-_abertura_da_rua_bauru.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2686/ind_288_20_tonon_-_abertura_da_rua_bauru.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Abertura da Rua Bauru, no Balneário Icaraí. A pedido de moradores.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2687/ind_289_20_tonon_-_placas_e_cones_praia_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2687/ind_289_20_tonon_-_placas_e_cones_praia_pedrinhas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam instaladas Placas e Cones de Sinalização na Praia do Balneário de Pedrinhas, com o objetivo de conscientizar os motoristas que trafegam na região em alta velocidade e evitar acidentes. A pedido de moradores.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2688/ind_290_20_tonon_-_area_de_lazer_viarregio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2688/ind_290_20_tonon_-_area_de_lazer_viarregio.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada uma Área de Lazer e Esportes no Balneário Viareggio. A pedidos de moradores, que solicitam um local para praticar exercícios físicos e proporcionar lazer às crianças.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2689/ind_291_20_tonon_-_limpeza_guias_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2689/ind_291_20_tonon_-_limpeza_guias_araca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Limpeza de Guias e Sarjetas em toda a extensão do Balneário Araçá. A pedido de moradores.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2690/ind_292_20_tonon_-_telhado_banheiro_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2690/ind_292_20_tonon_-_telhado_banheiro_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Reforma e Manutenção no Telhado do Banheiro Público do Boqueirão Sul. A pedido de moradores da região.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2691/ind_293_20_tonon_-_ilum._pca_de_lazer_boqueirao_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2691/ind_293_20_tonon_-_ilum._pca_de_lazer_boqueirao_sul.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja feita a Manutenção na Iluminação Pública da Praça de Lazer localizada no centro do Boqueirão Sul. A pedido de moradores.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2692/ind_294_20_tonon_-_reforma_bocha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2692/ind_294_20_tonon_-_reforma_bocha.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja realizada a Reforma e Manutenção Geral da Cancha de Bocha, situada no Centro de Convivência da Melhor Idade (CCMI). A pedido dos frequentadores.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2693/ind_295_20_tonon_-_horarios_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2693/ind_295_20_tonon_-_horarios_onibus.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja Amplamente Divulgado e Estruturado os horários de Ônibus Intermunicipais da região sul do município, que ligam Pedrinhas ao Boqueirão Sul.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2698/ind_296_20_daniel_-_rocagem_rua_javari.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2698/ind_296_20_daniel_-_rocagem_rua_javari.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize  a roçagem na Rua Javari, localizada no Balneário Porto Velho, e que sejam tomadas as devidas providências para o perfeito tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2699/ind_297_20_daniel_-_patrolagem_rua_santos_dumont.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2699/ind_297_20_daniel_-_patrolagem_rua_santos_dumont.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o serviço de patrolagem  na Rua Santos Dumont, nº 1260, localizada no Balneário Samburá, e que sejam tomadas as devidas providências para o perfeito tráfego de veículos e pedestre.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2700/ind_298_20_mozart_-_troca_lampada_rua_3_portal_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2700/ind_298_20_mozart_-_troca_lampada_rua_3_portal_janaina.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, no sentido de que seja efetuada a troca das lâmpadas queimadas  na Rua 3,  altura do número 249, no Balneário Portal Janaina.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2701/ind_299_20_mozart_-_manutencao_rua_3_portal_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2701/ind_299_20_mozart_-_manutencao_rua_3_portal_janaina.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, no sentido de executar os serviços de patrolagem e cascalhamento na rua 3,  no Balneário Portal Janaina, a fim de  melhorar o acesso aos moradores daquela localidade.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2702/ind_300_20_mozart_-_manutencao_rua_b_recanto_toninhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2702/ind_300_20_mozart_-_manutencao_rua_b_recanto_toninhas.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, para que seja efetuado o serviço de  limpeza de valas e roçagem na Rua B, nº 25, no Balneário Recanto das Toninhas.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2703/ind_301_20_mozart_-_manutencao_rua_jose_pacheco_dos_santos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2703/ind_301_20_mozart_-_manutencao_rua_jose_pacheco_dos_santos.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, para que seja efetuado o serviço de  limpeza de valas e roçagem na Rua José Pacheco dos Santos, altura do número 2750, próximo a APAE, no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2704/ind_302_20_tonon_-_balneario_7_de_setembro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2704/ind_302_20_tonon_-_balneario_7_de_setembro.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Patrolagem, Cascalhamento e Roçagem nas Ruas 7 de Setembro, 1° de Maio e 25 de Dezembro, localizadas no Balneário Sete de Setembro. De acordo com moradores, as vias estão em más de condições de tráfego principalmente em dias de chuva e não foram resolvidas as ouvidorias n° 313872 e n° 537791. A região necessita de manutenção com urgência, conforme as fotos.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2705/ind_303_20_andressa_-_troca_lampada_rua_jaguaribe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2705/ind_303_20_andressa_-_troca_lampada_rua_jaguaribe.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, que esta subscreve, no uso de suas atribuições Regimentais, INDICA, ao Chefe do Executivo Municipal determinar ao setor competente que proceda a Troca de lâmpada da iluminação pública, localizada na Rua: Jaguaribe, (altura da casa Nº130), Balneário Porto Velho 2 no Município de Ilha Comprida – SP.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2706/ind_304_20_andressa_-_exames_ultrasson.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2706/ind_304_20_andressa_-_exames_ultrasson.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, que esta subscreve, no uso de suas atribuições regimentais, INDICA, ao Chefe do Executivo Municipal, para que verifique junto ao departamento de saúde a possibilidade de dar mais agilidade nos procedimentos e nos encaminhamentos médicos para exames de ultrassonografia.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2707/ind_305_20_andressa_-_manut._rua_jaguaribe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2707/ind_305_20_andressa_-_manut._rua_jaguaribe.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, que esta subscreve, no uso de suas atribuições regimentais, INDICA, ao Chefe do Executivo Municipal, a necessidade de determinar ao setor competente que proceda a limpeza, manutenção e cascalhamento da Rua Jaguaribe, no Balneário Porto Velho 2, Ilha Comprida SP.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2708/ind_306_20_andressa_-_queda_energia_elektro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2708/ind_306_20_andressa_-_queda_energia_elektro.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, que esta subscreve, no uso de suas atribuições Regimentais, INDICA, ao Chefe do Executivo Municipal, a necessidade de determinar ao setor competente que encaminhe a empresa ELEKTRO oficio cobrando informações referentes as constantes quedas de energia no munícipio de Ilha Comprida.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2709/ind_307_20_mig_-_dersa__travessia_balsa_comerciantes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2709/ind_307_20_mig_-_dersa__travessia_balsa_comerciantes.pdf</t>
   </si>
   <si>
     <t>Indico que seja oficiado à DERSA -Desenvolvimento Rodoviário S/A, solicitando desta empresa que promova um programa de travessia de comerciantes de Ilha Comprida, em horários pré determinados.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2710/ind_308_20_daniel_-_manutencao_rua_belo_horizonte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2710/ind_308_20_daniel_-_manutencao_rua_belo_horizonte.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada patrolagem e a limpeza de valas na Rua Belo Horizonte localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2711/ind_309_20_daniel_-_limpeza_areia_orla_baln_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2711/ind_309_20_daniel_-_limpeza_areia_orla_baln_britania.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada retirada da areia e a  limpeza da ciclo via (Orla) localizada no Balneário Britânia. Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2712/ind_310_20_daniel_-_manut._playground_balneario_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2712/ind_310_20_daniel_-_manut._playground_balneario_adriana.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto aos Departamentos Competentes, para que providencie com urgência a execução de manutenção e reparos no playground localizado na Orla do Balneário Adriana.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2713/ind_311_20_mozart_-_inst._luminarias_rua_1_portal_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2713/ind_311_20_mozart_-_inst._luminarias_rua_1_portal_janaina.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade, executando os serviços de instalação de 2 luminárias no final da Rua 01, altura do nº 355,  no Balneário Portal Janaina.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2715/indicacao_312_tonon_iluminacao_rua_porto_alegre.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2715/indicacao_312_tonon_iluminacao_rua_porto_alegre.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalada Iluminação Pública na Rua  Porto Alegre, altura do número 70, no Balneário Adriana.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2716/indicacao_313_mozart_luminarias_av._beira_mar_city_mar_e_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2716/indicacao_313_mozart_luminarias_av._beira_mar_city_mar_e_janaina.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade executando os serviços de instalação de luminárias na avenida Beira Mar, do km 9 ao km 10, entre o trecho do Portal Janaina e City Mar,  e Avenida Beira Mar, km 12, do Balneário Mares do Sul cito “Colônia de férias “ - altura do nº 24350, pois há falta de iluminação pública na Beira Mar, assim como os pontos de ônibus ficam no escuro sem iluminação na rua.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2717/indicacao_314_mozart_alambrado_ccmi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2717/indicacao_314_mozart_alambrado_ccmi.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, para que coloque um cercado de alambrado no entorno do CCMI – Centro de Convivência da Melhor Idade.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2718/indicacao_315_mozart_luminarias_portal_do_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2718/indicacao_315_mozart_luminarias_portal_do_janaina.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade, executando os serviços de instalação de luminárias na avenida Janaína altura do nº 685,  no Balneário  Janaina l.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2721/ind_316_20_daniel_-_inst._luminaria_rua_andorinha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2721/ind_316_20_daniel_-_inst._luminaria_rua_andorinha.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada a troca de luminária na Rua Andorinha, localizada no Balneário Carolina. Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2722/ind_317_20_daniel_-_inst._luminaria_pq.linear_candapui_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2722/ind_317_20_daniel_-_inst._luminaria_pq.linear_candapui_sul.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuada a troca de luminárias no Parque Linear na Av. Marginal Candapuí Sul, localizado no Balneário Yemar. Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2723/ind_318_20_fabiano_-_inst._luminaria_rua_bigua.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2723/ind_318_20_fabiano_-_inst._luminaria_rua_bigua.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que seja executado serviço de instalação de luminária na Rua Biguá, altura do n° 400, no Balneário Kennedy.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2724/ind_319_20_fabiano_-_inst._luminaria_ilha_lazer_cdhu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2724/ind_319_20_fabiano_-_inst._luminaria_ilha_lazer_cdhu.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que seja executado serviço de instalação de iluminação na Ilha de Lazer do CDHU, no Balneário Britânia.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2725/ind_320_20_fabiano_-_manut._rua_eldorado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2725/ind_320_20_fabiano_-_manut._rua_eldorado.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, no sentido que seja executado serviço de manutenção com Patrolagem na Rua Eldorado, no Balneário Kennedy.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2726/ind_321_20_mozart_-_manut._travessa_lupos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2726/ind_321_20_mozart_-_manut._travessa_lupos.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, no sentido de melhorar o acesso aos moradores daquela localidade reanalisando  a abertura com colocação de tubos, patrolagem e cascalhamento da Travessa Lupos,  no Balneário Mar e Sol .</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2727/ind_322_20_mozart_-_ponto_onibus_baln._cidade_de_deus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2727/ind_322_20_mozart_-_ponto_onibus_baln._cidade_de_deus.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento competente, no sentido de colocar um ponto de ônibus no Balneário Cidade de Deus, próximo a ponte do Balneário Barra Nova.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2728/ind_323_20_tonon-_man._av._pereque.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2728/ind_323_20_tonon-_man._av._pereque.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam realizados os serviços de Limpeza de Vala, Roçagem e Cascalhamento na Avenida Pereque, localizada no Balneário City Mar.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2729/ind_324_20_tonon-_horarios_vans_da_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2729/ind_324_20_tonon-_horarios_vans_da_saude.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam disponibilizadas novas opções de horários de ida e volta dos pacientes que utilizam o transporte de vans para se consultarem em outras cidades, como São Paulo.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2737/ind_325_20_tonon_-_lixeiras_baln._porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2737/ind_325_20_tonon_-_lixeiras_baln._porto_velho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que sejam instalados Tambores de descarte de lixo na extensão da praia na região do Balneário Porto Velho. Visando a diminuição de lixo descartado indevidamente no local.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2738/ind_326_20_tonon_-_banheiro_feirantes_boq.norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2738/ind_326_20_tonon_-_banheiro_feirantes_boq.norte.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que seja instalado Banheiro Público na Feira Municipal do Boqueirão Norte, realizada todas às sextas-feiras. A pedido dos feirantes.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2739/ind_327_20_daniel_-_manut.__rua_boa_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2739/ind_327_20_daniel_-_manut.__rua_boa_nova.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Rua Boa Nova, nº45, localizado no Balneário Ancarpe (em frente ao bar) a pedido do Sr. Carlos Alberto e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2740/ind_328_20_daniel_-_luminarias_rua_boa_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2740/ind_328_20_daniel_-_luminarias_rua_boa_nova.pdf</t>
   </si>
   <si>
     <t>, para que faça gestões junto ao Departamento Competente, para que sejam instalados pontos de luminárias na Rua Boa Nova localizada no Balneário Ancarpe a pedido do Sr. Carlos Alberto e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2741/ind_329_20_daniel_-_man._rua_babilonia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2741/ind_329_20_daniel_-_man._rua_babilonia.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Rua Babilônia, nº 175 localizado no Balneário Márcia e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2742/ind_330_20_tonon_-_manutencao_rua_21_de_abril.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2742/ind_330_20_tonon_-_manutencao_rua_21_de_abril.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que sejam realizados serviços de manutenção na Rua 21 de Abril, localizada no Balneário 7 de Setembro, incluindo Roçagem, Limpeza de Vala, Cascalhamento, e Reparo na Iluminação Pública. A pedido de moradores que possuem deficiência física.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2754/ind_331_20_tonon_-_corte_de_arvore_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2754/ind_331_20_tonon_-_corte_de_arvore_viareggio.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que sejam realizados o Corte e a Retirada de uma Árvore da espécie "Pinheiro" que se encontra seco e prestes a cair em frente a Unidade de Saúde da Família do Balneário Viaréggio. A árvore citada ameaça a integridade física das pessoas que circulam na USF e até mesmo a estrutura do prédio.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2755/ind_332_20_tonon_-_manut._av._veira_mar_balb._sarnambi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2755/ind_332_20_tonon_-_manut._av._veira_mar_balb._sarnambi.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que seja realizado o serviço de Reparo no Asfalto em dois locais na Avenida Beira Mar: na altura da Rua Juscelino Kubitskek e da Rua Siqueira Campos, localizadas no Balneário Sarnambi.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2756/ind_333_20_tonon_-_iluminacao_balneario_terracas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2756/ind_333_20_tonon_-_iluminacao_balneario_terracas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que seja instalada Iluminação Pública na Rua 1, altura do número 102, localizada no Balneário Terraças.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2758/ind_334_20_andressa_-_caminhao_pipa_viareggio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2758/ind_334_20_andressa_-_caminhao_pipa_viareggio.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido dos munícipes, INDICO, nas formalidades regimentais, ao chefe do Poder Executivo, para que faça gestões junto aos departamentos competentes, pedindo para que seja solicitado ao responsável pelo caminhão pipa, que molhe mais efetivamente e continuadamente a Avenida Beira Mar, próximo ao Viareggio.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2771/ind_335_20_tonon_-_manut._alameda_dos_beijos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2771/ind_335_20_tonon_-_manut._alameda_dos_beijos.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que sejam realizados os serviços de Cascalhamento e Patrolagem na Alameda dos Beijos, localizada no Balneário Yemar. A pedido de moradores que estão encontrando dificuldades para transitar na via.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2803/ind_336_20_daniel_-_man._rua_porto_velho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2803/ind_336_20_daniel_-_man._rua_porto_velho.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o conserto de buraco ¨Tapa buraco¨  na Rua Porto Velho, nº 320 esquina com a  Candapuí Sul localizado no Balneário Porto Velho e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2804/ind_337_20_daniel_-_man._rua_tiziano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2804/ind_337_20_daniel_-_man._rua_tiziano.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolamento na Rua Tiziano, localizado no Balneário Meu Recanto e que seja tomada as devidas providências para o perfeito tráfego de veículos.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2805/ind_338_20_tonon_-_limpeza_vala_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2805/ind_338_20_tonon_-_limpeza_vala_orla.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Limpeza de Vala, em toda a extensão da Orla Requalificada. É necessário que seja retirada a vegetação e os sedimentos que dificultam a circulação da água na vala de drenagem.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2806/ind_339_20_tonon_-_rocagem_rua_rio_grande_do_norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2806/ind_339_20_tonon_-_rocagem_rua_rio_grande_do_norte.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado serviço de Roçagem na Rua Rio Grande do Norte, localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2807/ind_340_20_tonon_-_coleta_lixo_boqueirao_norte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2807/ind_340_20_tonon_-_coleta_lixo_boqueirao_norte.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que seja realizado um Planejamento e Estruturação da Coleta de Lixo no centro do Boqueirão Norte. É necessário que sejam colocados Contêineres com o objetivo de aumentar a capacidade do depósito de descarte e também que o Caminhão de Coleta recolha os resíduos no início do dia.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2808/ind_341_20_tonon_-_escoamento_agua_lagoa_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2808/ind_341_20_tonon_-_escoamento_agua_lagoa_adriana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que as Ruas em torno da Praça Lagoa do Adriana tenham Escoamento de Água, através de canalização ou valas</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2809/ind_342_20_tonon_-_manut._viela_das_bromelias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2809/ind_342_20_tonon_-_manut._viela_das_bromelias.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que sejam realizados os serviços de Cascalhamento e Patrolagem na Viela das Bromélias, localizada no Balneário Meu Recanto.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2810/ind_343_20_tonon_-_reparo_bebedouro_lagoa_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2810/ind_343_20_tonon_-_reparo_bebedouro_lagoa_adriana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, COM URGÊNCIA, no sentido de que seja realizado serviço de Reparo no Bebedouro localizado na Lagoa do Adriana.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2811/ind_344_20_tonon_-_rocagem_rua_batatais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2811/ind_344_20_tonon_-_rocagem_rua_batatais.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Roçagem no final da Rua Batatais, localizada no Balneário Icaraí.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2812/ind_345_20_tonon_-_manut._rua_dona_amelinha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2812/ind_345_20_tonon_-_manut._rua_dona_amelinha.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que sejam realizados os serviços de Reparo no Aslfato e Tapa-Buraco na Rua Dona Amelinha, localizada no Balneário São Martinho.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>JULCO</t>
   </si>
   <si>
     <t>Julgamento de Contas (Tcesp)</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2078/parecer_tc_sp_contas_pmic_20126.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2078/parecer_tc_sp_contas_pmic_20126.pdf</t>
   </si>
   <si>
     <t>Parecer do Tribunal de Contas do Estado de São Paulo - TC- 004184/989/16, indica a REJEIÇÃO das Contas referente ao ano de 2016.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ROBERTO FRAJOLA, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, FABIO TONON, MIG, MOZART SILVESTRE, OSVALDINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2070/mocao_001_20_frajola_-_pesar_edivaldo_luiz_do_c_BV3P0Kc.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2070/mocao_001_20_frajola_-_pesar_edivaldo_luiz_do_c_BV3P0Kc.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo EDIVALDO LUIZ DO COUTO.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>DANIEL RAMOS, ALEMÃO, ANDRESSA CERONI, FABIANO PEREIRA, FABIO TONON, MIG, MOZART SILVESTRE, OSVALDINHO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2208/mocao_002_20_daniel_-_pesar_josefa_de_almeida_santos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2208/mocao_002_20_daniel_-_pesar_josefa_de_almeida_santos.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano_x000D_
 Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos_x000D_
 familiares da saudosa e querida amiga JOSEFA DE ALMEIDA SANTOS.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>MIG, ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, FABIO TONON, MOZART SILVESTRE, OSVALDINHO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2251/mocao_003_20_mig_-_pesar_joao_dos_santos_Ju6GMTM.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2251/mocao_003_20_mig_-_pesar_joao_dos_santos_Ju6GMTM.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo JOÃO DOS SANTOS.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, ALEMÃO, DANIEL RAMOS, FABIANO PEREIRA, FABIO TONON, MIG, MOZART SILVESTRE, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2261/mocao_004_-_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2261/mocao_004_-_andressa.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo FABIO DE SOUZA FERREIRA</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>OSVALDINHO, ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, FABIO TONON, MIG, MOZART SILVESTRE, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2285/mocao_005_20_osvaldo_-_pesar_jose_abdelnur.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2285/mocao_005_20_osvaldo_-_pesar_jose_abdelnur.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo JOSÉ ABDELNUR ABRAÃO FILHO.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2325/mocao_006_20_mozart_-_pesar_ana_maria_lopes_dos_santos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2325/mocao_006_20_mozart_-_pesar_ana_maria_lopes_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares da saudosa e querida amiga ANA MARIA LOPES DOS SANTOS.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2354/mocao_007_20_daniel_-_pesar_maria_felix_barbosa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2354/mocao_007_20_daniel_-_pesar_maria_felix_barbosa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, Aos familiares da saudosa e querida amiga MARIA FELIX BARBOSA, Que neste último dia 24 de Maio, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial. E que dê conhecimento deste a sua filha, Sra. Cristiane Barbosa de_x000D_
 Medeiros e a todos seus familiares, acrescendo que o povo de Ilha Comprida, através e seus representantes legalmente constituídos, externa a estes familiares as mais sinceras condolências pela a irreparável perda.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, FABIO TONON, MIG, MOZART SILVESTRE, OSVALDINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2369/mocao_008_20_maurisfran_-_repudio_classificacao_peJDjWU.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2369/mocao_008_20_maurisfran_-_repudio_classificacao_peJDjWU.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE REPÚDIO à parte específica do Plano são Paulo de retomada das atividades econômicas, que dispõe sobre classificação que coloca a Região do Vale do Ribeira em alerta máximo em relação à Contaminação pelo COVID-19.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>FABIO TONON, ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, MIG, MOZART SILVESTRE, OSVALDINHO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2399/mocao_009_20_pesar_-_jose_barros_serejo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2399/mocao_009_20_pesar_-_jose_barros_serejo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, Aos familiares do Sr. José Barros Serejo, que neste último dia 12 de Junho, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.  E que dê conhecimento deste a todos seus familiares, acrescendo que o povo de Ilha Comprida, através e seus representantes legalmente constituídos, externa a estes familiares as mais sinceras condolências pela a irreparável perda.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2424/mocao_010_20_-_pesar_joaquim_moreira_lw82nG5.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2424/mocao_010_20_-_pesar_joaquim_moreira_lw82nG5.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo JOAQUIM MOREIRA DOS SANTOS, que no último 29 de Junho, certamente pela vontade de “DEUS” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2464/mocao_011_20_-_repudio__andressa_U3kFtR0.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2464/mocao_011_20_-_repudio__andressa_U3kFtR0.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, MOÇÃO DE REPÚDIO à Alteração da Lei nº 10.705, de 28 de dezembro de 2000, que dispõe sobre a instituição do Imposto sobre a Transmissão "Causa Mortis" e Doação de Quaisquer Bens ou Direitos - ITCMD, visando à mitigação dos e feitos da pandemia do novo coronavírus - COVID-19 no âmbito do Estado.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2465/mocao_012_20_-_daniel_-_pesar_carlos_roberto_neves.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2465/mocao_012_20_-_daniel_-_pesar_carlos_roberto_neves.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, Aos familiares do saudoso e querido amigo CARLOS ROBERTO NEVES, Que neste dia 04 de Agosto, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial._x000D_
 	E que dê conhecimento deste a sua esposa, Sra. Hilda Maria Silva Neves e a todos seus familiares</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2466/mocao_013__20_-daniel_-_pesar_paulo_ernesto_leite.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2466/mocao_013__20_-daniel_-_pesar_paulo_ernesto_leite.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, Aos familiares do saudoso e querido amigo PAULO ERNESTO LEITE, Que neste dia 22 de Julho, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial._x000D_
 	E que dê conhecimento deste a sua esposa, Sra. Marilia Leite, filhos Paulo, André Luiz e Thais e a todos seus familiares</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2467/mocao_014_20_daniel_-_pesar_genovaite_cabosis_k_C8aruGV.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2467/mocao_014_20_daniel_-_pesar_genovaite_cabosis_k_C8aruGV.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, Aos familiares da saudosa e querida amiga GENOVAITE CABOSIS KISSYS, mais conhecida como “Dona Nena do Salgadinho” que neste dia 04 de Agosto, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2491/mocao_15_20_-_pesar_-_daniel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2491/mocao_15_20_-_pesar_-_daniel.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo ANTONIO SÉRGIO MEI, que no dia 13 de Agosto, certamente pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2647/mocao_16_20_daniel_-_pesar_joao_barbosa_garces.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2647/mocao_16_20_daniel_-_pesar_joao_barbosa_garces.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, Aos familiares do saudoso e querido amigo JOÃO BARBOSA GARCÊS, Que neste dia 27 de Setembro de 2020, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2648/mocao_17_20_mig_-_pesar_fantina_rosa_paes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2648/mocao_17_20_mig_-_pesar_fantina_rosa_paes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, Aos familiares da saudosa e querida amiga Sra. FANTINA DA ROSA PAES, que neste dia 27 de setembro de 2020, certamente pela vontade de “DEUS,” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>FABIANO PEREIRA, ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIO TONON, MIG, MOZART SILVESTRE, OSVALDINHO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2664/mocao_18_20_fabiano_-_pesar_jurandir_vieira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2664/mocao_18_20_fabiano_-_pesar_jurandir_vieira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo Sr. JURANDIR VIEIRA, que neste dia 13 de outubro de 2020, certamente pela vontade de “DEUS,” deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2733/mocao_019_20_mig_-_pesar_rodrigo_ferreira_lopes_da_silva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2733/mocao_019_20_mig_-_pesar_rodrigo_ferreira_lopes_da_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo RODRIGO FERREIRA LOPES DA SILVA.  que neste dia 06 de novembro, certamente pela vontade de DEUS, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>ALEMÃO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2747/mocao_020_20_maurisfran_-_repudio_coligacao_vencedora.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2747/mocao_020_20_maurisfran_-_repudio_coligacao_vencedora.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO  à Coligação “Responsabilidade e Respeito por Você”.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2748/mocao_021_20_daniel_-_pesar_orlando_jose_dos_santos_marques.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2748/mocao_021_20_daniel_-_pesar_orlando_jose_dos_santos_marques.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, Aos familiares do saudoso e querido amigo ORLANDO JOSÉ DOS SANTOS MARQUES, Que neste último dia 24 de Novembro de 2020, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2762/mocao_22_20_-_juliano_rodrigues_ferreira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2762/mocao_22_20_-_juliano_rodrigues_ferreira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, Aos familiares do saudoso e querido amigo JULIANO RODRIGUES FERREIRA DA COSTA, que neste último dia 27 de novembro de 2020, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2766/mocao_023_20_-_tonon_-_pesar_rubens_maldonado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2766/mocao_023_20_-_tonon_-_pesar_rubens_maldonado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, Aos familiares do saudoso e querido amigo RUBENS MALDONADO, que neste último dia 30 de novembro de 2020, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2044/parecer_comissoes_pl_001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2044/parecer_comissoes_pl_001.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 001/2020.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2043/parecer_comissoes_pl_002.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2043/parecer_comissoes_pl_002.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 002/2020.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2042/parecer_comissoes_pl_003.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2042/parecer_comissoes_pl_003.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 003/2020.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2041/parecer_comissoes_pl_006.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2041/parecer_comissoes_pl_006.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 006/2020.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2072/parecer_comissoes_pl_007.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2072/parecer_comissoes_pl_007.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 007/2020.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2225/parecer_comissoes_pl_008.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2225/parecer_comissoes_pl_008.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 008/2020.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2419/parecer_comissoes_pl_009.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2419/parecer_comissoes_pl_009.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação, e de Orçamento e Finanças  ao  PL 009/2020.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2115/parecer_comissoes_pl_010.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2115/parecer_comissoes_pl_010.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 010/2020.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2116/parecer_comissoes_pl_011.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2116/parecer_comissoes_pl_011.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 011/2020.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2117/parecer_comissoes_pl_012.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2117/parecer_comissoes_pl_012.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 012/2020.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2118/parecer_comissoes_pl_013.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2118/parecer_comissoes_pl_013.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 013/2020.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2119/parecer_comissoes_pl_014.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2119/parecer_comissoes_pl_014.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 014/2020.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2120/parecer_comissoes_pl_015.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2120/parecer_comissoes_pl_015.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 015/2020.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2121/parecer_comissoes_pl_016.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2121/parecer_comissoes_pl_016.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 016/2020.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2122/parecer_comissoes_pl_017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2122/parecer_comissoes_pl_017.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 017/2020.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2148/parecer_comissoes_pl_018.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2148/parecer_comissoes_pl_018.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 018/2020.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2149/parecer_comissoes_pl_019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2149/parecer_comissoes_pl_019.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 019/2020.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2130/parecer_comissoes_pl_020_hieyHHP.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2130/parecer_comissoes_pl_020_hieyHHP.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 020/2020.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2253/parecer_comissoes_pl_021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2253/parecer_comissoes_pl_021.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação se manifesta pela REJEIÇÃO do PL 021/2020</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2159/parecer_comissoes_pl_022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2159/parecer_comissoes_pl_022.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 022/2020.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2160/parecer_comissoes_pl_023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2160/parecer_comissoes_pl_023.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 023/2020.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2161/parecer_comissoes_pl_024.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2161/parecer_comissoes_pl_024.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 024/2020.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>Comissões Competentes - COMPET</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2284/parecer_comissoes_pl_027.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2284/parecer_comissoes_pl_027.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 027/2020.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2227/parecer_comissoes_pl_029.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2227/parecer_comissoes_pl_029.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 029/2020.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2228/parecer_comissoes_pl_030.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2228/parecer_comissoes_pl_030.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 030/2020.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2305/parecer_comissoes_pl_031.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2305/parecer_comissoes_pl_031.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação se manifesta pela REJEIÇÃO do PL 031/2020</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2238/parecer_comissoes_pl_032.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2238/parecer_comissoes_pl_032.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 032/2020.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2239/parecer_comissoes_pl_033.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2239/parecer_comissoes_pl_033.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 033/2020.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2240/parecer_comissoes_pl_034.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2240/parecer_comissoes_pl_034.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 034/2020.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2254/parecer_comissoes_pl_035_Mram0Co.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2254/parecer_comissoes_pl_035_Mram0Co.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 035/2020.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2265/parecer_comissoes_pl_036.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2265/parecer_comissoes_pl_036.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 036/2020.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2306/parecer_comissoes_pl_037.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2306/parecer_comissoes_pl_037.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 037/2020.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2286/parecer_comissoes_pl_038.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2286/parecer_comissoes_pl_038.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 038/2020.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2287/parecer_comissoes_pl_039.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2287/parecer_comissoes_pl_039.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 039/2020.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2307/parecer_comissoes_pl_040.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2307/parecer_comissoes_pl_040.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 040/2020.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 041/2020</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2331/parecer_comissoes_pl_043.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2331/parecer_comissoes_pl_043.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 043/2020</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2334/parecer_comissoes_pl_045.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2334/parecer_comissoes_pl_045.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 045/2020</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2333/parecer_comissoes_pl_046.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2333/parecer_comissoes_pl_046.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 046/2020</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2332/parecer_comissoes_pl_047.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2332/parecer_comissoes_pl_047.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 047/2020</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2372/parecer_comissoes_pl_048.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2372/parecer_comissoes_pl_048.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 048/2020</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2373/parecer_comissoes_pl_049.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2373/parecer_comissoes_pl_049.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 049/2020</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2371/parecer_comissoes_pl_050.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2371/parecer_comissoes_pl_050.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 050/2020</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2370/parecer_comissoes_pl_053.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2370/parecer_comissoes_pl_053.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 053/2020</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2400/parecer_comissoes_pl_054.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2400/parecer_comissoes_pl_054.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição Justiça e Redação ao Projeto de Lei nº54/2020.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2386/parecer_comissoes_pl_055.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2386/parecer_comissoes_pl_055.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 055/2020</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2114/parecer_comissoes_subs_01_-_pl056.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2114/parecer_comissoes_subs_01_-_pl056.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 056/2020.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2499/parecer_comissoes_pl_059.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2499/parecer_comissoes_pl_059.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação se manifesta pela Constitucionalidade e legalidade da matéria.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2471/parecer_comissoes_pl_060.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2471/parecer_comissoes_pl_060.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 060/2020</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2472/parecer_comissoes_pl_061.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2472/parecer_comissoes_pl_061.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 061/2020</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2454/parecer_comissoes_pl_062.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2454/parecer_comissoes_pl_062.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 062/2020</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2455/parecer_comissoes_pl_063.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2455/parecer_comissoes_pl_063.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 063/2020</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2469/parecer_comissoes_pl_064.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2469/parecer_comissoes_pl_064.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 064/2020</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2512/parecer_comissoes_pl_066.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2512/parecer_comissoes_pl_066.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 066/2020</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2513/parecer_comissoes_pl_067.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2513/parecer_comissoes_pl_067.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição ao PL 067/2020</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2533/parecer_comissoes_pl_068.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2533/parecer_comissoes_pl_068.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 068/2020</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2649/parecer_comissoes_pl_069.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2649/parecer_comissoes_pl_069.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças ao PL 069/2020</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2623/parecer_comissoes_pl_070.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2623/parecer_comissoes_pl_070.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 070/2020</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2624/parecer_comissoes_pl_071.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2624/parecer_comissoes_pl_071.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação se manifesta pela REJEIÇÃO do PL 071/2020</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2580/parecer_comissoes_pl_072.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2580/parecer_comissoes_pl_072.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 072/2020</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2581/parecer_comissoes_pl_073.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2581/parecer_comissoes_pl_073.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 073/2020</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2582/parecer_comissoes_pl_074.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2582/parecer_comissoes_pl_074.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 074/2020</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2583/parecer_comissoes_pl_075.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2583/parecer_comissoes_pl_075.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 075/2020</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2625/parecer_comissoes_pl_076.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2625/parecer_comissoes_pl_076.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 076/2020.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2626/parecer_comissoes_pl_077.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2626/parecer_comissoes_pl_077.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 077/2020</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2780/parecer_comissoes_pl_079.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2780/parecer_comissoes_pl_079.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Orçamento e Finanças ao PL 079/2020.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2627/parecer_comissoes_pl_080.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2627/parecer_comissoes_pl_080.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 080/2020</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 081/2020</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2696/parecer_comissoes_pl_082.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2696/parecer_comissoes_pl_082.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 082/2020.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2731/parecer_comissoes_pl_083.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2731/parecer_comissoes_pl_083.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 083/2020.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2732/parecer_comissoes_pl_084.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2732/parecer_comissoes_pl_084.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 084/2020</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2697/parecer_comissoes_pl_085.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2697/parecer_comissoes_pl_085.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 085/2020</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2730/parecer_comissoes_pl_086.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2730/parecer_comissoes_pl_086.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 086/2020</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2751/parecer_comissoes_pl_087.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2751/parecer_comissoes_pl_087.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 087/2020</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2785/parecer_comissoes_pl_088.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2785/parecer_comissoes_pl_088.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 088/2020</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2781/parecer_comissoes_pl_089.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2781/parecer_comissoes_pl_089.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 089/2020.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2778/parecer_comissoes_pl_090.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2778/parecer_comissoes_pl_090.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 090/2020.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2782/parecer_comissoes_pl_091.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2782/parecer_comissoes_pl_091.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 091/2020</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2784/parecer_comissoes_pl_092.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2784/parecer_comissoes_pl_092.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 092/2020</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2783/parecer_comissoes_pl_093.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2783/parecer_comissoes_pl_093.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 093/2020</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2779/parecer_comissoes_pl_094.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2779/parecer_comissoes_pl_094.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 094/2020.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2777/parecer_comissoes_pl_095.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2777/parecer_comissoes_pl_095.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 095/2020.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2814/parecer_comissoes_pl_096.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2814/parecer_comissoes_pl_096.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 096/2020</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2045/parecer_comissoes_pr_001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2045/parecer_comissoes_pr_001.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PR 001/2020.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2046/parecer_comissoes_pr_002.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2046/parecer_comissoes_pr_002.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PR 002/2020.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2073/parecer_comissoes_pr_003.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2073/parecer_comissoes_pr_003.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PR 003/2020.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2125/parecer_comissoes_pr_004_00yewH5.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2125/parecer_comissoes_pr_004_00yewH5.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PR 004/2020.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PR 005/2020.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2584/parecer_comissoes_pr_009.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2584/parecer_comissoes_pr_009.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PR 009/2020.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2585/parecer_comissoes_pr_010.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2585/parecer_comissoes_pr_010.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PR 010/2020.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2735/parecer_comissoes_pr_011.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2735/parecer_comissoes_pr_011.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças ao PR 011/2020.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2695/parecer_comissoes_pr_012.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2695/parecer_comissoes_pr_012.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PR 012/2020.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2750/parecer_comissoes_pr_013.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2750/parecer_comissoes_pr_013.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PR 013/2020</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2264/parecer_comissoes_sb_004.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2264/parecer_comissoes_sb_004.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao SUBSTITUTIVO 01 PL 028/2020.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2500/parecer_comissoes__veto_052_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2500/parecer_comissoes__veto_052_2020.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e redação se manifesta pela manutenção do veto ao Projeto de Lei nº 52 de 2020</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>Parecer conjunto da Comissão de Constituição, Justiça e Redação e Comissão de Orçamento e Finanças apresenta Substitutivo ao Projeto de Lei nº 56/2020.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2181/parecer_comissoes_pdl_001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2181/parecer_comissoes_pdl_001.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 001/2020.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2257/parecer_comissoes_pdl_002_iK8ZxgO.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2257/parecer_comissoes_pdl_002_iK8ZxgO.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PDL 002/2020.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2586/parecer_comissoes_pdl_004.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2586/parecer_comissoes_pdl_004.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PDL 004/2020.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2587/parecer_comissoes_pdl_005.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2587/parecer_comissoes_pdl_005.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PDL 005/2020.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2588/parecer_comissoes_pdl_006.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2588/parecer_comissoes_pdl_006.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PDL 006/2020.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2815/parecer_comissoes_pdls_007_008_e_009.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2815/parecer_comissoes_pdls_007_008_e_009.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças aos PDLs 007, 008 e 009/2020.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2150/parecer_comissoes_sb_002.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2150/parecer_comissoes_sb_002.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação ao SUBSTITUTIVO 01 PL 126/2019.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2151/parecer_comissoes_sb_001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2151/parecer_comissoes_sb_001.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao SUBSTITUTIVO 01 PL 127/2019.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2304/parecer_comissoes_sb_005.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2304/parecer_comissoes_sb_005.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao SUBSTITUTIVO 02 PL 028/2020.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2387/parecer_comissoes_sb_008.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2387/parecer_comissoes_sb_008.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao SUBSTITUTIVO 01 PL 051/2020.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2401/parecer_comissoes_subs_02_-_pl052.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2401/parecer_comissoes_subs_02_-_pl052.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição Justiça e Redação ao Substitutivo nº 02/2020 ao Projeto de Lei nº 52/2020.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2773/parecer_comissoes_pl_094.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2773/parecer_comissoes_pl_094.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao SUBSTITUTIVO 01 PL 094/2020.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>10126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2241/parecer_comissoes_veto_126_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2241/parecer_comissoes_veto_126_2019.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 126/2019.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>11050</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2431/parecer_comissoes_veto_050_2020_aqoETlV.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2431/parecer_comissoes_veto_050_2020_aqoETlV.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 050/2020.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>11052</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2511/parecer_comissoes_veto_052_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2511/parecer_comissoes_veto_052_2020.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 052/2020.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>11054</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2470/parecer_comissoes_veto_054_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2470/parecer_comissoes_veto_054_2020.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição Justiça e Redação ao VETO ao PL 054/2020.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>11100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2736/parecer_comissoes_emenda_pl_069_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2736/parecer_comissoes_emenda_pl_069_2020.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças à EMENDA 01 ao PL 069/2020 - LDO 2021.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>12016</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2275/parecer_cof__contas_pmic_2016_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2275/parecer_cof__contas_pmic_2016_-.pdf</t>
   </si>
   <si>
     <t>Parecer DESFAVORÁVEL da Comissão de Orçamento e Finanças às CONTAS PMIC 2016.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>PARJU</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Dr.ª CAMILA NAOMY UETI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2074/parecer_juridico_pl_004.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2074/parecer_juridico_pl_004.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2075/parecer_juridico_pl_005.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2075/parecer_juridico_pl_005.pdf</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2147/parecer_juridico_pl_008.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2147/parecer_juridico_pl_008.pdf</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2162/parecer_juridico_pl_021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2162/parecer_juridico_pl_021.pdf</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2200/parecer_juridico_pl_026.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2200/parecer_juridico_pl_026.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao Substitutivo 001 PL 026/2020 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2199/parecer_juridico_pl_027.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2199/parecer_juridico_pl_027.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 027/2020 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2318/parecer_juridico_pl_028.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2318/parecer_juridico_pl_028.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 028/2020 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2232/parecer_juridico_pl_031.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2232/parecer_juridico_pl_031.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 031 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2281/parecer_juridico_pl_040.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2281/parecer_juridico_pl_040.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao Projeto de Lei nº 40/2020 - Se manifesta pela constitucionalidade, com ressalvas.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2321/parecer_juridico_pl_042.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2321/parecer_juridico_pl_042.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 042/2020 se manifesta pela inconstitucionalidade.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2320/parecer_juridico_pl_043.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2320/parecer_juridico_pl_043.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 043/2020 se manifesta pela constitucionalidade e legalidade.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2319/parecer_juridico_pl_044.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2319/parecer_juridico_pl_044.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 044/2020 se manifesta pela inconstitucionalidade</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2356/parecer_juridico_pl_050.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2356/parecer_juridico_pl_050.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 050/2020 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_juridico_pl_051_AVTL9b8.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_juridico_pl_051_AVTL9b8.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 051/2020 opina pela CONSTITUCIONALIDADE, porém ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2388/parecer_juridico_pl_054.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2388/parecer_juridico_pl_054.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 054/2020 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2403/parecer_juridico_pl_057.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2403/parecer_juridico_pl_057.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 057/2020 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2515/parecer_juridico_pl_070.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2515/parecer_juridico_pl_070.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao Projeto de Lei nº 70/2020, se manifesta pela constitucionalidade, porém ilegalidade por infringência à Lei das Eleições (Lei Federal nº 9.504/97)</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2516/parecer_juridico_pl_071.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2516/parecer_juridico_pl_071.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao Projeto de Lei nº 71/2020, se manifesta pela INCONSTITUCIONALIDADE do Projeto, por Vício de Iniciativa.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2628/parecer_juridico_pl_078.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2628/parecer_juridico_pl_078.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 078/2020 se manifesta pela INCONSTITUCIONALIDADE e ILEGALIDADE e do Projeto.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2389/parecer_juridico_st_002_pl_052_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2389/parecer_juridico_st_002_pl_052_2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao Substitutivo 002 PL 052/2020 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2135/parecer_juridico_st_001_pl_126_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2135/parecer_juridico_st_001_pl_126_2019.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao Substitutivo 001 PL 126/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2136/parecer_juridico_st_001_pl_127_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2136/parecer_juridico_st_001_pl_127_2019.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao Substitutivo 001 PL 127/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2302/parecer_juridico_st_002_pl_028_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2302/parecer_juridico_st_002_pl_028_2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao Substitutivo 002 PL 028/2020 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2375/parecer_juridico_st_002_pl_052_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2375/parecer_juridico_st_002_pl_052_2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao Substitutivo 001 PL 052/2020 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2468/parecer_juridico_pl_057_-_retratacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2468/parecer_juridico_pl_057_-_retratacao.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao Projeto de Lei nº 57/2020, se manifesta pela constitucionalidade, porém ilegalidade diante da infringência à Lei das Eleições (Lei Federal nº 9.504/97)</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>PJRET</t>
   </si>
   <si>
     <t>Parecer Jurídico Retratativo</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2561/parecer_juridico_pl_070_-_retratacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2561/parecer_juridico_pl_070_-_retratacao.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 070/2020 se manifesta pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2156/pdl_001_20_fabiano_-_benedito_apolonio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2156/pdl_001_20_fabiano_-_benedito_apolonio.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR BENEDITO APOLÔNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2242/pdl_002_20_mesa_-_covid_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2242/pdl_002_20_mesa_-_covid_19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS  EMERGENCIAIS DE PREVENÇÃO DE CONTÁGIO PELO COVID-19, NO ÂMBITO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2490/pdl_003_20_mesa_-_covid.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2490/pdl_003_20_mesa_-_covid.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS EMERGENCIAIS DE PREVENÇÃO DE CONTÁGIO PELO SARS-COV-2, NO ÂMBITO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2497/pdl_004_20_-_mig_-_tdc.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2497/pdl_004_20_-_mig_-_tdc.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE ILHA COMPRIDA A EXCELENTÍSSIMA SENHORA ROSANA DE OLIVEIRA VALLE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2498/pdl_005_20_-_mig_-_titulo_de_cidadao_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2498/pdl_005_20_-_mig_-_titulo_de_cidadao_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO EXCELENTÍSSIMO SENHOR JAIR MESSIAS BOLSONARO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2518/projeto_de_decreto_legislativo_-_titulo_de_cidadao_deputado_rodrigo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2518/projeto_de_decreto_legislativo_-_titulo_de_cidadao_deputado_rodrigo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão ao deputado estadual Rodrigo Moraes</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2786/pdl_007_20_-_andressa_-_titulo_de_comenda_aos_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2786/pdl_007_20_-_andressa_-_titulo_de_comenda_aos_pioneiros.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE COMENDA DOS PIONEIROS A IZABEL ALVES DE ARAÚJO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2787/pdl_008_20_-_andressa_-_titulo_de_merito_municipalista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2787/pdl_008_20_-_andressa_-_titulo_de_merito_municipalista.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MÉRITO MUNICIPALISTA A RONALDO CORREA FELISARDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2788/pdl_009_20_-_andressa_-_titulo_de_cidadao_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2788/pdl_009_20_-_andressa_-_titulo_de_cidadao_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SR. ORLANDO GALANTE ROLLO  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>GERALDINO JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2027/proj_001_20_reajuste_salarial_pmic_tfoy7Ca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2027/proj_001_20_reajuste_salarial_pmic_tfoy7Ca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 803, DE 03 DE MARÇO DE 2010 E SEUS ANEXOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2024/proj_002_20_reajuste_ticket_alimentacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2024/proj_002_20_reajuste_ticket_alimentacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO VALOR DO CARTÃO ALIMENTAÇÃO, DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2028/proj_003_20_-vr_pmic.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2028/proj_003_20_-vr_pmic.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALOR DO AUXÍLIO ALIMENTAÇÃO INSTITUÍDO PELA LEI MUNICIPAL Nº 1270, DE 23 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2034/proj_004_20_-_vr_licenca_saude_pmic_uByxlEc.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2034/proj_004_20_-_vr_licenca_saude_pmic_uByxlEc.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO DA LEI MUNICIPAL Nº 1270/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2035/proj_005_20_-_vr_licenca_saude_pmic_At9h137.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2035/proj_005_20_-_vr_licenca_saude_pmic_At9h137.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO DA LEI MUNICIPAL Nº 1271/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2036/proj_006_20_-_repasse_recursos_apae_e_crescer_p_XoIVK4k.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2036/proj_006_20_-_repasse_recursos_apae_e_crescer_p_XoIVK4k.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS PARA ENTIDADES SEM FINS LUCRATIVOS, DURANTE O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2054/proj_007_20_-_pavimento_tecnico_acima_do_6o.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2054/proj_007_20_-_pavimento_tecnico_acima_do_6o.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL N° 092 DE 19 DE SETEMBRO DE 1994, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2071/proj_008_20_-_adote_um_ponto_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2071/proj_008_20_-_adote_um_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOTE UM PONTO DE ÔNIBUS NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2087/proj_009_20_-_alt_lei_803.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2087/proj_009_20_-_alt_lei_803.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL N° 803, DE 03 DE MARÇO DE 2010 E SEUS ANEXOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2088/proj_010_20_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2088/proj_010_20_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2089/proj_011_20_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2089/proj_011_20_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2090/proj_012_20_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2090/proj_012_20_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2091/proj_013_20_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2091/proj_013_20_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2092/proj_014_20_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2092/proj_014_20_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2093/proj_015_20_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2093/proj_015_20_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2094/proj_016_20_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2094/proj_016_20_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2095/proj_017_20_-_convenio_oss_oscip_Jv8J7fz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2095/proj_017_20_-_convenio_oss_oscip_Jv8J7fz.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A REPASSAR VERBAS, ATRAVÉS DE CELEBRAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE ILHA COMPRIDA_x000D_
 E ORGANIZAÇÕES DA SOCIEDADE CIVIL, ENTIDADES SEM FINS LUCRATIVOS, OSS OU ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO -OSCIP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2126/proj_018_20_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2126/proj_018_20_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2127/proj_019_20_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2127/proj_019_20_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2129/proj_020_20_credito_quero_quero.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2129/proj_020_20_credito_quero_quero.pdf</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2132/proj_021_20_mao_de_obra_local.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2132/proj_021_20_mao_de_obra_local.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE ESTÍMULO A CONTRATAÇÃO DE MÃO DE OBRA LOCAL PELAS EMPRESAS PRESTADORAS DE SERVIÇOS E EXECUTORAS DE OBRAS PÚBLICAS NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2157/proj_022_20_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2157/proj_022_20_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2158/proj_023_20_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2158/proj_023_20_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2155/proj_024_20_mes_da_mulher.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2155/proj_024_20_mes_da_mulher.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS DA MULHER NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2154/proj_025_20_jogos_3a_idade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2154/proj_025_20_jogos_3a_idade.pdf</t>
   </si>
   <si>
     <t>INSTITUI OS ‘JOGOS MUNICIPAIS DA MELHOR IDADE’ NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2165/proj_026_20_alt_lei_803.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2165/proj_026_20_alt_lei_803.pdf</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2179/proj_027_20_caderneta_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2179/proj_027_20_caderneta_saude.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE EXIGÊNCIA DO CARTÃO OU CADERNETA DE SAÚDE NO ATO DE MATRICULA NA REDE MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2195/proj_028_20_ficha_limpa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2195/proj_028_20_ficha_limpa.pdf</t>
   </si>
   <si>
     <t>INSTITUI A “FICHA LIMPA MUNICIPAL” NA NOMEAÇÃO DE SERVIDORES EM CARGOS COMISSIONADOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA, AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO E DO PODER LEGISLATIVO, NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2214/proj_029_20_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2214/proj_029_20_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2215/proj_030_20_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2215/proj_030_20_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2203/proj_031_20_rastreador_veicular_eBgxjXa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2203/proj_031_20_rastreador_veicular_eBgxjXa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE DISPOSITIVO RASTREADOR NOS VEÍCULOS OFICIAIS (GPS), DE PROPRIEDADE DO MUNICÍPIO DE ILHA COMPRIDA OU A SERVIÇO DO MESMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2229/proj_032_20_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2229/proj_032_20_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2230/proj_033_20_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2230/proj_033_20_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2231/proj_034_20_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2231/proj_034_20_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>ROBERTO FRAJOLA, ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, FABIO TONON, MIG, MOZART SILVESTRE, OSVALDINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2252/proj_035_20_corte_de_agua.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2252/proj_035_20_corte_de_agua.pdf</t>
   </si>
   <si>
     <t>PROÍBE A INTERRUPÇÃO NO FORNECIMENTO DE ÁGUA PELA SABESP NO MUNICÍPIO DE ILHA COMPRIDA ATÉ O DIA 30 DE JUNHO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2259/proj_036_20_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2259/proj_036_20_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2266/proj_037_20_reorganizacao_magisterio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2266/proj_037_20_reorganizacao_magisterio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS III E IV DA LEI Nº 1623, DE 13 DE SETEMBRO DE 2019 (REORGANIZAÇÃO DO PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE ILHA COMPRIDA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2267/proj_038_20_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2267/proj_038_20_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2268/proj_039_20_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2268/proj_039_20_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2274/proj_040_20_isencao_iptu_ponta_da_praia_8Z0mxf5.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2274/proj_040_20_isencao_iptu_ponta_da_praia_8Z0mxf5.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE IPTU AOS MORADORES DA PONTA DA PRAIA, INSERIDA EM ZONA DE PROTEÇÃO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2314/proj_041_20_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2314/proj_041_20_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2290/proj_042_20_bloq.__ar_hidrometros_CudOQnj.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2290/proj_042_20_bloq.__ar_hidrometros_CudOQnj.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ÁGUA RESIDENCIAL OU COMERCIAL.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2291/proj_043_20_transmissao_licitacoes_xfBbKo5.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2291/proj_043_20_transmissao_licitacoes_xfBbKo5.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSMISSÃO AO VIVO, VIA INTERNET, DE TODAS AS LICITAÇÕES REALIZADAS NOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2293/proj_044_20_auxilio_emergencial_FgEracp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2293/proj_044_20_auxilio_emergencial_FgEracp.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA MUNICIPAL DE AUXÍLIO EMERGENCIAL ÀS FAMÍLIAS COM CRIANÇAS MATRICULADAS NA REDE MUNICIPAL DE ESCOLAS E CRECHES PÚBLICAS DE ILHA COMPRIDA DURANTE A PANDEMIA DO COVID-19 (CORONAVÍRUS), E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2315/proj_045_20_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2315/proj_045_20_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2316/proj_046_20_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2316/proj_046_20_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2317/proj_047_20_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2317/proj_047_20_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2336/proj_048_20_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2336/proj_048_20_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2337/proj_049_20_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2337/proj_049_20_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2338/proj_050_20_-_regulamenta_o_comercio_de_produtos_usados.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2338/proj_050_20_-_regulamenta_o_comercio_de_produtos_usados.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAMENTAÇÃO O COMÉRCIO DE PRODUTOS USADOS E PEÇAS USADAS NO MUNICÍPIO DE ILHA COMPRIDA-SP.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2349/proj_051_20_-_descarte_de_entulhos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2349/proj_051_20_-_descarte_de_entulhos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO DE DESCARTE DE ENTULHOS E RESÍDUOS SÓLIDOS EM LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2353/proj_052_20_isencao_de_taxa_nPoheOg.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2353/proj_052_20_isencao_de_taxa_nPoheOg.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE ISENÇÃO DA TAXA DE ALVARÁ NO ANO DE 2020, AOS TAXISTAS DEVIDAMENTE REGULAMENTADOS NO MUNICÍPIO DE ILHA COMPRIDA, COMO MEDIDA DE APOIO EMERGENCIAL A ESSES PROFISSIONAIS LIBERAIS, AFETADOS PELA PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2355/pl_53_2020_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2355/pl_53_2020_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2367/proj_054_20_-_distr._gas_liquifeito_0nID9Rh.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2367/proj_054_20_-_distr._gas_liquifeito_0nID9Rh.pdf</t>
   </si>
   <si>
     <t>REVOGA O INCISO V, DO ARTIGO 2º DA LEI MUNICIPAL Nº 494 DE 07 DE JUNHO DE 2004.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2374/proj_055_20_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2374/proj_055_20_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2398/proj_056_20_revoga_e_altera_leis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2398/proj_056_20_revoga_e_altera_leis.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 1659, DE 11 DE DEZEMBRO DE 2019, E ALTERAÇÃO DA LEI MUNICIPAL Nº 803, DE 03 DE MARÇO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2393/proj_57_20_isencao_de_taxas_LbDmQmI.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2393/proj_57_20_isencao_de_taxas_LbDmQmI.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DAS TAXAS DE ALVARÁS E LICENÇAS DE FUNCIONAMENTO, NOS ANOS DE 2020 E 2021, PARA TODOS AQUELES QUE DEPENDAM DELAS PARA O EXERCÍCIO DE SUAS ATIVIDADES, DESDE QUE ESTEJAM DEVIDAMENTE REGULARIZADOS NO MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2404/proj_058_altera_gratificacoes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2404/proj_058_altera_gratificacoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE GRATIFICAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2416/proj_059_20_-_distr._gas_liquifeito_lR8D2Dy.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2416/proj_059_20_-_distr._gas_liquifeito_lR8D2Dy.pdf</t>
   </si>
   <si>
     <t>DISPÕE	SOBRE	ALTERAÇÃO	DA	LEI	Nº 494/2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2429/proj_060_20_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2429/proj_060_20_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2428/proj_061_20_-_dev._duodecimo_9O9meRk.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2428/proj_061_20_-_dev._duodecimo_9O9meRk.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DEVOLUÇÃO ANTECIPADA DO DUODÉCIMO DA CÂMARA MUNICIPAL AO PODER EXECUTIVO EM FUNÇÃO DA PANDEMIA DO NOVO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2453/plo62_20_credadicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2453/plo62_20_credadicional.pdf</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2452/proj_063_20_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2452/proj_063_20_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2456/proj_064_20_-_credito_adicional_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2456/proj_064_20_-_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2493/proj_065_parcelamento_sabesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2493/proj_065_parcelamento_sabesp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR O PARCELAMENTO PERANTE A SABESP, OFERECENDO QUOTAS PARTES DE ICMS COMO GARANTIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2494/proj_066_apae.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2494/proj_066_apae.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE/ILHA COMPRIDA, PARA TRANSFERÊNCIA DE RECURSO FINANCEIRO DE CUSTEIO, PROVENIENTE DE EMENDA PARLAMENTAR, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2495/proj_067_situacao_emergencia_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2495/proj_067_situacao_emergencia_araca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE SITUAÇÃO DE EMERGÊNCIA PÚBLICA E RECUPERAÇÃO, EM VIRTUDE DA EROSÃO COSTEIRA, O TRECHO ENTRE O BALNEÁRIO ARAÇÁ E A PONTA DA PRAIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2514/proj_068_20_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2514/proj_068_20_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2549/proj_069_20_-_diretrizes_orcamentarias_para_2021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2549/proj_069_20_-_diretrizes_orcamentarias_para_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>DANIEL RAMOS, FABIANO PEREIRA, MOZART SILVESTRE, OSVALDINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2496/proj_070_20_-_parcelamento_alvaras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2496/proj_070_20_-_parcelamento_alvaras.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PERMISSÃO AO PODER EXECUTIVO MUNICIPAL PARA PARCELAR O RECEBIMENTO DOS VALORES REFERENTES AO ALVARÁ DE LICENÇA E LOCALIZAÇÃO DO COMÉRCIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2501/proj_071_20_-_calcada_ludica.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2501/proj_071_20_-_calcada_ludica.docx.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "CALÇADA LÚDICA"NO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2534/proj_072_20_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2534/proj_072_20_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2538/proj_073_20_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2538/proj_073_20_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2550/proj_074_20_-_parcelamento_sabesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2550/proj_074_20_-_parcelamento_sabesp.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PARCELAMENTO PERANTE A SABESP, OFERECENDO QUOTAS PARTES DE ICMS COMO GARANTIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2552/proj_075_20_-_terreno_cedido_para_torre_da_policia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2552/proj_075_20_-_terreno_cedido_para_torre_da_policia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO DE USO DE BEM PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2551/proj_076_20_-_dispoe_sobre_alteracao_de_lei.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2551/proj_076_20_-_dispoe_sobre_alteracao_de_lei.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1.458, DE 16 DE FEVEREIRO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2562/proj_077_20_-_credito_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2562/proj_077_20_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2589/proj_078_20_-_alteracao_da_lei_1241.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2589/proj_078_20_-_alteracao_da_lei_1241.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 1241 DE 22 DE SETEMBRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2714/proj_079_20_-_estima_receita_e_fixa_despesas_para_2021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2714/proj_079_20_-_estima_receita_e_fixa_despesas_para_2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ILHA COMPRIDA PARA O EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2605/proj_080_20_-_credito_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2605/proj_080_20_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2629/proj_081_20_-_credito_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2629/proj_081_20_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2653/proj_082_20_-_consorcio_consaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2653/proj_082_20_-_consorcio_consaude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DA RESOLUÇÃO N° 004/2020 DA ASSEMBLEIA GERAL DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO RIBEIRA_x000D_
 E LITORAL SUL - CONSAUDE.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2654/proj_083_20_-_convenio_detran.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2654/proj_083_20_-_convenio_detran.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE ILHA COMPRIDA A CELEBRAR CONVÊNIO COM O DEPARTAMENTO ESTADUAL DE TRÂNSITO – DETRAN-SP – PROGRAMA RESPEITO À VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2655/proj_084_20_-_credito_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2655/proj_084_20_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2667/proj_085_20_-_credito_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2667/proj_085_20_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2719/proj_086_20_-_convenio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2719/proj_086_20_-_convenio.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE ILHA COMPRIDA A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DOS MANEJADORES DE PRODUTORES DE PLANTAS NATIVAS DE ILHA COMPRIDA - AMPIC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2720/proj_087_20_-_credito_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2720/proj_087_20_-_credito_adicional.pdf</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2752/proj_088_20_-_alteracao_da_lei_494.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2752/proj_088_20_-_alteracao_da_lei_494.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 494 DE 07 DE JUNHO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2764/proj_089_20_credito_adicional.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2764/proj_089_20_credito_adicional.pdf</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2765/proj_090_20_permissao_de_uso.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2765/proj_090_20_permissao_de_uso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER PERMISSÃO A TÍTULO ONEROSO DE USO DE BEM PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2767/proj_091_20_-_credito_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2767/proj_091_20_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2768/proj_092_20_-_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2768/proj_092_20_-_supl.pdf</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2769/proj_093_20_-_credito_especial.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2769/proj_093_20_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2770/proj_094_20_-_imovel_policia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2770/proj_094_20_-_imovel_policia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM PÚBLICO MUNICIPAL QUE ESPECIFICA, E AUTORIZA A PROCEDER COM A ALIENAÇÃO, MEDIANTE DOAÇÃO A FAZENDA DO ESTADO DE SÃO PAULO COM DESTINO A SECRETARIA DE SEGURANÇA PÚBLICA E DIRECIONADO À POLÍCIA MILITAR DO ESTADO DE SÃO PAULO PARA INSTALAÇÃO DE UNIDADE DA POLÍCIA MILITAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2774/proj_095_20_-_osvaldo_nome_de_rua.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2774/proj_095_20_-_osvaldo_nome_de_rua.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO INOMINADO LOCALIZADO NO BALNEÁRIO PEDRINHAS, DE VIELA ALCEU LISBOA, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2789/proj_096_20_-_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2789/proj_096_20_-_supl.pdf</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2025/proj_res_01_20_mesa_0xuXxJq.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2025/proj_res_01_20_mesa_0xuXxJq.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2026/proj_res_02_20_mesa_f686IiC.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2026/proj_res_02_20_mesa_f686IiC.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA TABELA I DA RESOLUÇÃO Nº 215 (QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE ILHA COMPRIDA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2053/proj_res_03__20_mesa_M74FLFr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2053/proj_res_03__20_mesa_M74FLFr.pdf</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2123/proj_res_04_20_mesa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2123/proj_res_04_20_mesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2202/proj_res_05_20_mig_tallada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2202/proj_res_05_20_mig_tallada.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 115 DO REGIMENTO INTERNO DA CASA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2256/proj_res_06_20_-_mesa_YnqOUdI.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2256/proj_res_06_20_-_mesa_YnqOUdI.pdf</t>
   </si>
   <si>
     <t>Comissão COVID</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2384/proj_res_07_20_-_mesa_oWepjO0.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2384/proj_res_07_20_-_mesa_oWepjO0.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE COMISSÃO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2510/pr-feira-sustentavel.docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2510/pr-feira-sustentavel.docx</t>
   </si>
   <si>
     <t>INSTITUI A ''FEIRA DE NEGÓCIOS SUSTENTÁVEIS NO MUNICÍPIO DE ILHA COMPRIDA.''</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2577/proj_res_09_20_-_mesa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2577/proj_res_09_20_-_mesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DE EMPREGO EM COMISSÃO DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2578/proj_res_10_20_-_mesa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2578/proj_res_10_20_-_mesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA RESOLUÇÃO Nº 216 DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2579/proj_res_11_20_-_mesa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2579/proj_res_11_20_-_mesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUPLEMENTAÇÃO DE VERBA NO ORÇAMENTO DA CÂMARA COM ANULAÇÃO PARCIAL DE DOTAÇÕES DO ORÇAMENTO.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2694/proj_res_12_20_-_mesa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2694/proj_res_12_20_-_mesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO DOS SENHORES VEREADORES DA CÂMARA MUNICIPAL DE ILHA COMPRIDA PARA A LEGISLATURA 2021 à 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2749/proj_res_13_20_-_mesa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2749/proj_res_13_20_-_mesa.pdf</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2069/req_001_20_frajola_-_gastos_ilha_verao_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2069/req_001_20_frajola_-_gastos_ilha_verao_2020.pdf</t>
   </si>
   <si>
     <t>Requer prestação de contas dos gastos do Ilha Verão 2020.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2080/req_002_20_tonon_-_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2080/req_002_20_tonon_-_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>REQUERO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa de Leis informações  em relação às Câmeras de Vigilância do município.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2112/req_003_20_frajola_-_licencas_praca_artesanato_iBVXvo4.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2112/req_003_20_frajola_-_licencas_praca_artesanato_iBVXvo4.pdf</t>
   </si>
   <si>
     <t>Requer, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa de Leis informações em relação às Licenças para colocação de barracas na Praça de Artesanato, bem como os critérios adotados para emissão das respectivas licenças.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2113/req_004_20_andressa_-_acessibilidade_pontos_de__mzQpJN5.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2113/req_004_20_andressa_-_acessibilidade_pontos_de__mzQpJN5.pdf</t>
   </si>
   <si>
     <t>REQUEIRO INFORMAÇÕES A RESPEITO DO PROJETO DE ACESSIBILIDADE PARA DEFICIENTES NOS PONTOS DE ÔNIBUS A SEREM INSTALADOS NO MUNICÍPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2133/req_005_20_frajola_-_resp.tecnica_estrutura_carnaval.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2133/req_005_20_frajola_-_resp.tecnica_estrutura_carnaval.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais,  que oficie-se o Senhor Prefeito Municipal para que encaminhe URGENTE cópia da Anotação de Responsabilidade Técnica de toda a estrutura de som, palco e luz que será utilizada nas festividades do Carnaval 2020.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2134/req_006_20_frajola_-_laudo_tecn._ponte_laercio_ribeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2134/req_006_20_frajola_-_laudo_tecn._ponte_laercio_ribeiro.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, que oficie-se o Senhor Prefeito Municipal para que informe sobre laudo técnico estrutural que garanta a segurança da utilização da Ponte Laércio Ribeiro.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2137/req_007_20_frajola_-_cetesb_sobre_empresa_banhe_OaYq2SV.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2137/req_007_20_frajola_-_cetesb_sobre_empresa_banhe_OaYq2SV.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, que oficie-se a CETESB, para que informe a esta Casa de Leis se a empresa Saletti Indústria e Comércio de Artefatos de Fibra LTDA  possui licença de operação vigente para atividades de locação de banheiros químicos.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2138/req_008_20_frajola_-_salleti_sobre__descarte_ba_Zd0HiSc.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2138/req_008_20_frajola_-_salleti_sobre__descarte_ba_Zd0HiSc.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, que oficie-se a empresa Saletti Industria e Comercio de Artefatos de Fibra LTDA, para que envie a esta Casa de Leis informações sobre o local em que despeja os dejetos oriundos dos banheiros públicos locados em Ilha Comprida.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2143/req_009_20_tonon_-_informacoes_transcontilha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2143/req_009_20_tonon_-_informacoes_transcontilha.pdf</t>
   </si>
   <si>
     <t>REQUERO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa de Leis, Informações em relação a empresa Viação Transcontilha.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2168/req_010_20_frajola_-_processos_admistrativos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2168/req_010_20_frajola_-_processos_admistrativos.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre concessão de incorporações salariais em contrariedade a legislação vigente.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2145/req_011_20_daniel_-_retira_pl_04_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2145/req_011_20_daniel_-_retira_pl_04_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei Nº 004/2020.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2146/req_012_20_daniel_-_retira_pl_05_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2146/req_012_20_daniel_-_retira_pl_05_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei Nº 005/2020.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2183/req_013_20_andressa_-_conselho_protecao_animais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2183/req_013_20_andressa_-_conselho_protecao_animais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo informações sobre atividades do CONSELHO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS e sobre o  FUNDO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS no Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2186/req_014_20_mozart_-_inform._sinalizacao_ruas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2186/req_014_20_mozart_-_inform._sinalizacao_ruas.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto a sinalização de vias públicas e expansão desse serviço para bairros mais distantes da região central do município.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2187/req_015_20_andressa_-_reciclagem_de_lixo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2187/req_015_20_andressa_-_reciclagem_de_lixo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DA COLETA SELETIVA NO MUNICÍPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2204/req_016_20_frajola_-_inform._carnaval_45H6VjU.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2204/req_016_20_frajola_-_inform._carnaval_45H6VjU.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre transferência de recursos a entidade carnavalesca.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2205/req_017_20_frajola_-_inform._camarote_II2zpJc.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2205/req_017_20_frajola_-_inform._camarote_II2zpJc.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre arrecadação do camarote em Ilha em Comprida</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2206/req_018_20_frajola_-_gasto_combustivel_9XsFmQT.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2206/req_018_20_frajola_-_gasto_combustivel_9XsFmQT.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre gastos com combustíveis em Ilha Comprida.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2207/req_019_20_frajola_-_reforma_porto_da_balsa_OWCIhbu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2207/req_019_20_frajola_-_reforma_porto_da_balsa_OWCIhbu.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre sobre obras de intervenção no Porto da Balsa e na Avenida 27 de outubro.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2224/req_020_20_andressa_-_inform._corona_virus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2224/req_020_20_andressa_-_inform._corona_virus.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Chefe do Executivo sobre campanhas e posicionamentos oficiais sobre a prevenção ao Coronavírus (COVID-19) na cidade de Ilha Comprida.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2236/req_021_20_andressa_-_inform._apoio_trabalhador_TTJkHGK.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2236/req_021_20_andressa_-_inform._apoio_trabalhador_TTJkHGK.pdf</t>
   </si>
   <si>
     <t>REQUEIRO INFORMAÇÕES A RESPEITO DAS PROVIDÊNCIAS QUE SERÃO TOMADAS POR PARTE DA PREFEITURA PARA AMENIZAR OS PREJUÍZOS FINANCEIROS DAQUELES COMERCIANTES, TRABALHADORES E AUTÔNOMOS DO MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2237/req_022_20_fabiano_-_inform._manutencao_setor_s_Nl2yD6o.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2237/req_022_20_fabiano_-_inform._manutencao_setor_s_Nl2yD6o.pdf</t>
   </si>
   <si>
     <t>REQUEIRO nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa de Leis, quais medidas a administração municipal tomará para que não falte os serviços de manutenção e saúde.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2243/req_023_20_frajola_-_publicacao_portarias_servi_eSB9ljE.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2243/req_023_20_frajola_-_publicacao_portarias_servi_eSB9ljE.pdf</t>
   </si>
   <si>
     <t>Solicita publicação de portarias no Diário Oficial Municipal</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>ROBERTO FRAJOLA, ANDRESSA CERONI, FABIO TONON</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2244/req_024_20_frajola_-_comissao_covid-19_tgr7DPZ.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2244/req_024_20_frajola_-_comissao_covid-19_tgr7DPZ.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO ESPECIAL DE ACOMPANHAMENTO DAS AÇÕES DE ENFRENTAMENTO AO COVID-19</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2273/req_025_20_frajola_-_inform._programa_litoral___U0h3QoF.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2273/req_025_20_frajola_-_inform._programa_litoral___U0h3QoF.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Programa Litoral Sustentável em Ilha Comprida</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2280/req_026_20_frajola_-_procon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2280/req_026_20_frajola_-_procon.pdf</t>
   </si>
   <si>
     <t>Requer ao DOUTOR FERNANDO CAPEZ – SECRETÁRIO ESTADUAL DE DEFESA DO CONSUMIDOR e a FUNDAÇÃO PROCON para que promova ação de fiscalização nos estabelecimentos comerciais do ramo de supermercados e que vendam gás liquefeito de petróleo em Ilha Comprida.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2288/req_027_20_mig_-_retira_pr_05_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2288/req_027_20_mig_-_retira_pr_05_2020.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Resolução Nº 05/2020.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2292/req_028_20_andressa_-_recuperacao_economica_07NSdOg.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2292/req_028_20_andressa_-_recuperacao_economica_07NSdOg.pdf</t>
   </si>
   <si>
     <t>REQUEIRO INFORMAÇÕES A RESPEITO DE PROVIDENCIAS PARA CRIAÇÃO DO PLANO DE RECUPERAÇÃO ECONÔMICA NO MUNICÍPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2299/req_029_20_tonon-_inform._fossas_septicas_N4T2yaA.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2299/req_029_20_tonon-_inform._fossas_septicas_N4T2yaA.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa de Leis, em relação as autorizações para instalações de fossas sépticas no município.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2303/req_030_20_mig_-_retira_subs.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2303/req_030_20_mig_-_retira_subs.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Substitutivo nº 01 ao Projeto de Lei nº 28/2020</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2308/req_031_20_frajola_-_solicita_informacoes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2308/req_031_20_frajola_-_solicita_informacoes.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre pagamentos de serviços de locução de evento durante a pandemia do novo coronavírus.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2309/req_032_20_frajola_-_inform._controladores_de_a_JngJeFf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2309/req_032_20_frajola_-_inform._controladores_de_a_JngJeFf.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre pagamento de controladores de acesso na barreira sanitária de Ilha Comprida.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2310/req_033_andressa_-_falta_medicamentos_axWJtlT.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2310/req_033_andressa_-_falta_medicamentos_axWJtlT.pdf</t>
   </si>
   <si>
     <t>Requeiro Informações sobre a falta dos medicamentos no posto de saúde do Município de Ilha Comprida-SP.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2326/req_034_20_frajola_-_unicef.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2326/req_034_20_frajola_-_unicef.pdf</t>
   </si>
   <si>
     <t>Solicita informações à UNICEF.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2327/req_035_andress_-_informacoes_cdhu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2327/req_035_andress_-_informacoes_cdhu.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o termo de cooperação da CDHU com a interveniência da secretaria de estado de habitação e o município de Ilha Comprida.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2328/req_036_20_andressa_-_ubs_-_ultrassom.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2328/req_036_20_andressa_-_ubs_-_ultrassom.pdf</t>
   </si>
   <si>
     <t>Requer à mesa nos termos regimentais, seja oficiado Excelentíssimo Senhor Prefeito Municipal, para que viabilize a aquisição de um (01) aparelho de ultrassonografia para o UBS deste Município.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2341/req_037_-_tonon_-_av_beira_mar_-_baln_via..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2341/req_037_-_tonon_-_av_beira_mar_-_baln_via..pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa de Leis, em relação a Avenida Beira Mar do Balneário Viareggio.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2343/req_038_20_-_tonon_-_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2343/req_038_20_-_tonon_-_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa de Leis, em relação a Academia ao Ar Livre, localizada na Praça Lagoa do Adriana:</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2348/req_039_-_20_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2348/req_039_-_20_andressa.pdf</t>
   </si>
   <si>
     <t>Requer à mesa nos termos regimentais, seja oficiado Excelentíssimo Senhor Prefeito Municipal, para que encaminhe informações sobre Unidade de Saúde Boqueirão Sul.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2365/req_040_20_frajola_-_processo_abrigo_pontos_de__DeVZ9sW.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2365/req_040_20_frajola_-_processo_abrigo_pontos_de__DeVZ9sW.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre aquisição de pontos de ônibus</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2366/req_041_20_frajola_-_solicita_informacoes_sobrr_xdrbv9m.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2366/req_041_20_frajola_-_solicita_informacoes_sobrr_xdrbv9m.pdf</t>
   </si>
   <si>
     <t>Solicita informações pertinentes a queimadas em Ilha Comprida</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2382/req_042_-_frajola_-_laudo_ponta_da_praia_faYFspe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2382/req_042_-_frajola_-_laudo_ponta_da_praia_faYFspe.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre laudo da Ponta da Praia.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>ALEMÃO, FABIO TONON, MOZART SILVESTRE</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2383/req_043_-_alemao_-_comissao_especial_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2383/req_043_-_alemao_-_comissao_especial_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora  criação de Comissão Especial com finalidade de estudar e propor possíveis soluções às perdas de imóveis na região do Balneário Ponta da Praia.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2390/req_044_-_frajola_-_retira_pl_044_QFJkl00.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2390/req_044_-_frajola_-_retira_pl_044_QFJkl00.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei nº 44/2020</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2391/req_045_-_andressa_-_retira_pl_042.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2391/req_045_-_andressa_-_retira_pl_042.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei nº 42/2020</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2392/req_046_-_frajola_-_elektro_ycrioZA.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2392/req_046_-_frajola_-_elektro_ycrioZA.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Elektro</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2410/req_047_-_fabiano_-_base_correiros_araca_Voe5e5w.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2410/req_047_-_fabiano_-_base_correiros_araca_Voe5e5w.pdf</t>
   </si>
   <si>
     <t>Requeiro à Empresa Brasileira de Correios após ouvido o douto e soberano plenário, que informe sobre a possibilidade de ser instalada uma base Comunitária dos Correios no Balneário Araçá.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2411/req_048_-_frajola_-_exames_oftalmologicos_aFosbdk.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2411/req_048_-_frajola_-_exames_oftalmologicos_aFosbdk.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o Senhor Prefeito Municipal para que encaminhe cópia integral do Processo Administrativo que resultou na contratação da empresa CANGUSSU SAMPAIO CLINICA MEDICA LTDA, objetivando a realização de exames oftalmológicos, bem como, dê vistas a relação dos usuários com as respectivas datas e e/ou relatório de realização.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2412/req_049_-_frajola_-_tratamento_oncologico_t7onHax.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2412/req_049_-_frajola_-_tratamento_oncologico_t7onHax.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o Secretário Estadual de Saúde (Dr. José Henrique Germann Ferreira) e o Diretor Regional de Saúde (Sr. Nilson Rezende Lara) para que essa Casa com URGÊNCIA, sobre a previsão de retomada de todos os exames e procedimentos oncológicos dos pacientes do Vale do Ribeira, abrangendo inclusive exames relacionados a confirmação de novos diagnósticos.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2413/req_050_-_andressa_-_reparos_av.beira_mar_302y616.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2413/req_050_-_andressa_-_reparos_av.beira_mar_302y616.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre recuperação do asfalto da Avenida Beira Mar no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2414/req_051_-_andressa_-_inform._transporte_publico_N6fd2LD.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2414/req_051_-_andressa_-_inform._transporte_publico_N6fd2LD.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o transporte público no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2415/req_052_-_andressa_-_manut._veiculos_Jh27pbG.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2415/req_052_-_andressa_-_manut._veiculos_Jh27pbG.pdf</t>
   </si>
   <si>
     <t>Solicita informações e providências sobre manutenção e higienização da frota de veículos à disposição do município de Ilha Comprida.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2420/req_053_-_fabiano_-_ferradura_araca_jw6ktYJ.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2420/req_053_-_fabiano_-_ferradura_araca_jw6ktYJ.pdf</t>
   </si>
   <si>
     <t>Requer, que o departamento competente da Prefeitura Municipal, responda aos moradores do Balneário Araçá o que motivou o rebaixamento da “ferradura”, entrada principal do balneário.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2421/req_054_-_fabiano_-_insalubridade_xd64Z1z.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2421/req_054_-_fabiano_-_insalubridade_xd64Z1z.pdf</t>
   </si>
   <si>
     <t>Requeiro, que seja encaminhado ao Exmo. Sr. Prefeito do Município, providencias cabíveis, NO SENTIDO PAGAR O ADICIONAL DE INSALUBRIDADE no percentual de 10% a 40% de acordo com o grau de insalubridade, a todos os profissionais ligados a saúde, incluindo todos os servidores que direta ou indiretamente têm contato com o Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2422/req_055_-_fabiano_-_veiculo_coleta_YYcoNwf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2422/req_055_-_fabiano_-_veiculo_coleta_YYcoNwf.pdf</t>
   </si>
   <si>
     <t>REQUEIRO que seja encaminhado ao departamento competente, que esclareça por qual motivo está parada na oficina desde dezembro do ano passado o veículo KIA BONGO ANO 2009, que presta serviços de coleta seletiva.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2423/req_056_-_frajola_-_pagamento_medicos_tgDisis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2423/req_056_-_frajola_-_pagamento_medicos_tgDisis.pdf</t>
   </si>
   <si>
     <t>Requerimento - Solicita informações plantões médicos e pagamentos</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2433/req_057_-_andressa_-_combate_a_dengue.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2433/req_057_-_andressa_-_combate_a_dengue.pdf</t>
   </si>
   <si>
     <t>Solicita informações e providências sobre ações em Combate à Dengue no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2434/req_058_-_andressa_-_subsidios_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2434/req_058_-_andressa_-_subsidios_saude.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre atrasos nos subsídios dos servidores que prestam serviços médicos em nosso Município.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2489/req_059_-_andressa_-_retira_pl_057.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2489/req_059_-_andressa_-_retira_pl_057.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei nº 57/2020</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2492/oficio_231_cmic_-_encaminha_requerimento_convocacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2492/oficio_231_cmic_-_encaminha_requerimento_convocacao.pdf</t>
   </si>
   <si>
     <t>Convoca a Senhora Vanessa Cristina M. Gimenez, Diretora do Dpt. de Saúde, para prestar esclarecimentos sobre as ações de enfrentamento do COVID-19 e sobre os Postos de Saúde da Família.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2517/req_061_-_andressa_-_transporte_escolar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2517/req_061_-_andressa_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Solicita informações e providências sobre manutenção e higienização da frota de veículos destinados ao Transporte Escolar no município de Ilha Comprida-SP</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2535/req_062_-_andressa_-_reabertura_av._sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2535/req_062_-_andressa_-_reabertura_av._sao_paulo.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da reabertura da Av. São Paulo, no município de Ilha Comprida-SP</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2536/req_063_-_andressa_-_antena_vivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2536/req_063_-_andressa_-_antena_vivo.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da instalação da antena da empresa VIVO, no Balneário Viareggio, município de Ilha Comprida-SP.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2537/req_064_-_andressa_-_suplementacao_3milhoes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2537/req_064_-_andressa_-_suplementacao_3milhoes.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da suplementação contida no Projeto de Lei Nº 63/2020, no valor de R$ 3.230.528,00 (três milhões, duzentos e trinta mil e quinhentos e vinte e oito Reais) aprovado por maioria de votos pela Câmara Municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2558/req_065_-_tonon_-_vallesul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2558/req_065_-_tonon_-_vallesul.pdf</t>
   </si>
   <si>
     <t>REQUERO, nas formalidades regimentais, para que seja oficiada a empresa Vallesul Transporte e Turismo LTDA e ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa de Leis, em relação a linha intermunicipal que liga Iguape à Ilha Comprida.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2559/req_066_-_andressa_-_atend._medico_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2559/req_066_-_andressa_-_atend._medico_araca.pdf</t>
   </si>
   <si>
     <t>Requer à mesa nos termos regimentais, seja oficiado Excelentíssimo Senhor Prefeito Municipal, para que encaminhe a esta Casa de Leis informações sobre Reclamações e Denúncias acerca do atendimento médico no Posto de Saúde do Balneário Araçá.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2590/req_067_-_fabiano_-_justif._falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2590/req_067_-_fabiano_-_justif._falta.pdf</t>
   </si>
   <si>
     <t>REQUER ao Plenário,  nos termos do artigo 261 do Regimento Interno,  abono de ausência na 28ª Sessão Ordinária, realizada em 08/09/2020, em virtude de problemas de saúde, conforme atestado médico em anexo.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2619/req_068_-_fabiano_-_justif._falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2619/req_068_-_fabiano_-_justif._falta.pdf</t>
   </si>
   <si>
     <t>REQUER ao Plenário, nos termos do artigo 261 do Regimento Interno, abono de ausência na 29ª Sessão Ordinária, realizada em 15/09/2020, em virtude de problemas de saúde, conforme atestado médico em anexo.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2668/req_069_-_tonon_-_elektro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2668/req_069_-_tonon_-_elektro.pdf</t>
   </si>
   <si>
     <t>REQUERO, nas formalidades regimentais, para que seja oficiada a empresa ELEKTRO – Distribuidora de Energia para que envie a esta Casa de Leis informações em relação à Iluminação Pública de Ilha Comprida.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2669/req_070_-_tonon_-_moradores_de_rua.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2669/req_070_-_tonon_-_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>REQUERO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa de Leis, informações em relação as pessoas em situação de rua no município.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>Requer ao Plenário imediata manifestação de Pesar, e encaminhamento de Moção,  aos familiares de Rodrigo...</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2743/req_072_-_andressa_-_decoracao_natalina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2743/req_072_-_andressa_-_decoracao_natalina.pdf</t>
   </si>
   <si>
     <t>“Solicita informações sobre a decoração natalina no Município de Ilha Comprida SP.”</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2744/req_073_-_tonon_-_transporte_coletivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2744/req_073_-_tonon_-_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>REQUERO, nas formalidades regimentais, para que seja oficiado o Prefeito o Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR para que envie a esta Casa de Leis, informações em relação ao Transporte Coletivo Municipal.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2745/req_074_-_frajola_-_informa_sobre_placa_publicidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2745/req_074_-_frajola_-_informa_sobre_placa_publicidade.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre placa de publicidade</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2746/req_075_-_frajola_-_plantoes_medicos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2746/req_075_-_frajola_-_plantoes_medicos.pdf</t>
   </si>
   <si>
     <t>Solicita que o MPSP seja notificado sobre eventuais irregularidades</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2753/req_076_-_frajola_-_leis_1643_fibra_optica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2753/req_076_-_frajola_-_leis_1643_fibra_optica.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre descumprimento da Lei Municipal n° 1.643</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2757/req_077_-_tonon_-_obras_av._beira_mar_tropical-pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2757/req_077_-_tonon_-_obras_av._beira_mar_tropical-pedrinhas.pdf</t>
   </si>
   <si>
     <t>REQUERO, nas formalidades regimentais, para que seja oficiado o Prefeito o Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa de Leis, em relação à Avenida Beira Mar entre os Balneários Jardim Tropical e Pedrinhas.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2759/req_078_-_andressa_-_guarda_vidas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2759/req_078_-_andressa_-_guarda_vidas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Excelentíssimo Senhor Prefeito Municipal solicitando a possibilidade de direcionamento de guarda-vidas municipais, para a região da Ponta da Praia e para a região da Lagoa, localizada na Avenida Candapuí.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2760/req_079_-_andressa_-_atendimento_medico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2760/req_079_-_andressa_-_atendimento_medico.pdf</t>
   </si>
   <si>
     <t>REQUEIRO INFORMAÇÕES A RESPEITO DE ATENDIMENTO MÉDICO NO POSTO DE SAÚDE DO MUNICÍPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2761/req_080_-_frajola_-_remocao_funcionarios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2761/req_080_-_frajola_-_remocao_funcionarios.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre demissões, remoções e transferências de servidores municipais.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2802/req_081_-_frajola_-_informacoes_sobre__marilia_pinheiro_de_sousa_leite-_me.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2802/req_081_-_frajola_-_informacoes_sobre__marilia_pinheiro_de_sousa_leite-_me.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a empresa MARILIA PINHEIRO DE SOUSA LEITE-ME</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2813/req_082_-_andressa_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2813/req_082_-_andressa_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>justificativa a falta ocorrida na 41ªSessão Ordinária realizada em 15/12/2019, Vereadora Andressa Ceroni</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>RESRE</t>
   </si>
   <si>
     <t>Respostas Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2563/resre_001_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2563/resre_001_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 01/2020.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2443/resre_002_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2443/resre_002_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 02/2020.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2794/resre_004_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2794/resre_004_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 04/2020.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2449/resre_005_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2449/resre_005_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 05/2020.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2796/resre_006_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2796/resre_006_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 06/2020.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2473/resre_008_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2473/resre_008_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 08/2020.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2474/resre_009_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2474/resre_009_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 09/2020.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2447/resre_014_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2447/resre_014_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 14/2020.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2797/resre_019_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2797/resre_019_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 19/2020.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>Órgão/Instituição Estadual - OIE</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2311/resre_026_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2311/resre_026_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 26/2020.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/4005/resre_028_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/4005/resre_028_-2020.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 028/2020.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2446/resre_029_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2446/resre_029_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 29/2020.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2564/resre_032_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2564/resre_032_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 32/2020.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2358/resre_033_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2358/resre_033_-2020.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 33/2020.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2651/resre_035_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2651/resre_035_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 35/2020.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2799/resre_037_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2799/resre_037_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 37/2020.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2800/resre_038_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2800/resre_038_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 38/2020.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2444/resre_039_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2444/resre_039_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 39/2020.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2451/resre_040_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2451/resre_040_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 40/2020.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2445/resre_041_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2445/resre_041_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 41/2020.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2608/resre_042_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2608/resre_042_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 42/2020.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2435/resre_046_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2435/resre_046_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 46/2020.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2607/resre_048_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2607/resre_048_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 48/2020.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2793/resre_050_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2793/resre_050_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 50/2020.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2448/resre_051_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2448/resre_051_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 51/2020.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2798/resre_053_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2798/resre_053_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 53/2020.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/4006/resre_054_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/4006/resre_054_-2020.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 054/2020.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2801/resre_055_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2801/resre_055_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 55/2020.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>Sociedade Civil</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2441/respostasmedicos_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2441/respostasmedicos_1.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 56/2020 (Roberto Frajola).</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2792/resre_061_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2792/resre_061_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 61/2020.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2791/resre_062_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2791/resre_062_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 62/2020.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2652/resre_063_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2652/resre_063_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 63/2020.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2606/resre_064_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2606/resre_064_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 64/2020.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2790/resre_065_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2790/resre_065_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 65/2020.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2776/resre_075_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2776/resre_075_-2020.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 75/2020.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>Prefetura e outros órgãos municipais. - PREFORGM</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/3985/resre_081_-2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/3985/resre_081_-2020.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 081/2020.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2062/substitutivo_ao_projeto_de_lei_no_127.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2062/substitutivo_ao_projeto_de_lei_no_127.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 01 AO PL N° 127 "Cria o Programa Municipal de Prevenção ao Suicídio e de Promoção do Direito ao acesso à Saúde Mental entre Jovens e Adolescentes, e dá outras providências.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2063/substitutivo_n.1_ao_pl_126.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2063/substitutivo_n.1_ao_pl_126.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PL N°126 "Institui o Programa de Coleta Seletiva de Resíduos Sólidos e Reciclagem de Lixo na cidade de Ilha Comprida e dá outras providências”.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2198/substitutivo_n.1_ao_pl_026.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2198/substitutivo_n.1_ao_pl_026.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO 01 AO PL N° 026 "Dispõe sobre alterações da Lei Municipal n° 803, de 03 de março de 2010 e seus anexos e dá outras providências."</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2262/substitutivo_n.1_ao_pl_028.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2262/substitutivo_n.1_ao_pl_028.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PL Nº 28 - Institui a Ficha Limpa para nomeação de servidores em cargos comissionados no âmbito da administração pública do município e dá outras providências"</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2301/substitutivo_n._2_ao_pl_028.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2301/substitutivo_n._2_ao_pl_028.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 02 AO PL Nº 28 - Institui a Ficha Limpa para nomeação de servidores em cargos comissionados no âmbito da administração pública do município e dá outras providências</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2368/substitutivo_n.1_ao_pl_052_A1Invnd.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2368/substitutivo_n.1_ao_pl_052_A1Invnd.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 ao PROJETO DE LEI Nº 052/2020 AUTORIZA A CONCESSÃO DE ISENÇÃO DA TAXA DE ALVARÁ AOS TAXISTAS DEVIDAMENTE REGULARIZADOS NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2380/substitutivo_n.2_ao_pl_052_NPaImXw.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2380/substitutivo_n.2_ao_pl_052_NPaImXw.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 02 AO PROJETO DE LEI Nº 052/2020 AUTORIZA A CONCESSÃO DE ISENÇÃO DA TAXA DE ALVARÁ AOS TAXISTAS DEVIDAMENTE REGULARIZADOS NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2385/substitutivo_n.1_ao_pl_051_C5rCd9H.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2385/substitutivo_n.1_ao_pl_051_C5rCd9H.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01 AO PROJETO DE LEI Nº 051/2020 DISPÕE SOBRE VEDAÇÃO DO DESCARTE DE ENTULHOS E RESÍDUOS SÓLIDOS EM LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2417/substitutivo_n.1_ao_pl_056_YSIoIkp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2417/substitutivo_n.1_ao_pl_056_YSIoIkp.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO EM TABELA DA LEI Nº 803 DE 03 DE MARÇO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2622/substitutivo_n._1_ao_pl076.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2622/substitutivo_n._1_ao_pl076.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ATIVIDADES DE TURISMO, VISITAÇÃO E REGULARIZAÇÃO DE ALUGUEL DE CASAS PARA TEMPORADA NO MUNICÍPIO DE ILHA COMPRIDA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2772/substitutivo_n.1_ao_pl_094.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2772/substitutivo_n.1_ao_pl_094.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO E AFETAÇÃO DE BEM PÚBLICO MUNICIPAL PARA FINS DE ALIENAÇÃO,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2188/veto_pl_126_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2188/veto_pl_126_19.pdf</t>
   </si>
   <si>
     <t>Veto Total aposto ao Projeto e Lei 126/2019, que institui o programa de coleta seletiva de resíduos sólidos e reciclagem de lixo na cidade de Ilha Comprida e dá outras providências.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2189/veto_pl_127_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2189/veto_pl_127_19.pdf</t>
   </si>
   <si>
     <t>Veto Total aposto ao Projeto e Lei 127/2019, que institui o programa municipal de prevenção ao suicídio e de promoção ao direito de acesso à saúde mental entre jovens e adolescentes, e dá outras providências.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2402/veto_pl_050_20.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2402/veto_pl_050_20.pdf</t>
   </si>
   <si>
     <t>Veto Total aposto ao Projeto e Lei 050/2020, que dispõe sobre regulamentação do comércio de produtos usados e peças usadas no município de Ilha Comprida - SP.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2430/veto_pl_052_20.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2430/veto_pl_052_20.pdf</t>
   </si>
   <si>
     <t>Veto Total aposto ao Projeto e Lei 052/2020, que autoriza a concessão de isenção da taxa de alvará no ano de 2020, aos taxistas devidamente regulamentados no município de Ilha Comprida, como medida de apoio emergencial a esses profissionais liberais, afetados pela pandemia da Covid-19.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2436/veto_pl_54_20.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2436/veto_pl_54_20.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 54/2020 que "Revoga o Inciso 11, do artigo 2º da Lei Municipal nº 494 de 07 de junho de 2004"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8482,67 +8482,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2039/emenda_aditiva_ao_projeto_de_lei_no_119.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2180/emenda_ao_pl_026.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2604/emenda_001_pl_069_20_mig.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2763/emenda_004_20__-_pl88.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2775/emenda_001_20_pl_090_frajola.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2037/ind_001_20_tonnon_-_abertura_de_entrada_para_a__XpVMLWQ.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2051/ind_002_20_tonnon_-_tela_do_telhado_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2052/ind_003_20_andressa_-_poste_rua_machado_de_assis.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2055/ind_004_20_tonon_-_ponto_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2056/ind_005_20_tonon_-_rocagem_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2057/ind_006_20_fabiano_-_manutencao_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2058/ind_007_20_tonon_-_limpeza_guia_e_sarjetas_av.__6OlQw8F.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2059/ind_008_20_tonon_-_insalacao_de_chuveiros_na_orla.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2060/ind_009_20_tonon_-_luminarias_balneario_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2061/ind_010_20_andressa_-_manutencao_forro_ubs.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2064/ind_011_20_tonon_-_abertura_de_vala_na_rua_netuno.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2065/ind_012_20_tonon_-_conteiner_e_pla_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2066/ind_013_20_tonon_-_faixa_de_pedestres_cras.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2067/ind_014_20_frajola_-_ilha_de_lazer_city_mar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2068/ind_015_20_frajola_-_ilha_de_lazer_marusca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2076/ind_016_20_fabiano_-_cascalhamento_rua_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2079/ind_017_20_mozart_-_reforma_parquinho_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2081/ind_018_20_tonon_-_manutencao_da_orla.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2082/ind_019_20_osvaldinho_-_limpeza_valas_baln_2_mares.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2083/ind_020_20_osvaldinho_-_patrolagem_e_aterro_rua_saturno.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2084/ind_021_20_osvaldinho_-_rocagem_rua_alegrete.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2085/ind_022_20_osvaldinho_-_ponto_de_onibus_baln._2_mares.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2086/ind_023_20_osvaldinho_-_playground_baln._2_mares.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2096/ind_024_20_mozart_-_limpeza_de_valas_na_rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2097/ind_025_20_mozart_-_limpeza_de_valas_na_rua_cas_62DXcSp.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2098/ind_026_20_mozart_-_ilumina_publica_na_rua_atlanta.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2099/ind_027_20_mozart_-_sinalizacao_entrada_juruvauva.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2100/ind_028_20_tonon_-_manutencao_rua_aricanduva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2101/ind_029_20_daniel_-_conserto_luminaria_alam._papoulas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2102/ind_030_20_daniel_-_acesso_a_praia_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2103/ind_031_20_daniel_-_patrolagem_alameda_das_papoulas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2104/ind_032_20_daniel_-_lombada_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2105/ind_033_20_daniel_-_conserto_de_bueiro_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2106/ind_034_20_frajola_-_manutencao_viaria_PJeSl3a.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2107/ind_035_20_frajola_-_manutencao_viaria_ii_ZBL6s0d.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2108/ind_036_20_tonon_-_tapa_buracos_prox._ponte.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2109/ind_037_20_tonon_-_manut._banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2110/ind_038_20_tonon_-_manut._boca_de_lobo_rua_papo_BHUyCQn.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2111/ind_039_20_daniel_-_luminaria_balnearia_yamar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2124/ind_040_20_tonon_-_troca_manilhas_na_rua_lajeado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2128/ind_041_20_tonon_-_calcada_av_marginal_candapui.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2131/ind_042_20_fabiano_-_manutencao_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2139/ind_043_20_tonon_-_boca_de_lobo_rotatoria_av._central.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2140/ind_044_20_tonon_-_boca_de_lobo_na_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2141/ind_045_20_andressa_-_tapa_buracos_rua_maria_jo_xiMRCUe.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2142/ind_046_20_andressa_-_vala_rua_bom_jesis_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2152/ind_047_20_tonon_-_luminarias_rua_mercurio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2153/ind_048_20_tonon_-_instalacao_de_bituqueiras.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2163/ind_049_20_tonon_-_embarque_desembarque_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2164/ind_050_20_mozart_-_cursos_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2166/ind_051_20_mozart_-_economia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2167/ind_052_20_mozart_-_incentivo_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2169/ind_053_20_daniel_-_entulho_alameda_papoulas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2170/ind_054_20_daniel_-_rocagem_rua_igarape.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2171/ind_055_20_daniel_-_rocagem_rua_jose_pacheco_santos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2172/ind_056_20_daniel_-_patrolagem_rua_saturno.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2173/ind_057_20_daniel_-_patrolagem_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2174/ind_058_20_osvaldinho_-_lumiarias_alm._magnolias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2175/ind_059_20_osvaldinho_-_area_de_lazer_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2176/ind_060_20_osvaldinho_-_placas_ruas_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2177/ind_061_20_andressa_-_lombada_av._copacabana_tYPv58m.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2178/ind_062_20_tonon_-_limpeza_de_vala_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2182/ind_063_20_andressa_-_rocagem_cdhu.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2184/ind_064_20_mozart_-_reparo_asfaltico_viela_ubai.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2185/ind_065_20_mozart_-_troca_poste_baln_marusca.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2190/ind_066_20_fabiano_-_luminarias_bal._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2191/ind_067_20_fabiano_-_manutencao_estrada_da_trincheira.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2192/ind_068_20_fabiano_-_manutencao_ruas_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2193/ind_069_20_tonon_-_cascalhamento_rua_antuerpia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2194/ind_070_20_tonon_-_reinstalacao_de_cacambas_bal_48Rl1CZ.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2196/ind_071_20_andressa_-_reuinao_conselho_animais.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2201/ind_072_20_mig_-_manutencao_pca_do_adriana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2209/ind_073_20_fabiano_-_manutencao_rua_apucarana.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2210/ind_074_20_fabiano_-_manutencao_rua_romenia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2211/ind_075_20_mozart_-_lei_411_2002.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2212/ind_076_20_mozart_-_espaco_caicara.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2213/ind_077_20_mozart_-_historia_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2216/ind_078_20_tonon_-_rocagem_rua_natal.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2217/ind_079_20_tonon_-_manutencao_rua_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2218/ind_080_20_tonon_-_placa_animais_selvagens.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2219/ind_081_20_tonon_-_manutencao_av._braga.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2220/ind_082_20_tonon_-_manutencao_ruas_bal._xandu.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2221/ind_083_20_osvaldinho_-_manutencao_rua_porto_tubarao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2222/ind_084_20_osvaldinho_-_manutencao_ruas_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2223/ind_085_20_andressa_-_rocada_rua_francisco_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2233/ind_086_20_andressa_-_lombada_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2234/ind_087_20_andressa_-_informacoes_covid-19.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2235/ind_088_20_andressa_-_gerenciamento_de_crise_covid-19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2245/ind_089_20_frajola_-_entrega_medicamentos_9kfFE7Z.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2246/ind_090_20_frajola_-_aquisicao_testes_covid-19_55OIKaU.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2247/ind_091_20_frajola_-_desinfeccao_covid-19_areas_aMeLXrd.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2248/ind_092_20_tonon_-_iluminacao_rua_antonio_deodo_BYazNXp.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2249/ind_093_20_tonon_-_caminhao-pipa_viarregio_e2kuB8Y.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2258/ind_094_20_andressa_-_prorrogacao_vencimentos_i_NP4wGbK.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2260/ind_095_20_frajola_-_bonus_servidores_saude_Qzt8xUp.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2263/ind_096_20_mig-_troca_lotes_avanco_da_mare_RgPXgQz.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2269/ind_097_20_tonon_-_iluminacao_av._mares_do_sul.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2270/ind_098_20_tonon_-_reparo_asfalto_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2271/ind_099_20_tonon_-_limpeza_vala_rua_atlantica.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2272/ind_100_20_frajola_-_abertura_de_acesso_ponta_d_5K8KOfF.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2276/ind_101_20_mig_-_retirada_de_escombros_ponta_da_teV7GF3.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2277/ind_102_20_mig_-_recuperacao_faixa_da_praia_qui_MDzcBa0.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2278/ind_103_20_andressa_-_pagamento_insalubridade_c_v1MJEC6.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2279/ind_104_20_andressa_-_epis_servidores_covid-19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2282/ind_105_20_-_daniel_-_balneario_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2283/ind_106_20_-_daniel_-_balneario_adriana.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2289/ind_107_20_-_daniel_-_luminarias_rua_araraquara_7BEPiwu.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2294/ind_108_20_-_daniel_-_limpeza_das_praias_fz8Kmkg.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2295/ind_109_20_-_daniel_-_avaliacao_lagoa_do_adrian_uVOuOrf.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2296/ind_110_20_-_andressa_-_rocada_rua_japao_yRQ0dWW.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2297/ind_111_20_-_andressa_-_isencao_recuperacao_eco_N9T7k98.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2298/ind_112_20_-_tonon_-_limpeza_ponta_da_praia_mP6kLWP.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2300/ind_113_20_mozart_-_lote_e_calcada_porto_velho_FVscgX2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2322/ind_114_20_andressa_-_balneario_britania.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2323/ind_115_20_-_daniel_-_balneario_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2324/ind_116_20_daniel_-_balneario_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2330/ind_117_20_mig_-_balneario_icarai.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2329/ind_118_20_mig_-_balneario_icarai.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2339/ind_119_20__andressa_-_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2340/ind_120_20_tonon_-_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2342/ind_121_20_frajola_-_tendas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2344/ind_122_20_-_andressa_-_balneario_atlantico.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2345/ind_123_20__-_tonon_-_pbmsp.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2346/ind_124_20_-_mozart_-_loterica.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2347/ind_125_20-_mozart_-_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2352/ind_126_20_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2359/ind_127_20_-_daniel_-_rua_rouxinol_CTXMqCr.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2360/ind_128_20_-_mig_-_retirada_entulho_rua_dona_am_K1H0M3M.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2361/ind_129_20_-_andressa_-_rocada_rua_cid_sampaio_qcsWBw9.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2362/ind_130_20_frajola_-_defesa_civil_mysVHL4.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2363/ind_131_20_tonon_-_area_lazer_balneario_monte_c_8k88zRT.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2364/ind_132_20_tonon_-_auxilio_ambulantes_2586oz9.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2376/ind_133_20_tonon_-_luminaria_av._beira_mar_E6MurJL.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2377/ind_134_20_tonon_-_cascalhamento_rua__piratinig_QRExB6L.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2378/ind_135_20_tonon_-_escoamento_rua_rondonia_TWNB2gB.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2379/ind_136_20_andressa_-_desinfeccao_espacos_publi_R2j2i1P.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2381/ind_137_20_frajola_-_live_edson_e_hudson_m4QVCRS.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2394/ind_138_20_-_mozart_-_manut._rua_castro_alves_vvaCY6V.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2395/ind_139_20_-_mozart_-_cascalho_rua_piratininga_LwIot4H.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2396/ind_140_20_-_mozart_-_limpeza_vala_r._ns.sr.apa_eOutQ5A.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2397/ind_141_20_tonon_-_man._r.figueira_da_foz_LYVUa3Q.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2405/ind_142_20_mig_-_manutencao_area_lazer_e_esola__3yYHjRF.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2406/ind_143_20_frajola_-_manut._rua_araci_8EqwpJv.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2407/ind_144_20_frajola_-_manut._rua_tapajos_r3GTorR.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2408/ind_145_20_tonon_-_ajuda_de_custo_voluntarios_ujVvjyU.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2409/ind_146_20_daniel_-_troca_lamapadas_rua_cuiaba_SgKhIpu.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2425/ind_147_20_fabiano_-_rocagem_balnearios_fpXrtXl.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2426/ind_148_20_-_mozart_-_lombada_baln._samambaia_bQo7iX3.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2427/ind_149_20_tonon_-_reinstal._bebedouro_D6Z9c5E.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2432/ind_150_20_andressa_-_bombeiros_4QT5CgY.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2437/ind_151_20_mozart_-_cursos_pos_pandemia_5Qyv8ly.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2438/ind_152_20_mozart_-_inform.placas_balnearios_UBZeI2H.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2439/ind_153_-_daniel_-_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2440/ind_154_-_daniel_-_bal._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2442/ind_155_20_daniel_-_troca_poste_olavo_bilac_7trq3ja.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2457/ind_156_20_tonon_-_manut._banheiro_publico_38QZmMf.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2458/ind_157_20_tonon_-_orla_requalificada_NgagFgI.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2459/ind_158_20_andressa_-_limpreza_vala_rua_iguape._pGzzzZe.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2460/ind_159_20_tonon_-_area_laser_britania_EkIdM3v.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2461/ind_160_20_tonon_-_cascalhamento_rua_canario_pEmOh9a.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2462/ind_161_20_tonon_-_cascalhamento_av._candapui_s_qQvZkjA.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2463/ind_162_20_tonon_-_manutencao_passarela_sambura_xj8KZGN.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2478/ind_163_20_daniel_-_luminaria_rua_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2479/ind_164_20_daniel_-_luminaria_rua_marilia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2480/ind_165_20_tonon_-_cascalhamento_rua_rouxinol.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2481/ind_166_20_tonon_-_rocagem_limpeza_vala_rua_canario.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2482/ind_167_20_tonon_-_manutencao_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2483/ind_168_20_tonon_-_manutencao_trilhas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2484/ind_169_20_andressa_-_patrolamento_rua_1_de_maio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2485/ind_170_20_andressa_-_manutencao_banheiro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2486/ind_171_20_andressa_-_cscalhamento_rua_fernanda.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2487/ind_172_20_mozart_-_manutencao_balm._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2488/ind_173_20_mozart_-_retirada_entulho_rua_gamboa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2502/ind_174_20_fabiano_-_rua_joao_izidio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2503/ind_175_20_andressa_-_manutencao_orla_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2504/ind_176_20_andressa_-_manutencao_parques_infantis.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2505/ind_177_20_tonon_-_manutencao_escola_britania.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2506/ind_178_20_tonon_-_manutencao_rua_julio_almeida.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2507/ind_179_20_tonon_-_manutencao_baln._note_carlo_e__britania.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2508/ind_180_20_andressa_-_manutencao_ponte_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2519/ind_181_20_andressa_-_manutencao_estrada_da_trincheira.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2520/ind_182_20_andressa_-_lampadas_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2521/ind_183_20_andressa_-_rua_ulisses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2522/ind_184_20_mig_-_sistema_bag.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2523/ind_185_20_daniel_-_extensao_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2524/ind_186_20_andressa_-_limpeza_vala_rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2525/ind_187_20_andressa_-_troca_de_lampada_rua_batatais.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2526/ind_188_20_tonon_-_cascalhamento_rua_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2527/ind_189_20_tonon_-_escola_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2528/ind_190_20_tonon_-_man._rua_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2529/ind_191_20_tonon_-_man._rua_machado_de_assis.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2530/ind_192_20_tonon_-_man._estrada_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2532/ind_193_20_andressa_-_manutencao_rua_elias_grecov.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2539/ind_194_20_tonon_-_patrolagem_rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2540/ind_195_20_tonon_-_iluminacao_claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2541/ind_196_20_tonon_-_academia_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2542/ind_197_20_tonon_-_iluminacao_rua_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2543/ind_198_20_tonon_-_patrolagem_rua_maria_jose_ventura.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2544/ind_199_20_andressa_-_limpeza_de_vala_baln._viarregio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2545/ind_200_20_andressa_-_man._alameda_das_papoulas.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2546/ind_201_20_tonon_-_iluminacao_bal._sao_januario.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2547/ind_202_20_tonon_-_reparo_asfalto_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2548/ind_203_20_tonon_-_iluminacao_ilha_lazer_claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2553/ind_204_20_tonon_-_patrolagem_av._beira_mar_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2554/ind_205_20_tonon_-_man._banheiro_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2555/ind_206_20_tonon_-_camera_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2556/ind_207_20_tonon_-_sinalizacao_marginal_candapui.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2557/ind_208_20_fabiano_-_placas_ruas_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2560/ind_209_20_andressa_-_mercado_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2565/ind_210_20_daniel_-_man._rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2566/ind_211_20_daniel_-_man._rua_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2567/ind_212_20_daniel_-_man._rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2568/ind_213_20_frajola_-_ponte_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2570/ind_214_20_tonon_-_calcada_marginal_candapui_sul.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2571/ind_215_20_tonon_-_limpeza_mato_rio_candapui.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2572/ind_216_20_tonon_-_man._pca_dos_tanoeiros.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2574/ind_217_20_tonon_-_troca_poste_cadapui_sul.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2575/ind_218_20_tonon_-_man._passarelas.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2576/ind_219_20_tonon_-_iluminacao_estrada_da_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2591/ind_220_20_andressa_-_abertura_rua_rei_arthur.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2592/ind_221_20_andressa_-_man._retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2593/ind_222_20_mozart_-_poste_rua_machado_de_assis.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2594/ind_223_20_mozart_-_manutencao_rua_olimpia.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2595/ind_224_20_mozart_-_manut._rua_goiania.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2596/ind_225_20_mozart_-_manut._poste_rua_goiania.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2597/ind_226_20_mozart_-_manut._rua_aricanduva.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2598/ind_227_20_tonon_-_troca_poste_rua_para.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2599/ind_228_20_tonon_-_man._rua_b_-_baln._vila_real.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2600/ind_229_20_tonon_-_man._rua_8_-_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2601/ind_230_20_tonon_-_man._rua_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2602/ind_231_20_tonon_-_limpeza_lagoa_claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2603/ind_232_20_andressa_-_iluminacao_juruvauva.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2609/ind_233_20_mozart_-_manut._rua_dante_alighieri.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2610/ind_234_20_mozart_-_manut._rua_5_de_marco.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2611/ind_235_20_mozart_-_manut._rua_prata.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2612/ind_236_20_mozart_-_manut._rua_ulisses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2613/ind_237_20_mozart_-_manut._lampadas_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2614/ind_238_20_daniel_-_extensao_eletrica_rua_lourdes_goncalves.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2615/ind_239_20_daniel_-_extensao_rede_agua_rua_lourdes_goncalves.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2616/ind_240_20_daniel_-_extensao_eletrica_rua_tijuana.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2617/ind_241_20_daniel_-_extensao_eletrica_rua_tampico.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2618/ind_242_20_andressa_-_manut._acesso_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2620/ind_243_20_tonon_-_iluminacao_almirante_tamandare.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2621/ind_244_20_tonon_-_iluminacao_figueira_da_foz.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2630/ind_245_20_mozart_-_manut._rua_cantareira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2631/ind_246_20_mozart_-_luminaria_rua_ribeirao_preto.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2632/ind_247_20_andressa_-_lombo_faixa_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2633/ind_248_20_tonon_-_iluminacao_jd_portugal_a_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2634/ind_249_20_tonon_-_iluminacao_rua_braga.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2635/ind_250_20_tonon_-_man._parque_jd_portugal.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2636/ind_251_20_tonon_-_man._asfalto_baln._curitiba.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2637/ind_252_20_daniel_-_luminarias_rua_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2638/ind_253_20_daniel_-_luminarias_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2639/ind_254_20_daniel_-_luminarias_rua_nice.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2640/ind_255_20_andressa_-_man._rua_4_baln_marusca.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2641/ind_256_20_tonon_-_troca_tubo_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2642/ind_257_20_tonon_-_iluminacao_rua_venus.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2643/ind_258_20_tonon_-_iluminacao_rua_1_-_baln._terracas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2644/ind_259_20_tonon_-_iluminacao_pca_artesanato.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2645/ind_260_20_tonon_-_manut._baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2646/ind_261_20_tonon_-_reparo_asfalto_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2656/ind_262_20_mozart_-_manut._rua_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2657/ind_263_20_mozart_-_luminaria_al._margaridas.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2658/ind_264_20_mozart_-_manut._rua_guaruja.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2659/ind_265_20_mozart_-_manut._rua_lourdes_azevedo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2660/ind_266_20_mozart_-_manut._alameda_dos_lirios.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2661/ind_267_20_fabiano_-_manut._trapiche_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2662/ind_268_20_fabiano_-_manut._trapiche_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2663/ind_269_20_fabiano_-_manut._estacao_elevatoria_sabesp.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2665/ind_270_20_daniel_-_luminarias_rua_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2666/ind_271_20_daniel_-_troca_postes_rua_jorge_amado_e_olavo_bilac.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2670/ind_272_20_fabiano_-_horario_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2671/ind_273_20_daniel_-_luminarias_rua_jorge_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2672/ind_274_20_andressa_-_lombo-faixa_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2673/ind_275_20_andressa_-_nivelamento_praia_portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2674/ind_276_20_mozart_-_placa_seguranca_pista_skate.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2675/ind_277_20_mozart_-_rede_de_esgoto_rua_porto_tubarao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2676/ind_278_20_mozart_-_manut._rua_apucarana.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2677/ind_279_20_mozart_-_manut._rua_netuno.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2678/ind_280_20_mozart_-_manut._rua_vina_del_mar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2679/ind_281_20_tonon_-_limpeza_das_praias.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2680/ind_282_20_tonon_-_manut._luminaria_av._adelaide.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2681/ind_283_20_tonon_-_carregadores_orla.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2682/ind_284_20_tonon_-_pergolado_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2683/ind_285_20_tonon_-_manut._rua_atlantica.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2684/ind_286_20_tonon_-_limpeza_de_vala_aragarca-sao_januario.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2685/ind_287_20_tonon_-_troca_luminaria_rua_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2686/ind_288_20_tonon_-_abertura_da_rua_bauru.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2687/ind_289_20_tonon_-_placas_e_cones_praia_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2688/ind_290_20_tonon_-_area_de_lazer_viarregio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2689/ind_291_20_tonon_-_limpeza_guias_araca.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2690/ind_292_20_tonon_-_telhado_banheiro_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2691/ind_293_20_tonon_-_ilum._pca_de_lazer_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2692/ind_294_20_tonon_-_reforma_bocha.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2693/ind_295_20_tonon_-_horarios_onibus.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2698/ind_296_20_daniel_-_rocagem_rua_javari.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2699/ind_297_20_daniel_-_patrolagem_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2700/ind_298_20_mozart_-_troca_lampada_rua_3_portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2701/ind_299_20_mozart_-_manutencao_rua_3_portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2702/ind_300_20_mozart_-_manutencao_rua_b_recanto_toninhas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2703/ind_301_20_mozart_-_manutencao_rua_jose_pacheco_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2704/ind_302_20_tonon_-_balneario_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2705/ind_303_20_andressa_-_troca_lampada_rua_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2706/ind_304_20_andressa_-_exames_ultrasson.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2707/ind_305_20_andressa_-_manut._rua_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2708/ind_306_20_andressa_-_queda_energia_elektro.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2709/ind_307_20_mig_-_dersa__travessia_balsa_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2710/ind_308_20_daniel_-_manutencao_rua_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2711/ind_309_20_daniel_-_limpeza_areia_orla_baln_britania.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2712/ind_310_20_daniel_-_manut._playground_balneario_adriana.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2713/ind_311_20_mozart_-_inst._luminarias_rua_1_portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2715/indicacao_312_tonon_iluminacao_rua_porto_alegre.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2716/indicacao_313_mozart_luminarias_av._beira_mar_city_mar_e_janaina.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2717/indicacao_314_mozart_alambrado_ccmi.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2718/indicacao_315_mozart_luminarias_portal_do_janaina.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2721/ind_316_20_daniel_-_inst._luminaria_rua_andorinha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2722/ind_317_20_daniel_-_inst._luminaria_pq.linear_candapui_sul.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2723/ind_318_20_fabiano_-_inst._luminaria_rua_bigua.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2724/ind_319_20_fabiano_-_inst._luminaria_ilha_lazer_cdhu.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2725/ind_320_20_fabiano_-_manut._rua_eldorado.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2726/ind_321_20_mozart_-_manut._travessa_lupos.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2727/ind_322_20_mozart_-_ponto_onibus_baln._cidade_de_deus.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2728/ind_323_20_tonon-_man._av._pereque.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2729/ind_324_20_tonon-_horarios_vans_da_saude.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2737/ind_325_20_tonon_-_lixeiras_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2738/ind_326_20_tonon_-_banheiro_feirantes_boq.norte.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2739/ind_327_20_daniel_-_manut.__rua_boa_nova.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2740/ind_328_20_daniel_-_luminarias_rua_boa_nova.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2741/ind_329_20_daniel_-_man._rua_babilonia.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2742/ind_330_20_tonon_-_manutencao_rua_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2754/ind_331_20_tonon_-_corte_de_arvore_viareggio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2755/ind_332_20_tonon_-_manut._av._veira_mar_balb._sarnambi.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2756/ind_333_20_tonon_-_iluminacao_balneario_terracas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2758/ind_334_20_andressa_-_caminhao_pipa_viareggio.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2771/ind_335_20_tonon_-_manut._alameda_dos_beijos.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2803/ind_336_20_daniel_-_man._rua_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2804/ind_337_20_daniel_-_man._rua_tiziano.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2805/ind_338_20_tonon_-_limpeza_vala_orla.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2806/ind_339_20_tonon_-_rocagem_rua_rio_grande_do_norte.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2807/ind_340_20_tonon_-_coleta_lixo_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2808/ind_341_20_tonon_-_escoamento_agua_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2809/ind_342_20_tonon_-_manut._viela_das_bromelias.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2810/ind_343_20_tonon_-_reparo_bebedouro_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2811/ind_344_20_tonon_-_rocagem_rua_batatais.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2812/ind_345_20_tonon_-_manut._rua_dona_amelinha.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2078/parecer_tc_sp_contas_pmic_20126.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2070/mocao_001_20_frajola_-_pesar_edivaldo_luiz_do_c_BV3P0Kc.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2208/mocao_002_20_daniel_-_pesar_josefa_de_almeida_santos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2251/mocao_003_20_mig_-_pesar_joao_dos_santos_Ju6GMTM.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2261/mocao_004_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2285/mocao_005_20_osvaldo_-_pesar_jose_abdelnur.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2325/mocao_006_20_mozart_-_pesar_ana_maria_lopes_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2354/mocao_007_20_daniel_-_pesar_maria_felix_barbosa.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2369/mocao_008_20_maurisfran_-_repudio_classificacao_peJDjWU.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2399/mocao_009_20_pesar_-_jose_barros_serejo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2424/mocao_010_20_-_pesar_joaquim_moreira_lw82nG5.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2464/mocao_011_20_-_repudio__andressa_U3kFtR0.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2465/mocao_012_20_-_daniel_-_pesar_carlos_roberto_neves.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2466/mocao_013__20_-daniel_-_pesar_paulo_ernesto_leite.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2467/mocao_014_20_daniel_-_pesar_genovaite_cabosis_k_C8aruGV.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2491/mocao_15_20_-_pesar_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2647/mocao_16_20_daniel_-_pesar_joao_barbosa_garces.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2648/mocao_17_20_mig_-_pesar_fantina_rosa_paes.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2664/mocao_18_20_fabiano_-_pesar_jurandir_vieira.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2733/mocao_019_20_mig_-_pesar_rodrigo_ferreira_lopes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2747/mocao_020_20_maurisfran_-_repudio_coligacao_vencedora.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2748/mocao_021_20_daniel_-_pesar_orlando_jose_dos_santos_marques.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2762/mocao_22_20_-_juliano_rodrigues_ferreira.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2766/mocao_023_20_-_tonon_-_pesar_rubens_maldonado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2044/parecer_comissoes_pl_001.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2043/parecer_comissoes_pl_002.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2042/parecer_comissoes_pl_003.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2041/parecer_comissoes_pl_006.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2072/parecer_comissoes_pl_007.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2225/parecer_comissoes_pl_008.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2419/parecer_comissoes_pl_009.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2115/parecer_comissoes_pl_010.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2116/parecer_comissoes_pl_011.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2117/parecer_comissoes_pl_012.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2118/parecer_comissoes_pl_013.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2119/parecer_comissoes_pl_014.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2120/parecer_comissoes_pl_015.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2121/parecer_comissoes_pl_016.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2122/parecer_comissoes_pl_017.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2148/parecer_comissoes_pl_018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2149/parecer_comissoes_pl_019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2130/parecer_comissoes_pl_020_hieyHHP.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2253/parecer_comissoes_pl_021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2159/parecer_comissoes_pl_022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2160/parecer_comissoes_pl_023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2161/parecer_comissoes_pl_024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2284/parecer_comissoes_pl_027.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2227/parecer_comissoes_pl_029.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2228/parecer_comissoes_pl_030.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2305/parecer_comissoes_pl_031.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2238/parecer_comissoes_pl_032.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2239/parecer_comissoes_pl_033.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2240/parecer_comissoes_pl_034.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2254/parecer_comissoes_pl_035_Mram0Co.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2265/parecer_comissoes_pl_036.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2306/parecer_comissoes_pl_037.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2286/parecer_comissoes_pl_038.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2287/parecer_comissoes_pl_039.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2307/parecer_comissoes_pl_040.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2331/parecer_comissoes_pl_043.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2334/parecer_comissoes_pl_045.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2333/parecer_comissoes_pl_046.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2332/parecer_comissoes_pl_047.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2372/parecer_comissoes_pl_048.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2373/parecer_comissoes_pl_049.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2371/parecer_comissoes_pl_050.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2370/parecer_comissoes_pl_053.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2400/parecer_comissoes_pl_054.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2386/parecer_comissoes_pl_055.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2114/parecer_comissoes_subs_01_-_pl056.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2499/parecer_comissoes_pl_059.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2471/parecer_comissoes_pl_060.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2472/parecer_comissoes_pl_061.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2454/parecer_comissoes_pl_062.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2455/parecer_comissoes_pl_063.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2469/parecer_comissoes_pl_064.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2512/parecer_comissoes_pl_066.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2513/parecer_comissoes_pl_067.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2533/parecer_comissoes_pl_068.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2649/parecer_comissoes_pl_069.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2623/parecer_comissoes_pl_070.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2624/parecer_comissoes_pl_071.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2580/parecer_comissoes_pl_072.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2581/parecer_comissoes_pl_073.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2582/parecer_comissoes_pl_074.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2583/parecer_comissoes_pl_075.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2625/parecer_comissoes_pl_076.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2626/parecer_comissoes_pl_077.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2780/parecer_comissoes_pl_079.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2627/parecer_comissoes_pl_080.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2696/parecer_comissoes_pl_082.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2731/parecer_comissoes_pl_083.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2732/parecer_comissoes_pl_084.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2697/parecer_comissoes_pl_085.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2730/parecer_comissoes_pl_086.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2751/parecer_comissoes_pl_087.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2785/parecer_comissoes_pl_088.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2781/parecer_comissoes_pl_089.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2778/parecer_comissoes_pl_090.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2782/parecer_comissoes_pl_091.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2784/parecer_comissoes_pl_092.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2783/parecer_comissoes_pl_093.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2779/parecer_comissoes_pl_094.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2777/parecer_comissoes_pl_095.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2814/parecer_comissoes_pl_096.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2045/parecer_comissoes_pr_001.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2046/parecer_comissoes_pr_002.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2073/parecer_comissoes_pr_003.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2125/parecer_comissoes_pr_004_00yewH5.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2584/parecer_comissoes_pr_009.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2585/parecer_comissoes_pr_010.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2735/parecer_comissoes_pr_011.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2695/parecer_comissoes_pr_012.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2750/parecer_comissoes_pr_013.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2264/parecer_comissoes_sb_004.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2500/parecer_comissoes__veto_052_2020.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2181/parecer_comissoes_pdl_001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2257/parecer_comissoes_pdl_002_iK8ZxgO.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2586/parecer_comissoes_pdl_004.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2587/parecer_comissoes_pdl_005.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2588/parecer_comissoes_pdl_006.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2815/parecer_comissoes_pdls_007_008_e_009.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2150/parecer_comissoes_sb_002.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2151/parecer_comissoes_sb_001.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2304/parecer_comissoes_sb_005.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2387/parecer_comissoes_sb_008.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2401/parecer_comissoes_subs_02_-_pl052.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2773/parecer_comissoes_pl_094.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2241/parecer_comissoes_veto_126_2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2431/parecer_comissoes_veto_050_2020_aqoETlV.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2511/parecer_comissoes_veto_052_2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2470/parecer_comissoes_veto_054_2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2736/parecer_comissoes_emenda_pl_069_2020.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2275/parecer_cof__contas_pmic_2016_-.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2074/parecer_juridico_pl_004.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2075/parecer_juridico_pl_005.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2147/parecer_juridico_pl_008.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2162/parecer_juridico_pl_021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2200/parecer_juridico_pl_026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2199/parecer_juridico_pl_027.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2318/parecer_juridico_pl_028.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2232/parecer_juridico_pl_031.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2281/parecer_juridico_pl_040.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2321/parecer_juridico_pl_042.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2320/parecer_juridico_pl_043.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2319/parecer_juridico_pl_044.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2356/parecer_juridico_pl_050.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_juridico_pl_051_AVTL9b8.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2388/parecer_juridico_pl_054.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2403/parecer_juridico_pl_057.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2515/parecer_juridico_pl_070.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2516/parecer_juridico_pl_071.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2628/parecer_juridico_pl_078.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2389/parecer_juridico_st_002_pl_052_2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2135/parecer_juridico_st_001_pl_126_2019.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2136/parecer_juridico_st_001_pl_127_2019.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2302/parecer_juridico_st_002_pl_028_2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2375/parecer_juridico_st_002_pl_052_2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2468/parecer_juridico_pl_057_-_retratacao.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2561/parecer_juridico_pl_070_-_retratacao.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2156/pdl_001_20_fabiano_-_benedito_apolonio.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2242/pdl_002_20_mesa_-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2490/pdl_003_20_mesa_-_covid.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2497/pdl_004_20_-_mig_-_tdc.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2498/pdl_005_20_-_mig_-_titulo_de_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2518/projeto_de_decreto_legislativo_-_titulo_de_cidadao_deputado_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2786/pdl_007_20_-_andressa_-_titulo_de_comenda_aos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2787/pdl_008_20_-_andressa_-_titulo_de_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2788/pdl_009_20_-_andressa_-_titulo_de_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2027/proj_001_20_reajuste_salarial_pmic_tfoy7Ca.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2024/proj_002_20_reajuste_ticket_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2028/proj_003_20_-vr_pmic.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2034/proj_004_20_-_vr_licenca_saude_pmic_uByxlEc.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2035/proj_005_20_-_vr_licenca_saude_pmic_At9h137.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2036/proj_006_20_-_repasse_recursos_apae_e_crescer_p_XoIVK4k.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2054/proj_007_20_-_pavimento_tecnico_acima_do_6o.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2071/proj_008_20_-_adote_um_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2087/proj_009_20_-_alt_lei_803.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2088/proj_010_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2089/proj_011_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2090/proj_012_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2091/proj_013_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2092/proj_014_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2093/proj_015_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2094/proj_016_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2095/proj_017_20_-_convenio_oss_oscip_Jv8J7fz.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2126/proj_018_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2127/proj_019_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2129/proj_020_20_credito_quero_quero.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2132/proj_021_20_mao_de_obra_local.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2157/proj_022_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2158/proj_023_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2155/proj_024_20_mes_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2154/proj_025_20_jogos_3a_idade.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2165/proj_026_20_alt_lei_803.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2179/proj_027_20_caderneta_saude.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2195/proj_028_20_ficha_limpa.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2214/proj_029_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2215/proj_030_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2203/proj_031_20_rastreador_veicular_eBgxjXa.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2229/proj_032_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2230/proj_033_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2231/proj_034_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2252/proj_035_20_corte_de_agua.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2259/proj_036_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2266/proj_037_20_reorganizacao_magisterio.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2267/proj_038_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2268/proj_039_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2274/proj_040_20_isencao_iptu_ponta_da_praia_8Z0mxf5.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2314/proj_041_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2290/proj_042_20_bloq.__ar_hidrometros_CudOQnj.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2291/proj_043_20_transmissao_licitacoes_xfBbKo5.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2293/proj_044_20_auxilio_emergencial_FgEracp.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2315/proj_045_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2316/proj_046_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2317/proj_047_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2336/proj_048_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2337/proj_049_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2338/proj_050_20_-_regulamenta_o_comercio_de_produtos_usados.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2349/proj_051_20_-_descarte_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2353/proj_052_20_isencao_de_taxa_nPoheOg.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2355/pl_53_2020_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2367/proj_054_20_-_distr._gas_liquifeito_0nID9Rh.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2374/proj_055_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2398/proj_056_20_revoga_e_altera_leis.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2393/proj_57_20_isencao_de_taxas_LbDmQmI.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2404/proj_058_altera_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2416/proj_059_20_-_distr._gas_liquifeito_lR8D2Dy.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2429/proj_060_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2428/proj_061_20_-_dev._duodecimo_9O9meRk.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2453/plo62_20_credadicional.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2452/proj_063_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2456/proj_064_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2493/proj_065_parcelamento_sabesp.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2494/proj_066_apae.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2495/proj_067_situacao_emergencia_araca.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2514/proj_068_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2549/proj_069_20_-_diretrizes_orcamentarias_para_2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2496/proj_070_20_-_parcelamento_alvaras.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2501/proj_071_20_-_calcada_ludica.docx.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2534/proj_072_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2538/proj_073_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2550/proj_074_20_-_parcelamento_sabesp.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2552/proj_075_20_-_terreno_cedido_para_torre_da_policia.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2551/proj_076_20_-_dispoe_sobre_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2562/proj_077_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2589/proj_078_20_-_alteracao_da_lei_1241.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2714/proj_079_20_-_estima_receita_e_fixa_despesas_para_2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2605/proj_080_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2629/proj_081_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2653/proj_082_20_-_consorcio_consaude.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2654/proj_083_20_-_convenio_detran.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2655/proj_084_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2667/proj_085_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2719/proj_086_20_-_convenio.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2720/proj_087_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2752/proj_088_20_-_alteracao_da_lei_494.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2764/proj_089_20_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2765/proj_090_20_permissao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2767/proj_091_20_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2768/proj_092_20_-_supl.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2769/proj_093_20_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2770/proj_094_20_-_imovel_policia.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2774/proj_095_20_-_osvaldo_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2789/proj_096_20_-_supl.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2025/proj_res_01_20_mesa_0xuXxJq.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2026/proj_res_02_20_mesa_f686IiC.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2053/proj_res_03__20_mesa_M74FLFr.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2123/proj_res_04_20_mesa.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2202/proj_res_05_20_mig_tallada.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2256/proj_res_06_20_-_mesa_YnqOUdI.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2384/proj_res_07_20_-_mesa_oWepjO0.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2510/pr-feira-sustentavel.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2577/proj_res_09_20_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2578/proj_res_10_20_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2579/proj_res_11_20_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2694/proj_res_12_20_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2749/proj_res_13_20_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2069/req_001_20_frajola_-_gastos_ilha_verao_2020.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2080/req_002_20_tonon_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2112/req_003_20_frajola_-_licencas_praca_artesanato_iBVXvo4.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2113/req_004_20_andressa_-_acessibilidade_pontos_de__mzQpJN5.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2133/req_005_20_frajola_-_resp.tecnica_estrutura_carnaval.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2134/req_006_20_frajola_-_laudo_tecn._ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2137/req_007_20_frajola_-_cetesb_sobre_empresa_banhe_OaYq2SV.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2138/req_008_20_frajola_-_salleti_sobre__descarte_ba_Zd0HiSc.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2143/req_009_20_tonon_-_informacoes_transcontilha.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2168/req_010_20_frajola_-_processos_admistrativos.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2145/req_011_20_daniel_-_retira_pl_04_2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2146/req_012_20_daniel_-_retira_pl_05_2020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2183/req_013_20_andressa_-_conselho_protecao_animais.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2186/req_014_20_mozart_-_inform._sinalizacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2187/req_015_20_andressa_-_reciclagem_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2204/req_016_20_frajola_-_inform._carnaval_45H6VjU.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2205/req_017_20_frajola_-_inform._camarote_II2zpJc.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2206/req_018_20_frajola_-_gasto_combustivel_9XsFmQT.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2207/req_019_20_frajola_-_reforma_porto_da_balsa_OWCIhbu.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2224/req_020_20_andressa_-_inform._corona_virus.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2236/req_021_20_andressa_-_inform._apoio_trabalhador_TTJkHGK.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2237/req_022_20_fabiano_-_inform._manutencao_setor_s_Nl2yD6o.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2243/req_023_20_frajola_-_publicacao_portarias_servi_eSB9ljE.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2244/req_024_20_frajola_-_comissao_covid-19_tgr7DPZ.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2273/req_025_20_frajola_-_inform._programa_litoral___U0h3QoF.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2280/req_026_20_frajola_-_procon.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2288/req_027_20_mig_-_retira_pr_05_2020.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2292/req_028_20_andressa_-_recuperacao_economica_07NSdOg.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2299/req_029_20_tonon-_inform._fossas_septicas_N4T2yaA.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2303/req_030_20_mig_-_retira_subs.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2308/req_031_20_frajola_-_solicita_informacoes.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2309/req_032_20_frajola_-_inform._controladores_de_a_JngJeFf.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2310/req_033_andressa_-_falta_medicamentos_axWJtlT.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2326/req_034_20_frajola_-_unicef.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2327/req_035_andress_-_informacoes_cdhu.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2328/req_036_20_andressa_-_ubs_-_ultrassom.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2341/req_037_-_tonon_-_av_beira_mar_-_baln_via..pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2343/req_038_20_-_tonon_-_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2348/req_039_-_20_andressa.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2365/req_040_20_frajola_-_processo_abrigo_pontos_de__DeVZ9sW.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2366/req_041_20_frajola_-_solicita_informacoes_sobrr_xdrbv9m.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2382/req_042_-_frajola_-_laudo_ponta_da_praia_faYFspe.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2383/req_043_-_alemao_-_comissao_especial_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2390/req_044_-_frajola_-_retira_pl_044_QFJkl00.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2391/req_045_-_andressa_-_retira_pl_042.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2392/req_046_-_frajola_-_elektro_ycrioZA.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2410/req_047_-_fabiano_-_base_correiros_araca_Voe5e5w.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2411/req_048_-_frajola_-_exames_oftalmologicos_aFosbdk.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2412/req_049_-_frajola_-_tratamento_oncologico_t7onHax.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2413/req_050_-_andressa_-_reparos_av.beira_mar_302y616.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2414/req_051_-_andressa_-_inform._transporte_publico_N6fd2LD.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2415/req_052_-_andressa_-_manut._veiculos_Jh27pbG.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2420/req_053_-_fabiano_-_ferradura_araca_jw6ktYJ.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2421/req_054_-_fabiano_-_insalubridade_xd64Z1z.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2422/req_055_-_fabiano_-_veiculo_coleta_YYcoNwf.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2423/req_056_-_frajola_-_pagamento_medicos_tgDisis.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2433/req_057_-_andressa_-_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2434/req_058_-_andressa_-_subsidios_saude.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2489/req_059_-_andressa_-_retira_pl_057.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2492/oficio_231_cmic_-_encaminha_requerimento_convocacao.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2517/req_061_-_andressa_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2535/req_062_-_andressa_-_reabertura_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2536/req_063_-_andressa_-_antena_vivo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2537/req_064_-_andressa_-_suplementacao_3milhoes.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2558/req_065_-_tonon_-_vallesul.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2559/req_066_-_andressa_-_atend._medico_araca.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2590/req_067_-_fabiano_-_justif._falta.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2619/req_068_-_fabiano_-_justif._falta.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2668/req_069_-_tonon_-_elektro.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2669/req_070_-_tonon_-_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2743/req_072_-_andressa_-_decoracao_natalina.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2744/req_073_-_tonon_-_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2745/req_074_-_frajola_-_informa_sobre_placa_publicidade.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2746/req_075_-_frajola_-_plantoes_medicos.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2753/req_076_-_frajola_-_leis_1643_fibra_optica.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2757/req_077_-_tonon_-_obras_av._beira_mar_tropical-pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2759/req_078_-_andressa_-_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2760/req_079_-_andressa_-_atendimento_medico.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2761/req_080_-_frajola_-_remocao_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2802/req_081_-_frajola_-_informacoes_sobre__marilia_pinheiro_de_sousa_leite-_me.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2813/req_082_-_andressa_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2563/resre_001_-2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2443/resre_002_-2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2794/resre_004_-2020.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2449/resre_005_-2020.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2796/resre_006_-2020.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2473/resre_008_-2020.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2474/resre_009_-2020.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2447/resre_014_-2020.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2797/resre_019_-2020.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2311/resre_026_-2020.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/4005/resre_028_-2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2446/resre_029_-2020.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2564/resre_032_-2020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2358/resre_033_-2020.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2651/resre_035_-2020.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2799/resre_037_-2020.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2800/resre_038_-2020.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2444/resre_039_-2020.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2451/resre_040_-2020.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2445/resre_041_-2020.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2608/resre_042_-2020.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2435/resre_046_-2020.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2607/resre_048_-2020.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2793/resre_050_-2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2448/resre_051_-2020.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2798/resre_053_-2020.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/4006/resre_054_-2020.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2801/resre_055_-2020.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2441/respostasmedicos_1.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2792/resre_061_-2020.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2791/resre_062_-2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2652/resre_063_-2020.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2606/resre_064_-2020.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2790/resre_065_-2020.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2776/resre_075_-2020.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/3985/resre_081_-2020.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2062/substitutivo_ao_projeto_de_lei_no_127.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2063/substitutivo_n.1_ao_pl_126.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2198/substitutivo_n.1_ao_pl_026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2262/substitutivo_n.1_ao_pl_028.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2301/substitutivo_n._2_ao_pl_028.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2368/substitutivo_n.1_ao_pl_052_A1Invnd.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2380/substitutivo_n.2_ao_pl_052_NPaImXw.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2385/substitutivo_n.1_ao_pl_051_C5rCd9H.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2417/substitutivo_n.1_ao_pl_056_YSIoIkp.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2622/substitutivo_n._1_ao_pl076.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2772/substitutivo_n.1_ao_pl_094.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2188/veto_pl_126_19.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2189/veto_pl_127_19.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2402/veto_pl_050_20.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2430/veto_pl_052_20.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2436/veto_pl_54_20.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2039/emenda_aditiva_ao_projeto_de_lei_no_119.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2180/emenda_ao_pl_026.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2604/emenda_001_pl_069_20_mig.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2763/emenda_004_20__-_pl88.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2775/emenda_001_20_pl_090_frajola.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2037/ind_001_20_tonnon_-_abertura_de_entrada_para_a__XpVMLWQ.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2051/ind_002_20_tonnon_-_tela_do_telhado_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2052/ind_003_20_andressa_-_poste_rua_machado_de_assis.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2055/ind_004_20_tonon_-_ponto_porto_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2056/ind_005_20_tonon_-_rocagem_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2057/ind_006_20_fabiano_-_manutencao_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2058/ind_007_20_tonon_-_limpeza_guia_e_sarjetas_av.__6OlQw8F.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2059/ind_008_20_tonon_-_insalacao_de_chuveiros_na_orla.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2060/ind_009_20_tonon_-_luminarias_balneario_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2061/ind_010_20_andressa_-_manutencao_forro_ubs.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2064/ind_011_20_tonon_-_abertura_de_vala_na_rua_netuno.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2065/ind_012_20_tonon_-_conteiner_e_pla_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2066/ind_013_20_tonon_-_faixa_de_pedestres_cras.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2067/ind_014_20_frajola_-_ilha_de_lazer_city_mar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2068/ind_015_20_frajola_-_ilha_de_lazer_marusca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2076/ind_016_20_fabiano_-_cascalhamento_rua_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2079/ind_017_20_mozart_-_reforma_parquinho_baln._britania.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2081/ind_018_20_tonon_-_manutencao_da_orla.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2082/ind_019_20_osvaldinho_-_limpeza_valas_baln_2_mares.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2083/ind_020_20_osvaldinho_-_patrolagem_e_aterro_rua_saturno.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2084/ind_021_20_osvaldinho_-_rocagem_rua_alegrete.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2085/ind_022_20_osvaldinho_-_ponto_de_onibus_baln._2_mares.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2086/ind_023_20_osvaldinho_-_playground_baln._2_mares.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2096/ind_024_20_mozart_-_limpeza_de_valas_na_rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2097/ind_025_20_mozart_-_limpeza_de_valas_na_rua_cas_62DXcSp.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2098/ind_026_20_mozart_-_ilumina_publica_na_rua_atlanta.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2099/ind_027_20_mozart_-_sinalizacao_entrada_juruvauva.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2100/ind_028_20_tonon_-_manutencao_rua_aricanduva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2101/ind_029_20_daniel_-_conserto_luminaria_alam._papoulas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2102/ind_030_20_daniel_-_acesso_a_praia_baln._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2103/ind_031_20_daniel_-_patrolagem_alameda_das_papoulas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2104/ind_032_20_daniel_-_lombada_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2105/ind_033_20_daniel_-_conserto_de_bueiro_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2106/ind_034_20_frajola_-_manutencao_viaria_PJeSl3a.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2107/ind_035_20_frajola_-_manutencao_viaria_ii_ZBL6s0d.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2108/ind_036_20_tonon_-_tapa_buracos_prox._ponte.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2109/ind_037_20_tonon_-_manut._banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2110/ind_038_20_tonon_-_manut._boca_de_lobo_rua_papo_BHUyCQn.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2111/ind_039_20_daniel_-_luminaria_balnearia_yamar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2124/ind_040_20_tonon_-_troca_manilhas_na_rua_lajeado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2128/ind_041_20_tonon_-_calcada_av_marginal_candapui.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2131/ind_042_20_fabiano_-_manutencao_rua_sergipe.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2139/ind_043_20_tonon_-_boca_de_lobo_rotatoria_av._central.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2140/ind_044_20_tonon_-_boca_de_lobo_na_av._beira_mar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2141/ind_045_20_andressa_-_tapa_buracos_rua_maria_jo_xiMRCUe.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2142/ind_046_20_andressa_-_vala_rua_bom_jesis_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2152/ind_047_20_tonon_-_luminarias_rua_mercurio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2153/ind_048_20_tonon_-_instalacao_de_bituqueiras.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2163/ind_049_20_tonon_-_embarque_desembarque_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2164/ind_050_20_mozart_-_cursos_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2166/ind_051_20_mozart_-_economia_solidaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2167/ind_052_20_mozart_-_incentivo_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2169/ind_053_20_daniel_-_entulho_alameda_papoulas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2170/ind_054_20_daniel_-_rocagem_rua_igarape.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2171/ind_055_20_daniel_-_rocagem_rua_jose_pacheco_santos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2172/ind_056_20_daniel_-_patrolagem_rua_saturno.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2173/ind_057_20_daniel_-_patrolagem_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2174/ind_058_20_osvaldinho_-_lumiarias_alm._magnolias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2175/ind_059_20_osvaldinho_-_area_de_lazer_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2176/ind_060_20_osvaldinho_-_placas_ruas_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2177/ind_061_20_andressa_-_lombada_av._copacabana_tYPv58m.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2178/ind_062_20_tonon_-_limpeza_de_vala_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2182/ind_063_20_andressa_-_rocagem_cdhu.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2184/ind_064_20_mozart_-_reparo_asfaltico_viela_ubai.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2185/ind_065_20_mozart_-_troca_poste_baln_marusca.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2190/ind_066_20_fabiano_-_luminarias_bal._pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2191/ind_067_20_fabiano_-_manutencao_estrada_da_trincheira.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2192/ind_068_20_fabiano_-_manutencao_ruas_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2193/ind_069_20_tonon_-_cascalhamento_rua_antuerpia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2194/ind_070_20_tonon_-_reinstalacao_de_cacambas_bal_48Rl1CZ.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2196/ind_071_20_andressa_-_reuinao_conselho_animais.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2201/ind_072_20_mig_-_manutencao_pca_do_adriana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2209/ind_073_20_fabiano_-_manutencao_rua_apucarana.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2210/ind_074_20_fabiano_-_manutencao_rua_romenia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2211/ind_075_20_mozart_-_lei_411_2002.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2212/ind_076_20_mozart_-_espaco_caicara.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2213/ind_077_20_mozart_-_historia_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2216/ind_078_20_tonon_-_rocagem_rua_natal.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2217/ind_079_20_tonon_-_manutencao_rua_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2218/ind_080_20_tonon_-_placa_animais_selvagens.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2219/ind_081_20_tonon_-_manutencao_av._braga.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2220/ind_082_20_tonon_-_manutencao_ruas_bal._xandu.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2221/ind_083_20_osvaldinho_-_manutencao_rua_porto_tubarao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2222/ind_084_20_osvaldinho_-_manutencao_ruas_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2223/ind_085_20_andressa_-_rocada_rua_francisco_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2233/ind_086_20_andressa_-_lombada_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2234/ind_087_20_andressa_-_informacoes_covid-19.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2235/ind_088_20_andressa_-_gerenciamento_de_crise_covid-19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2245/ind_089_20_frajola_-_entrega_medicamentos_9kfFE7Z.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2246/ind_090_20_frajola_-_aquisicao_testes_covid-19_55OIKaU.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2247/ind_091_20_frajola_-_desinfeccao_covid-19_areas_aMeLXrd.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2248/ind_092_20_tonon_-_iluminacao_rua_antonio_deodo_BYazNXp.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2249/ind_093_20_tonon_-_caminhao-pipa_viarregio_e2kuB8Y.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2258/ind_094_20_andressa_-_prorrogacao_vencimentos_i_NP4wGbK.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2260/ind_095_20_frajola_-_bonus_servidores_saude_Qzt8xUp.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2263/ind_096_20_mig-_troca_lotes_avanco_da_mare_RgPXgQz.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2269/ind_097_20_tonon_-_iluminacao_av._mares_do_sul.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2270/ind_098_20_tonon_-_reparo_asfalto_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2271/ind_099_20_tonon_-_limpeza_vala_rua_atlantica.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2272/ind_100_20_frajola_-_abertura_de_acesso_ponta_d_5K8KOfF.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2276/ind_101_20_mig_-_retirada_de_escombros_ponta_da_teV7GF3.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2277/ind_102_20_mig_-_recuperacao_faixa_da_praia_qui_MDzcBa0.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2278/ind_103_20_andressa_-_pagamento_insalubridade_c_v1MJEC6.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2279/ind_104_20_andressa_-_epis_servidores_covid-19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2282/ind_105_20_-_daniel_-_balneario_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2283/ind_106_20_-_daniel_-_balneario_adriana.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2289/ind_107_20_-_daniel_-_luminarias_rua_araraquara_7BEPiwu.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2294/ind_108_20_-_daniel_-_limpeza_das_praias_fz8Kmkg.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2295/ind_109_20_-_daniel_-_avaliacao_lagoa_do_adrian_uVOuOrf.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2296/ind_110_20_-_andressa_-_rocada_rua_japao_yRQ0dWW.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2297/ind_111_20_-_andressa_-_isencao_recuperacao_eco_N9T7k98.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2298/ind_112_20_-_tonon_-_limpeza_ponta_da_praia_mP6kLWP.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2300/ind_113_20_mozart_-_lote_e_calcada_porto_velho_FVscgX2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2322/ind_114_20_andressa_-_balneario_britania.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2323/ind_115_20_-_daniel_-_balneario_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2324/ind_116_20_daniel_-_balneario_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2330/ind_117_20_mig_-_balneario_icarai.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2329/ind_118_20_mig_-_balneario_icarai.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2339/ind_119_20__andressa_-_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2340/ind_120_20_tonon_-_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2342/ind_121_20_frajola_-_tendas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2344/ind_122_20_-_andressa_-_balneario_atlantico.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2345/ind_123_20__-_tonon_-_pbmsp.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2346/ind_124_20_-_mozart_-_loterica.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2347/ind_125_20-_mozart_-_comercio_local.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2352/ind_126_20_-_tonon.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2359/ind_127_20_-_daniel_-_rua_rouxinol_CTXMqCr.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2360/ind_128_20_-_mig_-_retirada_entulho_rua_dona_am_K1H0M3M.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2361/ind_129_20_-_andressa_-_rocada_rua_cid_sampaio_qcsWBw9.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2362/ind_130_20_frajola_-_defesa_civil_mysVHL4.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2363/ind_131_20_tonon_-_area_lazer_balneario_monte_c_8k88zRT.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2364/ind_132_20_tonon_-_auxilio_ambulantes_2586oz9.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2376/ind_133_20_tonon_-_luminaria_av._beira_mar_E6MurJL.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2377/ind_134_20_tonon_-_cascalhamento_rua__piratinig_QRExB6L.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2378/ind_135_20_tonon_-_escoamento_rua_rondonia_TWNB2gB.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2379/ind_136_20_andressa_-_desinfeccao_espacos_publi_R2j2i1P.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2381/ind_137_20_frajola_-_live_edson_e_hudson_m4QVCRS.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2394/ind_138_20_-_mozart_-_manut._rua_castro_alves_vvaCY6V.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2395/ind_139_20_-_mozart_-_cascalho_rua_piratininga_LwIot4H.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2396/ind_140_20_-_mozart_-_limpeza_vala_r._ns.sr.apa_eOutQ5A.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2397/ind_141_20_tonon_-_man._r.figueira_da_foz_LYVUa3Q.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2405/ind_142_20_mig_-_manutencao_area_lazer_e_esola__3yYHjRF.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2406/ind_143_20_frajola_-_manut._rua_araci_8EqwpJv.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2407/ind_144_20_frajola_-_manut._rua_tapajos_r3GTorR.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2408/ind_145_20_tonon_-_ajuda_de_custo_voluntarios_ujVvjyU.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2409/ind_146_20_daniel_-_troca_lamapadas_rua_cuiaba_SgKhIpu.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2425/ind_147_20_fabiano_-_rocagem_balnearios_fpXrtXl.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2426/ind_148_20_-_mozart_-_lombada_baln._samambaia_bQo7iX3.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2427/ind_149_20_tonon_-_reinstal._bebedouro_D6Z9c5E.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2432/ind_150_20_andressa_-_bombeiros_4QT5CgY.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2437/ind_151_20_mozart_-_cursos_pos_pandemia_5Qyv8ly.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2438/ind_152_20_mozart_-_inform.placas_balnearios_UBZeI2H.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2439/ind_153_-_daniel_-_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2440/ind_154_-_daniel_-_bal._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2442/ind_155_20_daniel_-_troca_poste_olavo_bilac_7trq3ja.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2457/ind_156_20_tonon_-_manut._banheiro_publico_38QZmMf.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2458/ind_157_20_tonon_-_orla_requalificada_NgagFgI.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2459/ind_158_20_andressa_-_limpreza_vala_rua_iguape._pGzzzZe.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2460/ind_159_20_tonon_-_area_laser_britania_EkIdM3v.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2461/ind_160_20_tonon_-_cascalhamento_rua_canario_pEmOh9a.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2462/ind_161_20_tonon_-_cascalhamento_av._candapui_s_qQvZkjA.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2463/ind_162_20_tonon_-_manutencao_passarela_sambura_xj8KZGN.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2478/ind_163_20_daniel_-_luminaria_rua_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2479/ind_164_20_daniel_-_luminaria_rua_marilia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2480/ind_165_20_tonon_-_cascalhamento_rua_rouxinol.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2481/ind_166_20_tonon_-_rocagem_limpeza_vala_rua_canario.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2482/ind_167_20_tonon_-_manutencao_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2483/ind_168_20_tonon_-_manutencao_trilhas.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2484/ind_169_20_andressa_-_patrolamento_rua_1_de_maio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2485/ind_170_20_andressa_-_manutencao_banheiro_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2486/ind_171_20_andressa_-_cscalhamento_rua_fernanda.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2487/ind_172_20_mozart_-_manutencao_balm._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2488/ind_173_20_mozart_-_retirada_entulho_rua_gamboa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2502/ind_174_20_fabiano_-_rua_joao_izidio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2503/ind_175_20_andressa_-_manutencao_orla_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2504/ind_176_20_andressa_-_manutencao_parques_infantis.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2505/ind_177_20_tonon_-_manutencao_escola_britania.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2506/ind_178_20_tonon_-_manutencao_rua_julio_almeida.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2507/ind_179_20_tonon_-_manutencao_baln._note_carlo_e__britania.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2508/ind_180_20_andressa_-_manutencao_ponte_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2519/ind_181_20_andressa_-_manutencao_estrada_da_trincheira.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2520/ind_182_20_andressa_-_lampadas_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2521/ind_183_20_andressa_-_rua_ulisses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2522/ind_184_20_mig_-_sistema_bag.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2523/ind_185_20_daniel_-_extensao_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2524/ind_186_20_andressa_-_limpeza_vala_rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2525/ind_187_20_andressa_-_troca_de_lampada_rua_batatais.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2526/ind_188_20_tonon_-_cascalhamento_rua_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2527/ind_189_20_tonon_-_escola_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2528/ind_190_20_tonon_-_man._rua_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2529/ind_191_20_tonon_-_man._rua_machado_de_assis.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2530/ind_192_20_tonon_-_man._estrada_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2532/ind_193_20_andressa_-_manutencao_rua_elias_grecov.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2539/ind_194_20_tonon_-_patrolagem_rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2540/ind_195_20_tonon_-_iluminacao_claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2541/ind_196_20_tonon_-_academia_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2542/ind_197_20_tonon_-_iluminacao_rua_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2543/ind_198_20_tonon_-_patrolagem_rua_maria_jose_ventura.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2544/ind_199_20_andressa_-_limpeza_de_vala_baln._viarregio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2545/ind_200_20_andressa_-_man._alameda_das_papoulas.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2546/ind_201_20_tonon_-_iluminacao_bal._sao_januario.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2547/ind_202_20_tonon_-_reparo_asfalto_baln._monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2548/ind_203_20_tonon_-_iluminacao_ilha_lazer_claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2553/ind_204_20_tonon_-_patrolagem_av._beira_mar_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2554/ind_205_20_tonon_-_man._banheiro_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2555/ind_206_20_tonon_-_camera_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2556/ind_207_20_tonon_-_sinalizacao_marginal_candapui.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2557/ind_208_20_fabiano_-_placas_ruas_baln._araca.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2560/ind_209_20_andressa_-_mercado_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2565/ind_210_20_daniel_-_man._rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2566/ind_211_20_daniel_-_man._rua_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2567/ind_212_20_daniel_-_man._rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2568/ind_213_20_frajola_-_ponte_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2570/ind_214_20_tonon_-_calcada_marginal_candapui_sul.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2571/ind_215_20_tonon_-_limpeza_mato_rio_candapui.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2572/ind_216_20_tonon_-_man._pca_dos_tanoeiros.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2574/ind_217_20_tonon_-_troca_poste_cadapui_sul.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2575/ind_218_20_tonon_-_man._passarelas.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2576/ind_219_20_tonon_-_iluminacao_estrada_da_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2591/ind_220_20_andressa_-_abertura_rua_rei_arthur.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2592/ind_221_20_andressa_-_man._retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2593/ind_222_20_mozart_-_poste_rua_machado_de_assis.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2594/ind_223_20_mozart_-_manutencao_rua_olimpia.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2595/ind_224_20_mozart_-_manut._rua_goiania.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2596/ind_225_20_mozart_-_manut._poste_rua_goiania.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2597/ind_226_20_mozart_-_manut._rua_aricanduva.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2598/ind_227_20_tonon_-_troca_poste_rua_para.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2599/ind_228_20_tonon_-_man._rua_b_-_baln._vila_real.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2600/ind_229_20_tonon_-_man._rua_8_-_baln._marusca.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2601/ind_230_20_tonon_-_man._rua_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2602/ind_231_20_tonon_-_limpeza_lagoa_claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2603/ind_232_20_andressa_-_iluminacao_juruvauva.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2609/ind_233_20_mozart_-_manut._rua_dante_alighieri.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2610/ind_234_20_mozart_-_manut._rua_5_de_marco.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2611/ind_235_20_mozart_-_manut._rua_prata.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2612/ind_236_20_mozart_-_manut._rua_ulisses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2613/ind_237_20_mozart_-_manut._lampadas_baln._maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2614/ind_238_20_daniel_-_extensao_eletrica_rua_lourdes_goncalves.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2615/ind_239_20_daniel_-_extensao_rede_agua_rua_lourdes_goncalves.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2616/ind_240_20_daniel_-_extensao_eletrica_rua_tijuana.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2617/ind_241_20_daniel_-_extensao_eletrica_rua_tampico.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2618/ind_242_20_andressa_-_manut._acesso_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2620/ind_243_20_tonon_-_iluminacao_almirante_tamandare.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2621/ind_244_20_tonon_-_iluminacao_figueira_da_foz.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2630/ind_245_20_mozart_-_manut._rua_cantareira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2631/ind_246_20_mozart_-_luminaria_rua_ribeirao_preto.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2632/ind_247_20_andressa_-_lombo_faixa_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2633/ind_248_20_tonon_-_iluminacao_jd_portugal_a_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2634/ind_249_20_tonon_-_iluminacao_rua_braga.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2635/ind_250_20_tonon_-_man._parque_jd_portugal.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2636/ind_251_20_tonon_-_man._asfalto_baln._curitiba.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2637/ind_252_20_daniel_-_luminarias_rua_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2638/ind_253_20_daniel_-_luminarias_av._copacabana.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2639/ind_254_20_daniel_-_luminarias_rua_nice.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2640/ind_255_20_andressa_-_man._rua_4_baln_marusca.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2641/ind_256_20_tonon_-_troca_tubo_baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2642/ind_257_20_tonon_-_iluminacao_rua_venus.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2643/ind_258_20_tonon_-_iluminacao_rua_1_-_baln._terracas.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2644/ind_259_20_tonon_-_iluminacao_pca_artesanato.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2645/ind_260_20_tonon_-_manut._baln._mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2646/ind_261_20_tonon_-_reparo_asfalto_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2656/ind_262_20_mozart_-_manut._rua_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2657/ind_263_20_mozart_-_luminaria_al._margaridas.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2658/ind_264_20_mozart_-_manut._rua_guaruja.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2659/ind_265_20_mozart_-_manut._rua_lourdes_azevedo.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2660/ind_266_20_mozart_-_manut._alameda_dos_lirios.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2661/ind_267_20_fabiano_-_manut._trapiche_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2662/ind_268_20_fabiano_-_manut._trapiche_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2663/ind_269_20_fabiano_-_manut._estacao_elevatoria_sabesp.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2665/ind_270_20_daniel_-_luminarias_rua_jorge_amado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2666/ind_271_20_daniel_-_troca_postes_rua_jorge_amado_e_olavo_bilac.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2670/ind_272_20_fabiano_-_horario_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2671/ind_273_20_daniel_-_luminarias_rua_jorge_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2672/ind_274_20_andressa_-_lombo-faixa_av._candapui.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2673/ind_275_20_andressa_-_nivelamento_praia_portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2674/ind_276_20_mozart_-_placa_seguranca_pista_skate.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2675/ind_277_20_mozart_-_rede_de_esgoto_rua_porto_tubarao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2676/ind_278_20_mozart_-_manut._rua_apucarana.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2677/ind_279_20_mozart_-_manut._rua_netuno.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2678/ind_280_20_mozart_-_manut._rua_vina_del_mar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2679/ind_281_20_tonon_-_limpeza_das_praias.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2680/ind_282_20_tonon_-_manut._luminaria_av._adelaide.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2681/ind_283_20_tonon_-_carregadores_orla.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2682/ind_284_20_tonon_-_pergolado_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2683/ind_285_20_tonon_-_manut._rua_atlantica.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2684/ind_286_20_tonon_-_limpeza_de_vala_aragarca-sao_januario.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2685/ind_287_20_tonon_-_troca_luminaria_rua_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2686/ind_288_20_tonon_-_abertura_da_rua_bauru.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2687/ind_289_20_tonon_-_placas_e_cones_praia_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2688/ind_290_20_tonon_-_area_de_lazer_viarregio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2689/ind_291_20_tonon_-_limpeza_guias_araca.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2690/ind_292_20_tonon_-_telhado_banheiro_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2691/ind_293_20_tonon_-_ilum._pca_de_lazer_boqueirao_sul.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2692/ind_294_20_tonon_-_reforma_bocha.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2693/ind_295_20_tonon_-_horarios_onibus.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2698/ind_296_20_daniel_-_rocagem_rua_javari.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2699/ind_297_20_daniel_-_patrolagem_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2700/ind_298_20_mozart_-_troca_lampada_rua_3_portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2701/ind_299_20_mozart_-_manutencao_rua_3_portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2702/ind_300_20_mozart_-_manutencao_rua_b_recanto_toninhas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2703/ind_301_20_mozart_-_manutencao_rua_jose_pacheco_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2704/ind_302_20_tonon_-_balneario_7_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2705/ind_303_20_andressa_-_troca_lampada_rua_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2706/ind_304_20_andressa_-_exames_ultrasson.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2707/ind_305_20_andressa_-_manut._rua_jaguaribe.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2708/ind_306_20_andressa_-_queda_energia_elektro.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2709/ind_307_20_mig_-_dersa__travessia_balsa_comerciantes.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2710/ind_308_20_daniel_-_manutencao_rua_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2711/ind_309_20_daniel_-_limpeza_areia_orla_baln_britania.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2712/ind_310_20_daniel_-_manut._playground_balneario_adriana.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2713/ind_311_20_mozart_-_inst._luminarias_rua_1_portal_janaina.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2715/indicacao_312_tonon_iluminacao_rua_porto_alegre.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2716/indicacao_313_mozart_luminarias_av._beira_mar_city_mar_e_janaina.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2717/indicacao_314_mozart_alambrado_ccmi.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2718/indicacao_315_mozart_luminarias_portal_do_janaina.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2721/ind_316_20_daniel_-_inst._luminaria_rua_andorinha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2722/ind_317_20_daniel_-_inst._luminaria_pq.linear_candapui_sul.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2723/ind_318_20_fabiano_-_inst._luminaria_rua_bigua.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2724/ind_319_20_fabiano_-_inst._luminaria_ilha_lazer_cdhu.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2725/ind_320_20_fabiano_-_manut._rua_eldorado.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2726/ind_321_20_mozart_-_manut._travessa_lupos.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2727/ind_322_20_mozart_-_ponto_onibus_baln._cidade_de_deus.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2728/ind_323_20_tonon-_man._av._pereque.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2729/ind_324_20_tonon-_horarios_vans_da_saude.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2737/ind_325_20_tonon_-_lixeiras_baln._porto_velho.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2738/ind_326_20_tonon_-_banheiro_feirantes_boq.norte.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2739/ind_327_20_daniel_-_manut.__rua_boa_nova.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2740/ind_328_20_daniel_-_luminarias_rua_boa_nova.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2741/ind_329_20_daniel_-_man._rua_babilonia.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2742/ind_330_20_tonon_-_manutencao_rua_21_de_abril.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2754/ind_331_20_tonon_-_corte_de_arvore_viareggio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2755/ind_332_20_tonon_-_manut._av._veira_mar_balb._sarnambi.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2756/ind_333_20_tonon_-_iluminacao_balneario_terracas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2758/ind_334_20_andressa_-_caminhao_pipa_viareggio.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2771/ind_335_20_tonon_-_manut._alameda_dos_beijos.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2803/ind_336_20_daniel_-_man._rua_porto_velho.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2804/ind_337_20_daniel_-_man._rua_tiziano.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2805/ind_338_20_tonon_-_limpeza_vala_orla.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2806/ind_339_20_tonon_-_rocagem_rua_rio_grande_do_norte.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2807/ind_340_20_tonon_-_coleta_lixo_boqueirao_norte.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2808/ind_341_20_tonon_-_escoamento_agua_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2809/ind_342_20_tonon_-_manut._viela_das_bromelias.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2810/ind_343_20_tonon_-_reparo_bebedouro_lagoa_adriana.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2811/ind_344_20_tonon_-_rocagem_rua_batatais.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2812/ind_345_20_tonon_-_manut._rua_dona_amelinha.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2078/parecer_tc_sp_contas_pmic_20126.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2070/mocao_001_20_frajola_-_pesar_edivaldo_luiz_do_c_BV3P0Kc.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2208/mocao_002_20_daniel_-_pesar_josefa_de_almeida_santos.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2251/mocao_003_20_mig_-_pesar_joao_dos_santos_Ju6GMTM.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2261/mocao_004_-_andressa.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2285/mocao_005_20_osvaldo_-_pesar_jose_abdelnur.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2325/mocao_006_20_mozart_-_pesar_ana_maria_lopes_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2354/mocao_007_20_daniel_-_pesar_maria_felix_barbosa.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2369/mocao_008_20_maurisfran_-_repudio_classificacao_peJDjWU.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2399/mocao_009_20_pesar_-_jose_barros_serejo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2424/mocao_010_20_-_pesar_joaquim_moreira_lw82nG5.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2464/mocao_011_20_-_repudio__andressa_U3kFtR0.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2465/mocao_012_20_-_daniel_-_pesar_carlos_roberto_neves.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2466/mocao_013__20_-daniel_-_pesar_paulo_ernesto_leite.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2467/mocao_014_20_daniel_-_pesar_genovaite_cabosis_k_C8aruGV.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2491/mocao_15_20_-_pesar_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2647/mocao_16_20_daniel_-_pesar_joao_barbosa_garces.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2648/mocao_17_20_mig_-_pesar_fantina_rosa_paes.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2664/mocao_18_20_fabiano_-_pesar_jurandir_vieira.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2733/mocao_019_20_mig_-_pesar_rodrigo_ferreira_lopes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2747/mocao_020_20_maurisfran_-_repudio_coligacao_vencedora.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2748/mocao_021_20_daniel_-_pesar_orlando_jose_dos_santos_marques.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2762/mocao_22_20_-_juliano_rodrigues_ferreira.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2766/mocao_023_20_-_tonon_-_pesar_rubens_maldonado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2044/parecer_comissoes_pl_001.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2043/parecer_comissoes_pl_002.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2042/parecer_comissoes_pl_003.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2041/parecer_comissoes_pl_006.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2072/parecer_comissoes_pl_007.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2225/parecer_comissoes_pl_008.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2419/parecer_comissoes_pl_009.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2115/parecer_comissoes_pl_010.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2116/parecer_comissoes_pl_011.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2117/parecer_comissoes_pl_012.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2118/parecer_comissoes_pl_013.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2119/parecer_comissoes_pl_014.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2120/parecer_comissoes_pl_015.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2121/parecer_comissoes_pl_016.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2122/parecer_comissoes_pl_017.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2148/parecer_comissoes_pl_018.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2149/parecer_comissoes_pl_019.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2130/parecer_comissoes_pl_020_hieyHHP.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2253/parecer_comissoes_pl_021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2159/parecer_comissoes_pl_022.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2160/parecer_comissoes_pl_023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2161/parecer_comissoes_pl_024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2284/parecer_comissoes_pl_027.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2227/parecer_comissoes_pl_029.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2228/parecer_comissoes_pl_030.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2305/parecer_comissoes_pl_031.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2238/parecer_comissoes_pl_032.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2239/parecer_comissoes_pl_033.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2240/parecer_comissoes_pl_034.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2254/parecer_comissoes_pl_035_Mram0Co.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2265/parecer_comissoes_pl_036.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2306/parecer_comissoes_pl_037.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2286/parecer_comissoes_pl_038.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2287/parecer_comissoes_pl_039.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2307/parecer_comissoes_pl_040.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2331/parecer_comissoes_pl_043.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2334/parecer_comissoes_pl_045.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2333/parecer_comissoes_pl_046.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2332/parecer_comissoes_pl_047.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2372/parecer_comissoes_pl_048.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2373/parecer_comissoes_pl_049.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2371/parecer_comissoes_pl_050.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2370/parecer_comissoes_pl_053.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2400/parecer_comissoes_pl_054.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2386/parecer_comissoes_pl_055.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2114/parecer_comissoes_subs_01_-_pl056.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2499/parecer_comissoes_pl_059.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2471/parecer_comissoes_pl_060.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2472/parecer_comissoes_pl_061.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2454/parecer_comissoes_pl_062.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2455/parecer_comissoes_pl_063.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2469/parecer_comissoes_pl_064.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2512/parecer_comissoes_pl_066.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2513/parecer_comissoes_pl_067.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2533/parecer_comissoes_pl_068.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2649/parecer_comissoes_pl_069.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2623/parecer_comissoes_pl_070.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2624/parecer_comissoes_pl_071.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2580/parecer_comissoes_pl_072.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2581/parecer_comissoes_pl_073.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2582/parecer_comissoes_pl_074.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2583/parecer_comissoes_pl_075.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2625/parecer_comissoes_pl_076.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2626/parecer_comissoes_pl_077.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2780/parecer_comissoes_pl_079.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2627/parecer_comissoes_pl_080.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2696/parecer_comissoes_pl_082.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2731/parecer_comissoes_pl_083.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2732/parecer_comissoes_pl_084.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2697/parecer_comissoes_pl_085.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2730/parecer_comissoes_pl_086.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2751/parecer_comissoes_pl_087.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2785/parecer_comissoes_pl_088.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2781/parecer_comissoes_pl_089.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2778/parecer_comissoes_pl_090.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2782/parecer_comissoes_pl_091.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2784/parecer_comissoes_pl_092.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2783/parecer_comissoes_pl_093.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2779/parecer_comissoes_pl_094.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2777/parecer_comissoes_pl_095.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2814/parecer_comissoes_pl_096.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2045/parecer_comissoes_pr_001.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2046/parecer_comissoes_pr_002.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2073/parecer_comissoes_pr_003.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2125/parecer_comissoes_pr_004_00yewH5.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2584/parecer_comissoes_pr_009.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2585/parecer_comissoes_pr_010.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2735/parecer_comissoes_pr_011.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2695/parecer_comissoes_pr_012.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2750/parecer_comissoes_pr_013.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2264/parecer_comissoes_sb_004.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2500/parecer_comissoes__veto_052_2020.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2181/parecer_comissoes_pdl_001.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2257/parecer_comissoes_pdl_002_iK8ZxgO.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2586/parecer_comissoes_pdl_004.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2587/parecer_comissoes_pdl_005.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2588/parecer_comissoes_pdl_006.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2815/parecer_comissoes_pdls_007_008_e_009.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2150/parecer_comissoes_sb_002.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2151/parecer_comissoes_sb_001.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2304/parecer_comissoes_sb_005.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2387/parecer_comissoes_sb_008.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2401/parecer_comissoes_subs_02_-_pl052.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2773/parecer_comissoes_pl_094.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2241/parecer_comissoes_veto_126_2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2431/parecer_comissoes_veto_050_2020_aqoETlV.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2511/parecer_comissoes_veto_052_2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2470/parecer_comissoes_veto_054_2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2736/parecer_comissoes_emenda_pl_069_2020.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2275/parecer_cof__contas_pmic_2016_-.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2074/parecer_juridico_pl_004.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2075/parecer_juridico_pl_005.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2147/parecer_juridico_pl_008.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2162/parecer_juridico_pl_021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2200/parecer_juridico_pl_026.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2199/parecer_juridico_pl_027.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2318/parecer_juridico_pl_028.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2232/parecer_juridico_pl_031.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2281/parecer_juridico_pl_040.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2321/parecer_juridico_pl_042.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2320/parecer_juridico_pl_043.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2319/parecer_juridico_pl_044.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2356/parecer_juridico_pl_050.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2357/parecer_juridico_pl_051_AVTL9b8.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2388/parecer_juridico_pl_054.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2403/parecer_juridico_pl_057.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2515/parecer_juridico_pl_070.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2516/parecer_juridico_pl_071.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2628/parecer_juridico_pl_078.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2389/parecer_juridico_st_002_pl_052_2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2135/parecer_juridico_st_001_pl_126_2019.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2136/parecer_juridico_st_001_pl_127_2019.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2302/parecer_juridico_st_002_pl_028_2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2375/parecer_juridico_st_002_pl_052_2020.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2468/parecer_juridico_pl_057_-_retratacao.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2561/parecer_juridico_pl_070_-_retratacao.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2156/pdl_001_20_fabiano_-_benedito_apolonio.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2242/pdl_002_20_mesa_-_covid_19.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2490/pdl_003_20_mesa_-_covid.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2497/pdl_004_20_-_mig_-_tdc.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2498/pdl_005_20_-_mig_-_titulo_de_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2518/projeto_de_decreto_legislativo_-_titulo_de_cidadao_deputado_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2786/pdl_007_20_-_andressa_-_titulo_de_comenda_aos_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2787/pdl_008_20_-_andressa_-_titulo_de_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2788/pdl_009_20_-_andressa_-_titulo_de_cidadao_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2027/proj_001_20_reajuste_salarial_pmic_tfoy7Ca.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2024/proj_002_20_reajuste_ticket_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2028/proj_003_20_-vr_pmic.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2034/proj_004_20_-_vr_licenca_saude_pmic_uByxlEc.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2035/proj_005_20_-_vr_licenca_saude_pmic_At9h137.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2036/proj_006_20_-_repasse_recursos_apae_e_crescer_p_XoIVK4k.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2054/proj_007_20_-_pavimento_tecnico_acima_do_6o.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2071/proj_008_20_-_adote_um_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2087/proj_009_20_-_alt_lei_803.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2088/proj_010_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2089/proj_011_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2090/proj_012_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2091/proj_013_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2092/proj_014_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2093/proj_015_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2094/proj_016_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2095/proj_017_20_-_convenio_oss_oscip_Jv8J7fz.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2126/proj_018_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2127/proj_019_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2129/proj_020_20_credito_quero_quero.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2132/proj_021_20_mao_de_obra_local.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2157/proj_022_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2158/proj_023_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2155/proj_024_20_mes_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2154/proj_025_20_jogos_3a_idade.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2165/proj_026_20_alt_lei_803.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2179/proj_027_20_caderneta_saude.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2195/proj_028_20_ficha_limpa.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2214/proj_029_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2215/proj_030_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2203/proj_031_20_rastreador_veicular_eBgxjXa.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2229/proj_032_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2230/proj_033_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2231/proj_034_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2252/proj_035_20_corte_de_agua.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2259/proj_036_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2266/proj_037_20_reorganizacao_magisterio.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2267/proj_038_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2268/proj_039_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2274/proj_040_20_isencao_iptu_ponta_da_praia_8Z0mxf5.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2314/proj_041_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2290/proj_042_20_bloq.__ar_hidrometros_CudOQnj.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2291/proj_043_20_transmissao_licitacoes_xfBbKo5.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2293/proj_044_20_auxilio_emergencial_FgEracp.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2315/proj_045_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2316/proj_046_20_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2317/proj_047_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2336/proj_048_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2337/proj_049_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2338/proj_050_20_-_regulamenta_o_comercio_de_produtos_usados.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2349/proj_051_20_-_descarte_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2353/proj_052_20_isencao_de_taxa_nPoheOg.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2355/pl_53_2020_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2367/proj_054_20_-_distr._gas_liquifeito_0nID9Rh.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2374/proj_055_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2398/proj_056_20_revoga_e_altera_leis.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2393/proj_57_20_isencao_de_taxas_LbDmQmI.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2404/proj_058_altera_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2416/proj_059_20_-_distr._gas_liquifeito_lR8D2Dy.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2429/proj_060_20_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2428/proj_061_20_-_dev._duodecimo_9O9meRk.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2453/plo62_20_credadicional.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2452/proj_063_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2456/proj_064_20_-_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2493/proj_065_parcelamento_sabesp.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2494/proj_066_apae.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2495/proj_067_situacao_emergencia_araca.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2514/proj_068_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2549/proj_069_20_-_diretrizes_orcamentarias_para_2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2496/proj_070_20_-_parcelamento_alvaras.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2501/proj_071_20_-_calcada_ludica.docx.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2534/proj_072_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2538/proj_073_20_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2550/proj_074_20_-_parcelamento_sabesp.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2552/proj_075_20_-_terreno_cedido_para_torre_da_policia.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2551/proj_076_20_-_dispoe_sobre_alteracao_de_lei.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2562/proj_077_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2589/proj_078_20_-_alteracao_da_lei_1241.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2714/proj_079_20_-_estima_receita_e_fixa_despesas_para_2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2605/proj_080_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2629/proj_081_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2653/proj_082_20_-_consorcio_consaude.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2654/proj_083_20_-_convenio_detran.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2655/proj_084_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2667/proj_085_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2719/proj_086_20_-_convenio.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2720/proj_087_20_-_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2752/proj_088_20_-_alteracao_da_lei_494.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2764/proj_089_20_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2765/proj_090_20_permissao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2767/proj_091_20_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2768/proj_092_20_-_supl.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2769/proj_093_20_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2770/proj_094_20_-_imovel_policia.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2774/proj_095_20_-_osvaldo_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2789/proj_096_20_-_supl.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2025/proj_res_01_20_mesa_0xuXxJq.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2026/proj_res_02_20_mesa_f686IiC.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2053/proj_res_03__20_mesa_M74FLFr.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2123/proj_res_04_20_mesa.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2202/proj_res_05_20_mig_tallada.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2256/proj_res_06_20_-_mesa_YnqOUdI.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2384/proj_res_07_20_-_mesa_oWepjO0.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2510/pr-feira-sustentavel.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2577/proj_res_09_20_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2578/proj_res_10_20_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2579/proj_res_11_20_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2694/proj_res_12_20_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2749/proj_res_13_20_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2069/req_001_20_frajola_-_gastos_ilha_verao_2020.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2080/req_002_20_tonon_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2112/req_003_20_frajola_-_licencas_praca_artesanato_iBVXvo4.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2113/req_004_20_andressa_-_acessibilidade_pontos_de__mzQpJN5.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2133/req_005_20_frajola_-_resp.tecnica_estrutura_carnaval.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2134/req_006_20_frajola_-_laudo_tecn._ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2137/req_007_20_frajola_-_cetesb_sobre_empresa_banhe_OaYq2SV.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2138/req_008_20_frajola_-_salleti_sobre__descarte_ba_Zd0HiSc.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2143/req_009_20_tonon_-_informacoes_transcontilha.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2168/req_010_20_frajola_-_processos_admistrativos.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2145/req_011_20_daniel_-_retira_pl_04_2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2146/req_012_20_daniel_-_retira_pl_05_2020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2183/req_013_20_andressa_-_conselho_protecao_animais.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2186/req_014_20_mozart_-_inform._sinalizacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2187/req_015_20_andressa_-_reciclagem_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2204/req_016_20_frajola_-_inform._carnaval_45H6VjU.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2205/req_017_20_frajola_-_inform._camarote_II2zpJc.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2206/req_018_20_frajola_-_gasto_combustivel_9XsFmQT.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2207/req_019_20_frajola_-_reforma_porto_da_balsa_OWCIhbu.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2224/req_020_20_andressa_-_inform._corona_virus.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2236/req_021_20_andressa_-_inform._apoio_trabalhador_TTJkHGK.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2237/req_022_20_fabiano_-_inform._manutencao_setor_s_Nl2yD6o.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2243/req_023_20_frajola_-_publicacao_portarias_servi_eSB9ljE.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2244/req_024_20_frajola_-_comissao_covid-19_tgr7DPZ.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2273/req_025_20_frajola_-_inform._programa_litoral___U0h3QoF.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2280/req_026_20_frajola_-_procon.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2288/req_027_20_mig_-_retira_pr_05_2020.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2292/req_028_20_andressa_-_recuperacao_economica_07NSdOg.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2299/req_029_20_tonon-_inform._fossas_septicas_N4T2yaA.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2303/req_030_20_mig_-_retira_subs.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2308/req_031_20_frajola_-_solicita_informacoes.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2309/req_032_20_frajola_-_inform._controladores_de_a_JngJeFf.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2310/req_033_andressa_-_falta_medicamentos_axWJtlT.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2326/req_034_20_frajola_-_unicef.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2327/req_035_andress_-_informacoes_cdhu.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2328/req_036_20_andressa_-_ubs_-_ultrassom.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2341/req_037_-_tonon_-_av_beira_mar_-_baln_via..pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2343/req_038_20_-_tonon_-_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2348/req_039_-_20_andressa.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2365/req_040_20_frajola_-_processo_abrigo_pontos_de__DeVZ9sW.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2366/req_041_20_frajola_-_solicita_informacoes_sobrr_xdrbv9m.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2382/req_042_-_frajola_-_laudo_ponta_da_praia_faYFspe.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2383/req_043_-_alemao_-_comissao_especial_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2390/req_044_-_frajola_-_retira_pl_044_QFJkl00.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2391/req_045_-_andressa_-_retira_pl_042.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2392/req_046_-_frajola_-_elektro_ycrioZA.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2410/req_047_-_fabiano_-_base_correiros_araca_Voe5e5w.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2411/req_048_-_frajola_-_exames_oftalmologicos_aFosbdk.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2412/req_049_-_frajola_-_tratamento_oncologico_t7onHax.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2413/req_050_-_andressa_-_reparos_av.beira_mar_302y616.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2414/req_051_-_andressa_-_inform._transporte_publico_N6fd2LD.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2415/req_052_-_andressa_-_manut._veiculos_Jh27pbG.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2420/req_053_-_fabiano_-_ferradura_araca_jw6ktYJ.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2421/req_054_-_fabiano_-_insalubridade_xd64Z1z.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2422/req_055_-_fabiano_-_veiculo_coleta_YYcoNwf.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2423/req_056_-_frajola_-_pagamento_medicos_tgDisis.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2433/req_057_-_andressa_-_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2434/req_058_-_andressa_-_subsidios_saude.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2489/req_059_-_andressa_-_retira_pl_057.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2492/oficio_231_cmic_-_encaminha_requerimento_convocacao.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2517/req_061_-_andressa_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2535/req_062_-_andressa_-_reabertura_av._sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2536/req_063_-_andressa_-_antena_vivo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2537/req_064_-_andressa_-_suplementacao_3milhoes.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2558/req_065_-_tonon_-_vallesul.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2559/req_066_-_andressa_-_atend._medico_araca.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2590/req_067_-_fabiano_-_justif._falta.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2619/req_068_-_fabiano_-_justif._falta.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2668/req_069_-_tonon_-_elektro.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2669/req_070_-_tonon_-_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2743/req_072_-_andressa_-_decoracao_natalina.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2744/req_073_-_tonon_-_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2745/req_074_-_frajola_-_informa_sobre_placa_publicidade.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2746/req_075_-_frajola_-_plantoes_medicos.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2753/req_076_-_frajola_-_leis_1643_fibra_optica.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2757/req_077_-_tonon_-_obras_av._beira_mar_tropical-pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2759/req_078_-_andressa_-_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2760/req_079_-_andressa_-_atendimento_medico.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2761/req_080_-_frajola_-_remocao_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2802/req_081_-_frajola_-_informacoes_sobre__marilia_pinheiro_de_sousa_leite-_me.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2813/req_082_-_andressa_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2563/resre_001_-2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2443/resre_002_-2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2794/resre_004_-2020.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2449/resre_005_-2020.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2796/resre_006_-2020.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2473/resre_008_-2020.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2474/resre_009_-2020.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2447/resre_014_-2020.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2797/resre_019_-2020.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2311/resre_026_-2020.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/4005/resre_028_-2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2446/resre_029_-2020.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2564/resre_032_-2020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2358/resre_033_-2020.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2651/resre_035_-2020.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2799/resre_037_-2020.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2800/resre_038_-2020.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2444/resre_039_-2020.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2451/resre_040_-2020.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2445/resre_041_-2020.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2608/resre_042_-2020.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2435/resre_046_-2020.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2607/resre_048_-2020.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2793/resre_050_-2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2448/resre_051_-2020.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2798/resre_053_-2020.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/4006/resre_054_-2020.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2801/resre_055_-2020.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2441/respostasmedicos_1.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2792/resre_061_-2020.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2791/resre_062_-2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2652/resre_063_-2020.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2606/resre_064_-2020.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2790/resre_065_-2020.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2776/resre_075_-2020.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/3985/resre_081_-2020.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2062/substitutivo_ao_projeto_de_lei_no_127.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2063/substitutivo_n.1_ao_pl_126.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2198/substitutivo_n.1_ao_pl_026.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2262/substitutivo_n.1_ao_pl_028.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2301/substitutivo_n._2_ao_pl_028.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2368/substitutivo_n.1_ao_pl_052_A1Invnd.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2380/substitutivo_n.2_ao_pl_052_NPaImXw.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2385/substitutivo_n.1_ao_pl_051_C5rCd9H.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2417/substitutivo_n.1_ao_pl_056_YSIoIkp.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2622/substitutivo_n._1_ao_pl076.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2772/substitutivo_n.1_ao_pl_094.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2188/veto_pl_126_19.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2189/veto_pl_127_19.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2402/veto_pl_050_20.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2430/veto_pl_052_20.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2020/2436/veto_pl_54_20.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H767"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="123.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>