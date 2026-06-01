--- v0 (2025-10-02)
+++ v1 (2026-06-01)
@@ -54,8304 +54,8304 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DENUN</t>
   </si>
   <si>
     <t>Denuncia</t>
   </si>
   <si>
     <t>Cidadão ou Cidadã</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/denuncia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/denuncia.pdf</t>
   </si>
   <si>
     <t>DENUNCIA com fulcro no art. 93, I do Regimento Interno desta Camara Municipal e no art. 5°, I do Decreto-Lei n" 201 de 27de Fevereiro de 1967, contra 0 senhor prefeito municipal de Ilha Comprida, DOUTOR GERALDINO BARBOSA DE OLIVEIRA JUNIOR, pelos fatos expostos a seguir.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1746/emenda_supressiva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1746/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA ao Projeto de Lei nº 080/2019.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MIG</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1787/emenda_modificativa_pl_064_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1787/emenda_modificativa_pl_064_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE ANEXOS CONSTANTES DO PROJETO DE LEI Nº 064/19 –LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2020- E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1961/emenda_1_ao_projeto_de_lei_114.2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1961/emenda_1_ao_projeto_de_lei_114.2019.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 114/2019</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1963/emenda_1_ao_projeto_de_lei_76.2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1963/emenda_1_ao_projeto_de_lei_76.2019.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei nº 076/2019.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1962/emenda_2_ao_projeto_de_lei_76.2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1962/emenda_2_ao_projeto_de_lei_76.2019.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 ao Projeto de Lei nº 076/2019.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/843/indicacao_-_manutencao_da_ponta_da_escola_meu_recanto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/843/indicacao_-_manutencao_da_ponta_da_escola_meu_recanto.pdf</t>
   </si>
   <si>
     <t>Indica manutenção de ponte de acesso à Escola Municipal Meu Recanto</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>FABIO TONON</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/846/indtonon_-_cascalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/846/indtonon_-_cascalho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser feito o serviço de Cascalhamento e Patrolagem na Rua Porto Tubarão, no Balneário Atlântico.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/847/indtonon_-_placadog.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/847/indtonon_-_placadog.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que instalada uma Placa de Alerta e Conscientização ao abandono de animais domésticos no município, a ser localizado preferencialmente na entrada da cidade.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>ANDRESSA CERONI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao__rua_bahia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao__rua_bahia.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e patrolamento da Rua Bahia – Balneário  Adriana, Ilha Comprida – SP.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>DANIEL RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_tapa_buraco_rua_bahia_x_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_tapa_buraco_rua_bahia_x_candapui.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize o conserto de buraco ¨Tapa buraco¨ e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres no entroncamento da Avenida Candapuí Norte com Rua Bahia, próximo ao nº 320, localizado no Balneário Adriana.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_2019_-_manutencao_viaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_2019_-_manutencao_viaria.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e roçada das Ruas “Porto de Ubatuba” e “Rio de Janeiro”, no Balneário Atlântico.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/864/indtonon_portobalsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/864/indtonon_portobalsa.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido que seja feita a Reforma e Manutenção do Porto da Balsa de Cananéia. O mesmo se encontra em situação precária, conforme fotos;</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MOZART SILVESTRE</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ind.limpeza_dos_matos_copacabana.docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ind.limpeza_dos_matos_copacabana.docx</t>
   </si>
   <si>
     <t>limpeza dos matos na Av.Copacabana até o Iate Clube.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ind.redutor_velocidade_candapui..docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ind.redutor_velocidade_candapui..docx</t>
   </si>
   <si>
     <t>Redutor de velocidade Candapuí.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/867/ind.redutor_de_velocidade_rui_barbosa.docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/867/ind.redutor_de_velocidade_rui_barbosa.docx</t>
   </si>
   <si>
     <t>redutor de velocidade na rua Rui Barbosa,bal.Sâo Martinho.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/869/ind_parque.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/869/ind_parque.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A MANUTENÇÃO OU TROCA DOS BRINQUEDOS DOS PARQUES INFANTIS DO MUNICIPIO DE ILHA COMPRIDA SP.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>OSVALDINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_instalacao_de_luminarias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_instalacao_de_luminarias.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do poder Executivo, Sr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que seja instaladas 2 (duas) Luminárias na, Alameda das Magnólias, Balneário Yemar. Peço Urgência no serviço que foi solicitado por morador.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_posto_odontologico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_posto_odontologico.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Chefe do poder Executivo, Sr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que seja implantado 1(um)  Posto Odontológico no PSF do Boqueirão Sul, pois todos os PSF já possuem atendimento Odontológico, menos o Boqueirão Sul  . Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/879/indicacao_2019_-_manutencao_viaria_-_bal._caicara.docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/879/indicacao_2019_-_manutencao_viaria_-_bal._caicara.docx</t>
   </si>
   <si>
     <t>Indicação de manutenção viária e limpeza de valas das ruas localizadas no Balneário Caiçara.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/880/indicacao_2019_-_manutencao_viaria_-_bal._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/880/indicacao_2019_-_manutencao_viaria_-_bal._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção viária e limpeza de valas na Rua Ceará, no Balneário Vila Nova.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao__balneario_vila_nova_parque.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao__balneario_vila_nova_parque.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA E AREA DE LAZER NO BALNEARIO VILA NOVA.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/892/ind.limpeza_dos_matos_porto_velho_ii.docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/892/ind.limpeza_dos_matos_porto_velho_ii.docx</t>
   </si>
   <si>
     <t>Cortar o mato ,limpeza das valas e drenagem da mesma na rua Aricanduva no balneário Porto Velho II.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_rocagem_rua_fernando_sabino.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_rocagem_rua_fernando_sabino.pdf</t>
   </si>
   <si>
     <t>Departamento Competente, para que realize  a roçagem e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Rua Fernando Sabino localizada no Balneário Maria de Lourdes.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao_patrolagem_rua_dos_lirios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao_patrolagem_rua_dos_lirios.pdf</t>
   </si>
   <si>
     <t>Departamento Competente, para que realize o patrolamento e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Alameda dos Lírios, localizado no Balneário Yemar.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_instalacao_de_luminaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_instalacao_de_luminaria.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que seja instalado 1 (uma) luminária na Alameda dos Lírios, nº 260, localizada no Balneário Yemar e que seja tomada as devidas providências :</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_de_manutencao_viaria_-_balneario_ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_de_manutencao_viaria_-_balneario_ubatuba.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária, roçada e limpeza das valas em as ruas do Balneário Ubatuba.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_de_manutencao_viaria_-_balneario_vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_de_manutencao_viaria_-_balneario_vila_nova.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária, roçada e limpeza das valas em as ruas do Balneário Vila Nova.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/898/indicacao_de_manutencao_viaria_-_balneario_mar_e_sol.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/898/indicacao_de_manutencao_viaria_-_balneario_mar_e_sol.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária, roçada e limpeza das valas em as ruas do Balneário Mar e Sol.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao_de_manutencao_viaria_-_rua_5_de_marco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao_de_manutencao_viaria_-_rua_5_de_marco.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e roçada em toda a extensão da Rua Cinco de Março, no Balneário Sete de Setembro.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_de_manutencao_viaria_-_rua_5_ulisses_guimaraes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_de_manutencao_viaria_-_rua_5_ulisses_guimaraes.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária, roçada e limpeza das valas em toda a extensão da Rua Ulisses Guimarães, no Balneário Marusca.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/901/ind_026_19_rocagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/901/ind_026_19_rocagem.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto aos Departamentos Competentes, no sentido que seja avaliada a possibilidade de efetuar limpeza de vala e Roçagem da Avenida Hum, no Balneário Marisol, Avenida do Antigo Porto da Balsa.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>ALEMÃO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/902/ind_027_limpeza_de_valas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/902/ind_027_limpeza_de_valas.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, com URGÊNCIA para que seja realizado o serviço de roçagem da Rua Bragança Paulista, Balneário Icaraí, em toda sua extensão.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/903/ind_028_19__ilha_de_lazer.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/903/ind_028_19__ilha_de_lazer.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, com URGÊNCIA para que seja feita a manutenção da Ilha de Lazer do Balneário Caiçara.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/923/ind.bal.maruscaulisses_guimaraes..docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/923/ind.bal.maruscaulisses_guimaraes..docx</t>
   </si>
   <si>
     <t>Limpeza dos matos e das valas na rua Ulisses Guimarâes,no balneário Marusca.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/924/ind.manutencao_do_parque_do_cdhu..docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/924/ind.manutencao_do_parque_do_cdhu..docx</t>
   </si>
   <si>
     <t>Manutençâo do parquinho da CDHU.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/925/ind.flor_de_iguape.docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/925/ind.flor_de_iguape.docx</t>
   </si>
   <si>
     <t>Limpeza e iluminaçâo do balneário Flor de Iguape.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/926/rua_atlanta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/926/rua_atlanta.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e cascalhamento da Rua Atlanta, Ilha Comprida – SP.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/927/ind_033_19__patrolagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/927/ind_033_19__patrolagem.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, com URGÊNCIA para que seja realizado o serviço de patrolagem e cascalhamento, da Rua Elias Grecov Balneário Xandú, em toda sua extensão.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/928/ind_034_19_cascalhamento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/928/ind_034_19_cascalhamento.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, com URGÊNCIA para que seja realizado o serviço de patrolagem e cascalhamento da Rua Tamoyo Matuoka, Balneário Xandú, em toda sua extensão .</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/929/ind_035_19__rocagem..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/929/ind_035_19__rocagem..pdf</t>
   </si>
   <si>
     <t>para que seja realizado com URGÊNCIA, o serviço de roçagem e limpeza de vala, da Rua Turiaçu em toda sua extensão no Balneário Porto Velho II, á pedido da senhora Terezinha Maria da Silva.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/930/ind_036_19_patrolagem_e_cascalhamento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/930/ind_036_19_patrolagem_e_cascalhamento.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, com URGÊNCIA para que seja realizado o serviço de roçagem, patrolagem e cascalhamento da Rua Pacaembu, Balneário Flor de Iguape, a pedido do senhor Oriel.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/940/ind_33.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/940/ind_33.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e patrolamento da Rua 15 – Balneário Vitoria, Ilha Comprida – SP.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/941/ind_44.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/941/ind_44.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de limpeza, manutenção e cascalhamento da Rua 02 – Balneário  Vitoria, Ilha Comprida – SP.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_de_manutencao_viaria_-_rua_projetada_3.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_de_manutencao_viaria_-_rua_projetada_3.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e a limpeza das valas da Rua Projetada 3, no Balneário Caiçara, em nosso município.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_de_manutencao_viaria_-_rua_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_de_manutencao_viaria_-_rua_iguape.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e a limpeza das valas da Rua Iguape no trecho após a Lagoa, no Balneário Meu Recanto, em nosso município.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_de_manutencao_viaria_-_rua_netuno.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_de_manutencao_viaria_-_rua_netuno.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e a limpeza das valas da Rua Netuno e da Viela Marte, no Balneário Mar e Sol, em nosso município.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_de_manutencao_viaria_-_rua_eldorado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_de_manutencao_viaria_-_rua_eldorado.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e a limpeza das valas da Rua Eldorado, no Balneário Presidente Kennedy, em nosso município.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_de_manutencao_viaria_-_rua_sorocaba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_de_manutencao_viaria_-_rua_sorocaba.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e a limpeza das valas da Rua Sorocaba, no Balneário Icaraí, em nosso município.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/952/ind_044_da_vala_de_escoamento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/952/ind_044_da_vala_de_escoamento.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize a abertura de valas de escoamento e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres nas Ruas:_x000D_
 	Rua Ceará, localizado no Balneário Adriana_x000D_
 	Rua Iguape, localizado no Balneário Meu Recanto_x000D_
 	Rua Pará, localizado no Balneário Vila nova_x000D_
 	Av. Brasil, localizado no Balneário Vila nova_x000D_
 	Travessa Marte, localizado no Balneário Mar e Sol_x000D_
 	Rua A, localizado no Balneário Via Felice</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/953/indicacao_reforma_passarela.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/953/indicacao_reforma_passarela.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, urgentes providências para a execução de reforma da ponte de madeira localizado a Rua Pará, no Balneário Vila Nova, que seja tomada as devidas providências para o perfeito funcionamento e que vale ressaltar que o corrimão quebrou e por ali é passagem de muitas crianças e adultos .</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_reforma_da_academia_ar_livre_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_reforma_da_academia_ar_livre_adriana.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, para que realize a Reforma da academia ao Ar livre localizado no Balneário Adriana, para que tome as providências necessária com URGÊNCIA.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_2019_-_manutencao_viaria_-_rua_antonio_carlos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_2019_-_manutencao_viaria_-_rua_antonio_carlos.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e a limpeza das valas Rua Antonio Carlos, paralela à Estrada da Vizinhança, em nosso município.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/961/rocagem_rua_rondonia_baln._adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/961/rocagem_rua_rondonia_baln._adriana.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize  a roçagem e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Rua Rondônia localizada no Balneário Adriana.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>FABIANO PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/962/ind._araca_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/962/ind._araca_2019.pdf</t>
   </si>
   <si>
     <t>Indico nas formalidades regimentais para que realize os reparos necessários no que tange as ruas do Balneário Araçá</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/963/ind._vala_di_franco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/963/ind._vala_di_franco.pdf</t>
   </si>
   <si>
     <t>Indico nas formalidades regimentais realize a limpeza da vala da orla de fronte ao Balneário Di Franco</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_tapa_buraco_rua__rocagem_maranhao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_tapa_buraco_rua__rocagem_maranhao.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize a roçagem na Rua Maranhão e o conserto de buraco ¨Tapa buraco¨ no entroncamento entre a  Rua Maranhão com Rua Pernambuco, localizado no Balneário Adriana e que seja tomada as devidas providências para o perfeito tráfego de veículos .</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/965/ind._ciclovia_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/965/ind._ciclovia_2019.pdf</t>
   </si>
   <si>
     <t>Indico nas formalidades regimentais para que realize os devidos reparos necessários no que tange a ciclovia de fronte a Rampa de acesso a praia no Balneário Britãnia</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/967/indicacao__balneario_plutao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/967/indicacao__balneario_plutao.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e patrolamento da Rua Plutão – Balneário  Vila Rica, Ilha Comprida – SP.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/968/ind_baln._claudia_mara.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/968/ind_baln._claudia_mara.pdf</t>
   </si>
   <si>
     <t>Para que o Exmo. Sr Prefeito faça gestões junto aos Departamentos Competentes, no sentido de que seja feita a desobstrução da lagoa no Balneário Claudia Mara</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_bal.marilena.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_bal.marilena.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que seja feita a Patrolagem, Roçagem e Limpeza de Valas em todo o Bal.Marilena, principalmente na Rua Alegrete . Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_pier_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_pier_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>, para que faça gestões junto ao Departamento Competente, para que seja feita a reforma do Pier em Pedrinhas (Plataforma em forma de T), com os mesmos  materiais que foram utilizados para fazer o deck. Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_tapa_buraco_rua_carlsband.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_tapa_buraco_rua_carlsband.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o conserto de buraco ¨Tapa buraco¨ e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres no final da Rua Carlsband, nº 250, localizado no Balneário Monte Carlos (Carabanas).</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao__balneario_marcia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao__balneario_marcia.pdf</t>
   </si>
   <si>
     <t>Indica o reparo do asfalto Rua Dino Destri– Balneário Márcia, Ilha Comprida – SP.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/974/ind.rua_manchester_cratera.docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/974/ind.rua_manchester_cratera.docx</t>
   </si>
   <si>
     <t>Cratera na rua Manchester.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/975/ind.rua_aricanduva_com_a_tangaraestrada_da_vizinhanca..docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/975/ind.rua_aricanduva_com_a_tangaraestrada_da_vizinhanca..docx</t>
   </si>
   <si>
     <t>Limpeza das valas e cascalhamento da rua Aricanduva com a  Tangará , na Estrada da Vizinhança.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_kennedy_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_kennedy_.pdf</t>
   </si>
   <si>
     <t>Manutenção das ruas dos Balneários Kennedy e Di Franco</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/978/ind_fabio_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/978/ind_fabio_tonon.pdf</t>
   </si>
   <si>
     <t>Para que os departamentos competentes realizem obras visando o escoamento da água que se acumula na Rua 2 do Balneário City Mar</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_2019_-_manutencao_viaria_-_varias_ruas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_2019_-_manutencao_viaria_-_varias_ruas.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e a limpeza das valas de várias ruas e avenidas, localizadas em nosso município</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/980/ind__-_alemao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/980/ind__-_alemao.pdf</t>
   </si>
   <si>
     <t>Indica para que sejam feitas obras de manutenção na Rua Aricanduva, Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/982/indicacao_ruas_recreio_janaina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/982/indicacao_ruas_recreio_janaina.pdf</t>
   </si>
   <si>
     <t>Pede a manutenção da Rua 2 e adjacências, na região do balneário Viareggio/Recreio Janaína.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_esgoto_britania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_esgoto_britania.pdf</t>
   </si>
   <si>
     <t>Pede providências junto à Sabesp, para a realização de reparo na rede de esgotos, em ruas do balneário Britânia.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_rua_19_de_novembro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_rua_19_de_novembro.pdf</t>
   </si>
   <si>
     <t>Pedido de manutenção da Rua Dezenove de Novembro, no Balneário Sete de Setembro.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/986/mig_-_indicacao_ponte_laercio_ribeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/986/mig_-_indicacao_ponte_laercio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a limpeza na cabeceira da Ponte Laércio Ribeiro e implantação de plataforma de pesca</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/987/mig_-_indicacao_rua_libano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/987/mig_-_indicacao_rua_libano.pdf</t>
   </si>
   <si>
     <t>Indica que se realize limpeza de vala, patrolagem e cascalhamento da rua Líbano, Balneário Araçá.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/988/mig_-_indicacao_rua_campo_mourao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/988/mig_-_indicacao_rua_campo_mourao.pdf</t>
   </si>
   <si>
     <t>Indica que se realize limpeza de vala, patrolagem e cascalhamento na rua Campo Mourão, Balneário Curitiba</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/991/ind_071_19_-_mozart_-_.rua_belo_horizontebaln.adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/991/ind_071_19_-_mozart_-_.rua_belo_horizontebaln.adriana.pdf</t>
   </si>
   <si>
     <t>A pedido da sra. Vanda Silva Santos,a limpeza dos matos,das valas, patrolagem e cascalhamento ,da rua Belo Horizonte no bal.Adriana.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_tapa_buraco_av_sao_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_tapa_buraco_av_sao_paulo.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o conserto de buraco ¨Tapa buraco¨ na Avenida São Paulo, em frente o nº 845 e nº815 , localizado no Balneário Adriana e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/999/manutencao_do_campo_de_futebol_de_pedrinhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/999/manutencao_do_campo_de_futebol_de_pedrinhas.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que seja feita a manutenção do campo em Pedrinhas, ( roçagem, colocação de travas com redes e pontos de Luminárias). Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/ampliacao_e_manutencao__do_parque_de_pedrinhas..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/ampliacao_e_manutencao__do_parque_de_pedrinhas..pdf</t>
   </si>
   <si>
     <t>, para que faça gestões junto ao Departamento Competente, para que seja feita a ampliação do Playground (Baln. de Pedrinhas), manutenção dos brinquedos e a instalação de luminárias. Peço Urgência no serviço que foi solicitado por moradores.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_da_vala_de_escoamento_av_dois.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_da_vala_de_escoamento_av_dois.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que faça gestões junto ao Departamento Competente, para que realize o limpeza das valas de escoamento de água da chuva da Avenida Dois localizada no Balneário Marisol e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_tapa_curva_da_ponte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_tapa_curva_da_ponte.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o conserto de buraco ¨Tapa buraco¨ na Avenida da ponte sentido Município de Iguape (subida) e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/indicacao_patrolagem_e_cascalhamento_rua_pernambuco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/indicacao_patrolagem_e_cascalhamento_rua_pernambuco.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Rua Pernambuco, localizado no Balneário Adriana e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/mig_-_manutencao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/mig_-_manutencao.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes, no sentido de que seja feita a limpeza e manutenção do Boqueirão Sul em especial na Avenida Djaniro Rizzi seu principal acesso.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/mig_-_placas_ciclistas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/mig_-_placas_ciclistas.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes, no sentido de que sejam instaladas placas de sinalização distinguindo a ciclovia da via de pedestres em toda a extensão da orla.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/ind.troca_de_lousa_na_escola_monte_carlo.docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/ind.troca_de_lousa_na_escola_monte_carlo.docx</t>
   </si>
   <si>
     <t>Troca de lousa na escola Monte Carlo</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/ind.buraco_na_avenida_carlos_roberto_de_paula.docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/ind.buraco_na_avenida_carlos_roberto_de_paula.docx</t>
   </si>
   <si>
     <t>Manutenção da av. Carlos Roberto de Paula</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/ind_tonon_manutencao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/ind_tonon_manutencao.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes, no_x000D_
 sentido de que seja avaliada a possibilidade de ser feito o serviço de_x000D_
 Roçagem, patrolagem e cascalhamento na Avenida Mara Mar, no_x000D_
 Balneário Viareggio.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/ind_tonon_rocagem_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/ind_tonon_rocagem_ii.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes, no_x000D_
 sentido de que seja avaliada a possibilidade de ser feito o serviço de_x000D_
 Roçagem, na Rua Julio de Almeida, no Balneário Britânia.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/indc_yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/indc_yemar.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e cascalhamento das seguintes  Ruas Alameda das Orquídeas, Alameda das Papoulas e Alameda dos Beijos localizadas no Balneário Yemar no Muncipio de Ilha Comprida SP.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_monte_carlo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_monte_carlo.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER_x000D_
 COM A LIMPEZA DE MATOS E RETIRADAS DE ENTULHOS SOBRE A CALÇADA DA ESCOLA_x000D_
 MONTE CARLO, ALAMEDA JOSÉ PACHECO DOS SANTOS NO MUNICIPIO DE ILHA_x000D_
 COMPRIDA SP.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_chuveiros_praia_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_chuveiros_praia_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A INSTALAÇÃO DE DUCHAS NAS SAÍDAS DAS PASSARELAS DA ORLA DA AV. BEIRA MAR NO MUNICÍPIO DE ILHA COMPRIDA SP.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_da_vala_de_escoamento_rua_aricanduva_-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_da_vala_de_escoamento_rua_aricanduva_-.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o limpeza das valas de escoamento de água da chuva da Rua Aricanduva, localizada no Balneário Porto Velho II e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_da_vala_de_escoamento_av_um.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_da_vala_de_escoamento_av_um.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que faça gestões junto ao Departamento Competente, para que realize o limpeza das valas de escoamento de água da chuva da Avenida Um localizada no Balneário Marisol e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_patrolagem_e_cascalhamento_al._daas_papoulas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_patrolagem_e_cascalhamento_al._daas_papoulas.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Alameda das Papoulas, localizado no Balneário Yemar e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_manutencao_do_playgroud.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_manutencao_do_playgroud.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, urgentes providências para a execução de manutenção e reparos no playground localizado em frente ao Espaço Cultural “Plínio Marcos”, que seja tomada as devidas providências para o perfeito funcionamento e que vale ressaltar que toda criança tem direito ao esporte e lazer.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_patrolagem_e_cascalhamento_rua_fernan_yiq3PVk.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_patrolagem_e_cascalhamento_rua_fernan_yiq3PVk.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Rua Fernando Sabino, localizado no Balneário Maria de Lourdes (próximo ao rio Candapuí) e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_lombadas_rui_barbosa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_lombadas_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Pede a instalação de 4 redutores de velocidade, do tipo lombada, ao longo da Rua Rui Barbosa, no balneário São Martinho.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_pintura_de_lombadas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_pintura_de_lombadas.pdf</t>
   </si>
   <si>
     <t>Pede que a prefeitura realize a pintura de todas as lombadas instaladas no município.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_de_sinalizacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>Solicita que aprefeitura realize parceria com a iniciativa privada, visando a instalação de placas de sinalização de Balneários e de Ruas, nos bairros mais distantes do Boqueirão.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/ind_08-04_app.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/ind_08-04_app.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja criado um aplicativo de celular que ofereça serviços de manutenção aos cidadãos, sendo possível mapear demandas e acompanhar a execução dos serviços no município, pelo celular.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_bebedouro_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_bebedouro_praia.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROCEDER A INSTALAÇÃO DE BEBEDOUROS NA EXTENSÃO DA ORLA DA AV. BEIRA MAR NO MODELO DE BEBEDOURO JÀ INSTALADO PRÓXIMO A ESCOLA DE SURF NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/indicacao_estrada_da_vizinhanca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/indicacao_estrada_da_vizinhanca.pdf</t>
   </si>
   <si>
     <t>DE UM ABRIGO NO PONTO DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_para_manutencao_viaria_-_bal._dois_mares.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_para_manutencao_viaria_-_bal._dois_mares.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e a limpeza das valas das seguintes ruas e avenidas, localizadas em nosso município: _x000D_
 1.	Rua São Sebastião e Rua São João, no Balneário Redentor; _x000D_
 2.	Rua Nossa Senhora de Fátima, Balneário Dois Mares;</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_tonon_marusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_tonon_marusca.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes com URGÊNCIA, no sentido de que seja feito o serviço cascalhamento na esquina da Juscelino Kubitschek com a Beira Mar entre o mercado Monte Carlo e a Pousada Voo da Garça, Balneário Marusca.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_tonon_manutencao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_tonon_manutencao.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes com URGÊNCIA, no sentido de que seja feito o serviço de patrolagem e cascalhamento da Rua Venceslau Braz, Balneário São Martinho.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_tonon_apae.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_tonon_apae.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes com URGÊNCIA, no sentido de que providencie reparos nas dependências da APAE, que se encontram com rachaduras e vazamentos dentro das salas.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_tonon_toninhas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_tonon_toninhas.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes com URGÊNCIA, no sentido de que seja feito o serviço de terraplanagem, patrolagem e_x000D_
 cascalhamento na Avenida Beira Mar, Balneário Recanto das Toninhas, próximo ao Bar da Núbia.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/ind_103_19_mozart_ponto_de_onibus_estrada_da_vi_8rNnhV9.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/ind_103_19_mozart_ponto_de_onibus_estrada_da_vi_8rNnhV9.pdf</t>
   </si>
   <si>
     <t>Pontos de ônibus Estrada da Vizinhança.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_retirada_de_entulhos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_retirada_de_entulhos.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize a retira de entulhos da calçada na Rua Gonçalves Vaz, nº 222, localizado no Balneário Britânia e que seja tomada as devidas providências para o perfeito tráfego de pessoas.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_manutencao_do_playgroud_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_manutencao_do_playgroud_adriana.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, urgentes providências para a execução de manutenção e reparos (correntes dos balanços, bebedouro no gira gira que esta sem o eixo) no playground localizado no Balneário Adriana (na praça da Lagoa), que seja tomada as devidas providências para o perfeito funcionamento e que vale ressaltar que toda criança tem direito ao esporte e lazer.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_da_vala_de_escoamento_alameda_perus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_da_vala_de_escoamento_alameda_perus.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que faça gestões junto ao Departamento Competente, para que realize o patrolamento e a abertura de valas de escoamento de água da chuva da Alameda Purus, localizada no Balneário Saveiros e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao__patrolagem_av_beira_marbal._saveiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao__patrolagem_av_beira_marbal._saveiros.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolamento e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Avenida Beira Mar, localizado no Balneário Saveiros próximo ao Bar do Carioca.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/ind_108_19_fabiano_-_ind._dona_emilia__2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/ind_108_19_fabiano_-_ind._dona_emilia__2019.pdf</t>
   </si>
   <si>
     <t>Reparos na rua Dona Emília no Balneário Bermudas.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/ind_109_19_fabiano_-_trapiche_porto_da_balsa_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/ind_109_19_fabiano_-_trapiche_porto_da_balsa_2019.pdf</t>
   </si>
   <si>
     <t>Reparos no trapiche do porto da balsa.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/ind_110_19_fabiano_-_p_da_praia_mato.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/ind_110_19_fabiano_-_p_da_praia_mato.pdf</t>
   </si>
   <si>
     <t>Roçada nas ruas da Ponta da Praia.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_tonon_calcada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_tonon_calcada.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes com URGÊNCIA, no sentido de que seja feito o serviço de roçagem da calçada, viabilizando a passagem dos pedestres da Rua Rui Barbosa, Balneário São Martinho.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_tonon_cascalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_tonon_cascalho.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes com URGÊNCIA, no sentido de que seja feito o serviço de patrolagem e cascalhamento em toda extensão da Rua Bauru, Balneário Icaraí.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_patrolagem__rua_godofredo_v._filho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_patrolagem__rua_godofredo_v._filho.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem na Rua Godofredo Viana Filho, localizado no Balneário Marusca e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/ind_de_guias_e_sarjetas_carabanas_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/ind_de_guias_e_sarjetas_carabanas_2019.pdf</t>
   </si>
   <si>
     <t>Indica para que faça gestões junto ao Departamento Competente, para que seja instalado o mais rápido possível as Guias e Sarjetas nas ruas do Balneário Monte Carlo que atende a Comunidade Carabanas.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/ind_de_guias_e_sarjetas_marusca_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/ind_de_guias_e_sarjetas_marusca_2019.pdf</t>
   </si>
   <si>
     <t>Indica nas formalidades regimentais, ao Chefe do Poder Executivo, para que faça gestões junto ao Departamento Competente, para que seja instalada as Guias e Sarjetas nas ruas do Balneário Marusca A.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/ind_116_19_fabiano_-rua_limeira_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/ind_116_19_fabiano_-rua_limeira_2019.pdf</t>
   </si>
   <si>
     <t>indica que seja oficiado ao Exmo. Srº Prefeito Geraldino Barbosa de Oliveira Júnior junto ao Departamento competente, para que seja feito os reparos necessários no que tange a Rua Limeira do Balneário Icaraí.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/ind_117_19_fabiano_-_gui_e_sargeta_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/ind_117_19_fabiano_-_gui_e_sargeta_2019.pdf</t>
   </si>
   <si>
     <t>indica que seja oficiado ao Exmo. Srº Prefeito Geraldino Barbosa de Oliveira Júnior junto ao Departamento competente, para que seja feito Obras de guia e sarjetas nos Balneário Marusca, São Martinho, Araçá, Mar e Sol e na comunidade do Carabanas no Balneário Monte Carlo .</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_rocagem_rua_trestonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_rocagem_rua_trestonon.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize  a roçagem e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Rua Três ao redor da Igreja localizada no Balneário Claudia Mara.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/indicacao_rocagem_rua_noroegatonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/indicacao_rocagem_rua_noroegatonon.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize  a roçagem e patrolagem e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Rua Noruega localizada no Balneário Araçá.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_patrolagem_rua_recanto_das_toninhas__tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_patrolagem_rua_recanto_das_toninhas__tonon.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize  a patrolagem e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Rua Recanto das Toninhas localizada no Balneário Enseada do Sol.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/indicacao_patrolagem_estrada_alternativatonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/indicacao_patrolagem_estrada_alternativatonon.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize  a patrolagem e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres localizada na Estrada Alternativa Locacional que passa no  Balneário Sinfonia do Mar.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/indicacao_tapa_buraco_balneario_barra_velha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/indicacao_tapa_buraco_balneario_barra_velha.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o conserto de buraco ¨Tapa buraco¨ e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres localizado no Balneário Barra Velha na Avenida Beira Mar.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/indicacao_rocagem_rua_dois_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/indicacao_rocagem_rua_dois_tonon.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize  a patrolagem, cascalhamento e limpeza de vala e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres na Rua Dois localizada no Balneário City Mar.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/ind_124_19_fabiano_-_rocagem_p._praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/ind_124_19_fabiano_-_rocagem_p._praia.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários no que tange a limpeza e manutenção da Ruas da Ponta da Praia.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/ind_125_19_fabiano_-_rua_india__2019_cpGH9GS.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/ind_125_19_fabiano_-_rua_india__2019_cpGH9GS.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários no que tange a Rua Índia no Balneário Araçá.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_126_19_fabiano_-_rua_japao__2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_126_19_fabiano_-_rua_japao__2019.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários no que tange a Rua Japão altura do número 50 no Balneário Araçá.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/ind_127_19_fabiano_-_rua_venezuela__2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/ind_127_19_fabiano_-_rua_venezuela__2019.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários no que tange a Rua Venezuela, em toda sua extensão no Balneário Araçá.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/ind_128_19_fabiano_-_rua_alagoas__2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/ind_128_19_fabiano_-_rua_alagoas__2019.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários no que tange a Rua Alagoas, em toda sua extensão no Balneário Adriana.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_129_19_fabiano_-_rua_india_com_h._romano_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_129_19_fabiano_-_rua_india_com_h._romano_2019.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários no que tange ao cruzamento da rua Índia com a Av. Henrique Romano, no Balneário Araçá.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/ind_130_19_fabiano_-_rua_londres__2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/ind_130_19_fabiano_-_rua_londres__2019.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários no que tange a Rua Londres, no Balneário Adriana.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/ind_131_19_mozart_-_limpeza_dos_matos_no_britania..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/ind_131_19_mozart_-_limpeza_dos_matos_no_britania..pdf</t>
   </si>
   <si>
     <t>Limpeza dos matos no Bal.Britânia.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/ind_132_19_mozart_-_av.copacabana_arvores..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/ind_132_19_mozart_-_av.copacabana_arvores..pdf</t>
   </si>
   <si>
     <t>Poda das árvores na avenida Copacabana.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_patrolagem__rua_cantareira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_patrolagem__rua_cantareira.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e cascalhamento no final da Rua Cantareira, localizado no Balneário Leão de Iguape e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_patrolagem__rua__5_de_marco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_patrolagem__rua__5_de_marco.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e cascalhamento na Rua 5 de Março, localizado no Balneário Sete de Setembro e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_de_manutencao_viaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_de_manutencao_viaria.pdf</t>
   </si>
   <si>
     <t>Indicação de manutenção viárias de diversas ruas em Ilha Comprida.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/ind_136_19_mozart-_bal.adriana_rua_ceara..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/ind_136_19_mozart-_bal.adriana_rua_ceara..pdf</t>
   </si>
   <si>
     <t>Patrolagem e cascalhamento na rua Ceará no bal. Adriana.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/ind_137_19_fabiano_-_fauze_ponta_da_praia_2019_nv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/ind_137_19_fabiano_-_fauze_ponta_da_praia_2019_nv.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários, principalmente ROÇADEIRA, no que tange a RUA FAUZE METENE no Balneário Ponta da Praia</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/ind_138_19_fabiano_-_benedito_martins_2019_nv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/ind_138_19_fabiano_-_benedito_martins_2019_nv.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários no que tange a RUA BENEDITO MARTINS no Balneário Araçá.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao__buracos_e_cones.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao__buracos_e_cones.pdf</t>
   </si>
   <si>
     <t>Sugere execução de operação tapa-buracos ou recapeamento asfáltico das vias públicas_x000D_
 do Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_limpeza_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_limpeza_praia.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE_x000D_
 DE PROCEDER A A LIMPEZA DA FAIXA DE AREIA AO LONGO DA PRAIA NO_x000D_
 MUNICIPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/ind_141_limpeza_de_mato.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/ind_141_limpeza_de_mato.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a limpeza de mato das guias em todo Balneário Icaraí.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_142_luminarias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_142_luminarias.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto aos Departamentos Competentes com Urgência, para que seja realizado reparos nas luminárias dos Parques Araçá, Monte Carlo e City Mar.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_143_reparos_das_luminarias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_143_reparos_das_luminarias.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto aos Departamentos Competentes com Urgência, para que seja realizado reparos nas luminárias da Rua Mercúrio na altura do nº 825, Balneário Mar e Sol no final da Rua, á pedido do senhor Gilson.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_144_cascalhamento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_144_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes com Urgência, para que seja realizado o serviço de patrolagem e cascalhamento da Rua Casa Branca, Balneário Icaraí.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_145_patrolagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_145_patrolagem.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto aos Departamentos Competentes com Urgência, para que seja realizado o serviço de patrolagem e cascalhamento da Rua Jucelino Kubichek Balneário Marusca.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/ind_passarela_da_orla.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/ind_passarela_da_orla.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, para que seja realizada a manutenção das passarelas da Orla, em especial a localizada de fronte ao restaurante Portuga, salientamos ainda a necessidade de se realizar a limpeza das mesmas, na ponta da saída para a praia, devido ao grande acumulo de areia.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_tapa_buraco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o conserto de buraco ¨Tapa buraco¨  em toda a extensão das Avenidas, Beira Mar, Candapuí Sul e Norte, Carlos Roberto de Paula e na Av. São Paulo  e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_instalacao_de_espelhos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_instalacao_de_espelhos.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que seja instalado espelhos  na Escolinha de Balé  na Avenida beira Mar , nº12864 localizado no Balneário Samburá e que seja tomada as devidas providências :</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/indicacao_patrolagem_e_cascalhamento_rua_ribeirao_preto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/indicacao_patrolagem_e_cascalhamento_rua_ribeirao_preto.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Rua Ribeirão preto, localizado no Balneário Icaraí e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/indicacao_2019_-_manutencao_viaria_-_bal._mares_do_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/indicacao_2019_-_manutencao_viaria_-_bal._mares_do_sul.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e a limpeza das valas das seguintes ruas: _x000D_
 1.	 Rua do Trigo, no Balneário Jardim Tropical;_x000D_
 2.	Rua Afonso Pena, no Balneário São Januário; _x000D_
 3.	Rua Antonio Menendes, no Balneário Britânia; _x000D_
 4.	Rua Mares do Sul e Rua Cinco, no Balneário Mares do Sul;</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_patrolagem_e_conserto_de_boca_de_lobo_7R2Q5GS.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_patrolagem_e_conserto_de_boca_de_lobo_7R2Q5GS.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolamento   e  o conserto da boca de lobo na Rua Andaraí (fica entre a Av. central e a Rua Jorge Amado), localizado no Balneário Porto Velho I e que seja tomadas as devidas providencias para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_patrolagem_e_limpeza_de_vala.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_patrolagem_e_limpeza_de_vala.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e a limpeza das valas de escoamento de água da chuva na Rua Afonso Arino, localizado no Balneário Maria de Lourdes (esquina com a estrada da vizinhança) e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_2019_-_manutencao_viaria_-_bal._leao__eSDVH1i.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_2019_-_manutencao_viaria_-_bal._leao__eSDVH1i.pdf</t>
   </si>
   <si>
     <t>Manutenção Viária em diversas ruas de Ilha Comprida.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_154_19_fabiano_-sete_de_setembro__2019_nv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_154_19_fabiano_-sete_de_setembro__2019_nv.pdf</t>
   </si>
   <si>
     <t>Para que tome medidas em relação aos reparos necessários no que tange as ruas sete de setembro e 12 de outubro, limpeza de vala e manutenção viária, ambas no balneário SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/ind_155_19_fabiano_-_godofredo_viana_filho__2019_nv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/ind_155_19_fabiano_-_godofredo_viana_filho__2019_nv.pdf</t>
   </si>
   <si>
     <t>Para que tome medidas em relação aos reparos necessários no que tange a rua Godofredo Viana Filho, entre os números 600 e 650 no balneário Marusca.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/ind_156_19_fabiano_-_rua_motta__2019_nv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/ind_156_19_fabiano_-_rua_motta__2019_nv.pdf</t>
   </si>
   <si>
     <t>Para que tome medidas em relação aos reparos necessários no que tange a Rua Luiz Junceiro Motta no Balneário Britânia, de forma URGENTE.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/ind_157_19_mozart_-.bal.britaniarua_antonio_de__8viPVcS.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/ind_157_19_mozart_-.bal.britaniarua_antonio_de__8viPVcS.pdf</t>
   </si>
   <si>
     <t>Manutenção da rua Antônio de Menendez, na altura 1795, Britânia.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/ind_158_19_andressa_-_balneario_bermudas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/ind_158_19_andressa_-_balneario_bermudas.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e cascalhamento da seguinte  Rua:  Dona Emilia no Balneário Bermudas no Município de Ilha Comprida SP.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/ind_159_19_andressa_-_balneario_sao_januario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/ind_159_19_andressa_-_balneario_sao_januario.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza das valas e cascalhamento da seguinte  Alameda:  Afonso Pena no Balneário São Januario no Município de Ilha Comprida SP.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/ind_160_19_andressa_-_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/ind_160_19_andressa_-_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROVIDENCIAS SOBRE O DESLIZAMENTO DE TERRAS NA ALAMEDA MOISES DA CUNHA, PONTA DA PRAIA (PROXIMO A BEIRA RIO) NO MUNICIPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/ind_161_19_andressa_-_rua_maranhao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/ind_161_19_andressa_-_rua_maranhao.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e cascalhamento da seguinte  Rua:  Maranhão no Balneário Adriana no Município de Ilha Comprida SP.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/ind.seguranca_municipal_escola_monte_carlo..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/ind.seguranca_municipal_escola_monte_carlo..pdf</t>
   </si>
   <si>
     <t>Segurança Municipal na escola Monte Carlo.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/ind.bal.marusca_tancredo_neves..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/ind.bal.marusca_tancredo_neves..pdf</t>
   </si>
   <si>
     <t>Cascalhamento,patrolagem e limpeza das valas na rua Tancredo Neves  no balneário Marusca.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_para_reforma_e_manutencao_de_ponte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_para_reforma_e_manutencao_de_ponte.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção e/ou reforma de ponte de acesso à Avenida Adelaide, no Balneário Viarégio.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_-_manutencao_viarias_em_diversas_ruas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_-_manutencao_viarias_em_diversas_ruas.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de diversas ruas de Ilha Comprida.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/indicacao_-_manutencao_viaria_balneario_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/indicacao_-_manutencao_viaria_balneario_araca.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção viárias nas principais vias de acesso do Balneário Araçá.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_manutencao_na_avenida_brasil_-_bal._vila_nova.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_manutencao_na_avenida_brasil_-_bal._vila_nova.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção viária da Avenida Brasil, no Balneário Vila Nova.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/ind_168_19_fabiano_-_buraco_asfalto_2019_nv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/ind_168_19_fabiano_-_buraco_asfalto_2019_nv.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários no que tange ao buraco no asfalto na Av. Beira Mar altura do número 13.850 no Balneário Monte Carlo, de forma URGENTE.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/ind_169_19_fabiano_-_conteiner_2019_nv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/ind_169_19_fabiano_-_conteiner_2019_nv.pdf</t>
   </si>
   <si>
     <t>Para que se possível, instale um contêiner de lixo na esquina entre a Rua Las Palmas e José Pacheco dos Santos no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/ind_170_19_fabiano_-_libano_2019_nv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/ind_170_19_fabiano_-_libano_2019_nv.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários no que tange a RUA LÍBANO no Balneário Araçá, de forma URGENTE, tendo em vista que já foram feitos inúmeros pedidos e as pessoas ainda não conseguem ter boas condições de acesso.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1241/ind_171_19_fabiano_-_rua_ceara_2019_nv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1241/ind_171_19_fabiano_-_rua_ceara_2019_nv.pdf</t>
   </si>
   <si>
     <t>Para que seja feito os reparos necessários no que tange a Rua Ceará, no Balneário Adriana, de forma URGENTE, tendo em vista que já foram feitos inúmeros pedidos e o problema inda persiste.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/indicacao_instalacao_de_luminaria_rua_b._horizonte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/indicacao_instalacao_de_luminaria_rua_b._horizonte.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que seja instalado 2 (duas) luminárias no final da Rua Belo Horizonte, (próximo ao nº 450), localizada no Balneário Adriana e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/indicacao_patrolagem_e_cascalhamento_rua_belo_horizonte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/indicacao_patrolagem_e_cascalhamento_rua_belo_horizonte.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Rua Belo Horizonte, nº 350, localizado no Balneário Adriana e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_instalacao_de_luminaria_rua_sergipe_x_Y9SDI7x.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_instalacao_de_luminaria_rua_sergipe_x_Y9SDI7x.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que seja instalado 1 (uma) luminária entre a Rua Sergipe e a Rua Mato Grosso, localizada no Balneário Adriana e que seja tomada as devidas providências :</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/indicacao_instalacao_de_luminaria_rua_sergipe_x_dZMs7OG.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/indicacao_instalacao_de_luminaria_rua_sergipe_x_dZMs7OG.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que seja instalado 1 (uma) luminária entre a Rua Sergipe e a Rua Rio de Janeiro, localizada no Balneário Adriana e que seja tomada as devidas providências :</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_araca.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e cascalhamento da seguinte  Rua:  Dinamarca, Balneário Araçá no Município de Ilha Comprida SP.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1292/ind_manutancao_meu_recanto..pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1292/ind_manutancao_meu_recanto..pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, para que seja feita a manutenção da rua Dante Alighieri no balneário Meu Recanto.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/indicacao__balneario_av_beira_mar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/indicacao__balneario_av_beira_mar.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que proceda a manutenção e troca das lâmpadas dos postes de iluminação pública localizada na Av. Beira Mar entre os Balneários Maria de Lurdes e Xandu.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1294/ind_2019_limpeza.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1294/ind_2019_limpeza.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizada a limpeza e patrolagem da Rua Purus, Balneário Saveiro, á pedido do senhor Esmeraldo.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1295/ind_180_19_tonon_-_2019_tubulacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1295/ind_180_19_tonon_-_2019_tubulacao.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o conserto da Tubulação da Rua Paraíba de fronte ao numero 20, Balneário Adriana, á pedido do senhor Tião.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_patrolagem_rua_amazonas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_patrolagem_rua_amazonas.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolamento na Rua Amazonas, localizado no Balneário Adriana e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1304/ind_182_19_andressa_-_parque.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1304/ind_182_19_andressa_-_parque.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A RETIRADA DOS BRINQUEDOS QUEBRADOS DO PARQUE INFANTIL NO CAMPO DO CAJU.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_limpeza_margens_da_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_limpeza_margens_da_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PROCEDER COM URGÊNCIA A REALIZAÇÃO DE_x000D_
 LIMPEZA DAS MARGENS DO MAR NA PONTA DA PRAIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1315/ind_184_19_fabiano_-_troca_de_conteiner.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1315/ind_184_19_fabiano_-_troca_de_conteiner.pdf</t>
   </si>
   <si>
     <t>Para que seja efetuada a troca do contêiner de lixo na esquina da Alameda José Bonifácio com a avenida Beira Mar, no Balneário São Januário.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1316/ind__guia_e_sarjeta_baln_marambaia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1316/ind__guia_e_sarjeta_baln_marambaia.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, com URGÊNCIA, para que seja estudada a viabilidade de implantação de guias e sarjetas em toda extensão da Rua Pico da Bandeira, Balneário Marambaia.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1470/rua_casa_verde.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1470/rua_casa_verde.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e cascalhamento da seguinte Rua: Casa Verde, Balneário Leão de_x000D_
 Iguape no Município de Ilha Comprida SP.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1601/ind_187_19_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1601/ind_187_19_andressa.pdf</t>
   </si>
   <si>
     <t>Indica ao chefe do poder Executivo Municipal que seja providenciado para o atendimento durante o expediente do PRONTO SOCORRO Municipal LOTAÇÃO ou CONTRATAÇÃO de no mínimo mais dois (02) funcionários para reforçar a limpeza.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1603/ind_faixa_elevada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1603/ind_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FAIXA ELEVADA NA AVENIDA COPACABANA NA ALTURA DO NUMERO 660.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1607/conserto_de_buraco__tapa_buraco_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1607/conserto_de_buraco__tapa_buraco_.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize o conserto de buraco ¨Tapa buraco¨</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1611/placas_de_identificacao_e_pintura_das_lombadas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1611/placas_de_identificacao_e_pintura_das_lombadas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja feita com urgência, a instalação de placas de identificação e pintura das lombadas, ao longo da AV.Beira Mar no sentido Balneário Monte Carlo até o Balneário São Januário.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1631/ind_limpeza_de_vala_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1631/ind_limpeza_de_vala_tonon.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA E TERRAPLANAGEM EM TODO BALNEÁRIO CITY MAR.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1632/ind_192_19_tonon_-_rocagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1632/ind_192_19_tonon_-_rocagem.pdf</t>
   </si>
   <si>
     <t>ROÇAGEM NA BEIRA MAR, BALNEÁRIO VIAREGIO.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1675/indicacao_patrolagem_e_cascalhamento_rua_paulista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1675/indicacao_patrolagem_e_cascalhamento_rua_paulista.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento ( entre o trecho Candapuí até o Mar Pequeno) na Rua Paulista, localizado no Balneário Ancarpe e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1677/ind_des._acesso_mar_pequeno.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1677/ind_des._acesso_mar_pequeno.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido dos munícipes INDICO, nas formalidades_x000D_
 regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira_x000D_
 Jr., para que faça gestões junto ao Departamento Competente com_x000D_
 URGÊNCIA, para que seja realizada a desobstrução do acesso ao Mar_x000D_
 Pequeno, entre as Ruas Rouxinol e Canários, Balneário Carolina, á pedido do_x000D_
 senhor Paulo.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1678/ind_patrolagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1678/ind_patrolagem.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido dos munícipes INDICO, nas formalidades_x000D_
 regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira_x000D_
 Jr., para que faça gestões junto ao Departamento Competente com_x000D_
 URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento_x000D_
 da Rua 5 de Março, Balneário 7 de Setembro.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1686/indicacao_2019_-_manutencao_viaria_-_bal._ubatuba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1686/indicacao_2019_-_manutencao_viaria_-_bal._ubatuba.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção viária nas principais vias do Balneário Ubatuba</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1692/ind_patrolagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1692/ind_patrolagem.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, com URGÊNCIA para que seja realizado o serviço de patrolagem e cascalhamento da Rua Amazonas em toda sua extensão, no Balneário Adriana.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1693/ind_manutencao_ponte_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1693/ind_manutencao_ponte_mig.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com máxima URGÊNCIA, para que faça a manutenção das Pontes nas proximidades dos Balneários Castelo e Guarapuava.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1694/ind_apae_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1694/ind_apae_tonon.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que se possível seja realizado a troca dos brinquedos do Playground da APAE, que estão desgastados e pequenos para serem utilizados pelos alunos.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1695/indicacao_2019_-_criacao_de_espaco_de_lazer.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1695/indicacao_2019_-_criacao_de_espaco_de_lazer.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de equipamentos de lazer e de atividades esportivas</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1697/ind_patrolagem_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1697/ind_patrolagem_mig.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizada a patrolagem das Ruas Japão e Líbano, no Balneário Araçá.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1704/indicacao_parque_infantil.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1704/indicacao_parque_infantil.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR AS MANUTENÇÕES DOS BRINQUEDOS DOS REFERIDOS PARQUES INFANTIS DO MUNICÍPIO DE ILHA COMPRIDA SP.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1705/ind_203_19_andressa_-_manutencao_academias_ao_ar_livre.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1705/ind_203_19_andressa_-_manutencao_academias_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que proceda a manutenção em academias ao ar livre na praça instaladas no Município de Ilha Comprida SP.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1709/ind_limpeza_de_vala_alemao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1709/ind_limpeza_de_vala_alemao.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE VALA DA AVENIDA HUM BALNEÁRIO MARISOL.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1710/ind_patrolagem_alemao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1710/ind_patrolagem_alemao.pdf</t>
   </si>
   <si>
     <t>PATROLAGEM E CASCALHAMENTO DA RUA AMPARO BALNEÁRIO ICARAÍ.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1711/ind_faixa_elevada_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1711/ind_faixa_elevada_mig.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS FAIXAS ELEVADAS NA BEIRA MAR.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_2019_-_instalacao_de_camera_de_monitoramento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_2019_-_instalacao_de_camera_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de câmera de monitoramento</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1720/ind_208_19_mozart_-_flor_de_iguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1720/ind_208_19_mozart_-_flor_de_iguape.pdf</t>
   </si>
   <si>
     <t>Limpeza dos matos ,das valas e a iluminaçâo pública da rua Pacaembu e da rua Paulista no balneário Flor de Iguape. _x000D_
  Reiterando o pedido feito na data de 27 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1731/ind_cobertura_ponto_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1731/ind_cobertura_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, com URGÊNCIA para que seja realizada a cobertura do ponto de ônibus na Ponta da Praia próximo ao Carioca.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1736/ind_210_19_andressa_-_xandu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1736/ind_210_19_andressa_-_xandu.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de limpeza, manutenção e cascalhamento da Rua Tomoyo_x000D_
 Matuoka Balneário Xandu , Ilha Comprida SP.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1737/ind_211_19_frajola_-_manutencao_viaria_no_bal.__ecVAj5s.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1737/ind_211_19_frajola_-_manutencao_viaria_no_bal.__ecVAj5s.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção viária na Alameda Prata, no Bal. Vila Rica.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1741/indicacao_-_manutencao_viaria_no_bal._marcia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1741/indicacao_-_manutencao_viaria_no_bal._marcia.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção viária na Rua Camboriú, no Balneário Marcia.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1751/indicacao_rua_tiziano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1751/indicacao_rua_tiziano.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Pre-_x000D_
 feito Municipal, para que faça gestões junto aos Departamentos Competentes, no_x000D_
 sentido de que seja avaliada a possibilidade de ser efetuado serviço de Cascalha-_x000D_
 mento na Rua Tiziano , no Balneário Meu Recanto .</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1756/ind_parques.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1756/ind_parques.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção dos Parques localizado no Campo do Caju, no Balneário Caiçara e o Parque Academia ao ar livre de Pedrinhas.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1757/ind_limpeza_de_vala_e_manutencao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1757/ind_limpeza_de_vala_e_manutencao.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a limpeza das valas e manutenção das ruas em todo Balneário City Mar.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1758/ind_manutencao_assentos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1758/ind_manutencao_assentos.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada manutenção dos assentos da Praça do Boqueirão Norte de fronte ao Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1759/ind_manutencao_estacionamento_ubs.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1759/ind_manutencao_estacionamento_ubs.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o serviço de roçagem, poda das árvores e demais manutenções no estacionamento e entorno da UBS.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1760/ind_218_19_tonon_-_tapa_buraco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1760/ind_218_19_tonon_-_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a operação tapa buraco do Balneário Caiçara até o Balneário Tropical.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1761/ind_limpeza_das_guias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1761/ind_limpeza_das_guias.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a limpeza das Guias do Balneário Monte Carlo até o Balneário Atlântico, devido a grande quantidade de mato que está se acumulando da calçada para a rua.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1762/ind_patrolagem_e_cascalhamento.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1762/ind_patrolagem_e_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o serviço de patrolagem e cascalhamento da Rua Ceará Balneário Adriana, á pedido do senhor Alex.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1763/ind_instalacao_de_luminarias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1763/ind_instalacao_de_luminarias.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a instalação de luminárias na Alameda das Magnólias Balneário Yemar de fronte ao número 470, á pedido da senhora Sueli.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1764/ind_manutencao_ccmi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1764/ind_manutencao_ccmi.pdf</t>
   </si>
   <si>
     <t>Para que se possível seja realizado a manutenção da Cancha de Bocha e Praça de exercícios do Cento de Convivência da Melhor Idade, devido ao grande estado de deterioração dos aparelhos os alunos correm risco de sofrerem algum acidente.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1766/indicacao_sarnambi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1766/indicacao_sarnambi.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Pre-_x000D_
 feito Municipal, para que faça gestões junto aos Departamentos Competentes, no_x000D_
 sentido de que seja avaliada a possibilidade de ser efetuado serviço de Cascalha-_x000D_
 mento na Rua Floriano Peixoto com a Siqueira Campos, sétima travessa atrás da_x000D_
 madeireira C uiba) Balneário Sa r nambi .</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1767/ind_luminaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1767/ind_luminaria.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o reparo da luminária que está apagada e as condições do poste, da Rua Batatais de fronte ao número 170, Balneário Icaraí, a pedido do senhor José Carlos Albonete.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1768/ind_patrolagem_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1768/ind_patrolagem_fabiano.pdf</t>
   </si>
   <si>
     <t>Para que seja realizada a manutenção e patrolagem, da Rua Biguá Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1769/ind_pier.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1769/ind_pier.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido dos munícipes, INDICO, nas formalidades regimentais, ao Chefe do Poder Executivo, Dr. Geraldino Barbosa de Oliveira Jr., para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizada a manutenção no Pier de Pedrinhas.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_-_manutencao_viaria_no_bal._sao_martinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_-_manutencao_viaria_no_bal._sao_martinho.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção viária e a limpeza de valas da RUA FLORIANO PEIXOTO, NO BALNEÁRIO SÃO MARTINHO.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1773/lombada_av_beira_mar_ilha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1773/lombada_av_beira_mar_ilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, que esta subscreve, no uso de suas atribuições Regimentais, INDICA, ao Chefe do Executivo Municipal, a necessidade de instalações de uma lombada na AV. Beira Mar, próximo (Mercearia Tomaz e Pousada Canada) e também necessário fazer limpeza de vala no local indicado.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1795/ind_229_19_mozart_-_pedrinhas-rua_oliveira_lobos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1795/ind_229_19_mozart_-_pedrinhas-rua_oliveira_lobos.pdf</t>
   </si>
   <si>
     <t>Para que faça a manutenção da rua Oliveira Lobo no balneário Pedrinhas.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1796/ind_230_19_mozart_-_rua_leila_bal.mar_azul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1796/ind_230_19_mozart_-_rua_leila_bal.mar_azul.pdf</t>
   </si>
   <si>
     <t>Manutençâo da rua Leila no bal.Mar Azul.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1801/indicacao_bal_adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1801/indicacao_bal_adriana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja avaliada a possibilidade de ser efetuado serviço de Cascalhamento na Rua Amazonas e Rua Guanabara , Balneário Adriana .</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1802/indicacao_areia_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1802/indicacao_areia_praia.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, para que faça gestões junto aos Departamentos Competentes, no sentido de que_x000D_
 seja providenciada limpeza de toda extensão da orla da Praia , localizada neste município.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1803/indicacao_patrolagem_e_cascalhamento_rua_santos_dumont.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1803/indicacao_patrolagem_e_cascalhamento_rua_santos_dumont.pdf</t>
   </si>
   <si>
     <t>para que faça gestões junto ao Departamento Competente, para que realize o patrolagem e Cascalhamento  na Rua Santos Dumont (entre o nº 1070 e 1260), localizado no Balneário Samburá e que seja tomada as devidas providências para o perfeito tráfico de veículos e pedestre.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1804/ind_manutencao_de_ruas_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1804/ind_manutencao_de_ruas_mig.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, com URGÊNCIA, para que seja realizada a manutenção da Rua Fernando Sabino, Balneário Maria de Lourdes em toda sua extensão.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1805/ind_manutencao_e_ruas_e_limpeza_de_rio_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1805/ind_manutencao_e_ruas_e_limpeza_de_rio_mig.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, com URGÊNCIA, para que seja realizada a manutenção das Ruas do Balneário Ubatuba e a limpeza do Rio Perequê e Candapuí.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1806/ind_patrol_e_cascalhamento_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1806/ind_patrol_e_cascalhamento_mig.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, com URGÊNCIA, para que seja realizado o serviço de patrolagem e cascalhamento de todas as Rua dos Balneários Canadá e Curitiba.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1807/ind_patrol_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1807/ind_patrol_mig.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, com URGÊNCIA, para que seja realizado o serviço de patrolagem da Rua Guanabara, Balneário Adriana e Avenida Beira Mar do Balneário Tropical até Pedrinhas.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1808/ind_rio_pereque_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1808/ind_rio_pereque_mig.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, com URGÊNCIA, para que seja realizada a limpeza do Rio Perequê nos Balneários Barra Velha e City Mar.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1809/ind_area_de_laser_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1809/ind_area_de_laser_fabiano.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente, com URGÊNCIA, para que seja realizada a manutenção da Área de Laser dos Balneários City Mar, Araçá e Caiçara.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1811/indicacao_jardim_portugal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1811/indicacao_jardim_portugal.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Mu-_x000D_
 nicipal, para que faça gestões junto aos Departamentos Competentes, no sentido de que_x000D_
 seja providenciada limpeza e iluminação pública de toda extensão do Parque localizado no_x000D_
 Balneário Jardim Portugal, neste Município .</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1812/ind.rua_paraiba_bal.adriana.docx</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1812/ind.rua_paraiba_bal.adriana.docx</t>
   </si>
   <si>
     <t>A manutençâo da rua Paraíba no balneário Adriana.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1814/ind_instalacao_de_boca_lobo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1814/ind_instalacao_de_boca_lobo.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de instalação de boca de lobo no Balneário City Mar.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1815/ind_instalacao_de_lombada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1815/ind_instalacao_de_lombada.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de instalação de lombada na Avenida Beira Mar, nas proximidades das Avenidas I e II do Balneário Portal Janaina.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1816/ind_limpeza_de_vala.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1816/ind_limpeza_de_vala.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de limpeza das valas, nas Avenidas I e II, Balneário Portal Janaina.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1817/coordenadoria-de-trabalho-e-renda.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1817/coordenadoria-de-trabalho-e-renda.pdf</t>
   </si>
   <si>
     <t>Para que faça gestâo no sentido de criar no corpo da administração pública municipal a Coordenadoria  Municipal do Trabalho,Emprego e Renda visando prospectar e coordenar relaçoês que representem novas oportunidades para a geração de trabalho.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1833/ind_2019_graddes_lombofaixa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1833/ind_2019_graddes_lombofaixa.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja instalada as grades entre a lombofaixa e a guia, de fronte a Escola Monte Carlo.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1834/ind_2019_limpeza_de_vala_tonon.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1834/ind_2019_limpeza_de_vala_tonon.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizada a limpeza das valas e manutenção das Ruas do Balneário de Pedrinhas.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1836/indicacao_-_manutencao_viaria_na_rua_laercio_ribeiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1836/indicacao_-_manutencao_viaria_na_rua_laercio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Manutenção viária na Rua Laércio Ribeiro.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1837/indicacao_-_pintura_das_rampas_da_creche_anjo_meu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1837/indicacao_-_pintura_das_rampas_da_creche_anjo_meu.pdf</t>
   </si>
   <si>
     <t>Indica a pintura das rampas de acessibilidade da creche municipal "Anjo Meu".</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1839/ind_250_19_mozart_-_marginal_candapui.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1839/ind_250_19_mozart_-_marginal_candapui.pdf</t>
   </si>
   <si>
     <t>Sinalizaçâo da faixa de ciclovia e pedestre,setas refletivas direcionando o motorista para o lado certo de retorno na Marginal Candapuí Norte e Sul.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1842/ind_patrolagem_aricanduva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1842/ind_patrolagem_aricanduva.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizado o serviço de patrolagem em toda extensão da Rua Aricanduva, Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1843/ind_manutencao_de_poste.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1843/ind_manutencao_de_poste.pdf</t>
   </si>
   <si>
     <t>Para que faça gestões junto ao Departamento Competente com URGÊNCIA, para que seja realizada a manutenção do poste da Rua Aricanduva que está caindo, Balneário Porto Velho II.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1844/ind_253_19_mozart_-_parceria_sebrae_inovativa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1844/ind_253_19_mozart_-_parceria_sebrae_inovativa.pdf</t>
   </si>
   <si>
     <t>Que seja implantado em nosso município o programa de aceleraçâo gratuito oferecido pelo Governo Federal e promovido pelo Ministério da Industria,Comércio Exterior e Serviços (MDCI),em parceria com o Sebrae,chamado ''InovAtiva''.De 2013 a 2018,aproximadamente 740 startups de todas as regioês do país entraram no ciclo de aceleraçâo do programa.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1853/ind_254_19_tonon_-_saojanuario.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1853/ind_254_19_tonon_-_saojanuario.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja instalada, com urgência, Iluminação Pública na Alameda Tamandaré, no Balneário São Januário, visando a segurança dos moradores. De acordo com o senhor Valdivino, a rua conta com apenas uma luminária, necessitando uma ampliação.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1854/indicacao_22-10_forrobanheiro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1854/indicacao_22-10_forrobanheiro.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja feita uma manutenção no forro do teto do Banheiro Público, localizado na Avenida Beira Mar, no Balneário Britânia. O local apresenta boas condições de uso, porém o teto necessita de reparos, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1855/indicacao_14-10.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1855/indicacao_14-10.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja instalado um redutor de velocidade e sinalização apropriada, na Estrada da Vizinhança, próximo ao Balneário Porto Velho II, afim de inibir o excesso de velocidade na região.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1856/porto_das_pedras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1856/porto_das_pedras.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e cascalhamento da Estrada da Vizinhança com extensão até a Rua Porto das Pedras - Balneário Porto Velho, Ilha Comprida – SP.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1857/ind_258_19_daniel_-_rua_fernanda.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1857/ind_258_19_daniel_-_rua_fernanda.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr._x000D_
 GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize o patrolagem e Cascalhamento na_x000D_
 Rua Fernanda, localizada no Balneário Mar Azul e que seja tomada as devidas_x000D_
 providências para o perfeito tráfego de veículos e pedestre.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1858/ind_259_19_daniel_-_rua_saturno.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1858/ind_259_19_daniel_-_rua_saturno.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr._x000D_
 GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize o patrolagem e Cascalhamento na_x000D_
 Rua Saturno, localizada no Balneário Mar e Sol, e que seja tomada as devidas_x000D_
 providências para o perfeito tráfego de veículos e pedestre.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1859/ind_260_19_daniel_-_rua_igapare.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1859/ind_260_19_daniel_-_rua_igapare.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr._x000D_
 GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, para que realize a roçagem e que seja tomada as_x000D_
 devidas providências para o perfeito tráfego de veículos e pedestres na Rua_x000D_
 Igarapé, localizado no Balneário Porto Velho.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1862/indicacao_21-10_reformabanheirobsul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1862/indicacao_21-10_reformabanheirobsul.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizada uma manutenção e reforma no Banheiro Público, localizado no Porto da Balsa do Boqueirão Sul. O local, que recebe muitos turistas, apresenta más condições de uso.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1863/ind_262_19_tonon_-_manutencaocitymar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1863/ind_262_19_tonon_-_manutencaocitymar.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que sejam feitos serviços de Limpeza de Valas e Manutenção das Ruas, com patrolagem e cascalhamento, em toda a extensão do Balneário City Mar. As chuvas tem causado transtornos na região.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1864/indicacao_-_manutencao_viaria_na_rua_brumado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1864/indicacao_-_manutencao_viaria_na_rua_brumado.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção viária da Rua Brumado.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1866/iluminacao_publica_porto_das_pedras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1866/iluminacao_publica_porto_das_pedras.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE PROVIDENCIAR ILUMINAÇÃO PUBLICA NA RUA: PORTO DAS PEDRAS, BALNEARIO ATLANTICO NO MUNICIPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1877/indicacao_-_manutencao_viaria_no_bal._president_a8UWsHu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1877/indicacao_-_manutencao_viaria_no_bal._president_a8UWsHu.pdf</t>
   </si>
   <si>
     <t>Indica manutenção viária.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1878/indicacao_-_manutencao_viaria_no_bal._terracas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1878/indicacao_-_manutencao_viaria_no_bal._terracas.pdf</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1879/indicacao_-_abertura_de_rua.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1879/indicacao_-_abertura_de_rua.pdf</t>
   </si>
   <si>
     <t>Indica abertura de rua.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1880/indicacao_abrigos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1880/indicacao_abrigos.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao chefe do Poder Executivo, Sr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto aos departamentos competentes, solicitando que seja feita: A CONSTRUÇÃO DE ABRIGOS NOS PONTOS DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1881/indicacao_pedrestres.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1881/indicacao_pedrestres.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDA DE IMPLANTAÇÃO DE FAIXA PARA PEDESTRES E PLACA DE SINALIZAÇÃO DE TRÂNSITO NA AV. BEIRA MAR (Frente o ponto de ônibus), BALNEÁRIO CLAUDIA MARA NO MUNICÍPIO DE ILHA COMPRIDA-SP.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1889/indicacao_31-10_patrolagemiguape.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1889/indicacao_31-10_patrolagemiguape.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de PATROLAGEM e CASCALHAMENTO na Rua Iguape, localizada no Balneário Meu Recanto. A manutenção possui caráter de urgência, devido ao grande fluxo de veículos que transitam na via, que dá acesso à Prefeitura Municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1891/indicacao_limpeza_margens.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1891/indicacao_limpeza_margens.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PROCEDER COM URGÊNCIA A REALIZAÇÃO DE LIMPEZA DAS MARGENS DA FAIXA DE AREIA NA PRAIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1894/indicacao_01-11_parquinho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1894/indicacao_01-11_parquinho.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja verificada a possibilidade de reinstalar o Parquinho Recreativo de Madeira, ao lado da Pista de Skate, localizada do Balneário Monte Carlo. O local já possuía um desses e os moradores pedem uma área de lazer para as crianças.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1895/indicacao_01-11_rocagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1895/indicacao_01-11_rocagem.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de roçagem em toda a extensão da Rua São Judas Tadeu, localizada no Balneário Britânia. Pedestres estão com dificuldades de utilizar as calçadas por conta do tamanho do mato.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1896/indicacao_01-11_iluminacaopraca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1896/indicacao_01-11_iluminacaopraca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja revisto o Projeto de Iluminação de Led Solar na Praça do Artesanato do Boqueirão Norte. Em fase de testes, os equipamentos não têm apresentado potência suficiente para iluminar o local, que está escuro e inseguro durante as noites.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1897/indicacao_01-11_aguaaraca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1897/indicacao_01-11_aguaaraca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que o Caminhão-Pipa molhe as ruas que dão acesso à Creche do Araçá, principalmente nos dias mais quentes e secos, devido ao grande volume de poeira e a dificuldade dos alunos e pais trafegarem na região.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1898/ind_276_19_mozart_-_acesso-ponta-da-praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1898/ind_276_19_mozart_-_acesso-ponta-da-praia.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o mais breve possível,a patrolagem da avenida de acesso á Ponta da Praia em toda a sua extensâo.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1902/ind_277_19_mozart_-_velorio_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1902/ind_277_19_mozart_-_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado no Velório Municipal de Pedrinhas ,ventiladores de teto e tomadas naquela localidade.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1903/indicacao_fonte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1903/indicacao_fonte.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PROCEDER COM INSTALAÇÃO DE PLACA PARA ORIENTAÇÃO DO USO DA FONTE LUMINOSA DO MEDIADOR DO BALNEÁRIO SÃO MARTINHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1912/indicacao_11-11_trocaposte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1912/indicacao_11-11_trocaposte.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja trocado, com urgência, o Poste de Iluminação Pública localizado na Rua Cerdedo, número 255, no Balneário Di Franco. Devido o mesmo estar com uma infestação de cupins, que está se espalhando para as casas próximas, além do poste oferecer riscos de acidente, por estar corroído.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1916/limpeza_e_rocagem_do_mato_.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1916/limpeza_e_rocagem_do_mato_.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE PROVIDENCIAR À LIMPEZA E ROÇAGEM DO MATO NA RUA BENJAMIM CONSTANT, BALNEÁRIO SÃO MARTINHO.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1920/indicacao_estrada_ponto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1920/indicacao_estrada_ponto.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao chefe do Poder Executivo, Sr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto aos departamentos competentes, solicitando que seja feita: A CONSTRUÇÃO DE UM ABRIGO NO PONTO DE TRANSPORTE COLETIVO E INSTALAÇÃO DE ILUMINAÇÃO PUBLICA na Av. Brasil, Balneário sarnambi em Ilha Comprida.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_retirada_de_entulhos_av_sp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_retirada_de_entulhos_av_sp.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize a retirada de entulhos e aterro na Avenida São Paulo, nº 1.593, localizado no Balneário Adriana e que seja tomada as devidas providências para o perfeito tráfego de pessoas, solicitado pela Sra. Ginalva e Dr. Francisco.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1926/indicacao_conserto_de_luminaria_rua_cuiaba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1926/indicacao_conserto_de_luminaria_rua_cuiaba.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize a troca de lâmpada queimada que na Rua Cuiabá, n°160, localizada no Balneário Adriana, assim no entanto esta iniciativa ajuda com relação à segurança das pessoas que estejam transitando pela localidade e que seja tomada as devidas providências.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1927/indicacao_placas_de_rua_sem_saida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1927/indicacao_placas_de_rua_sem_saida.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, Dr. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto ao Departamento Competente, para que realize a instalação de placas de sinalização de Rua Sem Saída, nas ruas que dão acesso a praça do Adriana e que seja tomada as devidas providências para o perfeito tráfego de veículos e pedestres principalmente nos finais de semana onde existe um grande fluxo de turistas.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1930/indicacao_parque_infantil.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1930/indicacao_parque_infantil.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR AS MANUTENÇÕES DOS BRINQUEDOS DO REFERIDO PARQUE INFANTIL E LIMPEZA DA AREA DA PRAÇA DE LAZER DO BALNEARIO CITY MAR NO MUNICIPIO DE ILHA COMPRIDA SP.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1931/praca_art.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1931/praca_art.pdf</t>
   </si>
   <si>
     <t>Atendendo ao pedido dos munícipes, INDICO, nas formalidades regimentais, ao chefe do Poder Executivo, Sr. Geraldino Barbosa de Oliveira Júnior, para que faça gestões junto aos departamentos competentes, solicitando que seja realizado melhorias na qualidade da “ILUMINAÇÃO PÚBLICA”, na praça de artesanato do nosso Município, buscando além da melhoria na qualidade da iluminação oferecida, garantir mais SEGURANÇA a nossa população que trabalham no local.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1932/indicacao_20-11_fiacaopraca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1932/indicacao_20-11_fiacaopraca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado a troca dos disjuntores e a colocação de uma tampa de proteção no Poste Padrão da Praça 27 de Outubro, localizada no Boqueirão Norte, com o objetivo de evitar acidentes. Solicito também uma manutenção nos bancos da praça.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1933/indicacao_20-11_patrolagemparquecampo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1933/indicacao_20-11_patrolagemparquecampo.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Limpeza de Vala, Roçagem e Patrolagem nas ruas do Balneário Jardim Portugal, além da Reforma no Parquinho Recreativo do bairro e a Manutenção no Campinho de Futebol, com o objetivo de proporcionar melhor qualidade de vida e lazer aos moradores da região.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_20-11_valetacarabanas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_20-11_valetacarabanas.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Limpeza de Vala e Colocação de Tubo na Rua Tampico, na altura do número 1.900. A pedido dos moradores, a realização do serviço possui urgência, conforme as fotos a seguir:</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1935/indicacao_20-11_postebeiramar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1935/indicacao_20-11_postebeiramar.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja Retirado o Poste Padrão sem uso, localizado na altura do número 12.864 da Av. Beira Mar, no Balneário Meu Recanto. Devido ao risco de acidentes.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1936/indicacao_20-11_fiacaoarena.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1936/indicacao_20-11_fiacaoarena.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizada a troca dos disjuntores e o isolamento de proteção na caixa de disjuntores na Arena de Eventos do Boqueirão Norte, com o objetivo de evitar acidentes. Fotos da situação a seguir:</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1937/indicacao_20-11_guiabeiramar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1937/indicacao_20-11_guiabeiramar.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de Limpeza das Guias na Avenida Beira Mar, entre os Balneários Monte Carlo e Claudia Mara. Com o objetivo de melhorar a locomoção dos pedestres e desobstruir as bocas de lobo da região, prevenindo enchentes.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1938/indicacao_21-11_patrolagemtancredo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1938/indicacao_21-11_patrolagemtancredo.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de CASCALHAMENTO e PATROLAGEM na Rua Tancredo Neves, localizada no Balneário Marusca. A pedido dos moradores da região, com o objetivo de melhorar a locomoção dos mesmos.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1939/indicacao_20-11_fiscalizacaopraia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1939/indicacao_20-11_fiscalizacaopraia.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que, caso houver disponibilidade, seja enviada, nos dias de maior movimento, uma equipe do Departamento Municipal de Trânsito na extensão da praia na região que se estende do Balneário Tropical ao Viaréggio, com o objetivo de fiscalizar a proibição do tráfego de veículos. A pedido dos moradores e Guarda Vidas Municipais, com o objetivo de prevenir acidentes com os frequentadores do local.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_-_colocacao_de_pontes_de_concreto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_-_colocacao_de_pontes_de_concreto.pdf</t>
   </si>
   <si>
     <t>INDICA, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja  providenciado de forma URGENTE, a colocação de uma ponte de concreto na passagem para a praia, em frente ao supermercado Monte Carlo, localizado no Balneário Monte Carlo.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_29-11_trocaposteicarai.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_29-11_trocaposteicarai.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja Trocado o Poste de Iluminação Pública localizado na esquina da Avenida Beira Mar com a Rua Ribeirão Preto, no Balneário Icaraí. Devido o mesmo ser de madeira e já ter entortado, por conta do desgaste, conforme as fotos:</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1966/indicacao_27-11_reparoplacailha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1966/indicacao_27-11_reparoplacailha.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado o serviço de MANUTENÇÃO e REPARO no Letreiro Decorativo de Ilha Comprida, localizado na Avenida Beira Mar, na esquina da Avenida São Paulo. A manutenção possui caráter de urgência, com a aproximação do período de verão e, consequentemente a visita de turistas ao local, que se tornou um ponto turístico.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_-_manutencao_viaria_no_bal._yemar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_-_manutencao_viaria_no_bal._yemar.pdf</t>
   </si>
   <si>
     <t>Indica manutenção viária na Alameda das Papoulas, no Bal. Yemar.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1983/indicacao_09-12_velocidadeentrada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1983/indicacao_09-12_velocidadeentrada.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que sejam instaladas Placas Educativas nas estradas do Boqueirão Sul e Boqueirão Norte, que dão acesso ao município. As placas devem conter avisos de Limites de Velocidade e Preservação Ambiental, com o objetivo de conscientizar moradores e turistas, além de inibir que motoristas trafeguem no município em alta velocidade. Sugiro que seja estudada uma forma de diminuir os acidentes na região do Boqueirão Sul, podendo instalar redutores de velocidade nas vias que dão acesso ao município.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1984/indicacao_09-12_banheiroboqueirao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1984/indicacao_09-12_banheiroboqueirao.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que o Executivo tome providências para que os muros da sede da Escola Municipal de Surfe não sejam utilizados como “banheiro a céu aberto” por moradores e turistas. Sugiro que seja estudada uma forma de inibir que as pessoas utilizem o local de forma indevida, prejudicando os alunos e frequentadores, podendo ser liberado o banheiro do mediador, colocar um banheiro químico próximo ou que construa um banheiro público na região próxima à praça do Boqueirão Norte.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1985/indicacao_09-12_boqsul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1985/indicacao_09-12_boqsul.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja reestudada a medida que estabelece o fechamento da praia para os carros na praia do Boqueirão Sul, além de planejar uma organização dos motoristas que desejam estacionar seus veículos próximo ao Porto da Balsa, com fiscalização e sinalização apropriada. Indico também que a passagem de pedestres da Avenida Intermares seja roçada, com o objetivo de facilitar a locomoção dos turistas e moradores.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1986/indicacao_09-12_ilhalazermarusca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1986/indicacao_09-12_ilhalazermarusca.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado os serviços de ROÇAGEM e MANUTENÇÃO da Ilha de Lazer do Balneário Marusca, com a troca na tabela de basquete e o reparo no campinho de futebol, além dos demais serviços que se apresentarem necessários. Conforme fotos:</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1987/indicacao_09-12_cascalhamentocantareira.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1987/indicacao_09-12_cascalhamentocantareira.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que faça gestões junto aos Departamentos Competentes, no sentido de que seja realizado, COM URGÊNCIA, os serviços de CASCALHAMENTO e PATROLAGEM no final da Rua Cantareira, esquina com a Rua Las Palmas, localizada no Balneário Leão de Iguape. A pedido dos moradores, que estão com dificuldades de se locomoverem até suas casas.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>JULCO</t>
   </si>
   <si>
     <t>Julgamento de Contas (Tcesp)</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer do Tribunal de Contas do Estado de São Paulo, indica a REJEIÇÃO das Contas referente ao ano de 2015.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>DANIEL RAMOS, ALEMÃO, ANDRESSA CERONI, FABIANO PEREIRA, FABIO TONON, MIG, MOZART SILVESTRE, OSVALDINHO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/859/mocao_congratulacao_atleta_ciclismo_2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/859/mocao_congratulacao_atleta_ciclismo_2.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES aos ATLETAS da Escola Municipal de Ciclismo de Ilha Comprida/SP , que participaram do Evento Circuito Ubuntu de MTB – FPC - Federação Paulista de Ciclismo.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>MOZART SILVESTRE, ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, FABIO TONON, MIG, OSVALDINHO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/876/mocao_002_19_mara_da_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/876/mocao_002_19_mara_da_saude.pdf</t>
   </si>
   <si>
     <t>Moçâo para os familiares da Mara da Saúde ,como é conhecida.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/947/mocao_de_congratulacoes_-_igreja_o_brasil_para_cristo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/947/mocao_de_congratulacoes_-_igreja_o_brasil_para_cristo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES à IGREJA O BRASIL PARA CRISTO em comemoração ao “Dia Nacional da Igreja O Brasil Para Cristo” e em reconhecimento aos relevantes serviços prestados neste município.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/976/mocao_sabesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/976/mocao_sabesp.pdf</t>
   </si>
   <si>
     <t>Moção de repudio à SABESP por descumprimento de obrigações assumidas perante o Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/995/mocao_de_pesar_maria_spadari.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/995/mocao_de_pesar_maria_spadari.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, Aos familiares da saudosa e querida amiga MARIA CHINAGLIA SPADARI, Que neste último dia 25 de março, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial._x000D_
 	E que dê conhecimento deste a sua filha Aparecida Spadari e irmãos, ao seu neto Geraldino Barbosa de Oliveira Jr e irmãos, acrescendo que o povo de Ilha Comprida, através e seus representantes legalmente constituídos, externa a estes familiares as mais sinceras condolências pela a irreparável perda._x000D_
 Pelo exposto, ficam dispensadas quaisquer outras justificativa da presente Moção.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/mocao_inss.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/mocao_inss.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao  Instituto Nacional do Seguro Social – INSS atendimento aos Municípios Iguape e Ilha Comprida.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>FABIO TONON, ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, MIG, MOZART SILVESTRE, OSVALDINHO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/mocao_de_pesar_007.19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/mocao_de_pesar_007.19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo João Baptista dos Santos, que neste último 12 de abril de 2019, certamente pela vontade de “DEUS”, Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/mocao_de_pesar_marcos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/mocao_de_pesar_marcos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, Aos familiares do saudoso e querido amigo MARCOS ROBERTO DE LIBERATORE, que neste último dia 28 de Abril de 2019, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/mocao_009_19_fabiano_-_congratulacoes_ilha_jove_ke8a81U.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/mocao_009_19_fabiano_-_congratulacoes_ilha_jove_ke8a81U.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES ao Projeto Educacional "Ilha Jovem".</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>FABIANO PEREIRA, ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIO TONON, MIG, MOZART SILVESTRE, OSVALDINHO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/mocao_010_19_fabiano_-_pesar_antonio_deodoro_de_ramos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/mocao_010_19_fabiano_-_pesar_antonio_deodoro_de_ramos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo Antonio Deodoro de Ramos, que neste último 12 de maio de 2019, certamente pela vontade de “DEUS”, Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/mocao_011_fut_do_valle_pdf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/mocao_011_fut_do_valle_pdf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES a Fut do Valle Eventos Esportivos.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/mocao_012_aris_pdf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/mocao_012_aris_pdf.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES a Equipe Aris Esporte Clube.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/coletores_e_coletoras_de_lixo_homenagem_ilha_co_CXIDSxV.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/coletores_e_coletoras_de_lixo_homenagem_ilha_co_CXIDSxV.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES aos servidores e servidoras públicas “Coletores de Lixo” no Município Ilha Comprida – SP .</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1291/mocao_congratulacao_slawomir.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1291/mocao_congratulacao_slawomir.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO PADRE SLAWOMIR RZEPKA</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1301/mocao_juliana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1301/mocao_juliana.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o Douto e Soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES a senhora Juliana Rocha Tonon.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1302/mocao_keithe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1302/mocao_keithe.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o Douto e Soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES a senhora Keithe Bigas.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1456/mocao_mig_u9diGya.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1456/mocao_mig_u9diGya.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AOS JOGADORES DA ESCOLA MUNICIPAL DE FUTEBOL DA ILHA  PELO INÉDITO QUARTO LUGAR NOS REGIONAIS.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1604/mocao_de_congratulacoes_a_igreja_bola_de_neve.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1604/mocao_de_congratulacoes_a_igreja_bola_de_neve.pdf</t>
   </si>
   <si>
     <t>Homenageia o 12º aniversário da igreja evangélica Bola de Neve em Ilha Comprida.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, FABIO TONON, MIG, MOZART SILVESTRE, OSVALDINHO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1633/mocao_pesar_raphael_novo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1633/mocao_pesar_raphael_novo.pdf</t>
   </si>
   <si>
     <t>Assinada por todos os vereadores, de pesar à família do Senhor Raphael Miller de Faria Rodrigues.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1634/mocao_de_pesar_020.19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1634/mocao_de_pesar_020.19.pdf</t>
   </si>
   <si>
     <t>Assinada por todos os vereadores, de pesar à família do Senhor Antonio Firmino da Silva.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1674/mocao_congratulacao_univr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1674/mocao_congratulacao_univr.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o Douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES a UNIVR em nome de seu Diretor Frederico Ribeiro Simões, por ser tornar Centro Universitário do Vale do Ribeira (UNIVR).</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1698/mocao_de_pesar_anita.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1698/mocao_de_pesar_anita.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, Aos familiares da saudosa e querida amiga ANITA LISBOA E SILVA, que neste último 22 de Agosto de 2019, certamente pela vontade de “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1714/mocao_de_pesar_decio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1714/mocao_de_pesar_decio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SAUDOSO E QUERIDO AMIGO DÉCIO NATAL VALOTA.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1724/mocao_de_congratulacoes_-_igreja_ad_-_missao_ap_itLJtsr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1724/mocao_de_congratulacoes_-_igreja_ad_-_missao_ap_itLJtsr.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Igreja Assembleia de Deus Missão Apostólica</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>MIG, ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, FABIO TONON, MOZART SILVESTRE, OSVALDINHO, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1840/mocao_congratulacao_maconaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1840/mocao_congratulacao_maconaria.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES a A.R.L.S Acilio Candido Ventura.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1865/mocao_de_repudio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1865/mocao_de_repudio.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao cidadão Marcos Rossi, pelas ofensas proferidas contra o nosso Vale do Ribeira.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1868/mocao_de_pesar_lucas_do_carmo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1868/mocao_de_pesar_lucas_do_carmo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, Aos_x000D_
 familiares do saudoso e querido amigo LUCAS DO CARMO SOUZA_x000D_
 CARDOSO, Que neste último dia 18 de Outubro, certamente pela vontade de_x000D_
 “DEUS,” Deixou esta vida a caminho da vida eterna junto ao Pai Celestial._x000D_
 E que dê conhecimento deste a seus pais Sr. Vinicius Souza Cardoso e_x000D_
 Sra. Jaqueline do Carmo Souza Cardoso e irmãos Gabriel e Caio do Carmo_x000D_
 Souza Cardoso, acrescendo que o povo de Ilha Comprida, através e seus_x000D_
 representantes legalmente constituídos, externa a estes familiares as mais_x000D_
 sinceras condolências pela a irreparável perda.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1871/mocao_time_ccmi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1871/mocao_time_ccmi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao time de Vôlei da 3ª Idade do CCMI que foi campeão no 3º Torneio de Vôlei adaptado do Vale do Ribeira.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1883/mocao_029_19_-_pesar_orlando.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1883/mocao_029_19_-_pesar_orlando.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo JOSÉ ORLANDO PERONI, que no último 28 de Outubro, certamente pela vontade de “DEUS”, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1905/pesar_-_angelina.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1905/pesar_-_angelina.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresentamos a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE PESAR, aos familiares do saudoso e querido amigo MOISÉS DIAS DA ROCHA, que no último 03 de Novembro, certamente pela vontade de “DEUS”, deixou esta vida a caminho da vida eterna junto ao Pai Celestial.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1928/mocao_de_congratulacoes_-_natalia_gerena.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1928/mocao_de_congratulacoes_-_natalia_gerena.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações a atleta Natália de Góes Gerena por seu destaque nacional no surfe brasileiro em virtude de seu talento e pelos resultados obtidos nos últimos 3 anos.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>ALEMÃO, ANDRESSA CERONI, DANIEL RAMOS, FABIANO PEREIRA, FABIO TONON, MIG, MOZART SILVESTRE, OSVALDINHO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1995/mocao_apoio_oab_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1995/mocao_apoio_oab_2019.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE APOIO ao Projeto de Lei nº 80/2018 em trâmite na Câmara dos Deputados, conforme cópia anexa.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1996/mocao_033_19_alemao_-_congratulacoes_equipe_schalk_07.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1996/mocao_033_19_alemao_-_congratulacoes_equipe_schalk_07.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES a Equipe Schalk 07.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1997/mocao_034_19_alemao_-_congratulacoes_equipe_cla_uy6WwxW.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1997/mocao_034_19_alemao_-_congratulacoes_equipe_cla_uy6WwxW.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento a Mesa, ouvido o douto e soberano Plenário, respeitadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES a Equipe Unidos do Claúdia Mara.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>PARCO</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1788/parecer_comissoes_pdl_merito_municipalista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1788/parecer_comissoes_pdl_merito_municipalista.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças aos PDLs 03, 07, 08, 12 e 13/2019</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1789/parecer_comissoes_pdl_comenda_pioneiros.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1789/parecer_comissoes_pdl_comenda_pioneiros.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças aos PDLs 04, 10, 14 e 16/2019</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1790/parecer_comissoes_pdl_titulo_cidadania.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1790/parecer_comissoes_pdl_titulo_cidadania.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças aos PDLs 01, 02, 05, 06, 09, 11 e 15/2019.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1320/parecer_comissoes_presolucao__004_ZP6P5E4.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1320/parecer_comissoes_presolucao__004_ZP6P5E4.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição Justiça e Redação ao Projeto de Resolução 04/2019.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PR 05/2019</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1727/parecer_comissoes_pr_07.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1727/parecer_comissoes_pr_07.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PR 07/2019</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2009/parecer_comissoes_pr_009.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2009/parecer_comissoes_pr_009.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PR 09/2019</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2010/parecer_comissoes_pr_010.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2010/parecer_comissoes_pr_010.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PR 10/2019</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2011/parecer_comissoes_pr_011.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2011/parecer_comissoes_pr_011.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PR 11/2019.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/parecer_comissoes_pl_014.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/parecer_comissoes_pl_014.pdf</t>
   </si>
   <si>
     <t>Parecer Comissões ao PL 014/2019</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PDL 017/2019</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/parecer_comissoes_pl_021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/parecer_comissoes_pl_021.pdf</t>
   </si>
   <si>
     <t>Parecer das comissões ao PL 021/2019</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1822/parecer_comissoes_pl_022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1822/parecer_comissoes_pl_022.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 022/2019.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1821/parecer_comissoes_pl_023.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1821/parecer_comissoes_pl_023.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 023/2019</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1820/parecer_comissoes_pl_025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1820/parecer_comissoes_pl_025.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 025/2019.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/parecer_pl_026_-ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/parecer_pl_026_-ii.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 026/2019</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/parecer_comissoes_pl_027.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/parecer_comissoes_pl_027.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões ao PL 027/2019</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1819/parecer_comissoes_pl_028.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1819/parecer_comissoes_pl_028.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 028/2019</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1818/parecer_comissoes_pl_031.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1818/parecer_comissoes_pl_031.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 031/2019</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>Dr.ª CAMILA NAOMY UETI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/parecer_juridico_pl_032.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/parecer_juridico_pl_032.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 032/2019</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/parecer_das_comissoes_pl_34_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/parecer_das_comissoes_pl_34_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 034/2019</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/parecer_das_comissoes_pl_36_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/parecer_das_comissoes_pl_36_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 036/2019</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/parecer_juridico_pl_037.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/parecer_juridico_pl_037.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões ao PL 037/2019</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/parecer_das_comissoes_pl_38_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/parecer_das_comissoes_pl_38_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 038/2019</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/parecer_das_comissoes_pl_39_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/parecer_das_comissoes_pl_39_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 039/2019</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/parecer_das_comissoes_pl_40_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/parecer_das_comissoes_pl_40_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 040/2019</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/parecer_das_comissoes_pl_41_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/parecer_das_comissoes_pl_41_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 041/2019</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/parecer_das_comissoes_pl_42_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/parecer_das_comissoes_pl_42_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 042/2019</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/parecer_das_comissoes_pl_43_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/parecer_das_comissoes_pl_43_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 043/2019</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/parecer_das_comissoes_pl_44_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/parecer_das_comissoes_pl_44_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 044/2019</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/parecer_das_comissoes_pl_45_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/parecer_das_comissoes_pl_45_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 045/2019</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/parecer_das_comissoes_pl_46_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/parecer_das_comissoes_pl_46_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 046/2019</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1254/parecer_comissoes_pl_47_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1254/parecer_comissoes_pl_47_2019.pdf</t>
   </si>
   <si>
     <t>Parecer Da Comissão de Constituição Justiça e Redação ao PL 047/2019</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/parecer_das_comissoes_pl_48_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/parecer_das_comissoes_pl_48_19.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões PL 048/2019</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/parecer_comissoes_pl_49_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/parecer_comissoes_pl_49_2019.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de constituição Justiça e Redação, e Comissão de Orçamento e Finanças ao PL 049/2019</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/parecer_comissoes_pl_051.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/parecer_comissoes_pl_051.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 051/2019.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/parecer_comissoes_pl_052.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/parecer_comissoes_pl_052.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 052/2019</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1309/parecer_comissoes_pl_053.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1309/parecer_comissoes_pl_053.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição Justiça e Redação ao PL 053/2019.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/parecer_comissoes_pl_054.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/parecer_comissoes_pl_054.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 054/2019</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1324/parecer_comissoes_pl_056.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1324/parecer_comissoes_pl_056.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 056/2019, encaminhando apreciação de SUBSTITUTIVO.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1699/parecer_comissoes_pl_057.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1699/parecer_comissoes_pl_057.pdf</t>
   </si>
   <si>
     <t>Parecer  da Comissão de Constituição, Justiça e Redação se manifesta pela REJEIÇÃO do PL 057/2019</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1668/parecer_comissoes_pl_058.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1668/parecer_comissoes_pl_058.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 058/2019</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1325/parecer_comissoes_pl_059.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1325/parecer_comissoes_pl_059.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 059/2019</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1326/parecer_comissoes_pl_060.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1326/parecer_comissoes_pl_060.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 060/2019</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1700/parecer_comissoes_pl_061.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1700/parecer_comissoes_pl_061.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 061/2019</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1669/parecer_comissoes_pl_062.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1669/parecer_comissoes_pl_062.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 062/2019</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1670/parecer_comissoes_pl_063.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1670/parecer_comissoes_pl_063.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 063/2019</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1799/parecer_comissoes_pl_064.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1799/parecer_comissoes_pl_064.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças ao PL 064/2019</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1728/parecer_comissoes_pl_065.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1728/parecer_comissoes_pl_065.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 065/2019</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1671/parecer_comissoes_pl_066.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1671/parecer_comissoes_pl_066.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 066/2019</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1742/parecer_comissoes_pl_068.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1742/parecer_comissoes_pl_068.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação ao PL 068/2019</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1703/parecer_comissoes_pl_069.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1703/parecer_comissoes_pl_069.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 069/2019</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1702/parecer_comissoes_pl_070.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1702/parecer_comissoes_pl_070.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 070/2019</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1701/parecer_comissoes_pl_071_19_oJW27LK.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1701/parecer_comissoes_pl_071_19_oJW27LK.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 071/2019</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1781/parecer_comissoes_pl_072.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1781/parecer_comissoes_pl_072.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação se manifesta pela REJEIÇÃO do PL 72/2019</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1729/parecer_comissoes_pl_075.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1729/parecer_comissoes_pl_075.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 075/2019</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1976/parecer_comissoes_pl_076_SGfALEW.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1976/parecer_comissoes_pl_076_SGfALEW.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Orçamento e Finanças ao PL 076/2019</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1800/parecer_comissoes_pl_077.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1800/parecer_comissoes_pl_077.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 077/2019</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1847/parecer_comissoes_pl_078_ewx5CAy.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1847/parecer_comissoes_pl_078_ewx5CAy.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação se manifesta pela REJEIÇÃO do PL 78/2019.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1851/parecer_comissoes_pl_079.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1851/parecer_comissoes_pl_079.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 079/2019</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1743/parecer_comissoes_pl_080.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1743/parecer_comissoes_pl_080.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação propõe SUBSTITUIVO 001 ao PL 080/2019</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1850/parecer_comissoes_pl_082.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1850/parecer_comissoes_pl_082.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 082/2019</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1827/parecer_comissoes_pl_083.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1827/parecer_comissoes_pl_083.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 083/2019</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1826/parecer_comissoes_pl_084.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1826/parecer_comissoes_pl_084.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 084/2019.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1785/parecer_comissoes_pl_086_ADdyLQa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1785/parecer_comissoes_pl_086_ADdyLQa.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 086/2019</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1870/parecer_comissoes_pl_087.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1870/parecer_comissoes_pl_087.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 091/2019</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1825/parecer_comissoes_pl_088.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1825/parecer_comissoes_pl_088.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 088/2019</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1798/parecer_comissoes_pl_089.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1798/parecer_comissoes_pl_089.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 089/2019</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1797/parecer_comissoes_pl_090.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1797/parecer_comissoes_pl_090.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 090/2019</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1824/parecer_comissoes_pl_091.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1824/parecer_comissoes_pl_091.pdf</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1885/parecer_comissoes_pl_092.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1885/parecer_comissoes_pl_092.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 092/2019</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1886/parecer_comissoes_pl_093.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1886/parecer_comissoes_pl_093.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 093/2019</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1852/parecer_comissoes_pl_094.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1852/parecer_comissoes_pl_094.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 094/2019</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1869/parecer_comissoes_pl_095.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1869/parecer_comissoes_pl_095.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 095/2019</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1908/parecer_comissoes_pl_097.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1908/parecer_comissoes_pl_097.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1884/parecer_comissoes_pl_098.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1884/parecer_comissoes_pl_098.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 098/2019</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1906/parecer_comissoes_pl_101.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1906/parecer_comissoes_pl_101.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 101/2019.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1907/parecer_comissoes_pl_102_x5trlDN.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1907/parecer_comissoes_pl_102_x5trlDN.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 102/2019</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1918/parecer_comissoes_pl_105_ABvaHTC.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1918/parecer_comissoes_pl_105_ABvaHTC.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 105/2019.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1917/parecer_comissoes_pl_106_QN77Mnm.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1917/parecer_comissoes_pl_106_QN77Mnm.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 106/2019.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1953/parecer_comissoes_pl_107.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1953/parecer_comissoes_pl_107.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 107/2019.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1954/parecer_comissoes_pl_108.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1954/parecer_comissoes_pl_108.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 108/2019.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1955/parecer_comissoes_pl_109.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1955/parecer_comissoes_pl_109.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 109/2019.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2002/parecer_comissoes_pl_110.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2002/parecer_comissoes_pl_110.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL da Comissão de Constituição, Justiça e Redação ao PL 110/2019.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1969/parecer_comissoes_pl_111.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1969/parecer_comissoes_pl_111.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 111/2019.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2001/parecer_comissoes_pl_112.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2001/parecer_comissoes_pl_112.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 112/2019.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1956/parecer_comissoes_pl_113.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1956/parecer_comissoes_pl_113.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 113/2019.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1970/parecer_comissoes_pl_114_dKPCGaH.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1970/parecer_comissoes_pl_114_dKPCGaH.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação e de Orçamento e Finanças propõe SUBSTITUTIVO 001 ao PL 114/2019</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1959/parecer_comissoes_pl_115.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1959/parecer_comissoes_pl_115.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 115/2019.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1957/parecer_comissoes_pl_116.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1957/parecer_comissoes_pl_116.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 116/2019.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1958/parecer_comissoes_pl_117.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1958/parecer_comissoes_pl_117.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 117/2019.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2040/parecer_comissoes_pl_118.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2040/parecer_comissoes_pl_118.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação se manifesta pela REJEIÇÃO do PL 118/2019</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2048/parecer_comissoes_pl_119.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2048/parecer_comissoes_pl_119.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação propõe SUBSTITUTIVO 001 ao PL 119/2019</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2003/parecer_comissoes_pl_120.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2003/parecer_comissoes_pl_120.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 120/2019.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2004/parecer_comissoes_pl_121.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2004/parecer_comissoes_pl_121.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 121/2019.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2005/parecer_comissoes_pl_122.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2005/parecer_comissoes_pl_122.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 122/2019.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2007/parecer_comissoes_pl_123.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2007/parecer_comissoes_pl_123.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 123/2019.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2008/parecer_comissoes_pl_124.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2008/parecer_comissoes_pl_124.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 124/2019.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2006/parecer_comissoes_pl_125.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2006/parecer_comissoes_pl_125.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 125/2019.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2020/parecer_comissoes_pl_128.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2020/parecer_comissoes_pl_128.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 128/2019.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2021/parecer_comissoes_pl_129.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2021/parecer_comissoes_pl_129.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL das Comissões de Constituição, Justiça e Redação, e de Orçamento e Finanças ao PL 129/2019.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>PARJU</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_juridico_pr_05_sJV1FEg.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_juridico_pr_05_sJV1FEg.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PR 05/2019 opina pela LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1716/parecer_juridico_pr_06.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1716/parecer_juridico_pr_06.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PR 06/2019 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/parecer_juridico_pl_014.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/parecer_juridico_pl_014.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao P 014/2019</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/parecer_juridico_pl_021.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/parecer_juridico_pl_021.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 021/2019</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/parecer_juridico_pl_027.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/parecer_juridico_pl_027.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 027/2019</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/parecer_juridico_pl_028.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/parecer_juridico_pl_028.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 028/2019</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1265/parecer_juridico_pl_029.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1265/parecer_juridico_pl_029.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 029/2019</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/parecer_juridico_pl_030.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/parecer_juridico_pl_030.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 030/2019</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/parecer_juridico_pl_031.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/parecer_juridico_pl_031.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 031/2019</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/parecer_juridico_pl_033.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/parecer_juridico_pl_033.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 033/2019</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/parecer_juridico_pl_034.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/parecer_juridico_pl_034.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 034/2019</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/parecer_juridico_pl_035.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/parecer_juridico_pl_035.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 035/2019</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1271/parecer_juridico_pl_036.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1271/parecer_juridico_pl_036.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 036/2019</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1272/parecer_juridico_pl_040.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1272/parecer_juridico_pl_040.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 040/2019</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/parecer_juridico_pl_047.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/parecer_juridico_pl_047.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 047/2019</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/parecer_juridico_pl_050.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/parecer_juridico_pl_050.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 050/2019 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/parecer_juridico_pl_053.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/parecer_juridico_pl_053.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 053/2019 opina pela CONSTITUCIONALIDADE do Projeto</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1310/parecer_juridico_pl_055.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1310/parecer_juridico_pl_055.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 055/2019 opina pela ILEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/parecer_juridico_pl_057.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/parecer_juridico_pl_057.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 057/2019 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1321/parecer_juridico_pl_058.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1321/parecer_juridico_pl_058.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 058/2019 opina pela CONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_juridico_pl_061.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_juridico_pl_061.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 061/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1681/parecer_juridico_pl_065.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1681/parecer_juridico_pl_065.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 065/2019 opina pela CONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1680/parecer_juridico_pl_067.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1680/parecer_juridico_pl_067.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 067/2019 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1715/parecer_juridico_pl_068.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1715/parecer_juridico_pl_068.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 068/2019 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1717/parecer_juridico_pl_072.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1717/parecer_juridico_pl_072.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 072/2019 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1725/parecer_juridico_pl_077.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1725/parecer_juridico_pl_077.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 077/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1823/parecer_juridico_pl_078.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1823/parecer_juridico_pl_078.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 078/2019 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1838/parecer_juridico_pl_082.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1838/parecer_juridico_pl_082.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 082/2019 opina pela CONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1867/parecer_juridico_pl_085.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1867/parecer_juridico_pl_085.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 085/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1849/parecer_juridico_pl_087.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1849/parecer_juridico_pl_087.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 087/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1875/parecer_juridico_pl_092.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1875/parecer_juridico_pl_092.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 092/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1872/parecer_juridico_pl_093.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1872/parecer_juridico_pl_093.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 093/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1887/parecer_juridico_pl_096.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1887/parecer_juridico_pl_096.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 096/2019 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1900/parecer_juridico_pl_097.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1900/parecer_juridico_pl_097.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 097/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1882/parecer_juridico_pl_098.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1882/parecer_juridico_pl_098.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 098/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1919/parecer_juridico_pl_099.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1919/parecer_juridico_pl_099.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 099/2019 opina pela INCONSTITUCIONALIDADE e INDELEGABILIDADE do Projeto.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1972/parecer_juridico_pl_110.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1972/parecer_juridico_pl_110.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 110/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2022/parecer_juridico_pl_118.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2022/parecer_juridico_pl_118.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 118/2019 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2023/parecer_juridico_pl_119.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2023/parecer_juridico_pl_119.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 119/2019 opina pela CONSTITUCIONALIDADE e LEGALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2049/parecer_juridico_pl_126.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2049/parecer_juridico_pl_126.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 126/2019 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2050/parecer_juridico_pl_127.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2050/parecer_juridico_pl_127.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao PL 127/2019 opina pela INCONSTITUCIONALIDADE do Projeto.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1730/pdl_titulo_de_cidadao_alemao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1730/pdl_titulo_de_cidadao_alemao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR EVANDRO WAGNER DOMINGUES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1732/pdl_titulo_de_cidadao_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1732/pdl_titulo_de_cidadao_mig.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR NELSON GALLI E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1733/pdl_merito_municipalista_alemao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1733/pdl_merito_municipalista_alemao.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE COMENDA DO MÉRITO MUNICIPALISTA A SENHORA SOLANGE MARIA VINCE ESGALHA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1734/pdl_comenda_dos_pioneiro_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1734/pdl_comenda_dos_pioneiro_mig.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DOS PIONEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1745/projeto_de_decreto_legislativo_-_titulo_de_cida_CkZPV8n.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1745/projeto_de_decreto_legislativo_-_titulo_de_cida_CkZPV8n.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de título de Cidadão de Ilha Comprida ao senhor Antônio Carneiro Filho e dá outras providências”.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_decreto_legis_-_sr_galba.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_decreto_legis_-_sr_galba.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SENHOR GALBA DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1748/projeto_decreto_legis_-_sr_iaci.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1748/projeto_decreto_legis_-_sr_iaci.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DO MÉRITO MUNICIPALISTA DE ILHA COMPRIDA AO SENHOR IACI STEFANI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1765/pdl_008_19_mozart_-_merito_municipalista__carlo_6xLYJLl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1765/pdl_008_19_mozart_-_merito_municipalista__carlo_6xLYJLl.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda do Mérito Municipalista de Ilha Comprida ao senhor Carlos Eduardo Eiras Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1770/pdl_009_19_fabiano_-_titulo_de_cidadao_corona.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1770/pdl_009_19_fabiano_-_titulo_de_cidadao_corona.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SR. EDNILSON CORONA.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1771/projeto_de_decreto_legislativo_-_monica_novaes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1771/projeto_de_decreto_legislativo_-_monica_novaes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de honraria a cidadã Monica Novaes e dá outras providências.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1774/pdl_011_19_mozart_-_nocidadao_ilha_-joel_tintas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1774/pdl_011_19_mozart_-_nocidadao_ilha_-joel_tintas.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DE ILHA COMPRIDA AO SR. JOEL PEREIRA DE MATTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1775/merito_municipalista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1775/merito_municipalista.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCESSÃO DE COMENDA DO MÉRITO MUNICIPALISTA AO SENHOR VALTER DOS SANTOS HORA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1776/projeto_de_decreto_legislativo_-_tiago_luiz_stabellini.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1776/projeto_de_decreto_legislativo_-_tiago_luiz_stabellini.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de honraria ao cidadão Tiago Luiz Stabellini e dá outras providências”.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1777/carlos_alberto_carrano_dias.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1777/carlos_alberto_carrano_dias.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE COMENDA DOS PIONEIROS AO SR CARLOS ALBERTO CARRANO DIAS DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1778/titulo_cidadao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1778/titulo_cidadao.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO ILHA COMPRIDENSE A SRA BERNADETE GONÇALVES MENDES DE CASTRO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1780/pdl_016_19_mozart-_jose_carlos_volante.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1780/pdl_016_19_mozart-_jose_carlos_volante.pdf</t>
   </si>
   <si>
     <t>Comenda dos Pioneiros,José Carlos Volante</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1784/proj_de_decreto_merito_municipalista.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1784/proj_de_decreto_merito_municipalista.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE COMENDA DO MÉRITO MUNICIPALISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>GERALDINO JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/825/proj_001_19_reajuste_salarial_pmic.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/825/proj_001_19_reajuste_salarial_pmic.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 803, DE 03 DE MARÇO DE 2010 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/823/proj_002_19_revisao_anual_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/823/proj_002_19_revisao_anual_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/826/proj_003_19_diario_oficial_municipal_eletronico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/826/proj_003_19_diario_oficial_municipal_eletronico.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O DIÁRIO OFICIAL MUNICIPAL ELETRÔNICO – DOM-E DO MUNICÍPIO DE ILHA COMPRIDA/SP E A FORMA DE PUBLICAÇÃO, DIVULGAÇÃO E COMUNICAÇÃO ELETRÔNICA DOS ATOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/827/proj_004_19_reajuste_ticket_alimentacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/827/proj_004_19_reajuste_ticket_alimentacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALOR DO AUXÍLIO ALIMENTAÇÃO INSTITUÍDO PELA LEI MUNICIPAL Nº 1270, DE 23 DE DEZEMBRO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/824/proj_005_18_-vr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/824/proj_005_18_-vr.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO VALOR DO CARTÃO ALIMENTAÇÃO, DOS SERVIDORES DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/828/proj_006_19_repasses_ong_e_apae.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/828/proj_006_19_repasses_ong_e_apae.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REPASSE DE RECURSOS FINANCEIROS PARA ENTIDADES SEM FINS LUCRATIVOS, DURANTE O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/829/proj_007_19_supl_educacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/829/proj_007_19_supl_educacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/830/proj_008_19_supl_educacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/830/proj_008_19_supl_educacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/836/proj_009_19_supl_2_milhoes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/836/proj_009_19_supl_2_milhoes.pdf</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/837/proj_10_19_supl_5_milhoes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/837/proj_10_19_supl_5_milhoes.pdf</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/852/proj_011_19_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/852/proj_011_19_supl.pdf</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/853/proj_012_19_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/853/proj_012_19_supl.pdf</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_lei_-_cadastrodos_protetores_e_cuidad_IvI5nwg.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_lei_-_cadastrodos_protetores_e_cuidad_IvI5nwg.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a criação do Cadastro de Protetores e Cuidadores Animais em Ilha Comprida</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/845/projeto_de_lei_-_contribuicao_voluntaria_em_prol_tVaIWVp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/845/projeto_de_lei_-_contribuicao_voluntaria_em_prol_tVaIWVp.pdf</t>
   </si>
   <si>
     <t>Cria a contribuição voluntária anexa ao IPTU destinada ao Fundo Municipal de Proteção Animal de Ilha Comprida</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/854/proj_015_19_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/854/proj_015_19_supl.pdf</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/855/proj_016_19_agentes_de_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/855/proj_016_19_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE ÀS ENDEMIAS, INCENTIVO FINANCEIRO ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/856/proj_017_19_supl_das.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/856/proj_017_19_supl_das.pdf</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/857/proj_018_19_supl_transito.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/857/proj_018_19_supl_transito.pdf</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/863/proj_019_19_supl_1_milhao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/863/proj_019_19_supl_1_milhao.pdf</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_lei_-_ponto_eletronico_para_os_medicos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_lei_-_ponto_eletronico_para_os_medicos.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a obrigatoriedade de ponto eletrônico para controle de frequência dos médicos do sistema municipal de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_lei_-_preferencia_na_fila_da_balsa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_lei_-_preferencia_na_fila_da_balsa.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS VEÍCULOS COM PLACAS DE ILHA COMPRIDA E CANANÉIA A PRIORIDADE NA FILA DE EMBARQUE PARA TRAVESSIA DE BALSA</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/917/proj_022_19_supl_das.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/917/proj_022_19_supl_das.pdf</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/951/proj_023_19_supl_das.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/951/proj_023_19_supl_das.pdf</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/983/proj_024_19_supl_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/983/proj_024_19_supl_saude.pdf</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_e_justificativa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_e_justificativa.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público de Rua João Izidio, no Balneário Campos do Araçá no município de Ilha Comprida - SP</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/proj_026_19_rcbmto_doacao_mcmv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/proj_026_19_rcbmto_doacao_mcmv.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A RECEBER EM DOAÇÃO LOTES NO BALNEÁRIO BRITÂNIA, MUNICÍPIO DE ILHA COMPRIDA, ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/proj_027_19_credito_especial_educacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/proj_027_19_credito_especial_educacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZO O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_028_-_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_028_-_19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº 1.567/18 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_mulheres.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_mulheres.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de nomeação para cargos em comissão no âmbito da Administração Pública Direta e Indireta municipal, Câmara Municipal, órgãos e entidades administradas pelo Município de Ilha Comprida, de pessoas condenadas por crimes de violência contra a mulher, nos termos de Lei Federal n.º 11.340, de 7.8.16 - Lei Maria da Penha e dá outras providencias.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_lei_-_isencao_de_iptu_na_ponta_da_praia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_lei_-_isencao_de_iptu_na_ponta_da_praia.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ISENÇÃO DE IPTU PARA OS MORADORES DO BALNEÁRIO PONTA DA PRAIA, INSERIDO EM ZONA DE PROTEÇÃO ESPECIAL”.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/proj_031_19_ppi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/proj_031_19_ppi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE PARCELAMENTO INCENTIVADO - PPI DE CRÉDITOS DA FAZENDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/proj_032_19_supl_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/proj_032_19_supl_saude.pdf</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_postes_novo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_postes_novo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DE INSTALAÇÃO DE POSTES DE MADEIRA NO_x000D_
 MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/projeto_ponto_eletronico_com_justificativa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/projeto_ponto_eletronico_com_justificativa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA IMPLANTAÇÃO DE SISTEMA DE REGISTRO ELETRÔNICO PARA O CONTROLE DE FREQUÊNCIA DOS SERVIDORES PÚBLICOS NO ÂMBITO DA ADMINISTRAÇÃO DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/proj_035_19_-memorial_atualizado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/proj_035_19_-memorial_atualizado.pdf</t>
   </si>
   <si>
     <t>Cria o Memorial Histórico e Geológico do Município de Ilha Comprida e dá outras providências.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_-_torna_obrigatorio_o_monitor_es_80rQs5D.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_-_torna_obrigatorio_o_monitor_es_80rQs5D.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DE MONITORES NO TRANSPORTE ESCOLAR NO ÂMBITO DO MUNICÍPIO DE ILHA COMPRIDA”.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/proj_037_19_parc_conf_brasil_de_canoagem.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/proj_037_19_parc_conf_brasil_de_canoagem.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PARCERIA COM A CONFEDERAÇÃO BRASILEIRA DE CANOAGEM-CBCa.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/proj_038_19_executivo_-_supl_educ.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/proj_038_19_executivo_-_supl_educ.pdf</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/proj_039_19_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/proj_039_19_supl.pdf</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/proj_040_19_diarias_de_viagens.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/proj_040_19_diarias_de_viagens.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DIÁRIAS DE VIAGENS PARA SERVIDORES PÚBLICOS MUNICIPAIS DO EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/proj_041_19_alt_lei_adiantamentos_-_005_93.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/proj_041_19_alt_lei_adiantamentos_-_005_93.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 170 DE 16 DE JUNHO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/proj_042_19_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/proj_042_19_supl.pdf</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/proj_043_19_executivo_-_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/proj_043_19_executivo_-_supl.pdf</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/proj_044_19_executivo_-_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/proj_044_19_executivo_-_supl.pdf</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/proj_045_19_executivo_-_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/proj_045_19_executivo_-_supl.pdf</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/proj_046_19_executivo_-_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/proj_046_19_executivo_-_supl.pdf</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_lei_proto.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_lei_proto.pdf</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/proj_048_19_executivo_-_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/proj_048_19_executivo_-_supl.pdf</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/proj_049_19_executivo_-_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/proj_049_19_executivo_-_supl.pdf</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/proj_050_19_mozart_-_placas-informativas-pontos_SYbjpc1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/proj_050_19_mozart_-_placas-informativas-pontos_SYbjpc1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AFIXAR NAS PARADAS DE ÔNIBUS E NO TERMINAL RODOVIÁRIO MUNICIPAL, PLACAS INFORMATIVAS DO SERVIÇO DE TRANSPORTE PÚBLICO COLETIVO DE PASSAGEIROS NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/projeto_de_lei_51_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/projeto_de_lei_51_2019.pdf</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/projeto_de_lei_52_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/projeto_de_lei_52_2019.pdf</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/proj_053_19_alt_anexo_lei_1217_15.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/proj_053_19_alt_anexo_lei_1217_15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO DA LEI MUNICIPAL Nº 1217 DE 12 DE MAIO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/proj_054_19_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/proj_054_19_supl.pdf</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/projeto_de_lei_55_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/projeto_de_lei_55_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO/ANISTIA DE EDIFICAÇÕES IRREGULARES NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1317/proj_056_19_executivo_-_alt_lei_928_11_cons_juventude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1317/proj_056_19_executivo_-_alt_lei_928_11_cons_juventude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 928/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1297/proj_057_19_mozart_-mao_de_obra_local.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1297/proj_057_19_mozart_-mao_de_obra_local.pdf</t>
   </si>
   <si>
     <t>Contratação de mão de obra local</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1298/proj_058_19_mozart_-placas-informativas-pontos-_yEdxuiD.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1298/proj_058_19_mozart_-placas-informativas-pontos-_yEdxuiD.pdf</t>
   </si>
   <si>
     <t>DISPÕE DA PUBLICAÇÃO E DE AFIXAR NAS PARADAS DE ÔNIBUS, INFORMAÇÕES SOBRE O SERVIÇO DE TRANSPORTE PÚBLICO COLETIVO NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1318/proj_059_19_executivo_-_alt_lei_803_10.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1318/proj_059_19_executivo_-_alt_lei_803_10.pdf</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1319/proj_060_19_executivo_-_alt_lei_1076_13.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1319/proj_060_19_executivo_-_alt_lei_1076_13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 1.076, DE 21 DE JUNHO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1673/proj_061_19_plano_carreira_magisterio_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1673/proj_061_19_plano_carreira_magisterio_municipal.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REORGANIZAÇÃO DO PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS”.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1382/projeto_de_lei_62_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1382/projeto_de_lei_62_2019.pdf</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_63_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_63_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1.554/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1706/projeto_de_lei_64_2019_ldo_soOPACE.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1706/projeto_de_lei_64_2019_ldo_soOPACE.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de_lei_65_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de_lei_65_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 092 DE 19 DE SETEMBRO DE 1994, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1504/projeto_de_lei_66_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1504/projeto_de_lei_66_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULARIZAÇÃO DE EDIFICAÇÕES IRREGULARES NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1599/projeto_de_lei_-_taximetro_em_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1599/projeto_de_lei_-_taximetro_em_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da Lei Municipal nº 1.123 e dá outras providências”.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1676/projeto_de_lei_68_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1676/projeto_de_lei_68_2019.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Fotografia no âmbito do Município de Ilha Comprida</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1683/proj_069_19_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1683/proj_069_19_supl.pdf</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1684/proj_070_19_supl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1684/proj_070_19_supl.pdf</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1696/proj_071_19_executivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1696/proj_071_19_executivo.pdf</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1685/projeto_de_lei_-_seguro_anticorrupcao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1685/projeto_de_lei_-_seguro_anticorrupcao.pdf</t>
   </si>
   <si>
     <t>“Regula no âmbito municipal a aplicação do artigo 55, inciso VI e artigo 56, inciso II da Lei Federal 8.666/93, obrigando a utilização do seguro-garantia de execução de contratos públicos de obras e de fornecimento de bens ou de serviços, denominando essa modalidade e aplicação da Lei, como Seguro Anticorrupção e dá outras providências”.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1708/proj_073_19_executivo_-_nasf_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1708/proj_073_19_executivo_-_nasf_saude.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CRIAÇÃO DO NÚCLEO DE APOIO A SAÚDE DA FAMÍLIA - NASF E SOBRE A CRIAÇÃO DE CARGOS, VAGAS E CONTRATAÇÃO PARA O NASF, NOS TERMOS DO ART. 37, IX DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_74_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_74_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONCESSÃO DE SERVIDÃO DE PASSAGEM DE FIBRA ÓPTICA NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1712/projeto_de_lei_75_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1712/projeto_de_lei_75_2019.pdf</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1888/proj_076_19_executivo_-_loa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1888/proj_076_19_executivo_-_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE ILHA COMPRIDA PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1718/proj_077_19_executivo_-_nasf_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1718/proj_077_19_executivo_-_nasf_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO NÚCLEO DE APOIO A SAÚDE DA FAMÍLIA - NASF E SOBRE A CRIAÇÃO DE CARGOS, VAGAS E CONTRATAÇÃO PARA O NASF, NOS TERMOS DO ART. 37, IX DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1722/projeto_de_lei_-_proibe_a_locacao_de_imoveis_se_VVnD8YG.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1722/projeto_de_lei_-_proibe_a_locacao_de_imoveis_se_VVnD8YG.pdf</t>
   </si>
   <si>
     <t>“Proíbe a locação de imóveis que não atendam a legislação pertinente a acessibilidade pela Administração Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1753/proj_079_19_executivo-__alt_1604_19_-_diarias_d_cLXBWGv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1753/proj_079_19_executivo-__alt_1604_19_-_diarias_d_cLXBWGv.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS DE VIAGEM PARA SERVIDORES PÚBLICOS MUNICIPAIS DO EXECUTIVO; REVOGA A LEI MUNICIPAL Nº 1.604, DE 16 DE MAIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1735/proj_080_19_executivo_-_alteracao_lei_803.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1735/proj_080_19_executivo_-_alteracao_lei_803.pdf</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1754/proj_081_19_concessao_smart_link.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1754/proj_081_19_concessao_smart_link.pdf</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1740/projeto_de_lei_-_camera_nas_creches_municipais.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1740/projeto_de_lei_-_camera_nas_creches_municipais.docx.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instalação de câmeras de monitoramento nas creches municipais de Ilha Comprida”.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1749/proj_083_19_executivo_-_alt_1554_18_e_revoga_le_Wlj0WeI.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1749/proj_083_19_executivo_-_alt_1554_18_e_revoga_le_Wlj0WeI.pdf</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1750/proj_084_19_executivo_-_fundos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1750/proj_084_19_executivo_-_fundos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL COM A INCLUSÃO DE PROGRAMAS E DAS METAS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1755/projeto_de_lei_-_prorroga_o_prazo_da_lei_1.430.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1755/projeto_de_lei_-_prorroga_o_prazo_da_lei_1.430.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da Lei Municipal 1.430/2017 e dá outras providências”.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1782/proj_086_19_executivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1782/proj_086_19_executivo.pdf</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1831/proj_087_19_executivo_-_cargos_e_funcoes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1831/proj_087_19_executivo_-_cargos_e_funcoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ATRIBUIÇÕES DOS CARGOS, EMPREGOS E FUNÇÕES CONSTANTES NA LEI MUNICIPAL N° 803, DE 03 DE MARCO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1783/projeto_de_lei_-_denomina_logradouro_publica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1783/projeto_de_lei_-_denomina_logradouro_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1791/proj_089_19_executivo_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1791/proj_089_19_executivo_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1792/proj_090_19_executivo_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1792/proj_090_19_executivo_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1794/projeto_de_lei_-_denomina_logradouro_publica_-__HLjph9z.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1794/projeto_de_lei_-_denomina_logradouro_publica_-__HLjph9z.pdf</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1810/projeto_de_lei_-_altera_a_lei_504_-_sessao_sole_1IwBvxN.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1810/projeto_de_lei_-_altera_a_lei_504_-_sessao_sole_1IwBvxN.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 507 de 18 de agosto de 2004 e dá outras providências.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1829/proj_093_19_executivo_-_altera_lei_1560.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1829/proj_093_19_executivo_-_altera_lei_1560.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N° 1560 DE 10 DE DEZEMBRO DE 2018, LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1830/proj_094_19_executivo_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1830/proj_094_19_executivo_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1835/proj_095_19_executivo_-_convenio_univr.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1835/proj_095_19_executivo_-_convenio_univr.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A UNISEP - UNIÃO DAS INSTITUIÇÕES DE SERVIÇO. ENSINO E PESQUISA LTDA, (CENTRO UNIVERSITÁRIO DO VALE DO RIBEIRA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1845/proj_096_19_banco_de_empregos_da_juventude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1845/proj_096_19_banco_de_empregos_da_juventude.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Empregos para a juventude no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1861/proj_097_19_mozart_-_patio-municipal_3_0AmQ1sd.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1861/proj_097_19_mozart_-_patio-municipal_3_0AmQ1sd.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 PODER EXECUTIVO MUNICIPAL A OUTORGAR CONCESSÃO DE SERVIÇO PÚBLICO REFERENTE A PRESTAÇÃO DE SERVIÇOS DE_x000D_
 GUINCHO, REMOÇÃO E DEPÓSITO DE VEÍCULOS AUTOMOTORES ENVOLVIDOS EM SINISTROS E INFRAÇÕES PREVISTAS NAS LEGISLAÇÕES,_x000D_
 ADMINISTRAÇÃO, GERENCIAMENTO, CONTROLE E OPERAÇÃO DE PÁTIO MUNICIPAL DE RETENÇÃO DE VEÍCULOS DE TRÂNSITO NO_x000D_
 MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1873/proj_098_19_executivo_-_fibra_optica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1873/proj_098_19_executivo_-_fibra_optica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE CONCESSÃO DE USO GRATUITA DE BEM PÚBLICO QUE ESPECIFICA, PARA INSTALAÇÃO DE CABEAMENTO DE FIBRA ÓPTICA VISANDO A DISTRIBUIÇÃO DE SINAL DE INTERNET NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1874/proj_099_19_executivo_-_fetrados.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1874/proj_099_19_executivo_-_fetrados.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 794, DE 15 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1876/proj_100_19_mozart_-_bloqueador-de-ar_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1876/proj_100_19_mozart_-_bloqueador-de-ar_1.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre a instalaçâo de bloqueador de ar,mediante solicitaçâo do consumidor,por empresa concessionária do serviço de abastecimento de água no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1892/proj_101_19_executivo_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1892/proj_101_19_executivo_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>AUTORlZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1893/proj_102_19_executivo_-_fundo_crianca_e_adolecente.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1893/proj_102_19_executivo_-_fundo_crianca_e_adolecente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DAS LEIS N° 1.408/17, 1.554/18 E 1.560/18, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1890/projleidialimpeza.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1890/projleidialimpeza.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ILHA COMPRIDA O “DIA MUNICIPAL DE MOBILIZAÇÃO DE LIMPEZA DE PRAIAS E RIOS” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>Aguardando</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1909/proj_105_19_executivo_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1909/proj_105_19_executivo_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1910/proj_106_19_executivo_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1910/proj_106_19_executivo_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1922/proj_107_19_executivo_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1922/proj_107_19_executivo_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1923/proj_108_19_executivo_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1923/proj_108_19_executivo_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVlDÊNCIAS.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1924/proj_109_19_executivo_-_suplementacao_oTrYWCv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1924/proj_109_19_executivo_-_suplementacao_oTrYWCv.pdf</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1941/projleidialimpeza2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1941/projleidialimpeza2.pdf</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1942/proj_111_19_executivo_-_altera_lei_803_carhos_e_funcoes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1942/proj_111_19_executivo_-_altera_lei_803_carhos_e_funcoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL N° 803, DE 03 DE MARÇO DE 2010 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1943/proj_112_19_executivo_-_altera_lei_1627_gratifi_9LZ2n35.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1943/proj_112_19_executivo_-_altera_lei_1627_gratifi_9LZ2n35.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N° 1627, DE 19 DE SETEMBRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1944/proj_113_19_executivo_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1944/proj_113_19_executivo_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1945/proj_114_19_executivo_-_titulo_oneroso.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1945/proj_114_19_executivo_-_titulo_oneroso.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER PERMISSÃO A TÍTULO ONEROSO DE USO DE BEM PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1946/proj_115_19_executivo_-_desafetacao_bem_publico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1946/proj_115_19_executivo_-_desafetacao_bem_publico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE BEM PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1947/proj_116_19_executivo_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1947/proj_116_19_executivo_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PROCEDER COM A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1948/proj_117_19_executivo_-_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1948/proj_117_19_executivo_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1973/projeto_de_lei_-_ticket_alimentacao_para_a_fren_k6eTX8u.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1973/projeto_de_lei_-_ticket_alimentacao_para_a_fren_k6eTX8u.pdf</t>
   </si>
   <si>
     <t>ESTENDE OS BENEFÍCIOS DA LEI MUNICIPAL Nº 1.270/2015 AOS BENEFICIÁRIOS DO PROGRAMA EMERGENCIAL DE AUXÍLIO DESEMPREGO - PEAD - FRENTE DE TRABALHO - EM ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1974/projeto_de_lei_-_limita_poluicao_sonora.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1974/projeto_de_lei_-_limita_poluicao_sonora.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A EMISSÃO DE SONS E RUÍDOS NO ÂMBITO DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1978/proj_120_executivo_supementacao_GKs63z0.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1978/proj_120_executivo_supementacao_GKs63z0.pdf</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1979/proj_121_executivo_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1979/proj_121_executivo_suplementacao.pdf</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1980/proj_122_executivo_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1980/proj_122_executivo_suplementacao.pdf</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1981/proj_123_executivo_jornada_de_trabalho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1981/proj_123_executivo_jornada_de_trabalho.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A JORNADA DE TRABALHO 12X36 - DOZE HORAS DE TRABALHO POR TRINTA E SEIS HORAS DE DESCANSO, PARA OS SERVIDORES PÚBLICOS MUNICIPAIS QUE LABORAM NO PRONTO ATENDIMENTO, ACRESCENTA 0 §3° AO ART. 16 DA LEI N° 806 DE 12 DE MARÇO DE 2010 - ESTATUTO DOS SERVIDORES PÚBLICOS MUNICÍPIO DE ILHA COMPRIDA, E DÁ OUTRAS PREFERÊNCIAS.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1982/proj_124_executivo_altera_lei_803.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1982/proj_124_executivo_altera_lei_803.pdf</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1988/proj_125_19_executivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1988/proj_125_19_executivo.pdf</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1989/projeto_de_lei_coleta_seletiva.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1989/projeto_de_lei_coleta_seletiva.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Coleta Seletiva de Resíduos Sólidos e Reciclagem de Lixo na cidade de Ilha Comprida e dá outras providências”.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1990/projeto_de_lei_depressao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1990/projeto_de_lei_depressao.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa Municipal de Prevenção ao Suicídio e de Promoção do Direito ao acesso à Saúde Mental entre Jovens e Adolescentes, e dá outras providências.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2012/proj_128_19_executivo_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2012/proj_128_19_executivo_suplementacao.pdf</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2013/proj_129_19_executivo_suplementacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2013/proj_129_19_executivo_suplementacao.pdf</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/849/pl_001_19_alteracao_do_quadro_2019_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/849/pl_001_19_alteracao_do_quadro_2019_ii.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO, E ALTERAÇÕES DOS EMPREGOS DE PROVIMENTO EM COMISSÃO DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/proj_res_02_19_mesa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/proj_res_02_19_mesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE COMISSÃO ESPECIAL DE REPRESENTAÇÃO NO SEGUNDO CONEXIDADES ENCONTRO NACIONAL DE PARCEIROS PÚBLICOS E PRIVADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/proj_res_03_19_mesa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/proj_res_03_19_mesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUPLEMENTAÇÃO DE VERBA NO ORÇAMENTO DA CÂMARA COM ANULAÇÃO PARCIAL DE DOTAÇÕES DO ORÇAMENTO.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1311/projeto_de_resolucao_004_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1311/projeto_de_resolucao_004_19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE DISPOSITIVO NA RESOLUÇÃO 122/2009 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ILHA COMPRIDA - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_-_dispoe_sobre_transparenc_2YgcQ5h.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_-_dispoe_sobre_transparenc_2YgcQ5h.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre adoção de medidas visando maior transparência nos gastos da Câmara Municipal de Ilha Comprida e dá outras providências”.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1635/proj_res_06_19_fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1635/proj_res_06_19_fabiano.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, O PROGRAMA 'ACESSO CIDADÃO'.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1719/projeto_de_resolucao_007_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1719/projeto_de_resolucao_007_19.pdf</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1752/projeto_de_resolucao_008_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1752/projeto_de_resolucao_008_19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REALIZAÇÃO DE AUDIÊNCIA PÚBLICA VISANDO DISCUSSÃO SOBRE SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1998/proj_res_09_19_mesa_qVAFNGK.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1998/proj_res_09_19_mesa_qVAFNGK.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1999/proj_res_10_19_mesa_pEEXSZ7.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1999/proj_res_10_19_mesa_pEEXSZ7.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE ILHA COMPRIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2000/proj_res_11_19_mesa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2000/proj_res_11_19_mesa.pdf</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/831/req_001_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/831/req_001_19.pdf</t>
   </si>
   <si>
     <t>Oficie o comércio local com o Símbolo Mundial do Autismo</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/832/requerimento_dunas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/832/requerimento_dunas.pdf</t>
   </si>
   <si>
     <t>preservaçâo das dunas</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/838/req_003_19_carne_de_iptu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/838/req_003_19_carne_de_iptu.pdf</t>
   </si>
   <si>
     <t>Como sâo feitas as avaliações dos lotes em Ilha Comprida para que se chegue ao valor venal nos carnês de IPTU?</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/841/requerimento_sobre_pad_das_irregularidades_na_sa_ae3rG7C.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/841/requerimento_sobre_pad_das_irregularidades_na_sa_ae3rG7C.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre abertura de Procedimento Administrativo para apurar irregularidades nos plantões médicos em Ilha Comprida, conforme Relatório do TCE/SP anexo.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/842/requerimento_de_convocacao_dr._saulo_alves_mende_WhLe75m.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/842/requerimento_de_convocacao_dr._saulo_alves_mende_WhLe75m.pdf</t>
   </si>
   <si>
     <t>Convoca o servidor Saulo Alves Mendes nos termos do regimento interno para prestar esclarecimentos sobre Relatório de Fiscalização do TCE/SP anexo.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_sobre_espalhamento_de_areia_na_prai_AVcIKAR.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_sobre_espalhamento_de_areia_na_prai_AVcIKAR.pdf</t>
   </si>
   <si>
     <t>Solicita informações a Fundação Florestal - SMA e APA Marinha do Litoral Sul sobre o espalhamento de areia na praia</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/850/requerimento_plas_busao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/850/requerimento_plas_busao.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a possibilidade de serem  implantadas placas indicando ponto de ônibus nos recuos dos quiosques da orla Beira-Mar.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/851/caixas_dagua.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/851/caixas_dagua.pdf</t>
   </si>
   <si>
     <t>Informações sobre limpeza das caixas d’água dos prédios públicos como UBSs, ESCOLAS, etc...</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/862/reuqerimento_sobre_avcb_nas_creches_municipais.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/862/reuqerimento_sobre_avcb_nas_creches_municipais.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre ausência de AVCB nas creches municipais de Ilha Comprida.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ponta_praia_req.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ponta_praia_req.pdf</t>
   </si>
   <si>
     <t>Sobre possíveis soluções para o acesso à ponta da praia que vem sendo danificado com as constates ressacas da maré.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/870/plc_rua.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/870/plc_rua.pdf</t>
   </si>
   <si>
     <t>Considerando que no mês de Janeiro de 2019 foram instaladas algumas placas nas ruas de alguns Balneários em nosso município, em atendimento ao requerido por esta Vereadora que tem cobrado o executivo desde 2017 sobre essa situação. Entretanto existem ainda alguns questionamentos sobre o assunto.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/871/font_l.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/871/font_l.pdf</t>
   </si>
   <si>
     <t>- A FONTE LUMINOSA DO MEDIADOR DO BALNEÁRIO SÃO MARTINHO -</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_elektro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_elektro.pdf</t>
   </si>
   <si>
     <t>Considerando-se a ausência de informações quanto; as Luminárias na Beira Mar, do balneário JD.TROPICAL até o balneário Kennedy. _x000D_
 REQUEIRO, obedecidas às formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o Superintendente da ELEKTRO, para que informe a essa Casa o que segue: _x000D_
 _x000D_
 1.	Qual a previsão para a manutenção de Luminárias. _x000D_
 2.	A troca das Lâmpadas queimadas.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_sabesp_OFOfqwo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_sabesp_OFOfqwo.pdf</t>
   </si>
   <si>
     <t>Considerando-se a ausência de informações quanto a Capitação de Esgoto._x000D_
 REQUEIRO, obedecidas às formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o Superintendente da SABESP, para que informe a essa Casa o que segue: _x000D_
 _x000D_
 1.	Qual a previsão para a Capitação do Esgoto no balneário de Pedrinhas.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_de_convocacao_dra._leticia_regio_na_lm8d9OE.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_de_convocacao_dra._leticia_regio_na_lm8d9OE.pdf</t>
   </si>
   <si>
     <t>Requerimento para convocação de servidora cedida ao município de Iguape.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/878/requerimento_interesse_publico_da_cessao_da_dra._04ShsdE.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/878/requerimento_interesse_publico_da_cessao_da_dra._04ShsdE.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre esclarecimentos de motivação ou interesse público de cessão de servidora para o município de Iguape.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_onibus_escolar_novo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_onibus_escolar_novo.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES A RESPEITO_x000D_
 DO TRANSPORTE ESCOLAR DE ALUNOS NO MUNICÍPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_patio_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_patio_municipal.pdf</t>
   </si>
   <si>
     <t>Envio de requerimento ao Poder Executivo, sugerindo ao Senhor Prefeito a implantação de um Pátio Municipal.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_-_anistia_dos_imoveis_de_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_-_anistia_dos_imoveis_de_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa se há possibilidade de ser apresentado um novo projeto de anistia para imóveis construídos em desacordo com o Código de Obras do município de Ilha Comprida.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/905/requerimento_-_revisao_e_atualizacao_do_codigo_de_obras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/905/requerimento_-_revisao_e_atualizacao_do_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa se há possibilidade de ser apresentado um novo projeto de revisão a atualização do Código de Obras do município de Ilha Comprida.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/906/requer_informacoes_a_respeito.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/906/requer_informacoes_a_respeito.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO_x000D_
 DAS DEMOLIÇÕES DAS CASAS AFETADAS PELO MAR NA PONTA PRAIA NO MUNICÍPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/948/reque_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/948/reque_1.pdf</t>
   </si>
   <si>
     <t>Requer convocação do Sr. Gerente Regional da Elektro ou seu representante e também do Diretor do Departamento de Obras do Município de Ilha Comprida para comparecimento a esta Casa Legislativa prestar esclarecimentos.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/949/req_22.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/949/req_22.pdf</t>
   </si>
   <si>
     <t>Informações sobre Relatório de Fiscalização do Tribunal de Contas do Estado de São Paulo referente ao exercício de 2017, apontou diversas irregularidades referentes aos plantões médicos em Ilha Comprida;</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_de_vistoria_a_cetesb_e_fundacao_florestal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_de_vistoria_a_cetesb_e_fundacao_florestal.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se a FUNDAÇÃO FLORESTAL E A CETESB, para que, se possível, faça vistoria na referida localidade para verificar a realização de eventual crime ambiental no local indicado.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/955/reuqerimento_-_documentos_servidora_fmo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/955/reuqerimento_-_documentos_servidora_fmo.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre contratação temporária de servidor municipal.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_-_prestacao_de_contas_do_camarote.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_-_prestacao_de_contas_do_camarote.pdf</t>
   </si>
   <si>
     <t>REQUER informações sobre prestação de contas referente ao Camarote.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/957/requerimento_-_relatorio_de_vistoria_do_transpor_9CJjQ1M.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/957/requerimento_-_relatorio_de_vistoria_do_transpor_9CJjQ1M.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o D.D. COMANDANTE DA POLÍCIA MILITAR DE ILHA COMPRIDA para que encaminhe de forma URGENTE a esta Casa de Leis, cópia do último relatório de vistoria dos ônibus escolares de Ilha Comprida.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_de_convoacao_-_dirceu_dini.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_de_convoacao_-_dirceu_dini.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, em especial o artigo 10, inciso XI da Lei Orgânica Municipal, para que se aprovado for, convoque o servidor DIRCEU DINI para prestar esclarecimentos a logística de horários e o itinerário dos ônibus que realizam o transporte público de Ilha Comprida, no próximo dia 18 de Março, ás 10 horas, na sede da Câmara Municipal.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/959/requerimento_-_planos_de_cargos_e_salarios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/959/requerimento_-_planos_de_cargos_e_salarios.pdf</t>
   </si>
   <si>
     <t>REQUEIR, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa de Leis se há previsão para o encaminhamento de um projeto de revisão/alteração do Plano de Cargos e Salários dos servidores efetivos do Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/972/req_032_19_mozart.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/972/req_032_19_mozart.pdf</t>
   </si>
   <si>
     <t>Relação das pessoas no Programa Bolsa Família.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/981/req_falta_ver.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/981/req_falta_ver.pdf</t>
   </si>
   <si>
     <t>justificativa a falta ocorrida na Sessão Ordinária realizada em 12/03/2019, Vereadora Andressa Ceroni</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_a_diretoria_de_ensino_-_transporte_escolar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_a_diretoria_de_ensino_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se a D.D. DIRIGENTE REGIONAL DE ENSINO DE MIRACATU – ILMA. SRA. NILCEA DE ARAÚJO ROLLO para que informe esta Casa de Leis se há conhecimento das irregularidades descritas em relatórios anexos e quais providências estão sendo tomadas.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_a_diretor_de_escola_-_transporte_escolar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_a_diretor_de_escola_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se a D.D. DIRETOR DA ESCOLA ESTADUAL JUDITH SANTANA DIEGUES para que informe esta Casa de Leis se há conhecimento das irregularidades descritas em relatórios anexos e quais providências estão sendo tomadas;</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/994/requerimento_de_convocacao_do_diretor_de_obras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/994/requerimento_de_convocacao_do_diretor_de_obras.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO do servidor que atualmente exerce o cargo de DIRETOR DO DEPARTAMENTO DE PROJETO, OBRAS E SERVIÇOS para prestar esclarecimentos sobre a falta de diversos serviços de zeladoria no Balneário Britânia, no próximo dia 02 de abril, ás 10 horas, na sede da Câmara Municipal.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_solicitacao_laudo_ponte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_solicitacao_laudo_ponte.pdf</t>
   </si>
   <si>
     <t>solicitação de documento</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/req_028_sabesp_-_mig.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/req_028_sabesp_-_mig.pdf</t>
   </si>
   <si>
     <t>Requeiro, obedecidas às formalidades Regimentais, ouvindo o Douto e Soberano Plenário, no caso de aprovação do presente requerimento, seja oficiado à Sabesp, para que informe a esta Casa de Leis sobre a existência de um buraco que se abriu na Rua Santa Barbara entre os números 410 e 420, e que, segundo moradores do local, já persiste por um grande período de tempo sem qualquer solução.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/req_039_19_mig_de_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/req_039_19_mig_de_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>REQUERER a vossa senhoria e vereadores o abono da minha ausência a 7º Sessão Ordinária, realizada em 19/03/2019, em virtudes de problemas de saúde, conforme atestado em anexo.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_elektro_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_elektro_1.pdf</t>
   </si>
   <si>
     <t>Envio de requerimento ao Poder Executivo, solicitando informações sobre protocolos de pedidos de munícipes solicitando manutenções de iluminações publica no Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_saude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_saude.pdf</t>
   </si>
   <si>
     <t>Envio de requerimento ao Poder Executivo, solicitando informações sobre frota de veículos do Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/requerimento_de_convocacao_para_vivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/requerimento_de_convocacao_para_vivo.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, para que se aprovado for, convoque a Sra. PATRICIA FERNANDES LEMOS LARA, representante da empresa Vivo S/A, para prestar esclarecimentos sobre a prestação de serviços pertinentes a respectiva empresa.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/requerimento_-_guias_e_sarjetas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/requerimento_-_guias_e_sarjetas.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os custos das obras de colocação de guias e sarjetas e de perenização em Ilha Comprida</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_de_convocacao_-_direceu_dini_-_retorno.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_de_convocacao_-_direceu_dini_-_retorno.pdf</t>
   </si>
   <si>
     <t>Requer convocação de servidor municipal</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_-_cumprimento_da_lei_municipal_1.562.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_-_cumprimento_da_lei_municipal_1.562.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre eventual descumprimento da Lei Municipal nº 1.562</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/requerimento_-_cumprimento_da_lei_municipal_1.499.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/requerimento_-_cumprimento_da_lei_municipal_1.499.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre sobre cumprimento da Lei Municipal nº 1.499/2018.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_-_descumprimento_de_ordem_cronologica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_-_descumprimento_de_ordem_cronologica.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o descumprimento da ordem cronológica dos pagamentos aos fornecedores.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_-_regimento_escolar_e_plano_pedagogico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_-_regimento_escolar_e_plano_pedagogico.pdf</t>
   </si>
   <si>
     <t>REQUEr, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o D.D. PREFEITO MUNICIPAL para que encaminhe a esta Casa de Leis, cópia  do Plano Pedagógico e Regimento Escolar do Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/requerimento_-_ministerio_da_saude_mpf_drs.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/requerimento_-_ministerio_da_saude_mpf_drs.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o MINISTÉRIO DA SAÚDE, a DIRETORIA REGIONAL DE SAÚDE (REGISTRO/SP) e o MINISTÉRIO PÚBLICO FEDERAL, para que informe essa Casa de Leis se o procedimento acima mencionado está dentro da legalidade ou se fere a Lei Federal nº 8080/1990 e, se necessário, abram procedimento para apurar eventual irregularidade.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>ROBERTO FRAJOLA, ANDRESSA CERONI</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/requerimento_-_camara_itinerante_no_araca.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/requerimento_-_camara_itinerante_no_araca.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, ouvindo o douto e soberano plenário, no termos do artigo 4º, da Resolução nº 189/2017, para que se aprovador for, seja realizada a primeira “Câmara Itinerante” de 2019, no Balneário Araçá, ainda neste mês de maio.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/oficio_retirada.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/oficio_retirada.pdf</t>
   </si>
   <si>
     <t>Requer a retirada de tramitação do Projeto de Lei N° 0029, de 25 de Março de 2019.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_-_informacoes_sobre_agentes_comuni_b9UD1aM.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_-_informacoes_sobre_agentes_comuni_b9UD1aM.pdf</t>
   </si>
   <si>
     <t>REQUER, nas formalidades regimentais, ouvindo o douto e soberano plenário que se oficie o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR e a Diretora Municipal de Saúde, senhora VANESSA CRISTINA DE MELO para que informa esta Casa de Leis sobre o motivo da ausência das agentes comunitárias de saúde, quantas estão de fato trabalhando e quantas são necessárias para a cobertura de 100% de nosso município.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>JOSIAS RIBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/req_53_19_josias_e_paulo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/req_53_19_josias_e_paulo.pdf</t>
   </si>
   <si>
     <t>Referente ao encerramento do contrato Embras e realização de novo pregão eletrônico.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_-_ciee_e_prefeitura_municipal.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_-_ciee_e_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre convênio firmado entre Prefeitura de Ilha Comprida e CIEE.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>FABIANO PEREIRA, ALEMÃO, DANIEL RAMOS, MIG, MOZART SILVESTRE</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/requerimento__-_conexidades.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/requerimento__-_conexidades.pdf</t>
   </si>
   <si>
     <t>Requerem, nas formalidades regimentais, Projeto de Resolução no sentido constituir Comissão de Representação.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_onibus.pdf</t>
   </si>
   <si>
     <t>REQUEIRO INFORMAÇÕES A RESPEITO DA_x000D_
 POSSIBILIDADE DA RETIRADA DOS ABRIGOS DE_x000D_
 ONIBUS DANIFICADOS E SUBSTIUIÇÂO POR_x000D_
 ABRIGOS NOVOS ADAPTADOS COM_x000D_
 ACESSIBILIDADE PARA PESSOAS COM_x000D_
 NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/req_057_19_frajola_-_retirada_pl_30_de_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/req_057_19_frajola_-_retirada_pl_30_de_2019.pdf</t>
   </si>
   <si>
     <t>Requer a retirada de tramitação do Projeto de Lei N° 0030, de 25 de Março de 2019.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/req_058_19_mozart_-_retirada_pl_35_de_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/req_058_19_mozart_-_retirada_pl_35_de_2019.pdf</t>
   </si>
   <si>
     <t>Requer a retirada de tramitação do Projeto de Lei N° 035/2019.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/req_059_19_camila_-_inscricao_curso.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/req_059_19_camila_-_inscricao_curso.pdf</t>
   </si>
   <si>
     <t>Requer a adoção dos procedimentos administrativos para a inscrição e participação do curso sobre Defesa Técnica no Tribunal de Contas.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/req_060_19_mozart_19_-_licencas-ambientais_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/req_060_19_mozart_19_-_licencas-ambientais_1.pdf</t>
   </si>
   <si>
     <t>Cópias dos laudos técnicos emitidos pela Comissâo de Integraçâo Ambiental do Conselho Gestor da APA,entre os anos de 2018 e 2019.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/requerimento-seguranca-escola-monte-carlo_1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/requerimento-seguranca-escola-monte-carlo_1.pdf</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/req_062_19_andressa_-_retirada_de_projeto_de_lei.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/req_062_19_andressa_-_retirada_de_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei Nº 033, DE 27 DE Março DE 2019.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/requerimento_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/requerimento_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitação cópia processo administrativo</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/req_064_19_mozart_-_cursos_senar.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/req_064_19_mozart_-_cursos_senar.pdf</t>
   </si>
   <si>
     <t>Solicita Informações sobre Cursos Senar.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_guarda_municipal_2019_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_guarda_municipal_2019_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Excelentíssimo Senhor Prefeito Municipal para que crie a Guarda Civil Municipal em Ilha Comprida.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_cinomose_2019_ilha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_cinomose_2019_ilha.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Poder Executivo, solicitando informações sobre quantas eutanásias por cinomose foram identificadas nos últimos anos no Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1287/requerimento_-_solicita_informacoes_sobre_grama_36YgXUa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1287/requerimento_-_solicita_informacoes_sobre_grama_36YgXUa.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre eventual possibilidade de colocação de grama sintética no campo municipal.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_animais_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_animais_2019.pdf</t>
   </si>
   <si>
     <t>Envio de requerimento ao Poder Executivo, solicitando informações sobre as nomeações dos membros para “CONSELHO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS E INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO AOS ANIMAIS” no Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1307/req_069_19_mozart_-_retirada_pl_50_de_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1307/req_069_19_mozart_-_retirada_pl_50_de_2019.pdf</t>
   </si>
   <si>
     <t>Requer a retirada do Projeto de Lei Nº 50/2019.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1313/requerimento_-_solicita_copia_de_processos_admi_PTxdOvX.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1313/requerimento_-_solicita_copia_de_processos_admi_PTxdOvX.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre processos administrativos</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_-_solicita_informacoes_sobre_o_tra_3GqCQVu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_-_solicita_informacoes_sobre_o_tra_3GqCQVu.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre transporte público de Ilha Comprida</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1605/requerimento_-_rua_belo_horizonte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1605/requerimento_-_rua_belo_horizonte.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre falta de incidência de melhoria na Rua Belo Horizonte, no Balneário Adriana.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1620/requerimento_73_2019_elektro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1620/requerimento_73_2019_elektro.pdf</t>
   </si>
   <si>
     <t>Requer convocação do Sr. Gerente Regional da Elektro ou um representante e também o Diretor do Departamento de Obras do Município de Ilha Comprida para comparecimento a esta Casa Legislativa prestar esclarecimentos.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1624/req.dpdu_ii.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1624/req.dpdu_ii.pdf</t>
   </si>
   <si>
     <t>Requer todos os laudos de Licenciamento Ambiental do exercício de 2018 do DPDU, vinculado à Comissão de Integração Ambiental, devidamente assinado pelos técnicos responsáveis e pelo engenheiro(a) ambiental.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1682/req_075_19_miguel_-_correios.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1682/req_075_19_miguel_-_correios.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os serviços prestados pela "Empresa Correios" no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1687/requerimento_-_camara_itinerante_no_viaregio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1687/requerimento_-_camara_itinerante_no_viaregio.pdf</t>
   </si>
   <si>
     <t>Requer a realização de sessão itinerante no Balneário Viarégio, nos termos da Resolução nº 189/2017.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1688/requerimento_-_camara_itinerante_no_araca_-_reiteracao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1688/requerimento_-_camara_itinerante_no_araca_-_reiteracao.pdf</t>
   </si>
   <si>
     <t>Requer a realização de sessão itinerante no Balneário Araçá em Ilha Comprida.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1690/req_078_19_fabiano_-_elektro.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1690/req_078_19_fabiano_-_elektro.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais para que se oficie a empresa ELEKTRO, para que o responsável pela nossa região esclareça o motivo da demora no que tange os reparos na rede de iluminação pública.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1691/requerimento_-_telefonia_viaregio_ilha_comprida.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1691/requerimento_-_telefonia_viaregio_ilha_comprida.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre telefonia da operadora VIVO S/A</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1721/requerimento_ponto_de_onibus.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1721/requerimento_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Excelentíssimo Senhor Prefeito Municipal solicitando-lhe informações acerca da retirada e substituição dos pontos de ônibus, conforme especifica:</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1723/requerimento_-_solicita_informacoes_sobre_as_ob_3lyrGMz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1723/requerimento_-_solicita_informacoes_sobre_as_ob_3lyrGMz.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as obras do Pronto Atendimento Municipal</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1738/requerimento_-_solicita_informacoes_sobre_o_tra_lWgZZQR.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1738/requerimento_-_solicita_informacoes_sobre_o_tra_lWgZZQR.pdf</t>
   </si>
   <si>
     <t>Solicita informações pertinentes ao transporte público de Ilha Comprida</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1739/requerimento_-_acp_correios.docx.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1739/requerimento_-_acp_correios.docx.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre ACP movida em face da EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS – ECT;</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1841/requerimento_concurso_publico.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1841/requerimento_concurso_publico.pdf</t>
   </si>
   <si>
     <t>REQUEIRO INFORMAÇÕES A RESPEITO DA POSSIBILIDADE DA REALIZAÇÃO DE CONCURSO PUBLICO NO MUNICIPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1828/req_085_19_frajola_-_retirada_de_projeto_e_lei.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1828/req_085_19_frajola_-_retirada_de_projeto_e_lei.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei Nº 067, de 06 de agosto de 2019.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1832/req_086_19_mozart_-_anistia.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1832/req_086_19_mozart_-_anistia.pdf</t>
   </si>
   <si>
     <t>Que  encaminhe a esta Casa de Leis a quantidade de Projetos que deram entrada no departamento de engenharia da Prefeitura de Ilha Comprida,pleiteando a regularizaçâo ,pautado na Lei 1610/2019 (Lei de Anistia).</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1860/req_087_19_mozart_-_dejetos_organicos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1860/req_087_19_mozart_-_dejetos_organicos.pdf</t>
   </si>
   <si>
     <t>Em qual local são despejados os dejetos orgânicos,derivado dos ônibus de excursão que vem até o município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1899/req_088_19_mozart_-_desenvolvimento-sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1899/req_088_19_mozart_-_desenvolvimento-sul.pdf</t>
   </si>
   <si>
     <t>-Quais as açoês desenvolvidas pela prefeitura na regiâo sul do município ,compreendendo o trecho entre os balneários Curitiba e Ubatuba?_x000D_
 -Qual o impacto dessas açoês?(número de pessoas beneficiadas)._x000D_
 -Hà algum programa de aço~es planejadas para essa regiâo,no que se refere a obras de infraestrutura(água,luz,telefone,manutenção de vias)e geraçâo de trabalho,emprego e renda?_x000D_
 -Em caso afirmativo,quais seriam essas açoês?</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1904/req_089_19_mozart_-_retirada_de_projeto_de_lei.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1904/req_089_19_mozart_-_retirada_de_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei Nº 100/2019..</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1911/req_090_19_mozart_-_retirada_de_projeto_de_lei.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1911/req_090_19_mozart_-_retirada_de_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei Nº 96/2019.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1913/requerimento_-_solicita_informacoes_sobre_o_pro_lkoWlqi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1913/requerimento_-_solicita_informacoes_sobre_o_pro_lkoWlqi.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre Processo Administrativo</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1914/requerimento_-_solicita_informacoes_sobre_ponto_obCIudt.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1914/requerimento_-_solicita_informacoes_sobre_ponto_obCIudt.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre ponto eletrônico</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1915/requerimento_-_sabesp.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1915/requerimento_-_sabesp.pdf</t>
   </si>
   <si>
     <t>Solicita informações para a SABESP</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1921/req_094_19_frajola_-_retirada_de_projeto_de_lei.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1921/req_094_19_frajola_-_retirada_de_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei Nº 85/2019.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1929/req_095_19_frajola_-_coquetel__paes.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1929/req_095_19_frajola_-_coquetel__paes.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre coquetel ofertado em reunião de disponibilização de credenciais no Balneário Viarégio.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1940/req_096_19_frajola_-_retirada_de_pl.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1940/req_096_19_frajola_-_retirada_de_pl.pdf</t>
   </si>
   <si>
     <t>Venho através deste, requerer a retirada de tramitação do Projeto de Lei nº 103/2019 que  “INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ILHA COMPRIDA O “DIA MUNICIPAL DE MOBILIZAÇÃO DE LIMPEZA DE PRAIAS E RIOS” E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1949/requerimento_ambulantes_2020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1949/requerimento_ambulantes_2020.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS à mesa, ouvido o Douto Plenário, na forma regimental, seja expedido oficio ao excelentíssimo Senhor Prefeito Municipal, que encaminhe a essa casa de leis, informações sobre a organização do trabalho dos ambulantes em nosso município.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1951/req_098_19_mozart_-_estacionamento_de_motos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1951/req_098_19_mozart_-_estacionamento_de_motos.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado um estudo de viabilidade e implantado no município,locais próprios para o estacionamento de motos em avenidas de grande circulaçâo. Ex: Avenida Beira Mar e Avenida Copacabana.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1960/req_099_19_osvaldinho_-_justificativa_de_falta.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1960/req_099_19_osvaldinho_-_justificativa_de_falta.pdf</t>
   </si>
   <si>
     <t>REQUER ao Presidente da Câmara e demais vereadores o abono de minha ausência na 38ª Sessão Ordinária, realizada em 26/11/2019, em virtude de problemas de saúde, conforme atestado em anexo.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1967/req_fabiotonon_gerentecaixa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1967/req_fabiotonon_gerentecaixa.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Superintendente Regional da Caixa Econômica Federal, para que compareça, a esta Casa de Leis, para prestar esclarecimentos sobre os empréstimos consignados que estão sendo rejeitados aos Funcionários Públicos da Câmara Municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1968/req_fabiotonon_vigilanciasaude.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1968/req_fabiotonon_vigilanciasaude.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado ao Exmo. Sr. Prefeito Municipal, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa de Leis, em relação à Vigilância Sanitária do Departamento Municipal de Saúde, informações.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1977/req_102_19_mig_-_mare_alta_ACjx3s4.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1977/req_102_19_mig_-_mare_alta_ACjx3s4.pdf</t>
   </si>
   <si>
     <t>Considerando as inúmeras reclamações em relação ao abandono do prédio Hotel Maré Alta no município de Ilha Comprida;_x000D_
 Requeiro, obedecidas às formalidades Regimentais, ouvindo o Douto e Soberano Plenário, no caso de aprovação do presente requerimento, que seja oficiado o senhor JORIMAR, e que seja encaminhada cópia ao Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR e a DEFENSORIA PUBLICA, para que informe a esta Casa de Leis o que segue:</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1991/requerimento_medicos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1991/requerimento_medicos.pdf</t>
   </si>
   <si>
     <t>REQUEIRO INFORMAÇÕES A RESPEITO DE ATENDIMENTO MÉDICO NO POSTO DE SAÚDE DO MUNICIPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1992/requerimento_medicamentos.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1992/requerimento_medicamentos.pdf</t>
   </si>
   <si>
     <t>Requeiro Informações sobre a falta dos medicamentos no posto de saúde do Município de Ilha Comprida SP.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1993/requerimento_coletores.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1993/requerimento_coletores.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Excelentíssimo Senhor Prefeito Municipal solicitando-lhe informações acerca da coleta de lixo no Município.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1994/requerimento_ginasio_de_esporte.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1994/requerimento_ginasio_de_esporte.pdf</t>
   </si>
   <si>
     <t>REQUEIRO INFORMAÇÕES A RESPEITO DA POSSIBILIDADE DE CONSTRUÇÃO DE UM GINASIO DE ESPORTES NO MUNICIPIO DE ILHA COMPRIDA – SP.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>RESRE</t>
   </si>
   <si>
     <t>Respostas Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/oficio_068_19_req_001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/oficio_068_19_req_001.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 001/19</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/oficio_067_19_req_002.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/oficio_067_19_req_002.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 002/19</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/oficio_064_19_req_003.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/oficio_064_19_req_003.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 003/19</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/oficio_046_19_req_006.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/oficio_046_19_req_006.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 006/19</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE SERVIDOR - RESPOSTA PRESENCIAL.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/oficio_066_19_req_009.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/oficio_066_19_req_009.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 009/19</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/oficio_080_19_req_010.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/oficio_080_19_req_010.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 010/19</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/resposta_requerimento_11_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/resposta_requerimento_11_2019.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 11/2019</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/oficio_079_19_req_012.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/oficio_079_19_req_012.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 012/19</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/oficio_065_19_req_013.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/oficio_065_19_req_013.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 013/19</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/oficio_078_19_req_014.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/oficio_078_19_req_014.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 014/19</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>RESPOSTA ENCAMINHADA POR E-MAIL.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>Órgão/Instituição Estadual - OIE</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1600/resposta_requerimento_16_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1600/resposta_requerimento_16_2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 016 de 2019.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/oficio_061_19_req_017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/oficio_061_19_req_017.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 017/19</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/oficio_073_19_req_018.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/oficio_073_19_req_018.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 018/19</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/oficio_089_19_req_019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/oficio_089_19_req_019.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 019/19</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/oficio_090_19_req_020.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/oficio_090_19_req_020.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 020/19</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_070_19_req_021_e_022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_070_19_req_021_e_022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Req. 21/19.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_070_19_req_021_e_022.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_070_19_req_021_e_022.pdf</t>
   </si>
   <si>
     <t>Resposta ao Req. 22/19.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1586/resre_023_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1586/resre_023_2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 023 de 2019.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/oficio_120_19_req_025.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/oficio_120_19_req_025.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 025/19</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/oficio_086_19_req_027.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/oficio_086_19_req_027.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 027/19</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2038/resre_028-2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2038/resre_028-2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 028 - 2019</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1591/resre_029_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1591/resre_029_2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 29 de 2019.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/oficio_110_19_req_031.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/oficio_110_19_req_031.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 031/19</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/oficio_092_19_req_032.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/oficio_092_19_req_032.pdf</t>
   </si>
   <si>
     <t>Resposta Req. 032/19</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/resposta_requerimento_34_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/resposta_requerimento_34_2019.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 034/2019</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/oficio_019_19_req._035.pdf.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/oficio_019_19_req._035.pdf.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 035/2019</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1587/resre_037_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1587/resre_037_2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 037 de 2019.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1327/resposta_requerimento_40_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1327/resposta_requerimento_40_2019.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 040/2019</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/resposta_do_requerimento_41_de_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/resposta_do_requerimento_41_de_2019.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 041/2019</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1672/resposta_requerimento_43_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1672/resposta_requerimento_43_2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 043 de 2019.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/resposta_requerimento_45_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/resposta_requerimento_45_2019.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 45/2019</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1588/resre_046_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1588/resre_046_2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 046 de 2019.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/resposta_requerimento_47_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/resposta_requerimento_47_2019.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 47/2019</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1252/resposta_requerimento_54_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1252/resposta_requerimento_54_2019.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 54/2019</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1589/resre_056_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1589/resre_056_2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 056 de 2019.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1602/resposta_requerimento_60_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1602/resposta_requerimento_60_2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 060 de 2019.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1308/resposta_requerimento_61_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1308/resposta_requerimento_61_2019.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 61/2019</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1303/resposta_requerimento_63_2019_4S7MXB7.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1303/resposta_requerimento_63_2019_4S7MXB7.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 63/2019</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1322/resposta_requerimento_64_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1322/resposta_requerimento_64_2019.pdf</t>
   </si>
   <si>
     <t>Resposta Requerimento 64/2019</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1590/resre_066_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1590/resre_066_2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 066 de 2019.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1596/resre_068-2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1596/resre_068-2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 068 de 2019.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1793/resposta_requerimento_74_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1793/resposta_requerimento_74_2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 074 de 2019.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1950/resre_079-2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1950/resre_079-2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 079 de 2019.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2016/resre_080-2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2016/resre_080-2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 080 de 2019.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2017/resre_086-2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2017/resre_086-2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 086 de 2019.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2018/resre_087-2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2018/resre_087-2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 087 de 2019.</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2019/resre_088-2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2019/resre_088-2019.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 088 de 2019.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/4130/resre_097_-_2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/4130/resre_097_-_2019.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO Nº 097/2019.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2450/resre_098-2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2450/resre_098-2019.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 98/2019.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2475/resre_102-2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2475/resre_102-2019.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 102/2019.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2476/resre_105-2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2476/resre_105-2019.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 105/2019.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2477/resre_106-2019.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2477/resre_106-2019.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento nº 106/2019.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/substitutivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/substitutivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 CHEFE DO PODER EXECUTIVO A RECEBER EM DOACAO LOTES NO BALNEARIO BRITANIA, MUNICiPIO DE ILHA COMPRIDA, ESTADO DE SAO PAULO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_poste_madeira_novo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_poste_madeira_novo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO Nº _x000D_
 AO PROJETO DE LEI Nº 033, DE 27 DE Março DE 2019_x000D_
 Dispões sobre a proibição de  instalação de postes de madeira no Município de Ilha Comprida e dá outras providencias</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/projeto_de_lei_mulheres-convertido_novo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/projeto_de_lei_mulheres-convertido_novo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO Nº _x000D_
 AO PROJETO DE LEI Nº0029, DE 25 DE Março DE 2019_x000D_
 Dispõe sobre a vedação de nomeação para cargos em comissão no âmbito da Administração Pública Direta e Indireta municipal, Câmara Municipal, órgãos e entidades administradas pelo Município de Ilha Comprida, de pessoas condenadas por crimes de violência contra a mulher, nos termos de Lei Federal n.º 11.340, de 7.8.16 - Lei Maria da Penha e dá outras providencias.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/substitutivo_n.4_ao_pl_041.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/substitutivo_n.4_ao_pl_041.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PL 041/2019, QUE DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 005/1993 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1323/substitutivo_n.1_ao_pl_056.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1323/substitutivo_n.1_ao_pl_056.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N. 928/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1467/proj_055_19_substitutivo_no_001_regularizacao_obras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1467/proj_055_19_substitutivo_no_001_regularizacao_obras.pdf</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1744/substitutivo_n.1_ao_pl_080.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1744/substitutivo_n.1_ao_pl_080.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO N.1 ao PL 080/2019 DISPÕE SOBRE ALTERAÇÕES DA LEI MUNICIPAL Nº 803, DE 03 DE MARÇO DE 2010 E SEUS ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1848/substitutivo_n.1_ao_pl_95.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1848/substitutivo_n.1_ao_pl_95.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO N.1 ao PL 095/2019 AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR CONVENIO COM A UNISEP - UNIÃO DAS INSTITUIÇÕES DE SERVIÇO, ENSINO E PESQUISA LTDA, (CENTRO UNIVERSITÁRIO DO VALE DO RIBEIRA) E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1971/substitutivo_n.1_ao_pl_114.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1971/substitutivo_n.1_ao_pl_114.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO N.1 ao PL 114/2019 AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER, PERMISSÃO DE USO, A TÍTULO ONEROSO DE BEM PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2047/substitutivo_n.1_ao_pl_119.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2047/substitutivo_n.1_ao_pl_119.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO N.1 ao PL 119/2019 DISCIPLINA A EMISSÃO DE SONS E RUÍDOS NO ÂMBITO DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/veto_pl_036_19.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/veto_pl_036_19.pdf</t>
   </si>
   <si>
     <t>Veto Total aposto ao Projeto e Lei 036/2019, que dispõe sobre a obrigatoriedade de monitores no transporte escolar no âmbito do município de Ilha Comprida.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8658,67 +8658,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/denuncia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1746/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1787/emenda_modificativa_pl_064_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1961/emenda_1_ao_projeto_de_lei_114.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1963/emenda_1_ao_projeto_de_lei_76.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1962/emenda_2_ao_projeto_de_lei_76.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/843/indicacao_-_manutencao_da_ponta_da_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/846/indtonon_-_cascalho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/847/indtonon_-_placadog.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao__rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_tapa_buraco_rua_bahia_x_candapui.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_2019_-_manutencao_viaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/864/indtonon_portobalsa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ind.limpeza_dos_matos_copacabana.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ind.redutor_velocidade_candapui..docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/867/ind.redutor_de_velocidade_rui_barbosa.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/869/ind_parque.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_instalacao_de_luminarias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_posto_odontologico.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/879/indicacao_2019_-_manutencao_viaria_-_bal._caicara.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/880/indicacao_2019_-_manutencao_viaria_-_bal._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao__balneario_vila_nova_parque.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/892/ind.limpeza_dos_matos_porto_velho_ii.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_rocagem_rua_fernando_sabino.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao_patrolagem_rua_dos_lirios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_instalacao_de_luminaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_de_manutencao_viaria_-_balneario_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_de_manutencao_viaria_-_balneario_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/898/indicacao_de_manutencao_viaria_-_balneario_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao_de_manutencao_viaria_-_rua_5_de_marco.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_de_manutencao_viaria_-_rua_5_ulisses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/901/ind_026_19_rocagem.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/902/ind_027_limpeza_de_valas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/903/ind_028_19__ilha_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/923/ind.bal.maruscaulisses_guimaraes..docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/924/ind.manutencao_do_parque_do_cdhu..docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/925/ind.flor_de_iguape.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/926/rua_atlanta.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/927/ind_033_19__patrolagem.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/928/ind_034_19_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/929/ind_035_19__rocagem..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/930/ind_036_19_patrolagem_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/940/ind_33.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/941/ind_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_de_manutencao_viaria_-_rua_projetada_3.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_de_manutencao_viaria_-_rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_de_manutencao_viaria_-_rua_netuno.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_de_manutencao_viaria_-_rua_eldorado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_de_manutencao_viaria_-_rua_sorocaba.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/952/ind_044_da_vala_de_escoamento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/953/indicacao_reforma_passarela.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_reforma_da_academia_ar_livre_adriana.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_2019_-_manutencao_viaria_-_rua_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/961/rocagem_rua_rondonia_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/962/ind._araca_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/963/ind._vala_di_franco.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_tapa_buraco_rua__rocagem_maranhao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/965/ind._ciclovia_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/967/indicacao__balneario_plutao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/968/ind_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_bal.marilena.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_pier_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_tapa_buraco_rua_carlsband.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao__balneario_marcia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/974/ind.rua_manchester_cratera.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/975/ind.rua_aricanduva_com_a_tangaraestrada_da_vizinhanca..docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_kennedy_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/978/ind_fabio_tonon.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_2019_-_manutencao_viaria_-_varias_ruas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/980/ind__-_alemao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/982/indicacao_ruas_recreio_janaina.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_esgoto_britania.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_rua_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/986/mig_-_indicacao_ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/987/mig_-_indicacao_rua_libano.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/988/mig_-_indicacao_rua_campo_mourao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/991/ind_071_19_-_mozart_-_.rua_belo_horizontebaln.adriana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_tapa_buraco_av_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/999/manutencao_do_campo_de_futebol_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/ampliacao_e_manutencao__do_parque_de_pedrinhas..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_da_vala_de_escoamento_av_dois.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_tapa_curva_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/indicacao_patrolagem_e_cascalhamento_rua_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/mig_-_manutencao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/mig_-_placas_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/ind.troca_de_lousa_na_escola_monte_carlo.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/ind.buraco_na_avenida_carlos_roberto_de_paula.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/ind_tonon_manutencao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/ind_tonon_rocagem_ii.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/indc_yemar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_chuveiros_praia_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_da_vala_de_escoamento_rua_aricanduva_-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_da_vala_de_escoamento_av_um.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_patrolagem_e_cascalhamento_al._daas_papoulas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_manutencao_do_playgroud.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_patrolagem_e_cascalhamento_rua_fernan_yiq3PVk.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_lombadas_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_pintura_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/ind_08-04_app.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_bebedouro_praia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/indicacao_estrada_da_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_para_manutencao_viaria_-_bal._dois_mares.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_tonon_marusca.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_tonon_manutencao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_tonon_apae.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_tonon_toninhas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/ind_103_19_mozart_ponto_de_onibus_estrada_da_vi_8rNnhV9.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_manutencao_do_playgroud_adriana.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_da_vala_de_escoamento_alameda_perus.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao__patrolagem_av_beira_marbal._saveiros.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/ind_108_19_fabiano_-_ind._dona_emilia__2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/ind_109_19_fabiano_-_trapiche_porto_da_balsa_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/ind_110_19_fabiano_-_p_da_praia_mato.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_tonon_calcada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_tonon_cascalho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_patrolagem__rua_godofredo_v._filho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/ind_de_guias_e_sarjetas_carabanas_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/ind_de_guias_e_sarjetas_marusca_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/ind_116_19_fabiano_-rua_limeira_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/ind_117_19_fabiano_-_gui_e_sargeta_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_rocagem_rua_trestonon.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/indicacao_rocagem_rua_noroegatonon.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_patrolagem_rua_recanto_das_toninhas__tonon.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/indicacao_patrolagem_estrada_alternativatonon.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/indicacao_tapa_buraco_balneario_barra_velha.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/indicacao_rocagem_rua_dois_tonon.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/ind_124_19_fabiano_-_rocagem_p._praia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/ind_125_19_fabiano_-_rua_india__2019_cpGH9GS.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_126_19_fabiano_-_rua_japao__2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/ind_127_19_fabiano_-_rua_venezuela__2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/ind_128_19_fabiano_-_rua_alagoas__2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_129_19_fabiano_-_rua_india_com_h._romano_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/ind_130_19_fabiano_-_rua_londres__2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/ind_131_19_mozart_-_limpeza_dos_matos_no_britania..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/ind_132_19_mozart_-_av.copacabana_arvores..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_patrolagem__rua_cantareira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_patrolagem__rua__5_de_marco.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_de_manutencao_viaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/ind_136_19_mozart-_bal.adriana_rua_ceara..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/ind_137_19_fabiano_-_fauze_ponta_da_praia_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/ind_138_19_fabiano_-_benedito_martins_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao__buracos_e_cones.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_limpeza_praia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/ind_141_limpeza_de_mato.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_142_luminarias.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_143_reparos_das_luminarias.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_144_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_145_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/ind_passarela_da_orla.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_instalacao_de_espelhos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/indicacao_patrolagem_e_cascalhamento_rua_ribeirao_preto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/indicacao_2019_-_manutencao_viaria_-_bal._mares_do_sul.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_patrolagem_e_conserto_de_boca_de_lobo_7R2Q5GS.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_patrolagem_e_limpeza_de_vala.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_2019_-_manutencao_viaria_-_bal._leao__eSDVH1i.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_154_19_fabiano_-sete_de_setembro__2019_nv.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/ind_155_19_fabiano_-_godofredo_viana_filho__2019_nv.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/ind_156_19_fabiano_-_rua_motta__2019_nv.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/ind_157_19_mozart_-.bal.britaniarua_antonio_de__8viPVcS.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/ind_158_19_andressa_-_balneario_bermudas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/ind_159_19_andressa_-_balneario_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/ind_160_19_andressa_-_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/ind_161_19_andressa_-_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/ind.seguranca_municipal_escola_monte_carlo..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/ind.bal.marusca_tancredo_neves..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_para_reforma_e_manutencao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_-_manutencao_viarias_em_diversas_ruas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/indicacao_-_manutencao_viaria_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_manutencao_na_avenida_brasil_-_bal._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/ind_168_19_fabiano_-_buraco_asfalto_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/ind_169_19_fabiano_-_conteiner_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/ind_170_19_fabiano_-_libano_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1241/ind_171_19_fabiano_-_rua_ceara_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/indicacao_instalacao_de_luminaria_rua_b._horizonte.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/indicacao_patrolagem_e_cascalhamento_rua_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_instalacao_de_luminaria_rua_sergipe_x_Y9SDI7x.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/indicacao_instalacao_de_luminaria_rua_sergipe_x_dZMs7OG.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_araca.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1292/ind_manutancao_meu_recanto..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/indicacao__balneario_av_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1294/ind_2019_limpeza.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1295/ind_180_19_tonon_-_2019_tubulacao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_patrolagem_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1304/ind_182_19_andressa_-_parque.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_limpeza_margens_da_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1315/ind_184_19_fabiano_-_troca_de_conteiner.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1316/ind__guia_e_sarjeta_baln_marambaia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1470/rua_casa_verde.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1601/ind_187_19_andressa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1603/ind_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1607/conserto_de_buraco__tapa_buraco_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1611/placas_de_identificacao_e_pintura_das_lombadas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1631/ind_limpeza_de_vala_tonon.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1632/ind_192_19_tonon_-_rocagem.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1675/indicacao_patrolagem_e_cascalhamento_rua_paulista.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1677/ind_des._acesso_mar_pequeno.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1678/ind_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1686/indicacao_2019_-_manutencao_viaria_-_bal._ubatuba.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1692/ind_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1693/ind_manutencao_ponte_mig.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1694/ind_apae_tonon.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1695/indicacao_2019_-_criacao_de_espaco_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1697/ind_patrolagem_mig.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1704/indicacao_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1705/ind_203_19_andressa_-_manutencao_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1709/ind_limpeza_de_vala_alemao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1710/ind_patrolagem_alemao.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1711/ind_faixa_elevada_mig.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_2019_-_instalacao_de_camera_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1720/ind_208_19_mozart_-_flor_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1731/ind_cobertura_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1736/ind_210_19_andressa_-_xandu.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1737/ind_211_19_frajola_-_manutencao_viaria_no_bal.__ecVAj5s.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1741/indicacao_-_manutencao_viaria_no_bal._marcia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1751/indicacao_rua_tiziano.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1756/ind_parques.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1757/ind_limpeza_de_vala_e_manutencao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1758/ind_manutencao_assentos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1759/ind_manutencao_estacionamento_ubs.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1760/ind_218_19_tonon_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1761/ind_limpeza_das_guias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1762/ind_patrolagem_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1763/ind_instalacao_de_luminarias.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1764/ind_manutencao_ccmi.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1766/indicacao_sarnambi.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1767/ind_luminaria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1768/ind_patrolagem_fabiano.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1769/ind_pier.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_-_manutencao_viaria_no_bal._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1773/lombada_av_beira_mar_ilha.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1795/ind_229_19_mozart_-_pedrinhas-rua_oliveira_lobos.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1796/ind_230_19_mozart_-_rua_leila_bal.mar_azul.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1801/indicacao_bal_adriana.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1802/indicacao_areia_praia.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1803/indicacao_patrolagem_e_cascalhamento_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1804/ind_manutencao_de_ruas_mig.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1805/ind_manutencao_e_ruas_e_limpeza_de_rio_mig.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1806/ind_patrol_e_cascalhamento_mig.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1807/ind_patrol_mig.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1808/ind_rio_pereque_mig.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1809/ind_area_de_laser_fabiano.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1811/indicacao_jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1812/ind.rua_paraiba_bal.adriana.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1814/ind_instalacao_de_boca_lobo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1815/ind_instalacao_de_lombada.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1816/ind_limpeza_de_vala.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1817/coordenadoria-de-trabalho-e-renda.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1833/ind_2019_graddes_lombofaixa.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1834/ind_2019_limpeza_de_vala_tonon.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1836/indicacao_-_manutencao_viaria_na_rua_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1837/indicacao_-_pintura_das_rampas_da_creche_anjo_meu.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1839/ind_250_19_mozart_-_marginal_candapui.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1842/ind_patrolagem_aricanduva.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1843/ind_manutencao_de_poste.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1844/ind_253_19_mozart_-_parceria_sebrae_inovativa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1853/ind_254_19_tonon_-_saojanuario.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1854/indicacao_22-10_forrobanheiro.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1855/indicacao_14-10.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1856/porto_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1857/ind_258_19_daniel_-_rua_fernanda.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1858/ind_259_19_daniel_-_rua_saturno.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1859/ind_260_19_daniel_-_rua_igapare.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1862/indicacao_21-10_reformabanheirobsul.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1863/ind_262_19_tonon_-_manutencaocitymar.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1864/indicacao_-_manutencao_viaria_na_rua_brumado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1866/iluminacao_publica_porto_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1877/indicacao_-_manutencao_viaria_no_bal._president_a8UWsHu.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1878/indicacao_-_manutencao_viaria_no_bal._terracas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1879/indicacao_-_abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1880/indicacao_abrigos.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1881/indicacao_pedrestres.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1889/indicacao_31-10_patrolagemiguape.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1891/indicacao_limpeza_margens.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1894/indicacao_01-11_parquinho.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1895/indicacao_01-11_rocagem.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1896/indicacao_01-11_iluminacaopraca.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1897/indicacao_01-11_aguaaraca.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1898/ind_276_19_mozart_-_acesso-ponta-da-praia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1902/ind_277_19_mozart_-_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1903/indicacao_fonte.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1912/indicacao_11-11_trocaposte.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1916/limpeza_e_rocagem_do_mato_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1920/indicacao_estrada_ponto.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_retirada_de_entulhos_av_sp.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1926/indicacao_conserto_de_luminaria_rua_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1927/indicacao_placas_de_rua_sem_saida.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1930/indicacao_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1931/praca_art.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1932/indicacao_20-11_fiacaopraca.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1933/indicacao_20-11_patrolagemparquecampo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_20-11_valetacarabanas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1935/indicacao_20-11_postebeiramar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1936/indicacao_20-11_fiacaoarena.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1937/indicacao_20-11_guiabeiramar.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1938/indicacao_21-11_patrolagemtancredo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1939/indicacao_20-11_fiscalizacaopraia.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_-_colocacao_de_pontes_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_29-11_trocaposteicarai.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1966/indicacao_27-11_reparoplacailha.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_-_manutencao_viaria_no_bal._yemar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1983/indicacao_09-12_velocidadeentrada.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1984/indicacao_09-12_banheiroboqueirao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1985/indicacao_09-12_boqsul.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1986/indicacao_09-12_ilhalazermarusca.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1987/indicacao_09-12_cascalhamentocantareira.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/859/mocao_congratulacao_atleta_ciclismo_2.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/876/mocao_002_19_mara_da_saude.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/947/mocao_de_congratulacoes_-_igreja_o_brasil_para_cristo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/976/mocao_sabesp.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/995/mocao_de_pesar_maria_spadari.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/mocao_inss.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/mocao_de_pesar_007.19.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/mocao_de_pesar_marcos.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/mocao_009_19_fabiano_-_congratulacoes_ilha_jove_ke8a81U.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/mocao_010_19_fabiano_-_pesar_antonio_deodoro_de_ramos.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/mocao_011_fut_do_valle_pdf.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/mocao_012_aris_pdf.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/coletores_e_coletoras_de_lixo_homenagem_ilha_co_CXIDSxV.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1291/mocao_congratulacao_slawomir.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1301/mocao_juliana.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1302/mocao_keithe.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1456/mocao_mig_u9diGya.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1604/mocao_de_congratulacoes_a_igreja_bola_de_neve.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1633/mocao_pesar_raphael_novo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1634/mocao_de_pesar_020.19.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1674/mocao_congratulacao_univr.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1698/mocao_de_pesar_anita.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1714/mocao_de_pesar_decio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1724/mocao_de_congratulacoes_-_igreja_ad_-_missao_ap_itLJtsr.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1840/mocao_congratulacao_maconaria.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1865/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1868/mocao_de_pesar_lucas_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1871/mocao_time_ccmi.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1883/mocao_029_19_-_pesar_orlando.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1905/pesar_-_angelina.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1928/mocao_de_congratulacoes_-_natalia_gerena.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1995/mocao_apoio_oab_2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1996/mocao_033_19_alemao_-_congratulacoes_equipe_schalk_07.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1997/mocao_034_19_alemao_-_congratulacoes_equipe_cla_uy6WwxW.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1788/parecer_comissoes_pdl_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1789/parecer_comissoes_pdl_comenda_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1790/parecer_comissoes_pdl_titulo_cidadania.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1320/parecer_comissoes_presolucao__004_ZP6P5E4.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1727/parecer_comissoes_pr_07.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2009/parecer_comissoes_pr_009.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2010/parecer_comissoes_pr_010.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2011/parecer_comissoes_pr_011.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/parecer_comissoes_pl_014.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/parecer_comissoes_pl_021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1822/parecer_comissoes_pl_022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1821/parecer_comissoes_pl_023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1820/parecer_comissoes_pl_025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/parecer_pl_026_-ii.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/parecer_comissoes_pl_027.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1819/parecer_comissoes_pl_028.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1818/parecer_comissoes_pl_031.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/parecer_juridico_pl_032.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/parecer_das_comissoes_pl_34_19.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/parecer_das_comissoes_pl_36_19.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/parecer_juridico_pl_037.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/parecer_das_comissoes_pl_38_19.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/parecer_das_comissoes_pl_39_19.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/parecer_das_comissoes_pl_40_19.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/parecer_das_comissoes_pl_41_19.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/parecer_das_comissoes_pl_42_19.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/parecer_das_comissoes_pl_43_19.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/parecer_das_comissoes_pl_44_19.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/parecer_das_comissoes_pl_45_19.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/parecer_das_comissoes_pl_46_19.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1254/parecer_comissoes_pl_47_2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/parecer_das_comissoes_pl_48_19.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/parecer_comissoes_pl_49_2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/parecer_comissoes_pl_051.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/parecer_comissoes_pl_052.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1309/parecer_comissoes_pl_053.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/parecer_comissoes_pl_054.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1324/parecer_comissoes_pl_056.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1699/parecer_comissoes_pl_057.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1668/parecer_comissoes_pl_058.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1325/parecer_comissoes_pl_059.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1326/parecer_comissoes_pl_060.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1700/parecer_comissoes_pl_061.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1669/parecer_comissoes_pl_062.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1670/parecer_comissoes_pl_063.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1799/parecer_comissoes_pl_064.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1728/parecer_comissoes_pl_065.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1671/parecer_comissoes_pl_066.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1742/parecer_comissoes_pl_068.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1703/parecer_comissoes_pl_069.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1702/parecer_comissoes_pl_070.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1701/parecer_comissoes_pl_071_19_oJW27LK.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1781/parecer_comissoes_pl_072.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1729/parecer_comissoes_pl_075.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1976/parecer_comissoes_pl_076_SGfALEW.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1800/parecer_comissoes_pl_077.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1847/parecer_comissoes_pl_078_ewx5CAy.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1851/parecer_comissoes_pl_079.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1743/parecer_comissoes_pl_080.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1850/parecer_comissoes_pl_082.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1827/parecer_comissoes_pl_083.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1826/parecer_comissoes_pl_084.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1785/parecer_comissoes_pl_086_ADdyLQa.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1870/parecer_comissoes_pl_087.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1825/parecer_comissoes_pl_088.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1798/parecer_comissoes_pl_089.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1797/parecer_comissoes_pl_090.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1824/parecer_comissoes_pl_091.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1885/parecer_comissoes_pl_092.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1886/parecer_comissoes_pl_093.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1852/parecer_comissoes_pl_094.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1869/parecer_comissoes_pl_095.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1908/parecer_comissoes_pl_097.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1884/parecer_comissoes_pl_098.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1906/parecer_comissoes_pl_101.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1907/parecer_comissoes_pl_102_x5trlDN.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1918/parecer_comissoes_pl_105_ABvaHTC.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1917/parecer_comissoes_pl_106_QN77Mnm.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1953/parecer_comissoes_pl_107.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1954/parecer_comissoes_pl_108.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1955/parecer_comissoes_pl_109.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2002/parecer_comissoes_pl_110.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1969/parecer_comissoes_pl_111.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2001/parecer_comissoes_pl_112.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1956/parecer_comissoes_pl_113.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1970/parecer_comissoes_pl_114_dKPCGaH.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1959/parecer_comissoes_pl_115.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1957/parecer_comissoes_pl_116.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1958/parecer_comissoes_pl_117.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2040/parecer_comissoes_pl_118.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2048/parecer_comissoes_pl_119.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2003/parecer_comissoes_pl_120.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2004/parecer_comissoes_pl_121.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2005/parecer_comissoes_pl_122.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2007/parecer_comissoes_pl_123.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2008/parecer_comissoes_pl_124.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2006/parecer_comissoes_pl_125.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2020/parecer_comissoes_pl_128.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2021/parecer_comissoes_pl_129.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_juridico_pr_05_sJV1FEg.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1716/parecer_juridico_pr_06.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/parecer_juridico_pl_014.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/parecer_juridico_pl_021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/parecer_juridico_pl_027.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/parecer_juridico_pl_028.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1265/parecer_juridico_pl_029.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/parecer_juridico_pl_030.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/parecer_juridico_pl_031.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/parecer_juridico_pl_033.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/parecer_juridico_pl_034.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/parecer_juridico_pl_035.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1271/parecer_juridico_pl_036.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1272/parecer_juridico_pl_040.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/parecer_juridico_pl_047.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/parecer_juridico_pl_050.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/parecer_juridico_pl_053.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1310/parecer_juridico_pl_055.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/parecer_juridico_pl_057.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1321/parecer_juridico_pl_058.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_juridico_pl_061.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1681/parecer_juridico_pl_065.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1680/parecer_juridico_pl_067.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1715/parecer_juridico_pl_068.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1717/parecer_juridico_pl_072.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1725/parecer_juridico_pl_077.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1823/parecer_juridico_pl_078.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1838/parecer_juridico_pl_082.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1867/parecer_juridico_pl_085.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1849/parecer_juridico_pl_087.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1875/parecer_juridico_pl_092.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1872/parecer_juridico_pl_093.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1887/parecer_juridico_pl_096.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1900/parecer_juridico_pl_097.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1882/parecer_juridico_pl_098.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1919/parecer_juridico_pl_099.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1972/parecer_juridico_pl_110.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2022/parecer_juridico_pl_118.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2023/parecer_juridico_pl_119.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2049/parecer_juridico_pl_126.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2050/parecer_juridico_pl_127.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1730/pdl_titulo_de_cidadao_alemao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1732/pdl_titulo_de_cidadao_mig.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1733/pdl_merito_municipalista_alemao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1734/pdl_comenda_dos_pioneiro_mig.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1745/projeto_de_decreto_legislativo_-_titulo_de_cida_CkZPV8n.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_decreto_legis_-_sr_galba.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1748/projeto_decreto_legis_-_sr_iaci.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1765/pdl_008_19_mozart_-_merito_municipalista__carlo_6xLYJLl.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1770/pdl_009_19_fabiano_-_titulo_de_cidadao_corona.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1771/projeto_de_decreto_legislativo_-_monica_novaes.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1774/pdl_011_19_mozart_-_nocidadao_ilha_-joel_tintas.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1775/merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1776/projeto_de_decreto_legislativo_-_tiago_luiz_stabellini.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1777/carlos_alberto_carrano_dias.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1778/titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1780/pdl_016_19_mozart-_jose_carlos_volante.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1784/proj_de_decreto_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/825/proj_001_19_reajuste_salarial_pmic.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/823/proj_002_19_revisao_anual_2019.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/826/proj_003_19_diario_oficial_municipal_eletronico.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/827/proj_004_19_reajuste_ticket_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/824/proj_005_18_-vr.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/828/proj_006_19_repasses_ong_e_apae.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/829/proj_007_19_supl_educacao.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/830/proj_008_19_supl_educacao.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/836/proj_009_19_supl_2_milhoes.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/837/proj_10_19_supl_5_milhoes.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/852/proj_011_19_supl.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/853/proj_012_19_supl.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_lei_-_cadastrodos_protetores_e_cuidad_IvI5nwg.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/845/projeto_de_lei_-_contribuicao_voluntaria_em_prol_tVaIWVp.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/854/proj_015_19_supl.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/855/proj_016_19_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/856/proj_017_19_supl_das.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/857/proj_018_19_supl_transito.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/863/proj_019_19_supl_1_milhao.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_lei_-_ponto_eletronico_para_os_medicos.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_lei_-_preferencia_na_fila_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/917/proj_022_19_supl_das.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/951/proj_023_19_supl_das.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/983/proj_024_19_supl_saude.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/proj_026_19_rcbmto_doacao_mcmv.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/proj_027_19_credito_especial_educacao.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_028_-_19.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_mulheres.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_lei_-_isencao_de_iptu_na_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/proj_031_19_ppi.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/proj_032_19_supl_saude.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_postes_novo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/projeto_ponto_eletronico_com_justificativa.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/proj_035_19_-memorial_atualizado.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_-_torna_obrigatorio_o_monitor_es_80rQs5D.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/proj_037_19_parc_conf_brasil_de_canoagem.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/proj_038_19_executivo_-_supl_educ.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/proj_039_19_supl.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/proj_040_19_diarias_de_viagens.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/proj_041_19_alt_lei_adiantamentos_-_005_93.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/proj_042_19_supl.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/proj_043_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/proj_044_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/proj_045_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/proj_046_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_lei_proto.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/proj_048_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/proj_049_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/proj_050_19_mozart_-_placas-informativas-pontos_SYbjpc1.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/projeto_de_lei_51_2019.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/projeto_de_lei_52_2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/proj_053_19_alt_anexo_lei_1217_15.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/proj_054_19_supl.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/projeto_de_lei_55_2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1317/proj_056_19_executivo_-_alt_lei_928_11_cons_juventude.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1297/proj_057_19_mozart_-mao_de_obra_local.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1298/proj_058_19_mozart_-placas-informativas-pontos-_yEdxuiD.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1318/proj_059_19_executivo_-_alt_lei_803_10.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1319/proj_060_19_executivo_-_alt_lei_1076_13.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1673/proj_061_19_plano_carreira_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1382/projeto_de_lei_62_2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_63_2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1706/projeto_de_lei_64_2019_ldo_soOPACE.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de_lei_65_2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1504/projeto_de_lei_66_2019.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1599/projeto_de_lei_-_taximetro_em_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1676/projeto_de_lei_68_2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1683/proj_069_19_supl.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1684/proj_070_19_supl.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1696/proj_071_19_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1685/projeto_de_lei_-_seguro_anticorrupcao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1708/proj_073_19_executivo_-_nasf_saude.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_74_2019.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1712/projeto_de_lei_75_2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1888/proj_076_19_executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1718/proj_077_19_executivo_-_nasf_saude.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1722/projeto_de_lei_-_proibe_a_locacao_de_imoveis_se_VVnD8YG.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1753/proj_079_19_executivo-__alt_1604_19_-_diarias_d_cLXBWGv.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1735/proj_080_19_executivo_-_alteracao_lei_803.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1754/proj_081_19_concessao_smart_link.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1740/projeto_de_lei_-_camera_nas_creches_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1749/proj_083_19_executivo_-_alt_1554_18_e_revoga_le_Wlj0WeI.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1750/proj_084_19_executivo_-_fundos.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1755/projeto_de_lei_-_prorroga_o_prazo_da_lei_1.430.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1782/proj_086_19_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1831/proj_087_19_executivo_-_cargos_e_funcoes.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1783/projeto_de_lei_-_denomina_logradouro_publica.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1791/proj_089_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1792/proj_090_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1794/projeto_de_lei_-_denomina_logradouro_publica_-__HLjph9z.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1810/projeto_de_lei_-_altera_a_lei_504_-_sessao_sole_1IwBvxN.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1829/proj_093_19_executivo_-_altera_lei_1560.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1830/proj_094_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1835/proj_095_19_executivo_-_convenio_univr.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1845/proj_096_19_banco_de_empregos_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1861/proj_097_19_mozart_-_patio-municipal_3_0AmQ1sd.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1873/proj_098_19_executivo_-_fibra_optica.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1874/proj_099_19_executivo_-_fetrados.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1876/proj_100_19_mozart_-_bloqueador-de-ar_1.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1892/proj_101_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1893/proj_102_19_executivo_-_fundo_crianca_e_adolecente.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1890/projleidialimpeza.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1909/proj_105_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1910/proj_106_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1922/proj_107_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1923/proj_108_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1924/proj_109_19_executivo_-_suplementacao_oTrYWCv.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1941/projleidialimpeza2.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1942/proj_111_19_executivo_-_altera_lei_803_carhos_e_funcoes.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1943/proj_112_19_executivo_-_altera_lei_1627_gratifi_9LZ2n35.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1944/proj_113_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1945/proj_114_19_executivo_-_titulo_oneroso.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1946/proj_115_19_executivo_-_desafetacao_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1947/proj_116_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1948/proj_117_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1973/projeto_de_lei_-_ticket_alimentacao_para_a_fren_k6eTX8u.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1974/projeto_de_lei_-_limita_poluicao_sonora.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1978/proj_120_executivo_supementacao_GKs63z0.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1979/proj_121_executivo_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1980/proj_122_executivo_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1981/proj_123_executivo_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1982/proj_124_executivo_altera_lei_803.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1988/proj_125_19_executivo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1989/projeto_de_lei_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1990/projeto_de_lei_depressao.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2012/proj_128_19_executivo_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2013/proj_129_19_executivo_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/849/pl_001_19_alteracao_do_quadro_2019_ii.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/proj_res_02_19_mesa.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/proj_res_03_19_mesa.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1311/projeto_de_resolucao_004_19.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_-_dispoe_sobre_transparenc_2YgcQ5h.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1635/proj_res_06_19_fabiano.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1719/projeto_de_resolucao_007_19.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1752/projeto_de_resolucao_008_19.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1998/proj_res_09_19_mesa_qVAFNGK.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1999/proj_res_10_19_mesa_pEEXSZ7.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2000/proj_res_11_19_mesa.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/831/req_001_19.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/832/requerimento_dunas.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/838/req_003_19_carne_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/841/requerimento_sobre_pad_das_irregularidades_na_sa_ae3rG7C.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/842/requerimento_de_convocacao_dr._saulo_alves_mende_WhLe75m.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_sobre_espalhamento_de_areia_na_prai_AVcIKAR.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/850/requerimento_plas_busao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/851/caixas_dagua.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/862/reuqerimento_sobre_avcb_nas_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ponta_praia_req.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/870/plc_rua.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/871/font_l.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_elektro.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_sabesp_OFOfqwo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_de_convocacao_dra._leticia_regio_na_lm8d9OE.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/878/requerimento_interesse_publico_da_cessao_da_dra._04ShsdE.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_onibus_escolar_novo.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_patio_municipal.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_-_anistia_dos_imoveis_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/905/requerimento_-_revisao_e_atualizacao_do_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/906/requer_informacoes_a_respeito.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/948/reque_1.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/949/req_22.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_de_vistoria_a_cetesb_e_fundacao_florestal.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/955/reuqerimento_-_documentos_servidora_fmo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_-_prestacao_de_contas_do_camarote.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/957/requerimento_-_relatorio_de_vistoria_do_transpor_9CJjQ1M.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_de_convoacao_-_dirceu_dini.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/959/requerimento_-_planos_de_cargos_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/972/req_032_19_mozart.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/981/req_falta_ver.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_a_diretoria_de_ensino_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_a_diretor_de_escola_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/994/requerimento_de_convocacao_do_diretor_de_obras.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_solicitacao_laudo_ponte.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/req_028_sabesp_-_mig.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/req_039_19_mig_de_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_elektro_1.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_saude.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/requerimento_de_convocacao_para_vivo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/requerimento_-_guias_e_sarjetas.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_de_convocacao_-_direceu_dini_-_retorno.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_-_cumprimento_da_lei_municipal_1.562.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/requerimento_-_cumprimento_da_lei_municipal_1.499.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_-_descumprimento_de_ordem_cronologica.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_-_regimento_escolar_e_plano_pedagogico.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/requerimento_-_ministerio_da_saude_mpf_drs.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/requerimento_-_camara_itinerante_no_araca.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/oficio_retirada.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_-_informacoes_sobre_agentes_comuni_b9UD1aM.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/req_53_19_josias_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_-_ciee_e_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/requerimento__-_conexidades.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_onibus.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/req_057_19_frajola_-_retirada_pl_30_de_2019.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/req_058_19_mozart_-_retirada_pl_35_de_2019.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/req_059_19_camila_-_inscricao_curso.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/req_060_19_mozart_19_-_licencas-ambientais_1.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/requerimento-seguranca-escola-monte-carlo_1.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/req_062_19_andressa_-_retirada_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/requerimento_onibus.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/req_064_19_mozart_-_cursos_senar.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_guarda_municipal_2019_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_cinomose_2019_ilha.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1287/requerimento_-_solicita_informacoes_sobre_grama_36YgXUa.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_animais_2019.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1307/req_069_19_mozart_-_retirada_pl_50_de_2019.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1313/requerimento_-_solicita_copia_de_processos_admi_PTxdOvX.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_-_solicita_informacoes_sobre_o_tra_3GqCQVu.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1605/requerimento_-_rua_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1620/requerimento_73_2019_elektro.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1624/req.dpdu_ii.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1682/req_075_19_miguel_-_correios.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1687/requerimento_-_camara_itinerante_no_viaregio.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1688/requerimento_-_camara_itinerante_no_araca_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1690/req_078_19_fabiano_-_elektro.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1691/requerimento_-_telefonia_viaregio_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1721/requerimento_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1723/requerimento_-_solicita_informacoes_sobre_as_ob_3lyrGMz.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1738/requerimento_-_solicita_informacoes_sobre_o_tra_lWgZZQR.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1739/requerimento_-_acp_correios.docx.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1841/requerimento_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1828/req_085_19_frajola_-_retirada_de_projeto_e_lei.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1832/req_086_19_mozart_-_anistia.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1860/req_087_19_mozart_-_dejetos_organicos.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1899/req_088_19_mozart_-_desenvolvimento-sul.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1904/req_089_19_mozart_-_retirada_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1911/req_090_19_mozart_-_retirada_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1913/requerimento_-_solicita_informacoes_sobre_o_pro_lkoWlqi.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1914/requerimento_-_solicita_informacoes_sobre_ponto_obCIudt.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1915/requerimento_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1921/req_094_19_frajola_-_retirada_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1929/req_095_19_frajola_-_coquetel__paes.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1940/req_096_19_frajola_-_retirada_de_pl.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1949/requerimento_ambulantes_2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1951/req_098_19_mozart_-_estacionamento_de_motos.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1960/req_099_19_osvaldinho_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1967/req_fabiotonon_gerentecaixa.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1968/req_fabiotonon_vigilanciasaude.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1977/req_102_19_mig_-_mare_alta_ACjx3s4.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1991/requerimento_medicos.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1992/requerimento_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1993/requerimento_coletores.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1994/requerimento_ginasio_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/oficio_068_19_req_001.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/oficio_067_19_req_002.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/oficio_064_19_req_003.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/oficio_046_19_req_006.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/oficio_066_19_req_009.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/oficio_080_19_req_010.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/resposta_requerimento_11_2019.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/oficio_079_19_req_012.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/oficio_065_19_req_013.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/oficio_078_19_req_014.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1600/resposta_requerimento_16_2019.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/oficio_061_19_req_017.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/oficio_073_19_req_018.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/oficio_089_19_req_019.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/oficio_090_19_req_020.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_070_19_req_021_e_022.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_070_19_req_021_e_022.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1586/resre_023_2019.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/oficio_120_19_req_025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/oficio_086_19_req_027.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2038/resre_028-2019.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1591/resre_029_2019.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/oficio_110_19_req_031.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/oficio_092_19_req_032.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/resposta_requerimento_34_2019.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/oficio_019_19_req._035.pdf.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1587/resre_037_2019.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1327/resposta_requerimento_40_2019.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/resposta_do_requerimento_41_de_2019.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1672/resposta_requerimento_43_2019.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/resposta_requerimento_45_2019.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1588/resre_046_2019.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/resposta_requerimento_47_2019.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1252/resposta_requerimento_54_2019.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1589/resre_056_2019.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1602/resposta_requerimento_60_2019.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1308/resposta_requerimento_61_2019.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1303/resposta_requerimento_63_2019_4S7MXB7.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1322/resposta_requerimento_64_2019.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1590/resre_066_2019.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1596/resre_068-2019.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1793/resposta_requerimento_74_2019.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1950/resre_079-2019.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2016/resre_080-2019.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2017/resre_086-2019.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2018/resre_087-2019.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2019/resre_088-2019.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/4130/resre_097_-_2019.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2450/resre_098-2019.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2475/resre_102-2019.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2476/resre_105-2019.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2477/resre_106-2019.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_poste_madeira_novo.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/projeto_de_lei_mulheres-convertido_novo.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/substitutivo_n.4_ao_pl_041.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1323/substitutivo_n.1_ao_pl_056.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1467/proj_055_19_substitutivo_no_001_regularizacao_obras.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1744/substitutivo_n.1_ao_pl_080.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1848/substitutivo_n.1_ao_pl_95.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1971/substitutivo_n.1_ao_pl_114.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2047/substitutivo_n.1_ao_pl_119.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/veto_pl_036_19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/denuncia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1746/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1787/emenda_modificativa_pl_064_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1961/emenda_1_ao_projeto_de_lei_114.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1963/emenda_1_ao_projeto_de_lei_76.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1962/emenda_2_ao_projeto_de_lei_76.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/843/indicacao_-_manutencao_da_ponta_da_escola_meu_recanto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/846/indtonon_-_cascalho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/847/indtonon_-_placadog.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/858/indicacao__rua_bahia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_tapa_buraco_rua_bahia_x_candapui.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_2019_-_manutencao_viaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/864/indtonon_portobalsa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ind.limpeza_dos_matos_copacabana.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ind.redutor_velocidade_candapui..docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/867/ind.redutor_de_velocidade_rui_barbosa.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/869/ind_parque.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/872/indicacao_instalacao_de_luminarias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/873/indicacao_posto_odontologico.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/879/indicacao_2019_-_manutencao_viaria_-_bal._caicara.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/880/indicacao_2019_-_manutencao_viaria_-_bal._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/883/indicacao__balneario_vila_nova_parque.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/892/ind.limpeza_dos_matos_porto_velho_ii.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/893/indicacao_rocagem_rua_fernando_sabino.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/894/indicacao_patrolagem_rua_dos_lirios.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/895/indicacao_instalacao_de_luminaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/896/indicacao_de_manutencao_viaria_-_balneario_ubatuba.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/897/indicacao_de_manutencao_viaria_-_balneario_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/898/indicacao_de_manutencao_viaria_-_balneario_mar_e_sol.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/899/indicacao_de_manutencao_viaria_-_rua_5_de_marco.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/900/indicacao_de_manutencao_viaria_-_rua_5_ulisses_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/901/ind_026_19_rocagem.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/902/ind_027_limpeza_de_valas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/903/ind_028_19__ilha_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/923/ind.bal.maruscaulisses_guimaraes..docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/924/ind.manutencao_do_parque_do_cdhu..docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/925/ind.flor_de_iguape.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/926/rua_atlanta.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/927/ind_033_19__patrolagem.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/928/ind_034_19_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/929/ind_035_19__rocagem..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/930/ind_036_19_patrolagem_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/940/ind_33.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/941/ind_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/942/indicacao_de_manutencao_viaria_-_rua_projetada_3.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/943/indicacao_de_manutencao_viaria_-_rua_iguape.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_de_manutencao_viaria_-_rua_netuno.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_de_manutencao_viaria_-_rua_eldorado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_de_manutencao_viaria_-_rua_sorocaba.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/952/ind_044_da_vala_de_escoamento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/953/indicacao_reforma_passarela.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/954/indicacao_reforma_da_academia_ar_livre_adriana.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/960/indicacao_2019_-_manutencao_viaria_-_rua_antonio_carlos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/961/rocagem_rua_rondonia_baln._adriana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/962/ind._araca_2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/963/ind._vala_di_franco.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/964/indicacao_tapa_buraco_rua__rocagem_maranhao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/965/ind._ciclovia_2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/967/indicacao__balneario_plutao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/968/ind_baln._claudia_mara.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_bal.marilena.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_pier_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_tapa_buraco_rua_carlsband.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao__balneario_marcia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/974/ind.rua_manchester_cratera.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/975/ind.rua_aricanduva_com_a_tangaraestrada_da_vizinhanca..docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_kennedy_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/978/ind_fabio_tonon.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_2019_-_manutencao_viaria_-_varias_ruas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/980/ind__-_alemao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/982/indicacao_ruas_recreio_janaina.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_esgoto_britania.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_rua_19_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/986/mig_-_indicacao_ponte_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/987/mig_-_indicacao_rua_libano.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/988/mig_-_indicacao_rua_campo_mourao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/991/ind_071_19_-_mozart_-_.rua_belo_horizontebaln.adriana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_tapa_buraco_av_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/999/manutencao_do_campo_de_futebol_de_pedrinhas.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/ampliacao_e_manutencao__do_parque_de_pedrinhas..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/indicacao_da_vala_de_escoamento_av_dois.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_tapa_curva_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/indicacao_patrolagem_e_cascalhamento_rua_pernambuco.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/mig_-_manutencao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/mig_-_placas_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/ind.troca_de_lousa_na_escola_monte_carlo.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/ind.buraco_na_avenida_carlos_roberto_de_paula.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/ind_tonon_manutencao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/ind_tonon_rocagem_ii.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/indc_yemar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/indicacao_monte_carlo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/indicacao_chuveiros_praia_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/indicacao_da_vala_de_escoamento_rua_aricanduva_-.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_da_vala_de_escoamento_av_um.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_patrolagem_e_cascalhamento_al._daas_papoulas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_manutencao_do_playgroud.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_patrolagem_e_cascalhamento_rua_fernan_yiq3PVk.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/indicacao_lombadas_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/indicacao_pintura_de_lombadas.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/indicacao_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/ind_08-04_app.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/indicacao_bebedouro_praia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/indicacao_estrada_da_vizinhanca.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/indicacao_para_manutencao_viaria_-_bal._dois_mares.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/indicacao_tonon_marusca.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/indicacao_tonon_manutencao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/indicacao_tonon_apae.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/indicacao_tonon_toninhas.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/ind_103_19_mozart_ponto_de_onibus_estrada_da_vi_8rNnhV9.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/indicacao_manutencao_do_playgroud_adriana.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/indicacao_da_vala_de_escoamento_alameda_perus.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/indicacao__patrolagem_av_beira_marbal._saveiros.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/ind_108_19_fabiano_-_ind._dona_emilia__2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/ind_109_19_fabiano_-_trapiche_porto_da_balsa_2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/ind_110_19_fabiano_-_p_da_praia_mato.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/indicacao_tonon_calcada.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/indicacao_tonon_cascalho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/indicacao_patrolagem__rua_godofredo_v._filho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/ind_de_guias_e_sarjetas_carabanas_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/ind_de_guias_e_sarjetas_marusca_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/ind_116_19_fabiano_-rua_limeira_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/ind_117_19_fabiano_-_gui_e_sargeta_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_rocagem_rua_trestonon.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/indicacao_rocagem_rua_noroegatonon.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/indicacao_patrolagem_rua_recanto_das_toninhas__tonon.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/indicacao_patrolagem_estrada_alternativatonon.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/indicacao_tapa_buraco_balneario_barra_velha.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/indicacao_rocagem_rua_dois_tonon.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/ind_124_19_fabiano_-_rocagem_p._praia.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/ind_125_19_fabiano_-_rua_india__2019_cpGH9GS.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/ind_126_19_fabiano_-_rua_japao__2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/ind_127_19_fabiano_-_rua_venezuela__2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/ind_128_19_fabiano_-_rua_alagoas__2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_129_19_fabiano_-_rua_india_com_h._romano_2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/ind_130_19_fabiano_-_rua_londres__2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/ind_131_19_mozart_-_limpeza_dos_matos_no_britania..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/ind_132_19_mozart_-_av.copacabana_arvores..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/indicacao_patrolagem__rua_cantareira.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/indicacao_patrolagem__rua__5_de_marco.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/indicacao_de_manutencao_viaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/ind_136_19_mozart-_bal.adriana_rua_ceara..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/ind_137_19_fabiano_-_fauze_ponta_da_praia_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/ind_138_19_fabiano_-_benedito_martins_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/indicacao__buracos_e_cones.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_limpeza_praia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/ind_141_limpeza_de_mato.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/ind_142_luminarias.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/ind_143_reparos_das_luminarias.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/ind_144_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/ind_145_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1204/ind_passarela_da_orla.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_instalacao_de_espelhos.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/indicacao_patrolagem_e_cascalhamento_rua_ribeirao_preto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/indicacao_2019_-_manutencao_viaria_-_bal._mares_do_sul.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_patrolagem_e_conserto_de_boca_de_lobo_7R2Q5GS.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/indicacao_patrolagem_e_limpeza_de_vala.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/indicacao_2019_-_manutencao_viaria_-_bal._leao__eSDVH1i.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_154_19_fabiano_-sete_de_setembro__2019_nv.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/ind_155_19_fabiano_-_godofredo_viana_filho__2019_nv.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/ind_156_19_fabiano_-_rua_motta__2019_nv.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/ind_157_19_mozart_-.bal.britaniarua_antonio_de__8viPVcS.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1225/ind_158_19_andressa_-_balneario_bermudas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/ind_159_19_andressa_-_balneario_sao_januario.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/ind_160_19_andressa_-_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/ind_161_19_andressa_-_rua_maranhao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/ind.seguranca_municipal_escola_monte_carlo..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/ind.bal.marusca_tancredo_neves..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_para_reforma_e_manutencao_de_ponte.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_-_manutencao_viarias_em_diversas_ruas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1236/indicacao_-_manutencao_viaria_balneario_araca.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1237/indicacao_manutencao_na_avenida_brasil_-_bal._vila_nova.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1238/ind_168_19_fabiano_-_buraco_asfalto_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1239/ind_169_19_fabiano_-_conteiner_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1240/ind_170_19_fabiano_-_libano_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1241/ind_171_19_fabiano_-_rua_ceara_2019_nv.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1242/indicacao_instalacao_de_luminaria_rua_b._horizonte.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1277/indicacao_patrolagem_e_cascalhamento_rua_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1278/indicacao_instalacao_de_luminaria_rua_sergipe_x_Y9SDI7x.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1279/indicacao_instalacao_de_luminaria_rua_sergipe_x_dZMs7OG.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacao_araca.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1292/ind_manutancao_meu_recanto..pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1293/indicacao__balneario_av_beira_mar.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1294/ind_2019_limpeza.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1295/ind_180_19_tonon_-_2019_tubulacao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacao_patrolagem_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1304/ind_182_19_andressa_-_parque.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1305/indicacao_limpeza_margens_da_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1315/ind_184_19_fabiano_-_troca_de_conteiner.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1316/ind__guia_e_sarjeta_baln_marambaia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1470/rua_casa_verde.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1601/ind_187_19_andressa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1603/ind_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1607/conserto_de_buraco__tapa_buraco_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1611/placas_de_identificacao_e_pintura_das_lombadas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1631/ind_limpeza_de_vala_tonon.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1632/ind_192_19_tonon_-_rocagem.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1675/indicacao_patrolagem_e_cascalhamento_rua_paulista.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1677/ind_des._acesso_mar_pequeno.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1678/ind_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1686/indicacao_2019_-_manutencao_viaria_-_bal._ubatuba.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1692/ind_patrolagem.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1693/ind_manutencao_ponte_mig.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1694/ind_apae_tonon.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1695/indicacao_2019_-_criacao_de_espaco_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1697/ind_patrolagem_mig.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1704/indicacao_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1705/ind_203_19_andressa_-_manutencao_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1709/ind_limpeza_de_vala_alemao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1710/ind_patrolagem_alemao.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1711/ind_faixa_elevada_mig.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1713/indicacao_2019_-_instalacao_de_camera_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1720/ind_208_19_mozart_-_flor_de_iguape.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1731/ind_cobertura_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1736/ind_210_19_andressa_-_xandu.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1737/ind_211_19_frajola_-_manutencao_viaria_no_bal.__ecVAj5s.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1741/indicacao_-_manutencao_viaria_no_bal._marcia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1751/indicacao_rua_tiziano.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1756/ind_parques.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1757/ind_limpeza_de_vala_e_manutencao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1758/ind_manutencao_assentos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1759/ind_manutencao_estacionamento_ubs.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1760/ind_218_19_tonon_-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1761/ind_limpeza_das_guias.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1762/ind_patrolagem_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1763/ind_instalacao_de_luminarias.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1764/ind_manutencao_ccmi.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1766/indicacao_sarnambi.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1767/ind_luminaria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1768/ind_patrolagem_fabiano.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1769/ind_pier.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1772/indicacao_-_manutencao_viaria_no_bal._sao_martinho.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1773/lombada_av_beira_mar_ilha.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1795/ind_229_19_mozart_-_pedrinhas-rua_oliveira_lobos.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1796/ind_230_19_mozart_-_rua_leila_bal.mar_azul.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1801/indicacao_bal_adriana.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1802/indicacao_areia_praia.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1803/indicacao_patrolagem_e_cascalhamento_rua_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1804/ind_manutencao_de_ruas_mig.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1805/ind_manutencao_e_ruas_e_limpeza_de_rio_mig.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1806/ind_patrol_e_cascalhamento_mig.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1807/ind_patrol_mig.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1808/ind_rio_pereque_mig.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1809/ind_area_de_laser_fabiano.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1811/indicacao_jardim_portugal.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1812/ind.rua_paraiba_bal.adriana.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1814/ind_instalacao_de_boca_lobo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1815/ind_instalacao_de_lombada.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1816/ind_limpeza_de_vala.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1817/coordenadoria-de-trabalho-e-renda.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1833/ind_2019_graddes_lombofaixa.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1834/ind_2019_limpeza_de_vala_tonon.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1836/indicacao_-_manutencao_viaria_na_rua_laercio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1837/indicacao_-_pintura_das_rampas_da_creche_anjo_meu.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1839/ind_250_19_mozart_-_marginal_candapui.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1842/ind_patrolagem_aricanduva.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1843/ind_manutencao_de_poste.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1844/ind_253_19_mozart_-_parceria_sebrae_inovativa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1853/ind_254_19_tonon_-_saojanuario.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1854/indicacao_22-10_forrobanheiro.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1855/indicacao_14-10.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1856/porto_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1857/ind_258_19_daniel_-_rua_fernanda.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1858/ind_259_19_daniel_-_rua_saturno.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1859/ind_260_19_daniel_-_rua_igapare.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1862/indicacao_21-10_reformabanheirobsul.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1863/ind_262_19_tonon_-_manutencaocitymar.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1864/indicacao_-_manutencao_viaria_na_rua_brumado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1866/iluminacao_publica_porto_das_pedras.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1877/indicacao_-_manutencao_viaria_no_bal._president_a8UWsHu.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1878/indicacao_-_manutencao_viaria_no_bal._terracas.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1879/indicacao_-_abertura_de_rua.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1880/indicacao_abrigos.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1881/indicacao_pedrestres.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1889/indicacao_31-10_patrolagemiguape.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1891/indicacao_limpeza_margens.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1894/indicacao_01-11_parquinho.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1895/indicacao_01-11_rocagem.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1896/indicacao_01-11_iluminacaopraca.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1897/indicacao_01-11_aguaaraca.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1898/ind_276_19_mozart_-_acesso-ponta-da-praia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1902/ind_277_19_mozart_-_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1903/indicacao_fonte.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1912/indicacao_11-11_trocaposte.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1916/limpeza_e_rocagem_do_mato_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1920/indicacao_estrada_ponto.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1925/indicacao_retirada_de_entulhos_av_sp.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1926/indicacao_conserto_de_luminaria_rua_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1927/indicacao_placas_de_rua_sem_saida.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1930/indicacao_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1931/praca_art.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1932/indicacao_20-11_fiacaopraca.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1933/indicacao_20-11_patrolagemparquecampo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1934/indicacao_20-11_valetacarabanas.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1935/indicacao_20-11_postebeiramar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1936/indicacao_20-11_fiacaoarena.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1937/indicacao_20-11_guiabeiramar.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1938/indicacao_21-11_patrolagemtancredo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1939/indicacao_20-11_fiscalizacaopraia.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1952/indicacao_-_colocacao_de_pontes_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1965/indicacao_29-11_trocaposteicarai.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1966/indicacao_27-11_reparoplacailha.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1975/indicacao_-_manutencao_viaria_no_bal._yemar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1983/indicacao_09-12_velocidadeentrada.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1984/indicacao_09-12_banheiroboqueirao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1985/indicacao_09-12_boqsul.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1986/indicacao_09-12_ilhalazermarusca.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1987/indicacao_09-12_cascalhamentocantareira.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/859/mocao_congratulacao_atleta_ciclismo_2.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/876/mocao_002_19_mara_da_saude.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/947/mocao_de_congratulacoes_-_igreja_o_brasil_para_cristo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/976/mocao_sabesp.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/995/mocao_de_pesar_maria_spadari.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/mocao_inss.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/mocao_de_pesar_007.19.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/mocao_de_pesar_marcos.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/mocao_009_19_fabiano_-_congratulacoes_ilha_jove_ke8a81U.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/mocao_010_19_fabiano_-_pesar_antonio_deodoro_de_ramos.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/mocao_011_fut_do_valle_pdf.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/mocao_012_aris_pdf.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1284/coletores_e_coletoras_de_lixo_homenagem_ilha_co_CXIDSxV.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1291/mocao_congratulacao_slawomir.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1301/mocao_juliana.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1302/mocao_keithe.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1456/mocao_mig_u9diGya.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1604/mocao_de_congratulacoes_a_igreja_bola_de_neve.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1633/mocao_pesar_raphael_novo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1634/mocao_de_pesar_020.19.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1674/mocao_congratulacao_univr.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1698/mocao_de_pesar_anita.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1714/mocao_de_pesar_decio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1724/mocao_de_congratulacoes_-_igreja_ad_-_missao_ap_itLJtsr.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1840/mocao_congratulacao_maconaria.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1865/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1868/mocao_de_pesar_lucas_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1871/mocao_time_ccmi.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1883/mocao_029_19_-_pesar_orlando.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1905/pesar_-_angelina.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1928/mocao_de_congratulacoes_-_natalia_gerena.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1995/mocao_apoio_oab_2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1996/mocao_033_19_alemao_-_congratulacoes_equipe_schalk_07.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1997/mocao_034_19_alemao_-_congratulacoes_equipe_cla_uy6WwxW.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1788/parecer_comissoes_pdl_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1789/parecer_comissoes_pdl_comenda_pioneiros.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1790/parecer_comissoes_pdl_titulo_cidadania.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1320/parecer_comissoes_presolucao__004_ZP6P5E4.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1727/parecer_comissoes_pr_07.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2009/parecer_comissoes_pr_009.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2010/parecer_comissoes_pr_010.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2011/parecer_comissoes_pr_011.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1257/parecer_comissoes_pl_014.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1258/parecer_comissoes_pl_021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1822/parecer_comissoes_pl_022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1821/parecer_comissoes_pl_023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1820/parecer_comissoes_pl_025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/parecer_pl_026_-ii.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1259/parecer_comissoes_pl_027.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1819/parecer_comissoes_pl_028.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1818/parecer_comissoes_pl_031.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/parecer_juridico_pl_032.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/parecer_das_comissoes_pl_34_19.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/parecer_das_comissoes_pl_36_19.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/parecer_juridico_pl_037.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/parecer_das_comissoes_pl_38_19.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/parecer_das_comissoes_pl_39_19.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/parecer_das_comissoes_pl_40_19.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/parecer_das_comissoes_pl_41_19.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/parecer_das_comissoes_pl_42_19.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/parecer_das_comissoes_pl_43_19.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/parecer_das_comissoes_pl_44_19.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/parecer_das_comissoes_pl_45_19.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/parecer_das_comissoes_pl_46_19.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1254/parecer_comissoes_pl_47_2019.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/parecer_das_comissoes_pl_48_19.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1255/parecer_comissoes_pl_49_2019.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1288/parecer_comissoes_pl_051.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1289/parecer_comissoes_pl_052.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1309/parecer_comissoes_pl_053.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1290/parecer_comissoes_pl_054.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1324/parecer_comissoes_pl_056.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1699/parecer_comissoes_pl_057.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1668/parecer_comissoes_pl_058.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1325/parecer_comissoes_pl_059.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1326/parecer_comissoes_pl_060.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1700/parecer_comissoes_pl_061.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1669/parecer_comissoes_pl_062.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1670/parecer_comissoes_pl_063.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1799/parecer_comissoes_pl_064.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1728/parecer_comissoes_pl_065.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1671/parecer_comissoes_pl_066.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1742/parecer_comissoes_pl_068.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1703/parecer_comissoes_pl_069.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1702/parecer_comissoes_pl_070.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1701/parecer_comissoes_pl_071_19_oJW27LK.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1781/parecer_comissoes_pl_072.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1729/parecer_comissoes_pl_075.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1976/parecer_comissoes_pl_076_SGfALEW.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1800/parecer_comissoes_pl_077.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1847/parecer_comissoes_pl_078_ewx5CAy.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1851/parecer_comissoes_pl_079.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1743/parecer_comissoes_pl_080.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1850/parecer_comissoes_pl_082.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1827/parecer_comissoes_pl_083.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1826/parecer_comissoes_pl_084.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1785/parecer_comissoes_pl_086_ADdyLQa.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1870/parecer_comissoes_pl_087.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1825/parecer_comissoes_pl_088.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1798/parecer_comissoes_pl_089.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1797/parecer_comissoes_pl_090.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1824/parecer_comissoes_pl_091.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1885/parecer_comissoes_pl_092.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1886/parecer_comissoes_pl_093.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1852/parecer_comissoes_pl_094.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1869/parecer_comissoes_pl_095.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1908/parecer_comissoes_pl_097.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1884/parecer_comissoes_pl_098.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1906/parecer_comissoes_pl_101.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1907/parecer_comissoes_pl_102_x5trlDN.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1918/parecer_comissoes_pl_105_ABvaHTC.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1917/parecer_comissoes_pl_106_QN77Mnm.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1953/parecer_comissoes_pl_107.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1954/parecer_comissoes_pl_108.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1955/parecer_comissoes_pl_109.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2002/parecer_comissoes_pl_110.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1969/parecer_comissoes_pl_111.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2001/parecer_comissoes_pl_112.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1956/parecer_comissoes_pl_113.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1970/parecer_comissoes_pl_114_dKPCGaH.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1959/parecer_comissoes_pl_115.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1957/parecer_comissoes_pl_116.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1958/parecer_comissoes_pl_117.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2040/parecer_comissoes_pl_118.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2048/parecer_comissoes_pl_119.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2003/parecer_comissoes_pl_120.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2004/parecer_comissoes_pl_121.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2005/parecer_comissoes_pl_122.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2007/parecer_comissoes_pl_123.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2008/parecer_comissoes_pl_124.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2006/parecer_comissoes_pl_125.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2020/parecer_comissoes_pl_128.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2021/parecer_comissoes_pl_129.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_juridico_pr_05_sJV1FEg.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1716/parecer_juridico_pr_06.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1260/parecer_juridico_pl_014.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1261/parecer_juridico_pl_021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1263/parecer_juridico_pl_027.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1264/parecer_juridico_pl_028.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1265/parecer_juridico_pl_029.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1266/parecer_juridico_pl_030.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1267/parecer_juridico_pl_031.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1268/parecer_juridico_pl_033.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1269/parecer_juridico_pl_034.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1270/parecer_juridico_pl_035.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1271/parecer_juridico_pl_036.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1272/parecer_juridico_pl_040.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1273/parecer_juridico_pl_047.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1274/parecer_juridico_pl_050.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1286/parecer_juridico_pl_053.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1310/parecer_juridico_pl_055.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1312/parecer_juridico_pl_057.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1321/parecer_juridico_pl_058.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_juridico_pl_061.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1681/parecer_juridico_pl_065.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1680/parecer_juridico_pl_067.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1715/parecer_juridico_pl_068.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1717/parecer_juridico_pl_072.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1725/parecer_juridico_pl_077.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1823/parecer_juridico_pl_078.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1838/parecer_juridico_pl_082.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1867/parecer_juridico_pl_085.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1849/parecer_juridico_pl_087.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1875/parecer_juridico_pl_092.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1872/parecer_juridico_pl_093.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1887/parecer_juridico_pl_096.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1900/parecer_juridico_pl_097.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1882/parecer_juridico_pl_098.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1919/parecer_juridico_pl_099.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1972/parecer_juridico_pl_110.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2022/parecer_juridico_pl_118.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2023/parecer_juridico_pl_119.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2049/parecer_juridico_pl_126.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2050/parecer_juridico_pl_127.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1730/pdl_titulo_de_cidadao_alemao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1732/pdl_titulo_de_cidadao_mig.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1733/pdl_merito_municipalista_alemao.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1734/pdl_comenda_dos_pioneiro_mig.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1745/projeto_de_decreto_legislativo_-_titulo_de_cida_CkZPV8n.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1747/projeto_decreto_legis_-_sr_galba.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1748/projeto_decreto_legis_-_sr_iaci.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1765/pdl_008_19_mozart_-_merito_municipalista__carlo_6xLYJLl.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1770/pdl_009_19_fabiano_-_titulo_de_cidadao_corona.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1771/projeto_de_decreto_legislativo_-_monica_novaes.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1774/pdl_011_19_mozart_-_nocidadao_ilha_-joel_tintas.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1775/merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1776/projeto_de_decreto_legislativo_-_tiago_luiz_stabellini.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1777/carlos_alberto_carrano_dias.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1778/titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1780/pdl_016_19_mozart-_jose_carlos_volante.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1784/proj_de_decreto_merito_municipalista.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/825/proj_001_19_reajuste_salarial_pmic.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/823/proj_002_19_revisao_anual_2019.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/826/proj_003_19_diario_oficial_municipal_eletronico.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/827/proj_004_19_reajuste_ticket_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/824/proj_005_18_-vr.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/828/proj_006_19_repasses_ong_e_apae.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/829/proj_007_19_supl_educacao.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/830/proj_008_19_supl_educacao.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/836/proj_009_19_supl_2_milhoes.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/837/proj_10_19_supl_5_milhoes.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/852/proj_011_19_supl.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/853/proj_012_19_supl.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_lei_-_cadastrodos_protetores_e_cuidad_IvI5nwg.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/845/projeto_de_lei_-_contribuicao_voluntaria_em_prol_tVaIWVp.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/854/proj_015_19_supl.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/855/proj_016_19_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/856/proj_017_19_supl_das.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/857/proj_018_19_supl_transito.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/863/proj_019_19_supl_1_milhao.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/881/projeto_de_lei_-_ponto_eletronico_para_os_medicos.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/882/projeto_de_lei_-_preferencia_na_fila_da_balsa.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/917/proj_022_19_supl_das.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/951/proj_023_19_supl_das.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/983/proj_024_19_supl_saude.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_e_justificativa.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/proj_026_19_rcbmto_doacao_mcmv.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/proj_027_19_credito_especial_educacao.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/projeto_de_lei_no_028_-_19.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_mulheres.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_lei_-_isencao_de_iptu_na_ponta_da_praia.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/proj_031_19_ppi.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/proj_032_19_supl_saude.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_postes_novo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/projeto_ponto_eletronico_com_justificativa.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/proj_035_19_-memorial_atualizado.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_-_torna_obrigatorio_o_monitor_es_80rQs5D.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/proj_037_19_parc_conf_brasil_de_canoagem.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/proj_038_19_executivo_-_supl_educ.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/proj_039_19_supl.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/proj_040_19_diarias_de_viagens.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/proj_041_19_alt_lei_adiantamentos_-_005_93.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/proj_042_19_supl.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/proj_043_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/proj_044_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/proj_045_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/proj_046_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_lei_proto.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/proj_048_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/proj_049_19_executivo_-_supl.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/proj_050_19_mozart_-_placas-informativas-pontos_SYbjpc1.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1249/projeto_de_lei_51_2019.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1250/projeto_de_lei_52_2019.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1275/proj_053_19_alt_anexo_lei_1217_15.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1276/proj_054_19_supl.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1299/projeto_de_lei_55_2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1317/proj_056_19_executivo_-_alt_lei_928_11_cons_juventude.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1297/proj_057_19_mozart_-mao_de_obra_local.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1298/proj_058_19_mozart_-placas-informativas-pontos-_yEdxuiD.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1318/proj_059_19_executivo_-_alt_lei_803_10.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1319/proj_060_19_executivo_-_alt_lei_1076_13.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1673/proj_061_19_plano_carreira_magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1382/projeto_de_lei_62_2019.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_63_2019.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1706/projeto_de_lei_64_2019_ldo_soOPACE.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1585/projeto_de_lei_65_2019.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1504/projeto_de_lei_66_2019.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1599/projeto_de_lei_-_taximetro_em_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1676/projeto_de_lei_68_2019.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1683/proj_069_19_supl.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1684/proj_070_19_supl.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1696/proj_071_19_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1685/projeto_de_lei_-_seguro_anticorrupcao.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1708/proj_073_19_executivo_-_nasf_saude.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1707/projeto_de_lei_74_2019.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1712/projeto_de_lei_75_2019.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1888/proj_076_19_executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1718/proj_077_19_executivo_-_nasf_saude.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1722/projeto_de_lei_-_proibe_a_locacao_de_imoveis_se_VVnD8YG.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1753/proj_079_19_executivo-__alt_1604_19_-_diarias_d_cLXBWGv.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1735/proj_080_19_executivo_-_alteracao_lei_803.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1754/proj_081_19_concessao_smart_link.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1740/projeto_de_lei_-_camera_nas_creches_municipais.docx.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1749/proj_083_19_executivo_-_alt_1554_18_e_revoga_le_Wlj0WeI.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1750/proj_084_19_executivo_-_fundos.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1755/projeto_de_lei_-_prorroga_o_prazo_da_lei_1.430.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1782/proj_086_19_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1831/proj_087_19_executivo_-_cargos_e_funcoes.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1783/projeto_de_lei_-_denomina_logradouro_publica.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1791/proj_089_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1792/proj_090_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1794/projeto_de_lei_-_denomina_logradouro_publica_-__HLjph9z.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1810/projeto_de_lei_-_altera_a_lei_504_-_sessao_sole_1IwBvxN.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1829/proj_093_19_executivo_-_altera_lei_1560.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1830/proj_094_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1835/proj_095_19_executivo_-_convenio_univr.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1845/proj_096_19_banco_de_empregos_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1861/proj_097_19_mozart_-_patio-municipal_3_0AmQ1sd.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1873/proj_098_19_executivo_-_fibra_optica.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1874/proj_099_19_executivo_-_fetrados.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1876/proj_100_19_mozart_-_bloqueador-de-ar_1.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1892/proj_101_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1893/proj_102_19_executivo_-_fundo_crianca_e_adolecente.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1890/projleidialimpeza.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1909/proj_105_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1910/proj_106_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1922/proj_107_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1923/proj_108_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1924/proj_109_19_executivo_-_suplementacao_oTrYWCv.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1941/projleidialimpeza2.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1942/proj_111_19_executivo_-_altera_lei_803_carhos_e_funcoes.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1943/proj_112_19_executivo_-_altera_lei_1627_gratifi_9LZ2n35.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1944/proj_113_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1945/proj_114_19_executivo_-_titulo_oneroso.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1946/proj_115_19_executivo_-_desafetacao_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1947/proj_116_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1948/proj_117_19_executivo_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1973/projeto_de_lei_-_ticket_alimentacao_para_a_fren_k6eTX8u.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1974/projeto_de_lei_-_limita_poluicao_sonora.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1978/proj_120_executivo_supementacao_GKs63z0.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1979/proj_121_executivo_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1980/proj_122_executivo_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1981/proj_123_executivo_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1982/proj_124_executivo_altera_lei_803.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1988/proj_125_19_executivo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1989/projeto_de_lei_coleta_seletiva.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1990/projeto_de_lei_depressao.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2012/proj_128_19_executivo_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2013/proj_129_19_executivo_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/849/pl_001_19_alteracao_do_quadro_2019_ii.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/proj_res_02_19_mesa.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/proj_res_03_19_mesa.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1311/projeto_de_resolucao_004_19.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1598/projeto_de_resolucao_-_dispoe_sobre_transparenc_2YgcQ5h.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1635/proj_res_06_19_fabiano.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1719/projeto_de_resolucao_007_19.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1752/projeto_de_resolucao_008_19.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1998/proj_res_09_19_mesa_qVAFNGK.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1999/proj_res_10_19_mesa_pEEXSZ7.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2000/proj_res_11_19_mesa.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/831/req_001_19.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/832/requerimento_dunas.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/838/req_003_19_carne_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/841/requerimento_sobre_pad_das_irregularidades_na_sa_ae3rG7C.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/842/requerimento_de_convocacao_dr._saulo_alves_mende_WhLe75m.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/848/requerimento_sobre_espalhamento_de_areia_na_prai_AVcIKAR.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/850/requerimento_plas_busao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/851/caixas_dagua.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/862/reuqerimento_sobre_avcb_nas_creches_municipais.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ponta_praia_req.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/870/plc_rua.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/871/font_l.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/874/requerimento_elektro.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/875/requerimento_sabesp_OFOfqwo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_de_convocacao_dra._leticia_regio_na_lm8d9OE.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/878/requerimento_interesse_publico_da_cessao_da_dra._04ShsdE.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/884/requerimento_onibus_escolar_novo.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/885/requerimento_patio_municipal.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/904/requerimento_-_anistia_dos_imoveis_de_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/905/requerimento_-_revisao_e_atualizacao_do_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/906/requer_informacoes_a_respeito.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/948/reque_1.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/949/req_22.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_de_vistoria_a_cetesb_e_fundacao_florestal.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/955/reuqerimento_-_documentos_servidora_fmo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/956/requerimento_-_prestacao_de_contas_do_camarote.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/957/requerimento_-_relatorio_de_vistoria_do_transpor_9CJjQ1M.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_de_convoacao_-_dirceu_dini.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/959/requerimento_-_planos_de_cargos_e_salarios.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/972/req_032_19_mozart.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/981/req_falta_ver.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_a_diretoria_de_ensino_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_a_diretor_de_escola_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/994/requerimento_de_convocacao_do_diretor_de_obras.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_solicitacao_laudo_ponte.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/req_028_sabesp_-_mig.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/req_039_19_mig_de_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/requerimento_elektro_1.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/requerimento_saude.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/requerimento_de_convocacao_para_vivo.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/requerimento_-_guias_e_sarjetas.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/requerimento_de_convocacao_-_direceu_dini_-_retorno.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_-_cumprimento_da_lei_municipal_1.562.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/requerimento_-_cumprimento_da_lei_municipal_1.499.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/requerimento_-_descumprimento_de_ordem_cronologica.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_-_regimento_escolar_e_plano_pedagogico.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/requerimento_-_ministerio_da_saude_mpf_drs.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/requerimento_-_camara_itinerante_no_araca.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/oficio_retirada.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_-_informacoes_sobre_agentes_comuni_b9UD1aM.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/req_53_19_josias_e_paulo.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_-_ciee_e_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/requerimento__-_conexidades.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_onibus.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/req_057_19_frajola_-_retirada_pl_30_de_2019.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/req_058_19_mozart_-_retirada_pl_35_de_2019.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/req_059_19_camila_-_inscricao_curso.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/req_060_19_mozart_19_-_licencas-ambientais_1.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/requerimento-seguranca-escola-monte-carlo_1.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1256/req_062_19_andressa_-_retirada_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1280/requerimento_onibus.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1282/req_064_19_mozart_-_cursos_senar.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_guarda_municipal_2019_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_cinomose_2019_ilha.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1287/requerimento_-_solicita_informacoes_sobre_grama_36YgXUa.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_animais_2019.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1307/req_069_19_mozart_-_retirada_pl_50_de_2019.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1313/requerimento_-_solicita_copia_de_processos_admi_PTxdOvX.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_-_solicita_informacoes_sobre_o_tra_3GqCQVu.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1605/requerimento_-_rua_belo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1620/requerimento_73_2019_elektro.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1624/req.dpdu_ii.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1682/req_075_19_miguel_-_correios.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1687/requerimento_-_camara_itinerante_no_viaregio.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1688/requerimento_-_camara_itinerante_no_araca_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1690/req_078_19_fabiano_-_elektro.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1691/requerimento_-_telefonia_viaregio_ilha_comprida.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1721/requerimento_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1723/requerimento_-_solicita_informacoes_sobre_as_ob_3lyrGMz.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1738/requerimento_-_solicita_informacoes_sobre_o_tra_lWgZZQR.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1739/requerimento_-_acp_correios.docx.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1841/requerimento_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1828/req_085_19_frajola_-_retirada_de_projeto_e_lei.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1832/req_086_19_mozart_-_anistia.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1860/req_087_19_mozart_-_dejetos_organicos.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1899/req_088_19_mozart_-_desenvolvimento-sul.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1904/req_089_19_mozart_-_retirada_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1911/req_090_19_mozart_-_retirada_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1913/requerimento_-_solicita_informacoes_sobre_o_pro_lkoWlqi.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1914/requerimento_-_solicita_informacoes_sobre_ponto_obCIudt.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1915/requerimento_-_sabesp.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1921/req_094_19_frajola_-_retirada_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1929/req_095_19_frajola_-_coquetel__paes.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1940/req_096_19_frajola_-_retirada_de_pl.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1949/requerimento_ambulantes_2020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1951/req_098_19_mozart_-_estacionamento_de_motos.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1960/req_099_19_osvaldinho_-_justificativa_de_falta.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1967/req_fabiotonon_gerentecaixa.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1968/req_fabiotonon_vigilanciasaude.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1977/req_102_19_mig_-_mare_alta_ACjx3s4.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1991/requerimento_medicos.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1992/requerimento_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1993/requerimento_coletores.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1994/requerimento_ginasio_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/oficio_068_19_req_001.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/oficio_067_19_req_002.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/oficio_064_19_req_003.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/oficio_046_19_req_006.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/oficio_066_19_req_009.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/oficio_080_19_req_010.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1248/resposta_requerimento_11_2019.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/oficio_079_19_req_012.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/oficio_065_19_req_013.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/oficio_078_19_req_014.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1600/resposta_requerimento_16_2019.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/oficio_061_19_req_017.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/oficio_073_19_req_018.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/oficio_089_19_req_019.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/oficio_090_19_req_020.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/oficio_070_19_req_021_e_022.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/oficio_070_19_req_021_e_022.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1586/resre_023_2019.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/oficio_120_19_req_025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/oficio_086_19_req_027.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2038/resre_028-2019.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1591/resre_029_2019.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/oficio_110_19_req_031.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/oficio_092_19_req_032.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/resposta_requerimento_34_2019.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/oficio_019_19_req._035.pdf.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1587/resre_037_2019.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1327/resposta_requerimento_40_2019.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/resposta_do_requerimento_41_de_2019.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1672/resposta_requerimento_43_2019.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1251/resposta_requerimento_45_2019.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1588/resre_046_2019.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1253/resposta_requerimento_47_2019.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1252/resposta_requerimento_54_2019.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1589/resre_056_2019.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1602/resposta_requerimento_60_2019.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1308/resposta_requerimento_61_2019.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1303/resposta_requerimento_63_2019_4S7MXB7.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1322/resposta_requerimento_64_2019.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1590/resre_066_2019.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1596/resre_068-2019.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1793/resposta_requerimento_74_2019.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1950/resre_079-2019.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2016/resre_080-2019.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2017/resre_086-2019.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2018/resre_087-2019.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2019/resre_088-2019.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/4130/resre_097_-_2019.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2450/resre_098-2019.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2475/resre_102-2019.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2476/resre_105-2019.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2477/resre_106-2019.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/projeto_de_lei_poste_madeira_novo.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/projeto_de_lei_mulheres-convertido_novo.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/substitutivo_n.4_ao_pl_041.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1323/substitutivo_n.1_ao_pl_056.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1467/proj_055_19_substitutivo_no_001_regularizacao_obras.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1744/substitutivo_n.1_ao_pl_080.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1848/substitutivo_n.1_ao_pl_95.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1971/substitutivo_n.1_ao_pl_114.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/2047/substitutivo_n.1_ao_pl_119.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/veto_pl_036_19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H813"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="123.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>