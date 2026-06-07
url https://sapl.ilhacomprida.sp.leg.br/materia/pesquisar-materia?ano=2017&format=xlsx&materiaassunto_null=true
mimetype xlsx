--- v0 (2025-10-02)
+++ v1 (2026-06-07)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>FABIO TONON</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Ao executivo, para que seja providenciado a presença de um inspetor de alunos nos ônibus escolares, nos percursos Pedrinhas e Ponta da Praia.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ao executivo, para que seja executado os serviços de, patrolagem e manutenção das ruas Vina Del Mar e adjacentes, Balneário Di Franco.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>OSVALDINHO</t>
   </si>
   <si>
     <t>Ao executivo , para que sejam instaladas cinco luminárias na Alameda das Magnólias Balneário Yemar.</t>
   </si>
@@ -123,3784 +123,3784 @@
   <si>
     <t>Solicitando informações sobre o CONSEG Conselho Municipal de Segurança para que volte a funcionar.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>FABIANO PEREIRA</t>
   </si>
   <si>
     <t>Ao executivo, para proceder com serviços de manutenção na Avenida Beira-Mar no trecho em frente as dunas do Araçá.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/936/indica-o-148.2017-radio-amador.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/936/indica-o-148.2017-radio-amador.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado a aquisição de um rádio amador para ser instalado na sede do Corpo de Bombeiro do município de Ilha Comprida.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/221/indica-o-174.2017-bal-vila-nova-e-viar-gio.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/221/indica-o-174.2017-bal-vila-nova-e-viar-gio.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja, no primeiro momento, intensificado o uso do caminhão pipa nas imediações dos balneários Vila Nova e Viarégio, com o intuito de se diminuir a poeira e, em um segundo momento, se proceda a troca do material utilizado para o cascalhamento daquele treco, por um material adequado.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/222/indica-o-184.2017-manuten-o-vi-ria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/222/indica-o-184.2017-manuten-o-vi-ria.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e limpeza das valas das seguintes ruas: a) Rua Cinco de Março – Bal. Sete de Setembro, b) Rua Líbano – Bal. Araçá, c) Rua Venezuela – Bal. Araçá.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/223/indica-o-185.2017-ouvidor-da-sa-de.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/223/indica-o-185.2017-ouvidor-da-sa-de.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja criado de forma URGENTE, o cargo de OUVIDOR DA SAÚDE, no sentido de concentrar todas as reclamações, informações e orientações em um profissional, permitindo assim que a população tenha seus problemas sanados com mais agilidade.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/224/indica-o-191.2017-ilumina-o-p-blica.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/224/indica-o-191.2017-ilumina-o-p-blica.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a instalação de duas luminárias públicas na Rua Mercúrio, altura do número 800.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_207_.2017_-_manutencao_viaria.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_207_.2017_-_manutencao_viaria.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e limpeza das valas da Rua Casa Verde – Balneário Leão de Iguape.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/225/indica-o-221.2017-placa-adriana.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/225/indica-o-221.2017-placa-adriana.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a colocação de duas placas informativa na Avenida Marginal Candapuí Sul, na altura da URA e outra próxima a Avenida São Paulo, que informe sobre o acesso à Avenida São Paulo, nos moldes do modelo anexo.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/226/indica-o-233.2017-reparo-de-ilumina-o-na-pra-a-d_sviemLQ.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/226/indica-o-233.2017-reparo-de-ilumina-o-na-pra-a-d_sviemLQ.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, no sentido de que seja providenciado de forma URGENTE o reparo das tomadas e das luminárias localizadas na praça Wanderlei Manotvani Rigo, no centro de Ilha Comprida.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/227/indica-o-234.2017-manuten-o-vi-ria-na-rua-petrop-lis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/227/indica-o-234.2017-manuten-o-vi-ria-na-rua-petrop-lis.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao_x000D_
 Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a manutenção viária e limpeza das valas da Rua Petrópolis, no município_x000D_
 de Ilha Comprida.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/228/indica-o-242.2017-topografia-avenida-beira-barra-velha.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/228/indica-o-242.2017-topografia-avenida-beira-barra-velha.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, no sentido de que seja providenciado de forma URGENTE, a topografia da Avenida Beira Mar, altura do no 22.000, mais precisamente em frente aos lotes 01 (um) à 05 (cinco), da quadra 05 (cinco), do Balneário Barra Velha, no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/229/indica-o-254.2017-coloca-o-de-redutores-de-velocidade.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/229/indica-o-254.2017-coloca-o-de-redutores-de-velocidade.pdf</t>
   </si>
   <si>
     <t>INDICO, nas formalidades regimentais, ao Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que faça gestões junto ao Departamento Competente, sobre a possibilidade de instalações de redutores de velocidade nos termos da Resolução no 039 de 21 de maio de 1998, em_x000D_
 toda a extensão da Alameda Nice, no Balneário Monte Carlo, no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, MOZART SILVESTRE</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Doutor Carlos Eduardo Eiras Alves e policiais pertencentes à corporação.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Institui o plano Municipal de Desenvolvimento da leitura e literatura no município de Ilha Comprida e dá outras providências</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/232/projeto-de-lei-016.2017-autoriza-a-utiliza-o-de-_LAvR9uk.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/232/projeto-de-lei-016.2017-autoriza-a-utiliza-o-de-_LAvR9uk.pdf</t>
   </si>
   <si>
     <t>Autoriza a colocação de guarda-sóis e cadeiras pelos ambulantes devidamente cadastrados e que prestam serviços nas praias de Ilha Comprida.</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/233/projeto-de-lei-017.2017-institui-o-moto-t-xi_g6cz4h9.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/233/projeto-de-lei-017.2017-institui-o-moto-t-xi_g6cz4h9.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS DENOMINADO “MOTO TÁXI” E O SERVIÇO DE TRANSPORTE DE MERCADORIAS EM MOTOCICLETAS E MOTONETAS “MOTO FRETE” E ESTABELECE REGRAS GERAIS PARA REGULAMENTAÇÃO DESTE SERVIÇO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>ANDRESSA CERONI</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação da relação de medicamentos existentes e em falta na rede Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Veda o assédio moral no âmbito da administração pública Municipal direta, indireta, nas autarquias e Fundações públicas do município de Ilha Comprida e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/234/projeto-de-lei-022.2017-cameras-nas-escolas_rKntmgN.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/234/projeto-de-lei-022.2017-cameras-nas-escolas_rKntmgN.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento nas escolas municipais e creches públicas em Ilha Comprida.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da reserva de vagas em eventos culturais para artistas locais ou regionais do município de Ilha Comprida e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/235/projeto-de-lei-n-028.2017-ver.-roberto-frajola_4YgPDxi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/235/projeto-de-lei-n-028.2017-ver.-roberto-frajola_4YgPDxi.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Municipal no 381 de 18 de dezembro de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/236/projeto-de-lei-n-029.2017-c-mara-itinerante_fkb8CE7.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/236/projeto-de-lei-n-029.2017-c-mara-itinerante_fkb8CE7.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CÂMARA ITINERANTE NO MUNICÍPIO DE ILHA COMPRIDA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/238/projeto-de-lei-n-045.2017-publica-o-de-editais-e_qgsRngG.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/238/projeto-de-lei-n-045.2017-publica-o-de-editais-e_qgsRngG.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO NO SITE INSTITUCIONAL DO MUNICÍPIO DE ILHA COMPRIDA DE TODOS OS EDITAIS LICITATÓRIOS, CONTRATOS ADMINISTRATIVOS E PORTARIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/239/projeto-de-lei-n-047.2017-declara-o-que-n-o-h-me_lTAdgPu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/239/projeto-de-lei-n-047.2017-declara-o-que-n-o-h-me_lTAdgPu.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE DECLARAÇÃO POR ESCRITO, AO USUÁRIO DO SISTEMA SAÚDE MUNICIPAL, QUANDO NÃO HOUVER MEDICAMENTO À DISPOSIÇÃO NAS UNIDADES DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/240/projeto-de-lei-n-066.2017-passe-livre-estudantil_0g5pLN7.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/240/projeto-de-lei-n-066.2017-passe-livre-estudantil_0g5pLN7.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder isenção integral do pagamento de tarifa aos estudantes do ensino fundamental, médio e superior nos transportes públicos de passageiros, no âmbito da Secretaria dos Transportes Metropolitanos, na forma que especifica.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/241/projeto-de-lei-n-073.2017-pro-be-queimadas_dyFT4l2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/241/projeto-de-lei-n-073.2017-pro-be-queimadas_dyFT4l2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queimadas nas vias públicas e nos imóveis urbanos do Município de Ilha Comprida e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/242/projeto-de-lei-n-077.2017-isen-o-de-iptu-para-te_PEvvQzm.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/242/projeto-de-lei-n-077.2017-isen-o-de-iptu-para-te_PEvvQzm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de isenção e remissão de tributos incidentes sobre os imóveis utilizados como templos religiosos no Município de Ilha Comprida e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/243/projeto-de-lei-n-086.2017-wifi-livre-na-pra-a-de_RCz444h.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/243/projeto-de-lei-n-086.2017-wifi-livre-na-pra-a-de_RCz444h.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE WI-FI LIVRE E GRATUITO NA PRAÇA “WANDERLEI MANTOVANI RIGO” NO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>MOZART SILVESTRE, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/244/projeto-de-lei-n-096.2017-postos-de-combust-veis_wzHdBXi.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/244/projeto-de-lei-n-096.2017-postos-de-combust-veis_wzHdBXi.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL 451 DE 29 DE JULHO DE 2003 E SUPRIME O INCISO VII, DO ARTIGO 204, DA LEI MUNICIPAL 092 DE 19 DE SETEMBRO DE 1994 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/245/projeto-de-lei-n-099.2017-parada-de-nibus_GxXOMIL.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/245/projeto-de-lei-n-099.2017-parada-de-nibus_GxXOMIL.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE OS VEÍCULOS DE TRANSPORTE PÚBLICO COLETIVO DE PASSAGEIROS DAS LINHAS REGULARES DO MUNICÍPIO DE ILHA COMPRIDA REALIZEM DESEMBARQUE DE USUÁRIOS FORA DOS PONTOS PREVIAMENTE DETERMINADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/246/projeto-de-lei-n-100.2017-pro-be-fogos-de-artifi_PWzzNkj.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/246/projeto-de-lei-n-100.2017-pro-be-fogos-de-artifi_PWzzNkj.pdf</t>
   </si>
   <si>
     <t>PROÍBE O USO DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO NO ÂMBITO DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/247/projeto-de-lei-n-101.2017-publica-o-de-vaga-na-c_TbR1iml.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/247/projeto-de-lei-n-101.2017-publica-o-de-vaga-na-c_TbR1iml.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO ELETRÔNICA DA LISTA DE ESPERA PARA VAGAS NAS CRECHES MUNICIPAIS DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/248/projeto-de-lei-n-104.2017-pro-be-embutidos-em-es_glUHt8Y.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/248/projeto-de-lei-n-104.2017-pro-be-embutidos-em-es_glUHt8Y.pdf</t>
   </si>
   <si>
     <t>PROÍBE A OFERTA DE EMBUTIDOS NA COMPOSIÇÃO DA MERENDA DAS ESCOLAS E CRECHES MUNICIPAIS DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/249/projeto-de-lei-n-114.2017-vagas-no-catamar-_IR0Hkov.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/249/projeto-de-lei-n-114.2017-vagas-no-catamar-_IR0Hkov.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE VAGAS GRATUITAS PARA SERVIDORES MUNICIPAIS, ESTUDANTES E BENEFICIÁRIOS DO BOLSA FAMÍLIA NOS PASSEIOS DO CATAMARÃ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/250/projeto-de-lei-n-123.2017-disciplina-a-exposi-o-_s5VxCth.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/250/projeto-de-lei-n-123.2017-disciplina-a-exposi-o-_s5VxCth.pdf</t>
   </si>
   <si>
     <t>PROÍBE A EXPOSIÇÃO DOS ARTESÃO EM PRAÇAS PÚBLICAS E DISCIPLINA A APRESENTAÇÃO DOS ARTISTAS DE RUAS EM ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/231/projeto-de-emenda-a-lei-org-nica-n-001.2017_KwgwBcP.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/231/projeto-de-emenda-a-lei-org-nica-n-001.2017_KwgwBcP.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA CONTRATAÇÃO DE PARENTES DOS AGENTES PÚBLICOS NO ÂMBITO DO PODER EXECUTIVO E DO LEGISLATIVO DO MUNICÍPIO DE ILHA COMPRIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>DANIEL RAMOS, FABIANO PEREIRA</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 115 do regimento interno da câmara e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/237/projeto-de-resolu-o-n-013.2017-professor-nota-de_ECyDP07.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/237/projeto-de-resolu-o-n-013.2017-professor-nota-de_ECyDP07.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO “PROFESSOR NOTA DEZ” NO MUNICÍPIO DE ILHA COMPRIDA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1594/req_001_17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1594/req_001_17.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que sejam oficiados e convidados a comparecer nesta Casa, com o objetivo de definir uma solução definitiva para o problema de vazamento de esgoto no município, os representantes da Sabesp e da Cetesb na região, antes de acionarmos o Ministério Público contra esse crime ambiental.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1595/req_002_17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1595/req_002_17.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, para que seja oficiado o DD._x000D_
  Prefeito Municipal, senhor GERALDINO BARBOSA DE OLIVEIRA JUNIOR, para que envie a esta Casa as seguintes informações: _x000D_
 1. Quantas e quais unidades de Saúde (PSF’s, e outros espaços)_x000D_
 existem atualmente no município (em funcionamento e em_x000D_
 obras)?_x000D_
 2. Qual o tamanho da equipe de profissionais na área da saúde_x000D_
 atualmente (médicos, enfermeiros e auxiliares)?_x000D_
 3. Quantas e quais especialidades estão disponíveis atualmente_x000D_
 no município?_x000D_
 4. Quantos e quais os medicamentos compõem atualmente a_x000D_
 cesta de medicamentos do município, do estado e do_x000D_
 governo federal?_x000D_
 5. Como está hoje a questão dos agendamentos para consultas em especialidades?_x000D_
 6. Qual o tempo médio de demora em cada especialidade?_x000D_
 7. Como está funcionando o serviço de transporte de pacientes_x000D_
 para outras cidades/estados?_x000D_
 são transportados dia/mês?</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/264/requerimento-de-informa-es-003.2017-convoca-o-de_6NXsQQy.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/264/requerimento-de-informa-es-003.2017-convoca-o-de_6NXsQQy.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais e com base no artigo 10, inciso XI da Lei Orgânica Municipal, ouvindo o douto e soberano plenário para que se aprovado for, convoque o servidor ROBERTO DE MORAIS DA SILVA para prestar esclarecimentos sobre os critérios utilizados para a escolha dos locais de trabalho dos ambulantes de Ilha Comprida na arena de eventos em 2017.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1430/req._04.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1430/req._04.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Associação Beneficente e Cultural de Ilha Comprida.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1389/requerimento-005-17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1389/requerimento-005-17.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre investimentos da SABESP em 2017 no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/266/requerimento-de-informa-es-006.2017-cria-o-de-co_JaBg0b2.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/266/requerimento-de-informa-es-006.2017-cria-o-de-co_JaBg0b2.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Parlamentar de Inquérito – CPI, com a finalidade de investigar todas as contratações de shows artísticos pela Prefeitura de Ilha Comprida com a empresa Jose Carlos CesÁrio Junior Produções – ME, inscrita sob o CNPJ/MF Nº 13.185.256/0001-62.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/267/requerimento-de-informa-es-007.2017-informa-es-s_OTQi4Mg.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/267/requerimento-de-informa-es-007.2017-informa-es-s_OTQi4Mg.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que informe a essa Casa o que segue: _x000D_
 1. Qual o valor pago aos município de Ilha Comprida pela autorização da realização desses eventos?_x000D_
 2. Há estatísticas sobre o número de mortos e/ou atendimentos médicos durante a realização desses eventos?</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/268/requerimento-de-informa-es-008.2017-falta-de-med_FEIW2Ao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/268/requerimento-de-informa-es-008.2017-falta-de-med_FEIW2Ao.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que informe a essa Casa o que segue:_x000D_
 1. Há previsão para realização de licitação para aquisição de medicamentos e materiais de enfermagem?_x000D_
 2. Quais providências o município está tomando para garantir medicamentos que são indispensáveis à saúde dos nossos munícipes?_x000D_
 3. Relação de materiais em estoque no almoxarifado da saúde até a presente data;_x000D_
 4. Relação medicamentos adquiridos durante os meses de julho à setembro de 2016.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/269/requerimento-de-informa-es-009.2017-publica-o-da_6H99Cuj.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/269/requerimento-de-informa-es-009.2017-publica-o-da_6H99Cuj.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, Dr. Geraldino Barbosa de Oliveira Júnior, para que informe a essa Casa o que segue:_x000D_
 1. Em qual jornal as leis e decretos de 2016 e 2017 foram publicadas?_x000D_
 2. Qual o motivo das leis e decretos não estarem sendo publicadas no átrio da Câmara Municipal de Ilha Comprida?_x000D_
 3. Há atos que devem ser considerados nulos na gestão anterior ou na gestão atual pela falta de publicação das leis?</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1390/requerimento-010-17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1390/requerimento-010-17.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o contrato da Prefeitura com a o Bradesco S/A.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1391/requerimento-011-17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1391/requerimento-011-17.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o transporte público coletivo do município.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1392/requerimento-012-17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1392/requerimento-012-17.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre cursos profissionalizantes no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1393/requerimento-013-17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1393/requerimento-013-17.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o IPTU no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1394/requerimento-014-17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1394/requerimento-014-17.pdf</t>
   </si>
   <si>
     <t>Requer o comparecimento da VIVO S/A para prestar informações sobre os serviços prestados no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1395/requerimento-15.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1395/requerimento-15.pdf</t>
   </si>
   <si>
     <t>Requer à Empresa Brasileira de Correios informações sobre os serviços prestados no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/270/requerimento-de-informa-es-016.2017-constitucion_QSXoTtv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/270/requerimento-de-informa-es-016.2017-constitucion_QSXoTtv.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 1. Há algum decreto, resolução, ato ou lei que que institua ou regularize em Ilha Comprida o sistema de “banco de horas’?_x000D_
 2. Em caso negativo da resposta acima, há previsão de pagamentos dessas horas extras acumuladas aos servidores de direito?</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/271/req.17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/271/req.17.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 1. O que leva o acréscimo de 02 (duas) parcelas ao carnê de IPTU quando o mesmo é enviado pela agência dos Correios?_x000D_
 2. Quem pagou nos últimos anos 12 (parcelas) tem direito a algum ressarcimento?</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/272/requerimento-de-informa-es-018.2017-solicita-inf_fuU7KDC.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/272/requerimento-de-informa-es-018.2017-solicita-inf_fuU7KDC.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 1. A Lei Municipal no 652/2007 está sendo cumprida em sua totalidade?_x000D_
 2. Atualmente quais as atribuições da Divisão de Controle de Zoonose?_x000D_
 3. Quantos animais foram castrados de julho de 2016 até a presente data?_x000D_
 4. Quantos funcionários estão trabalhando de forma exclusiva no setor de zoonose de Ilha Comprida?</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/273/requerimento-de-informa-es-019.2017-pagamentos-r_GYFVsmm.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/273/requerimento-de-informa-es-019.2017-pagamentos-r_GYFVsmm.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 1. Qual motivo levou a Prefeitura de Ilha Comprida a pagar adiantado valores tão altos para um curso que não havia se iniciado ainda?_x000D_
 2. Há previsão de retomada dos referidos cursos?_x000D_
 3. Quantos alunos foram beneficiados com os citados cursos?_x000D_
 4. Qual a porcentagem aplicada até a presente data dos referidos cursos?_x000D_
 _x000D_
 Para melhora fiscalização dessa Casa de Leis, solicito também acesso ao processo de contratação da Fundação de Apoio a Tecnologia – FAT.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/359/req._20.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/359/req._20.pdf</t>
   </si>
   <si>
     <t>Solicita informações, quantos funcionários tem em cargo efetivo e comissionado, se existe planos de cargos e carreira no município.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/360/req._21.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/360/req._21.pdf</t>
   </si>
   <si>
     <t>Solicita informações, se pretende implantar a atividade delegada e a guarda municipal.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1418/requerimentos-022-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1418/requerimentos-022-2017.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a paralisação do projeto de processamento de pescados.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1396/requerimento-23.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1396/requerimento-23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre gastos realizados através do Departamento de Obras.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1397/requerimento-24.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1397/requerimento-24.pdf</t>
   </si>
   <si>
     <t>Requer providências quanto à recuperação das vias públicas do município.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/274/requerimento-de-informa-es-025.2017-esclarecimen_Hj2v6sb.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/274/requerimento-de-informa-es-025.2017-esclarecimen_Hj2v6sb.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 1. Relação de viagens e/ou passeios realizados com o catamarã com destino e número de passageiros;_x000D_
 _x000D_
 2. Gastos com combustíveis, lubrificantes e manutenção contendo os valores unitários e os quantitativos utilizados pelo catamarã;_x000D_
 _x000D_
 3. Valores gastos com seguros, funcionários e locação de marina para o catamarã _x000D_
 _x000D_
 Informo que as informações devem compreender o período entre fevereiro de 2016 á fevereiro de 2017.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/275/requerimento-de-informa-es-026.2017-esclarecimen_1509l1K.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/275/requerimento-de-informa-es-026.2017-esclarecimen_1509l1K.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que envie cópia ou permita o acesso ao processo licitatório referente a contratação da empresa PHILIPE ETIENNE MOREIRA JORDAO 40628472803 – MEI, nos anos de 2014, 2015, 2016 e 2017.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/276/requerimento-de-informa-es-027.2017-gastos-com-carnaval.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/276/requerimento-de-informa-es-027.2017-gastos-com-carnaval.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que envie informações sobre o que segue:_x000D_
 1. Qual o gasto realizado nos carnavais de 2016 e 2017;_x000D_
 2. Planilha com os gastos de forma detalhada, contendo valores unitários e empresas que receberam os respectivos pagamentos;</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/922/requerimento_de_informacoes_-_028.2017_-_pagamen_Oy4ymzF.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/922/requerimento_de_informacoes_-_028.2017_-_pagamen_Oy4ymzF.pdf</t>
   </si>
   <si>
     <t>REQUER ao DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que envie cópia ou permita o acesso a todas medições e suas respectivas notas fiscais referentes aos pagamentos realizados para a empresa BLK CONSTRUÇÕES E EMPREENDIMENTOS – EIRELI.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/278/requerimento-de-informa-es-029.2017-esclarecimen_nnqBMim.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/278/requerimento-de-informa-es-029.2017-esclarecimen_nnqBMim.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 1. Relação de pacientes atendidos pela empresa Cangussu Sampaio Clínica Médica – LTDA;_x000D_
 2. Datas em que os exames foram realizados;_x000D_
 _x000D_
 Para que esta Casa exerça melhor seu papel fiscalizador, solicito também cópia ou acesso ao Pregão Presencial referente ao Processo no 187/2013 e a Carta Convite referente ao Processo no 207/2016, bem como seus aditivos e eventuais prorrogações.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1398/requerimentos-030-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1398/requerimentos-030-2017.pdf</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora audiência pública para tratar de assuntos relacionados ao setor primário do município de Ilha Comprida.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/279/requerimento-de-informa-es-031.2017-sobre-pr-dio_JrFQGr3.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/279/requerimento-de-informa-es-031.2017-sobre-pr-dio_JrFQGr3.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que envie a essa Casa o que segue:_x000D_
 1. Cópia ou acesso de todos os contratos de locações que estão vigente ou estiveram vigente até o ano de 2016;_x000D_
 2. Informações sobre a atual utilização de cada prédio locado pela Prefeitura Municipal de Ilha Comprida;_x000D_
 _x000D_
 Informo que não ser necessário as cópias, somente a permissão para que os respectivos processos sejam fotografados.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1399/requerimentos-032-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1399/requerimentos-032-2017.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto à possibilidade de se criar uma linha de transporte coletivo que TRANSITE entre os Balneários Porto Velho e Claudia Mara.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>ALEMÃO</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1400/requerimentos-033-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1400/requerimentos-033-2017.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a possibilidade de implantação de aparelhos de ar condicionado nas salas de aula das escolas da rede municipal pública de ensino.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1401/requerimentos-034-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1401/requerimentos-034-2017.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o pagamento dos alugueis do prédio onde está instalado o Paço Municipal.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/280/requerimento-de-informa-es-035.2017-sobre-empres_gTlNr3q.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/280/requerimento-de-informa-es-035.2017-sobre-empres_gTlNr3q.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 1. Acesso a todos os processos licitatórios das empresas abaixo listadas no período de 01.01.2009 á 31.12.2016:_x000D_
 _x000D_
 a) ADILSON RIBAS – ME - CNPJ: 09.478.853/0001-08_x000D_
 _x000D_
 b) GPRESS MEDICAL EIRELI – CNPJ: 17.122.815/0001-46_x000D_
 _x000D_
 c) EXPRESS EDIFICACOES E PROJETOS LTDA – CNPJ: 04.936.409/0001-75_x000D_
 _x000D_
 Informo que não ser necessário as cópias, somente a permissão para que os respectivos processos sejam fotografados.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/281/requerimento-de-informa-es-036.2017-convoca-o-de_LNCTii3.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/281/requerimento-de-informa-es-036.2017-convoca-o-de_LNCTii3.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais e com base no artigo 10, inciso XI da Lei Orgânica Municipal, ouvindo o douto e soberano plenário para que se aprovado for, convoque o servidor municipal responsável pela fiscalização da CIP em Ilha Comprida, bem como, um representante da Elektro Eletricidades e Serviços S/A para prestarem esclarecimentos sobre a cobrança referente a contribuição de iluminação pública em nosso município.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1402/req-37.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1402/req-37.pdf</t>
   </si>
   <si>
     <t>Solicita ao CHEFE DO PODER EXECUTIVO cópia do contrato da empresa e/ou profissional responsável pelo serviço de manutenção das cadeiras de dentista do município, bem como, uma planilha detalhada dos pagamentos já realizados à mesma.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1403/requerimentos-038-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1403/requerimentos-038-2017.pdf</t>
   </si>
   <si>
     <t>Solicita ao CHEFE DO PODER EXECUTIVO cópia do contrato da empresa e/ou profissional responsável pelo serviço de roçagem no município, bem como, uma planilha detalhada dos pagamentos realizados à mesma.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1404/requerimentos-039-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1404/requerimentos-039-2017.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre alagamentos na R. Beethoven - Balneário Meu Recanto e quais medidas estão sendo tomadas para sanar o problema.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>MIG</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1406/req-40.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1406/req-40.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a falta de medicamentos e material de enfermagem.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1407/fabiano-requerimento-041-17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1407/fabiano-requerimento-041-17.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes ao Departamento Municipal de Obras sobre a colocação de pontos de ônibus no município.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1409/fabiano-requerimento-042-17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1409/fabiano-requerimento-042-17.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes à Administração do Boqueirão Sul.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1411/fabiano-requerimento-043-17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1411/fabiano-requerimento-043-17.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a possibilidade de incluir no calendário de eventos do município um torneio de "PESCA ESPORTIVA".</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/282/requerimento-de-informa-es-044.2017-aquisi-o-de-pe-as.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/282/requerimento-de-informa-es-044.2017-aquisi-o-de-pe-as.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informem a essa Casa o que segue:_x000D_
 _x000D_
 1. Relação de todas as contratações de serviços e compras de peças referente a manutenção dos veículos do município de Ilha Comprida, de 01.01.2017 até 20.03.2017;_x000D_
 _x000D_
 Para melhor fiscalização do Poder Legislativo, solicito também acesso aos processos de compras e contratações do objeto acima especificado._x000D_
 Informo que não ser necessário as cópias, somente a permissão para que os respectivos processos sejam fotografados.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/283/requerimento-de-informa-es-045.2017-cdhu.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/283/requerimento-de-informa-es-045.2017-cdhu.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, bem como, o responsável pela fiscalização do contrato de construção daquela obra, para que informem a essa Casa o que segue:_x000D_
 _x000D_
 1. Acesso ou cópia do projeto executivo, memorial descritivo, contrato e possíveis aditivos;_x000D_
 _x000D_
 2. Qual o problema com a rede de esgoto, que impede em dias de chuvas que moradores utilizem pias e vasos sanitários e qual empresa foi responsável_x000D_
 pela respectiva obra?_x000D_
 _x000D_
 3. Qual o material utilizado para a sustentação dos telhados daquelas residências?_x000D_
 _x000D_
 4. Qual o valor gasto com a terraplanagem e qual empresa que realizou?_x000D_
 _x000D_
 5. Quais medidas a prefeitura vem tomando para garantir que a empresa faça as manutenções necessárias em um tempo razoável?_x000D_
 _x000D_
 Informo que não ser necessário as cópias, somente a permissão para que os respectivos processos sejam fotografados.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1412/maurisfran-req-460001.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1412/maurisfran-req-460001.pdf</t>
   </si>
   <si>
     <t>Requer extrato detalhado dos valores recebidos a título de contribuição para custeio de iluminação pública.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1413/maurisfran-req-47.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1413/maurisfran-req-47.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Concorrência Pública nº 003/2016 cujo objeto é a "ELETRIFICAÇÃO AT E BT E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA CONVENCIONAL".</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1414/req-48.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1414/req-48.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos sobre a Resolução 303 de 2002.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1416/req-49.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1416/req-49.pdf</t>
   </si>
   <si>
     <t>Solicita informações quanto a situação do FGTS dos professores da rede municipal de Educação.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1503/requerimento_050.17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1503/requerimento_050.17.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR AO EXMO.SR PREFEITO MUNICIPAL, PARA QUE INFORME A ESTA CASA DE LEIS APONTANDO DETALHADAMENTE NO QUE FORAM INVESTIDOS OS RECURSOS DEVOLVIDOS POR ESSE PODER LEGISLATIVO MUNICIPAL AOS COFRES PÚBLICOS REFERENTE AOS MONTANTES REPASSADOS NO ANO DE 2016.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/284/requerimento-de-informa-es-051.2017-informa-es-c_giiMFUw.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/284/requerimento-de-informa-es-051.2017-informa-es-c_giiMFUw.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 a) Acesso ao processo licitatório, na modalidade carta convite, codificado com o número 008/2017 / Processo Administrativo no 44/2017, referente a empresa inscrita sob o CNPJ no 86.901.949/000-188._x000D_
 _x000D_
 Informo não ser necessário as cópias, somente a permissão para que os respectivos processos sejam fotografados.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1419/req-52.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1419/req-52.pdf</t>
   </si>
   <si>
     <t>Solicita ao CHEFE DO PODER EXECUTIVO informações a respeito da merenda escolar.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1421/fabiano-req-053-1.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1421/fabiano-req-053-1.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o prazo de entrega das seguintes obras:_x000D_
 - Parque Linear no Balneário Adriana;_x000D_
 - Unidade de Saúde da Família do Monte Carlo;_x000D_
 - Orla.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/285/requerimento-de-informa-es-054.2017-informa-es-s_nlIcX5b.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/285/requerimento-de-informa-es-054.2017-informa-es-s_nlIcX5b.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 a) Acesso aos processos licitatórios que originaram as Cartas Convites no 02, 05, 06, 07, 10, 11, 12 e 14, todas do ano de 2017._x000D_
 _x000D_
 Informo não ser necessário as cópias, somente a permissão para que os respectivos processos sejam fotografados.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/286/req._55.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/286/req._55.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 a) Acesso Processo no 081/2017, referente ao contrato no 092/2017._x000D_
 _x000D_
 Informo não ser necessário as cópias, somente a permissão para que os respectivos processos sejam fotografados.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/287/requerimento-de-informa-es-056.2017-informa-es-s_nSuZMgG.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/287/requerimento-de-informa-es-056.2017-informa-es-s_nSuZMgG.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 a) Acesso Processo no 065/2017, referente a inexigibilidade no 009/2017._x000D_
 _x000D_
 Informo não ser necessário as cópias, somente a permissão para que os respectivos processos sejam fotografados.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/288/requerimento-de-informa-es-057.2017-sobre-aditam_Y2FISaC.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/288/requerimento-de-informa-es-057.2017-sobre-aditam_Y2FISaC.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 Acesso ao processo que originou o contrato no 587/2014 594/2014 e seus aditamentos, referente a empresa Boldarini Arquitetura e Urbanismo LTDA.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>ANDRESSA CERONI, FABIANO PEREIRA, MOZART SILVESTRE, ROBERTO FRAJOLA</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/886/req._058_a.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/886/req._058_a.pdf</t>
   </si>
   <si>
     <t>Criação de Comissão Especial para apurar denuncias sobre o abastecimento da frota de veículos oficiais.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/289/requerimento-de-informa-es-059.2017-informa-es-s_bwidGOv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/289/requerimento-de-informa-es-059.2017-informa-es-s_bwidGOv.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue: _x000D_
 _x000D_
 - Relação dos passeios e pagamentos referentes aos quadriciclos e UTV’s entre os meses de 01.12.2016 a 31.03.2017._x000D_
 _x000D_
 - Cópia dos comprovantes de depósitos nas contas oficiais da Prefeitura Municipal de Ilha Comprida;</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/290/requerimento-de-informa-es-060.2017-informa-es-s_e1F1UCz.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/290/requerimento-de-informa-es-060.2017-informa-es-s_e1F1UCz.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 - Relação de todas as dações em pagamento realizadas entre os anos de 2009 a 2016 em Ilha Comprida com os seguintes dados:_x000D_
 _x000D_
 a) nome do beneficiário;_x000D_
 _x000D_
 b) nome do proprietário do lote recebido em dação;_x000D_
 _x000D_
 c) valores de cada dação;_x000D_
 _x000D_
 d) localização do lote recebido como pagamento e seu valor venal;</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/291/requerimento-de-informa-es-061.2017-informa-es-s_rCbhNQD.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/291/requerimento-de-informa-es-061.2017-informa-es-s_rCbhNQD.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 - Relação de todas as ruas onde foram dispostos os materiais referentes aos valores pagos pela aquisição de seixo rolado e areia para aterro desde 01.01.2017 a 31.03.2017.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/292/requerimento-de-informa-es-062.2017-internet-gratuita.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/292/requerimento-de-informa-es-062.2017-internet-gratuita.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa sobre a possibilidade se disponibilizar acesso à internet gratuita nas regiões mais movimentadas de Ilha Comprida, com acesso aos visitantes, moradores e comerciantes.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/293/requerimento-de-informa-es-063.2017-sobre-execu-_XtKoJ5h.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/293/requerimento-de-informa-es-063.2017-sobre-execu-_XtKoJ5h.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 - Relação dos pagamentos recebidos a título de execução fiscal em Ilha Comprida nos últimos 05 (cinco) anos;_x000D_
 _x000D_
 - Informe a essa Casa de Leis a maneira que esse recurso vem sendo distribuído entre os procuradores municipais e os valores que cada procurador recebeu nos últimos 05 (cinco) anos.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/294/requerimento-de-informa-es-064.2017-informa-es-s_I3EVQBS.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/294/requerimento-de-informa-es-064.2017-informa-es-s_I3EVQBS.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se EPCCO Engenharia de Projetos, Consultoria e Construções LTDA, para que envie a essa Casa o que segue:_x000D_
 _x000D_
 - Cópia das notas fiscais referente a aquisição do material utilizado como aterro na obra referente a construção de um parque linear em Ilha Comprida, conforme Processo no 570/2015.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/295/requerimento-de-informa-es-065.2017-informa-es-s_EmzZpOe.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/295/requerimento-de-informa-es-065.2017-informa-es-s_EmzZpOe.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 - Acesso ao processo licitatório referente ao transporte coletivo de Ilha Comprida;_x000D_
 _x000D_
 - Informe qual destinação é dada ao dinheiro arrecadado com as passagens e se há algum controle;_x000D_
 _x000D_
 - Qual valor arrecadado com passagens durante todo o ano de 2016;_x000D_
 _x000D_
 - Por que o transporte escolar no bairro do Boqueirão Sul está sendo feito junto com o transporte coletivo.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1422/andressa-req-066.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1422/andressa-req-066.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Especial para acompanhamentos dos serviços de telefonia fixa, móvel e internet no município de Ilha Comprida - SP.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1597/resre_067-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1597/resre_067-2017.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o valor venal dos imóveis de Ilha Comprida.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/297/requerimento-de-informa-es-068.2017-limpeza-e-co_J6vqJny.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/297/requerimento-de-informa-es-068.2017-limpeza-e-co_J6vqJny.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, que informe a esta Casa de Leis, se há regulamentação da Lei Municipal no 411/2002, em caso negativo, informe se há intenção de aprimorar a presente legislação e dar cumprimento a mesma.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1424/req-69-fabiano.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1424/req-69-fabiano.pdf</t>
   </si>
   <si>
     <t>Requer informações contendo a relação das obras que estão em andamento e paralisadas.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1426/req-frajola-70.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1426/req-frajola-70.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a regulamentação da Lei Municipal nº 411/2002.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1427/req-frajola-71.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1427/req-frajola-71.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do período de funcionamento da Comissão Parlamentar de Inquérito instituída pela Resolução nº184/2017, em mais 90 (noventa) dias.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1428/req-72-andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1428/req-72-andressa.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da declaração de tempo de serviço na empresa Bi-Municipal, entre 01/04/2000 a 30/04/2007 do Sr. Lauro Evilasio de Andrade.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1431/req-73-andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1431/req-73-andressa.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o problema do acesso à ponta da praia que vem sendo prejudicado com as constantes ressacas da maré.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1433/req-frajola-74.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1433/req-frajola-74.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os processos licitatórios , ou carta convite de números 16-17-18-19-20-21-22 e 23.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento_de_informacoes_-_075.2017_-_moradia_social.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento_de_informacoes_-_075.2017_-_moradia_social.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, informe a esta Casa de Leis, o que segue:_x000D_
 _x000D_
 1. Relação de membros das comissões que, segundo e lei acima mencionada, devem ser criadas;_x000D_
 _x000D_
 2. Quantos processos existem nesse momento em trâmite referente ao tema;_x000D_
 _x000D_
 3. Qual a demora estimada para conclusão dos pedidos já protocolizados na Prefeitura Municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1434/req-076-andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1434/req-076-andressa.pdf</t>
   </si>
   <si>
     <t>Solicita a fiscalização nos ônibus que atendem o transporte público no Município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento_de_informacoes_-_077.2017_-_multa_trt_15.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento_de_informacoes_-_077.2017_-_multa_trt_15.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que se oficie o TRIBUNAL REGIONAL DO TRABALHO DA 15ª REGIÃO, para que informe a esta Casa de Leis, o que segue:_x000D_
 _x000D_
 1. Há inscrições abertas para cadastrar projetos sem fins lucrativos a serem beneficiados com os recursos oriundos da decisão acima mencionada?_x000D_
 _x000D_
 2. Se há, quais os documentos e critérios estabelecidos para a apresentação destas proposituras?_x000D_
 _x000D_
 3. Alguma entidade já foi beneficiada até a presente data?</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1435/req078mozart.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1435/req078mozart.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a demissão de servidores e a relação de funcionários em cargos de comissão.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1436/req-79.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1436/req-79.pdf</t>
   </si>
   <si>
     <t>Requer abono de ausência na 14ª Sessão Ordinária, realizada em 08/05/2017.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/305/requerimento_de_informacoes_-_080.2017_-_academi_aPsqTAv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/305/requerimento_de_informacoes_-_080.2017_-_academi_aPsqTAv.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, informe a esta Casa de Leis, o que segue: _x000D_
 _x000D_
 1. O imóvel possui Alvará de Vistoria do Corpo de Bombeiros?_x000D_
 _x000D_
 2. O imóvel se encontra em consonância com a Lei Federal no 10.098 de 19 de dezembro de 2000, que estabelece normas gerais e critérios básicos para a promoção da acessibilidade das pessoas portadoras de deficiência ou com mobilidade reduzida, e dá outras providências?_x000D_
 _x000D_
 3. Haverá investimentos na melhoria do prédio? Se sim, será arcada por quem? Locador ou locatário?_x000D_
 _x000D_
 4. Permita URGENTE acesso ao processo de locação e todos os documentos do referido imóvel.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1437/req-81.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1437/req-81.pdf</t>
   </si>
   <si>
     <t>Solicita informações de planejamento ou um cronograma para atendimento das reivindicações referentes à "Feirinha de Artesanato".</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/306/requerimento_de_informacoes_-_082.2017_-_informa_vL5CemR.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/306/requerimento_de_informacoes_-_082.2017_-_informa_vL5CemR.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, informe a esta Casa de Leis, o que segue: _x000D_
 _x000D_
 1. Relatório detalhado dos serviços prestados pela empresa contratada através da Carta Convite no 017/2017, Processo no 106/2017.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/307/requerimento_de_informacoes_-_083.2017_-_informa_938dLpR.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/307/requerimento_de_informacoes_-_083.2017_-_informa_938dLpR.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, informe a esta Casa de Leis, o que segue: _x000D_
 _x000D_
 1. Relatório detalhado dos serviços prestados pela empresa contratada através do contrato no 132/2015, oriundo do Processo no 125/2015._x000D_
 _x000D_
 2. Acesso ao processo licitatório e suas medições.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1438/req._84.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1438/req._84.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Conselho Municipal de Esportes (COESPORTE).</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/308/requerimento_de_informacoes_-_085.2017_-_informa_woziVjv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/308/requerimento_de_informacoes_-_085.2017_-_informa_woziVjv.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, informe a esta Casa de Leis, o que segue:_x000D_
 _x000D_
 1. Relatório detalhado dos serviços prestados pela empresa PLANETEC-AQUACULTURA, SERVICOS E PRODUTOS AGROPECUARIOS LTDA–ME;_x000D_
 _x000D_
 2. Relação de famílias beneficiadas com o projeto._x000D_
 _x000D_
 3. Relação detalhada mensurando os valores referentes a geração de renda do referido projeto;_x000D_
 _x000D_
 4. Relatório sobre os objetivos e metas alcançadas com o referido projeto.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/309/requerimento_de_informacoes_-_086.2017_-_informa_Hww3F7i.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/309/requerimento_de_informacoes_-_086.2017_-_informa_Hww3F7i.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, bem como, a senhora SILVIA DA SILVA RIOS, responsável pelo setor da Vigilância Epidemiológica do Município de Ilha Comprida, informem a esta Casa de Leis, o que segue:_x000D_
 _x000D_
 1. Todos os prédios públicos de propriedade do município de Ilha Comprida, estão de acordo com as normas técnicas da Vigilância Sanitária?_x000D_
 _x000D_
 2. Todos os prédios locados pelo município de Ilha Comprida, estão de acordo com as normas técnicas da Vigilância Sanitária?_x000D_
 _x000D_
 3. As limpezas dos ares condicionados dos prédios acima mencionados estão sendo realizadas com a periodicidades exigidas pela legislação vigente? Se sim, envie cópia dos laudos.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1440/req._87.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1440/req._87.pdf</t>
   </si>
   <si>
     <t>REQUEIRO obedecidas as formalidades Regimentais desta Casa, para que o Poder Executivo Municipal, responda a este Vereador e a esta Casa de leis, se estão sendo tomadas medidas no aspecto de implementação e apoio ao extrativismo e se existe alguma cooperativa apoiada pela administração.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1442/req._88.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1442/req._88.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, obedecidas as formalidades regimentais e ouvindo o douto e soberano plenário, para que se aprovado for, oficie-se o DD. Prefeito Municipal de Ilha Comprida, o que segue:_x000D_
 1- Forneça cópias ou autorize o acesso ao processo licitatório, bem como ao contrato de execução de referida obra.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1443/req._89.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1443/req._89.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que a empresa de transportes PRINCESA DE CAMPOS, informe a esta Casa de Leis o que segue:_x000D_
 1- Baseada em qual legislação a empresa vem se abstendo de atender o Estatuto do Idoso e o Decreto Federal nº 5.934/2006?_x000D_
 2- Quantos pedidos foram negados desde o início dessa prática?</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1444/req._90.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1444/req._90.pdf</t>
   </si>
   <si>
     <t>Requer a criação de Comissão Especial para acompanhamento dos serviços prestados pela SABESP no Município de Ilha Comprida-SP.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1445/req._91.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1445/req._91.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o antigo Porto da Balsa.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1446/req._92.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1446/req._92.pdf</t>
   </si>
   <si>
     <t>Requer abono de ausência na 19ª Sessão Ordinária, realizada em 12/06/2017.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1447/req._93.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1447/req._93.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os veículos da frota municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1448/req._94.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1448/req._94.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os veículos de propriedade da frota municipal de Ilha Comprida e aquisição de novos veículos.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1449/req._95.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1449/req._95.pdf</t>
   </si>
   <si>
     <t>Requer informações quanto à possibilidade de criação de convênio da prefeitura municipal de Ilha Comprida com o PROCON para a criação do PROGRAMA DE MUNICIPALIZAÇÃO DE PROTEÇÃO E DEFESA DO CONSUMIDOR em Ilha Comprida.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>DANIEL RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1450/req._96.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1450/req._96.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o conhecimento da falta de rede secundária para iluminação pública ao longa da Rua Raphael Parisi.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/310/requerimento_de_informacoes_-_097.2017_-_meis.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/310/requerimento_de_informacoes_-_097.2017_-_meis.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, informe a esta Casa de Leis, o que segue:_x000D_
 _x000D_
 1. Baseado qual legislação a Prefeitura Municipal de Ilha Comprida está, de forma sistemática, descumprindo a legislação e prejudicando milhares de empresários individuais?</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1405/req-98.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1405/req-98.pdf</t>
   </si>
   <si>
     <t>Requer informações referente à frota municipal.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1408/req-99-fabiano-.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1408/req-99-fabiano-.pdf</t>
   </si>
   <si>
     <t>Requer junto ao departamento competente, informações sobre a empresa que presta serviços de limpeza e manutenção das praças denominadas Ilhas de Lazer no município.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1410/req-100-daniel.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1410/req-100-daniel.pdf</t>
   </si>
   <si>
     <t>Requer abono de falta.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1415/req-101-ceroni.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1415/req-101-ceroni.pdf</t>
   </si>
   <si>
     <t>Requeiro que sejam oficiados o Excelentíssimo Senhor Secretario de Segurança do estado de São Paulo e Excelentíssimo Senhor Comandante da Policia Militar do Estado de São Paulo solicitando maior efetivo para a policia militar no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1417/req-102-osv.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1417/req-102-osv.pdf</t>
   </si>
   <si>
     <t>Qual a previsão para a continuação do Projeto de instalação de guias e sarjetas, do balneário Yemar até a Avenida Central do Balneário Porto Velho.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/318/requerimento_de_informacoes_-_103.2017_-_convoca_z2w5Ld4.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/318/requerimento_de_informacoes_-_103.2017_-_convoca_z2w5Ld4.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais e com base no artigo 10, inciso XI da Lei Orgânica Municipal, ouvindo o douto e soberano plenário para que se aprovado for, convoque as servidoras ANA PAULA DA SILVA GOMES e CHRISTIANNE COSTA ANDRIELLO para prestarem esclarecimentos no próximo dia 21.08.2017, ás 15 horas, na sede do Poder Legislativo, sobre a atuação nos procedimentos licitatórios do município.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1420/req-moz-104.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1420/req-moz-104.pdf</t>
   </si>
   <si>
     <t>Requeiro junto ao departamento competente da Prefeitura municipal informações;_x000D_
 1. Que relação à prefeitura mantem junto  a associação dos extrativistas de musgo do nosso município?_x000D_
 2. Como é a autuação da prefeitura junto a essa entidade?</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1423/req._105.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1423/req._105.pdf</t>
   </si>
   <si>
     <t>Requeiro, que o EXmo. Sr. Prefeito GERALDINO BARBOSA DE OLIVEIRA JUNIOR, encaminhe a esta Casa de Leis, a seguinte informação:_x000D_
 1. Quais lotes são de propriedade da Prefeitura de Ilha Comprida nos balneários MARCIA, ATLÂNTICO, SAMBURA e MONTE CARLO.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1432/req._106.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1432/req._106.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, Geraldino Barbosa de Oliveira Junior, encaminhe a essa casa de leis a relação detalhada da frota disponível pela empresa Barro branco.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1425/req.-daniel-107.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1425/req.-daniel-107.pdf</t>
   </si>
   <si>
     <t>Requer implantação de rampa de acesso para cadeirantes na Avenida Copacabana.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/319/requerimento_de_informacoes_-_108.2017_-_horas_extras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/319/requerimento_de_informacoes_-_108.2017_-_horas_extras.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe a essa Casa o que segue:_x000D_
 _x000D_
 1. Relação de horas extras pagas aos servidores que trabalham no departamento municipal de Saúde nos últimos 180 dias?_x000D_
 _x000D_
 2. Relação de escalas do Pronto Atendimento no último 180 dias.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/320/requerimento_de_informacoes_-_109.2017_-_gastos__MaOlZVj.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/320/requerimento_de_informacoes_-_109.2017_-_gastos__MaOlZVj.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que encaminhe a esta Casa de Leis uma planilha detalhada com todos os investimentos feitos em cada modalidade esportiva, que contenha as seguintes informações:_x000D_
 _x000D_
 1. Valor gastos com aquisição de equipamentos;_x000D_
 _x000D_
 2. Valor gastos como monitores e professores;_x000D_
 _x000D_
 3. Valor gasto com locação de imóveis;_x000D_
 _x000D_
 4. Valor gasto com envio de atletas para competições fora do município;_x000D_
 _x000D_
 5. Valor gastos com a promoção e realização de eventos de cada modalidade esportiva no município.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1429/req.110.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1429/req.110.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja informado o resultado   dos estudos realizados conforme a resposta da Indicação 27/2017.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1439/req._111.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1439/req._111.pdf</t>
   </si>
   <si>
     <t>Qual a possibilidade da implantação de uma agência comunitária dos Correios no balneário Araça.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/321/requerimento_de_informacoes_-_112.2017_-_ministe_426kX1P.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/321/requerimento_de_informacoes_-_112.2017_-_ministe_426kX1P.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. MINISTÉRIO PÚBLICO DO TRABALHO DA 15ª REGIÃO, sito à Avenida Rudolf Dafferner, n° 400 - salas 401 a 410 - Bairro: Jardim Boa Vista - CEP: 18.085-005, para que, se possível, proceda com uma vistoria à Prefeitura Municipal de Ilha Comprida para verificação das seguintes denúncias:_x000D_
 _x000D_
 1. Atraso no pagamento das verbas rescisórias (Parágrafo 6º, Artigo 477 da CLT);_x000D_
 _x000D_
 2. Ausência dos depósitos do Fundo de Garantia por Tempo de Serviço (FGTS);_x000D_
 _x000D_
 3. Retenção indevida da carteira de trabalho de servidores dispensados;_x000D_
 _x000D_
 4. Locais em condições insalubres de trabalho, por exemplo, as dependências da oficina municipal, sito à Avenida Copacabana, no balneário Monte Carlo;_x000D_
 _x000D_
 5. Extrapolação do limite de horas extras permitidas pela legislação pertinente (Art. 59 da CLT).</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1441/req._113.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1441/req._113.pdf</t>
   </si>
   <si>
     <t>Requeiro que informe a possibilidade de construção de banheiros públicos nas áreas de lazer do município.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1451/req._114.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1451/req._114.pdf</t>
   </si>
   <si>
     <t>Requeiro de forma detalhada como é feita a fiscalização e controle de animais domésticos na praia.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1452/req._115.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1452/req._115.pdf</t>
   </si>
   <si>
     <t>Requeiro, informações sobre à possibilidade de implantação de uma ambulância de plantão no PSF do Araça.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1453/req._116.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1453/req._116.pdf</t>
   </si>
   <si>
     <t>Requeiro informações sobre a situação dos pagamentos dos empréstimos consignados dos servidores municipais da Prefeitura Municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1457/req._117.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1457/req._117.pdf</t>
   </si>
   <si>
     <t>Cópia da Planta de Genérica de Valores do Município de Ilha Comprida.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1458/req._118.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1458/req._118.pdf</t>
   </si>
   <si>
     <t>1. Relação de loteamentos regularizados pela Prefeitura com data de inicio e fim do processo._x000D_
 2. E a relação de loteamentos em processo de regularização, só com data de inicio.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/322/requerimento_de_informacoes_-_119.2017_-_poupatempo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/322/requerimento_de_informacoes_-_119.2017_-_poupatempo.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe essa Casa de Leis sobre a possibilidade de adesão ao programa estadual denominado “Poupatempo do Empreendedor” em Ilha Comprida.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/323/requerimento_de_informacoes_-_120.2017_-_bote.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/323/requerimento_de_informacoes_-_120.2017_-_bote.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o Exmo. Sr. Prefeito Municipal, DR. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, para que informe essa Casa de Leis qual o paradeiro do bote inflável utilizado usualmente nas aulas de canoagem em Ilha Comprida e se há previsão para que o mesmo seja novamente disponibilizado.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1461/req._121.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1461/req._121.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXMO. SENHOR PREFEITO MUNICIPAL, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, SOLICITANDO A PRESTAÇÃO DE CONTAS COM RELAÇÃO À SITUAÇÃO FÍSICA FINANCEIRA DA PREFEITURA NO DIA 01 DE JANEIRO DE 2017 E OUTRAS INFORMAÇÕES CORRELATAS.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1462/req._122.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1462/req._122.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A V.EXA., OUVIDO E DOUTO SOBERANO PLENÁRIO, PARA QUE SE FAÇA OFICIAR OS SETORES COMPETENTES DAS EMPRESAS DE TELEFONIA CELULAR, TIM, VIVO, E CLARO, SOLICITANDO INSTALAÇÃO DE TORRES NO MUNICÍPIO DE ILHA COMPRIDA, OBJETIVANDO MELHORIAS DO SINAL DE TELEFONIA CELULAR NO BAIRRO DO ARAÇÁ E ADJACÊNCIAS .</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1463/req._123.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1463/req._123.pdf</t>
   </si>
   <si>
     <t>1. COM QUE DOCUMENTOS OS LOTES DA QUADRA A, DO  BALNEÁRIO SAMBURÁ, EM NOMO DO SENHOR JOÃO AUADA, FORAM TRANSFERIDOS NO CADASTRO DA PREFEITURA, PARA O NOME DE TERCEIROS?_x000D_
 2. PARA O(S) NOME (S) DE QUE (QUAIS) PESSOAS ESSES LOTES FORAM TRANSFERIDOS?_x000D_
 3. ENVIAR COPIAS DESSES DOCUMENTOS.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1464/req._124.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1464/req._124.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, NAS FORMALIDADES REGIMENTAIS, OUVINDO O DOUTO SOBERANO PLENÁRIO QUE O PREFEITO MUNICIPAL DD. GERALDINO BARBOSA DE OLIVEIRA JUNIOR, PROCEDAS COM AS SEGUINTES PROVIDÊNCIAS:</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1502/requerimento_125.17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1502/requerimento_125.17.pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA, 29ª SESSÃO ORDINÁRIA:</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1465/req._126.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1465/req._126.pdf</t>
   </si>
   <si>
     <t>APRESENTO A MESA, OUVINDO E DOUTO SOBERANO PLENÁRIO, REQUERIMENTO AO EXMO. SENHOR PREFEITO MUNICIPAL , PARA QUE REPASSE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/324/requerimento_de_informacoes_-_127.2017_-_horas_extras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/324/requerimento_de_informacoes_-_127.2017_-_horas_extras.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR para que informa esta Casa de Leis, com URGÊNCIA o motivo para que horas as extras realizadas pelos servidores municipais não estejam sendo pagas.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/326/requerimento_de_informacoes_-_128.2017_-_vagas_p_xrkZwKa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/326/requerimento_de_informacoes_-_128.2017_-_vagas_p_xrkZwKa.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR, informa a esta Casa de Leis com a máxima URGÊNCIA:_x000D_
 _x000D_
 1. Qual o motivo de até o presente momento não estarem regulamentadas as vagas para idosos e portadores de deficiências?_x000D_
 _x000D_
 2. Qual o prazo que aconteça a regulamentação?</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1468/req._129.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1468/req._129.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, NA FORMA REGIMENTAL, REQUER, COM BASE NO ART. 167 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, QUE O EXMO. SR. PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, ENCAMINHE A ESTA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1466/req._130.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1466/req._130.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NA FORMA REGIMENTAL, REQUER, COM BASE NO ART. 167 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, QUE O EXMO. SR, PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, ENCAMINHE A ESTA CASA DE LEIS , SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1469/req._131.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1469/req._131.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, NA FORMA REGIMENTAL, REQUER, COM BASE NO ART. 167 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO  O PLENÁRIO, QUE O EXMO. SR. PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, ENCAMINHE A ESTA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1471/req._132.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1471/req._132.pdf</t>
   </si>
   <si>
     <t>ATENDIDAS AS FORMALIDADES REGIMENTAIS, A VEREADORA ANDRESSA CERONI, SOLICITA A VOSSA EXCELÊNCIA QUE SEJA SUBMETIDA O PRESENTE  REQUERIMENTO PARA APRECIAÇÃO DO PLENÁRIO, E SE APROVADO, SEJA OFICIADO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE ILHA COMPRIDA:</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1472/req._133.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1472/req._133.pdf</t>
   </si>
   <si>
     <t>ATENDIDAS AS FORMALIDADES REGIMENTAS, VEREADORA ANDRESSA CERONI, SOLICITA A VOSSA EXCELÊNCIA QUE SEJA SUBMETIDO O PRESENTE REQUERIMENTO PARA  APRECIAÇÃO DO PLENÁRIO, E SE APROVADO, SEJA OFICIADO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE ILHA COMPRIDA:</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1473/req._134.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1473/req._134.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, NA FORMA REGIMENTAL, REQUER AO BANCO BRADESCO APÓS OUVIDO O DOUTO E SOBERANO PLENÁRIO, A POSSIBILIDADE DE SER INSTALADO A UM CAIXA ELETRÔNICO 24 HORAS NO MUNICÍPIO:</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/327/requerimento_de_informacoes_-_135.2017_-_horas_extras.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/327/requerimento_de_informacoes_-_135.2017_-_horas_extras.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR e o servidor responsável pela Divisão Municipal de Recursos Humanos, informem a esta Casa de Leis com a máxima URGÊNCIA:_x000D_
 _x000D_
 1. Qual o número de servidores municipais pertencentes a folha de pagamento de setembro de 2016? Quantos eram efetivos? Quantos eram contratados através de Processo Seletivo? Quantos eram os comissionados? Qual o valor gastos com horas extras? Qual o valor total da folha de pagamento referente ao mês citado?_x000D_
 _x000D_
 2. Qual o número de servidores municipais pertencentes a folha de pagamento de setembro de 2017? Quantos eram efetivos? Quantos eram contratados através de Processo Seletivo? Quantos eram os comissionados? Qual o valor gasto com horas extras? Qual o valor total da folha de pagamento referente ao mês citado?_x000D_
 _x000D_
 Ressalto que o não cumprimento dos prazos estabelecidos pela legislação municipal e federal, para as respostas, ensejará em representação contra o prefeito municipal e o servidor responsável pela Divisão de Recursos Humanos.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/329/req._136.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/329/req._136.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário para que se aprovado for, oficie-se o DD. MINISTÉRIO PÚBLICO DO TRABALHO DA 15o REGIÃO, sito à Avenida Rudolf Dafferner, n° 400 - salas 401 a 410 - Bairro: Jardim Boa Vista - CEP: 18.085-005 e o TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO, para que, tomem conhecimento do que segue:_x000D_
 _x000D_
 1. Descumprimento do Termo de Ajustamento de Conduta firmado entre o Ministério Público do Trabalho da 15º Região e o Município de Ilha Comprida;_x000D_
 _x000D_
 2. Realização reiterada e ilegal de diversos processos seletivos para contratação de servidores em caráter temporária e excepcional;_x000D_
 _x000D_
 3. Da integra da Ação Popular nº 001364-44.2017.8.26.0244, que versa sobre o tema descrito acima;</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1474/req._137.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1474/req._137.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, NA FORMA REGIMENTAL, REQUER, COM BASE NO ART,167 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, QUE O EXMO. SR. PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, ENCAMINHE A ESTA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1475/req._138.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1475/req._138.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NA FORMA REGIMENTAL, REQUER, COM BASE NO ART. 167 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, QUE O EXMO. SR, PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, ENCAMINHE A ESTA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1476/req._139.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1476/req._139.pdf</t>
   </si>
   <si>
     <t>REQUEIRO O ABONO DE MINHA AUSÊNCIA NA 32ª SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1477/req._140.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1477/req._140.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, NA FORMA REGIMENTAL, REQUER, COM BASE NO ART.167 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA OFICIADO O BANCO SANTANDER.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1478/req._141.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1478/req._141.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, NA FORMALIDADE REGIMENTAL, QUE APÓS OUVIDO O PLENÁRIO DESTA CASA, SEJA ENCAMINHADA OFICIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1479/req._142.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1479/req._142.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL SOLICITANDO - LHE INFORMAÇÕES SOBRE  CONTRATAÇÃO DE GUARDA VIDAS TEMPORÁRIOS, REALIZADOS PELO EXECUTIVO PARA O PERÍODO DE VERÃO DE 2018.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1480/req._143.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1480/req._143.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE RESPONDA SOBRE OS QUESTIONAMENTOS REFERENTES AS ESPECIALIDADES MÉDICAS DE NEUROLOGISTA, ORTOPEDISTA E OFTALMOLOGISTA NOS TERMOS DO QUESITOS ABAIXO:</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/330/requerimento_de_informacoes_-_144.2017_-_guincho.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/330/requerimento_de_informacoes_-_144.2017_-_guincho.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR e o servidor responsável pela Divisão Municipal de Trânsito, informem a esta Casa de Leis com a máxima URGÊNCIA:_x000D_
 _x000D_
 1. Por que a empresa que recebe da Prefeitura Municipal de Ilha Comprida, recebe mensalmente pela locação de um guincho e não disponibiliza o referido veículo?_x000D_
 _x000D_
 2. Quantos vezes nos últimos 10 meses, foi necessário a utilização dos serviços de um caminhão guincho pela Divisão Municipal de Trânsito?_x000D_
 _x000D_
 3. Cópia do contrato de prestação de serviços nº 171/2016, celebrado entre a prefeitura municipal de Ilha Comprida e empresa inscrita sob o CNPJ nº 20.222.082/0001-26;_x000D_
 _x000D_
 4. Qual o procedimento adotado no caso especifico deste sábado, devido a demora no atendimento pela empresa e o não fornecimento caminhão guincho?_x000D_
 _x000D_
 5. Qual o motivo da empresa receber o equivalente a dois meses de trabalho no mês de agosto de 2017?</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/331/requerimento_de_informacoes_-_145.2017_-_valle_sul.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/331/requerimento_de_informacoes_-_145.2017_-_valle_sul.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que se oficie a ARTESP - Agência Reguladora de Serviços Públicos Delegados de Transporte do Estado, para que informa es Casa de Leis qual o resultado da fiscalização realizada em Ilha Comprida no último dia 25 de outubro de 2017.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1481/req._146.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1481/req._146.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXMO. SENHOR PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE:</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/335/requerimento_de_informacoes_-_147.2017_-_fraldas.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/335/requerimento_de_informacoes_-_147.2017_-_fraldas.pdf</t>
   </si>
   <si>
     <t>EQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR e o servidor responsável pela Divisão Municipal de Licitação, informem a esta Casa de Leis com a máxima URGÊNCIA:_x000D_
 _x000D_
 1. Qual o prazo que se pretende realizar a licitação para aquisição de fraldas com o intuito de atender as prescrições medicas de nossos munícipes?_x000D_
 _x000D_
 Ressalto que o não cumprimento dos prazos estabelecidos pela legislação municipal e federal, para as respostas, ensejará em representação contra o prefeito municipal e o servidor responsável pela Divisão de Municipal de Licitação.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/336/requerimento_de_informacoes_-_148.2017_-_esgoto__M0FlqTD.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/336/requerimento_de_informacoes_-_148.2017_-_esgoto__M0FlqTD.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que se oficie a SABESP para que preste informações sobre qual o prazo para que se resolvas o vazamento de esgoto dispostos na Avenida Copacabana, altura do no 500, em Ilha Comprida._x000D_
 _x000D_
 Solicito que cópia desse requerimento seja encaminhado ao Ministério Público do Meio Ambiente, com sede no município de Registro.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/337/requerimento_de_informacoes_-_149.2017_-_seixo_rolado.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/337/requerimento_de_informacoes_-_149.2017_-_seixo_rolado.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que se oficie o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR e o servidor responsável pelo Departamento de Obras do município de Ilha Comprida para que informe a esta Casa de Leis o que segue:_x000D_
 _x000D_
 1. Qual o critério para a liberação de pagamento aos fornecedores, já que não se cumpre a ordem cronológica?_x000D_
 _x000D_
 2. Quem solicitou a contratação dos cerca de 4.417 m3 de seixo rolado e em quais ruas eles foram aplicados?_x000D_
 _x000D_
 3. Qual o sistema de recebimento para que seja conferida a quantidade do material que é recebido?_x000D_
 _x000D_
 4. Qual o servidor responsável por atestar as notas de recebimentos destes materiais?_x000D_
 _x000D_
 5. Acesso as imagens das câmeras que monitoram o espaço onde é colocado todo o seixo rolado;_x000D_
 _x000D_
 6. Cópia de todos os pedidos de fornecimento de seixo rolado, bem como, notas fiscais e planilhas de medições;_x000D_
 _x000D_
 7. Não seria melhor a suspensão da prestação do serviço para que fosse avaliado as denúncias acima expostas?</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1482/req._150.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1482/req._150.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL SOLICITANDO-LHE RELAÇÃO CONTENDO TODAS AS CONTRAÇÕES PARA CARGOS EM COMISSÃO, COM RESPECTIVAS FUNÇÕES E ATRIBUIÇÕES, REALIZADAS PELO EXECUTIVO NO PERÍODO COMPREENDIDO ENTRE  1 DE JANEIRO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1483/req._151.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1483/req._151.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A V. EXA., OUVIDO O DOUTO E SOBERANO PLENÁRIO, PARA QUE SE FAÇA OFICIAR O SETOR COMPETENTE DA EMPRESA ELEKTRO, PARA QUE VIABILIZE ESTUDOS VISANDO O REALINHAMENTO DE POSTES EM VÁRIOS LOCAIS DA CIDADE.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1484/req._152.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1484/req._152.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NAS FORMA REGIMENTAL,QUE APÓS OUVIDO PLENÁRIO DESSA CASA, SEJA ENCAMINHADO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE O MESMO DETERMINE O DEPARTAMENTO MUNICIPAL COMPETENTE O FORNECIMENTO DAS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1485/req._153.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1485/req._153.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NA FORMA REGIMENTAL, REQUER E SOLICITA AO EXMO. SR. PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, QUE ENCAMINHE A ESSA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1486/req._154.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1486/req._154.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NA FORMA REGIMENTAL, REQUER E SOLICITA AP EXMO. SR. PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, QUE ENCAMINHE A ESSA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/338/requerimento_de_informacoes_-_155.2017_-_relator_DdyffYB.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/338/requerimento_de_informacoes_-_155.2017_-_relator_DdyffYB.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que se oficie o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR para que encaminhe para esta Casa de Leis, cópia dos relatórios emitidos pelo Tribunal de Contas do Estado de São Paulo sobre a gestão referente aos anos de 2015 e 2016, bem como, sobre eventuais relatórios apartados sobre as obras públicas em andamento no município.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/339/requerimento_de_informacoes_-_156.2017_-_luminar_OjEJies.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/339/requerimento_de_informacoes_-_156.2017_-_luminar_OjEJies.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que se oficie a ELEKTRO S/A para que encaminhe para esta Casa de Leis, as seguintes informações:_x000D_
 _x000D_
 1. Qual o número de pontos de iluminação pública existente em Ilha Comprida até a presente data?_x000D_
 _x000D_
 2. Qual valor pago mensalmente pela prefeitura municipal por cada ponto de iluminação pública?_x000D_
 _x000D_
 3. Qual o valor pago nos últimos 12 (doze) meses pela Prefeitura Municipal de Ilha Comprida referente aos pontos de iluminação pública?_x000D_
 _x000D_
 4. Quantos pedidos de manutenção de pontos de iluminação pública foram solicitados nos últimos 12 (doze) meses?_x000D_
 _x000D_
 5. Qual o prazo para atendimentos das solicitações do item 4?</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1487/req._157.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1487/req._157.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, NA FORMA REGIMENTAL, APÓS APROVAÇÃO DO PLENÁRIO, QUE SEJA OFICIADO A DIRETORIA DE EDUCAÇÃO DE ILHA COMPRIDA, PARA QUE REPASSE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1488/req._158.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1488/req._158.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, NA FORMA REGIMENTAL, APÓS APROVAÇÃO DO PLENÁRIO, QUE SEJA ENCAMINHADO AO PODER EXECUTIVO O PRESENTE REQUERIMENTO:</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1489/req._159.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1489/req._159.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NA FORMA REGIMENTAL, REQUER, COM BASE NO ART. 167 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SOLICITA QUE O EXMO. SR. PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, PARA O MESMO ENCAMINHE AO SETOR COMPETENTE, PARA QUÊ:</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1490/req._160.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1490/req._160.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NA FORMA REGIMENTAL, REQUER, COM BASE NO ART. 167 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SOLICITA QUE O EXMO.SR. PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, PARA QUE ENVIE A ESTA CASA DE LEIS, AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1491/req._161.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1491/req._161.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NA FORMA REGIMENTAL, REQUER, COM BASE NO ART.167 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SOLICITA QUE O EXMO. SR. PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, PARA QUE ENVIE A ESTA CASA DE LEIS, A SEGUINTE INFORMAÇÃO:</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/341/requerimento_de_informacoes_-_162.2017_-_luminarias_pmic.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/341/requerimento_de_informacoes_-_162.2017_-_luminarias_pmic.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que se oficie que se oficie o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR para que encaminhe para esta Casa de Leis, as seguintes informações:_x000D_
 _x000D_
 1. Quantas luminárias referentes a Concorrência 003/2016, já foram instaladas em Ilha Comprida?_x000D_
 _x000D_
 2. Relatórios com todas as ruas beneficiadas com Iluminação Pública nos anos de 2015, 2016 e 2017 até a presente data;_x000D_
 _x000D_
 3. Cópia das medições e pagamentos de todas notas fiscais da empresa Magueta Engenharia LTDA, nos anos de 2015, 2016 e 2017 até a presente data.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1492/req._163.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1492/req._163.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, NA FORMA REGIMENTAL, REQUER, COM BASE NO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SOLICITA QUE O EXMO. SR. PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR, PARA QUE ENVIE A ESTA CASA DE LEIS, A SEGUINTES INFORMAÇÃO:</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/343/requerimento_de_informacoes_-_164.2017_-_convocacao.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/343/requerimento_de_informacoes_-_164.2017_-_convocacao.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, em especial o artigo 10, inciso XI da Lei Orgânica Municipal, para que se aprovado for, convoque os servidores CLARESDINA AP. FELIX DE ARAÚJO, GILSON PAULINO, JOÃO DE SOUZA MACHADO e SUZILEI DE ARAÚJO RIBAS para prestarem esclarecimentos sobre a ordem cronológica dos pagamentos realizado pela prefeitura municipal de Ilha Comprida.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1493/req._165.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1493/req._165.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL SOLICITANDO-LHE  INFORMAÇÕES E AQUISIÇÃO DE APARELHO DE RAIO -X  PARA O MUNICÍPIO DE ILHA COMPRIDA.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1494/req._166.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1494/req._166.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE FORNEÇA UMA RELAÇÃO CONTENDO  INFORMAÇÕES SOBRE OS SERVIÇOS PRESTADOS PELOS AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1495/req._167.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1495/req._167.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL SOLICITANDO-LHE A CONTRATAÇÃO DE MERENDEIRAS PARA MELHOR ATENDER AS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1496/requerimento_168.17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1496/requerimento_168.17.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NA FORMA REGIMENTAL, REQUER, COM BASE NO ART.167 DO REGIMENTO INTERNO, DEPOIS DE OUVIDO O PLENÁRIO, SOLICITE O EXMO. SR. PREFEITO, GERALDINO BARBOSA DE OLIVEIRA JUNIOR , PARA QUE :</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/346/requerimento_de_informacoes_-_169.2017_-_obras_p_JH9tiOh.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/346/requerimento_de_informacoes_-_169.2017_-_obras_p_JH9tiOh.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que se oficie que se oficie as empresas LITORANEA PROJETOS E EDIFICAÇÕES LTDA Ȃ ME, ICOM CONSTRUÇÕES EIRELI EPP, ENGETEC ENGENHARIA EIRELI Ȃ ME, para que encaminhe para esta Casa de Leis, as seguintes informações:_x000D_
 _x000D_
 1. Ficha de todos os empregados que trabalharam nas obras executadas no município de Ilha Comprida pelas empresas acima mencionadas nos anos de 2015, 2016 e 2017?_x000D_
 _x000D_
 2. Cópia de eventuais contratos de sub-empreitadas realizados as obras contratadas pela Prefeitura Municipal de Ilha Comprida e executadas ou em execução das empresas acima mencionadas;_x000D_
 _x000D_
 3. Cópia das Anotações de Responsabilidade Técnica (ART), cadastradas no CREA/SP e seus respectivos engenheiros responsável de todas obras contratadas pela Prefeitura Municipal de Ilha Comprida e executadas ou em execução das empresas acima mencionadas.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/347/requerimento_de_informacoes_-_170.2017_-_obras_p_TROyrcI.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/347/requerimento_de_informacoes_-_170.2017_-_obras_p_TROyrcI.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nas formalidades regimentais, ouvindo o douto e soberano plenário que se oficie que se oficie o o Prefeito Municipal DD. GERALDINO BARBOSA DE OLIVEIRA JÚNIOR para que permite de forma URGENTE, vistas a todos os processos licitatórios e de dispensa que envolvam de alguma maneira as empresas LITORANEA PROJETOS E EDIFICAÇÕES LTDA - ME, ICOM CONSTRUÇÕES EIRELI EPP, ENGETEC ENGENHARIA EIRELI - ME.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1497/requerimento_171.17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1497/requerimento_171.17.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL SOLICITANDO-LHE INFORMAÇÕES SOBRE A OUVIDORIA DA PREFEITURA DE ILHA COMPRIDA :</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1498/requerimento_172.17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1498/requerimento_172.17.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL SOLICITANDO-LHE INFORMAÇÕES SOBRE CADASTRAMENTO DOS MUNÍCIPES NO CRAS, BEM COMO PARA A RESPECTIVA ATUALIZAÇÃO AFIM DE RECEBIMENTO DOS BENEFÍCIOS SOCIAIS VINCULADOS AO REFERIDO CADASTRO.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1499/requerimento_173.17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1499/requerimento_173.17.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES E CONCLUSÃO DAS OBRAS DE CONSTRUÇÃO DOS BANHEIROS PÚBLICOS NA ORLA DO MUNICÍPIO DE ILHA COMPRIDA SP.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1500/requerinto_174.17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1500/requerinto_174.17.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A DECORAÇÃO NATALINA NO MUNICÍPIO DE ILHA COMPRIDA SP:</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1501/requerimento_175.17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1501/requerimento_175.17.pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA, 38ª SESSÃO ORDINÁRIA:</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>RESRE</t>
   </si>
   <si>
     <t>Respostas Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1521/resposta_de_requerimento_03_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1521/resposta_de_requerimento_03_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 003 de 2017.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1522/resposta_de_requerimento_07_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1522/resposta_de_requerimento_07_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 007 de 2017.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1523/resposta_de_requerimento_08_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1523/resposta_de_requerimento_08_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 008 de 2017.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1524/resposta_de_requerimento_09_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1524/resposta_de_requerimento_09_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 009 de 2017.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1555/resposta_ao_requerimento_10_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1555/resposta_ao_requerimento_10_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 10 de 2017.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1525/resposta_de_requerimento_011_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1525/resposta_de_requerimento_011_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 011 de 2017.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1526/resposta_de_requerimento_012_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1526/resposta_de_requerimento_012_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 012 de 2017.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>GERALDINO JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/916/resposta_ao_req._013__2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/916/resposta_ao_req._013__2017.pdf</t>
   </si>
   <si>
     <t>Resposta alusivo ao Requerimento 13/2017</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>Órgão/Instituição Estadual - OIE</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/912/resp._ao_req._014_17_vivo.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/912/resp._ao_req._014_17_vivo.pdf</t>
   </si>
   <si>
     <t>Resposta alusivo ao Requerimento 014/2017 Vivo</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1527/resposta_de_requerimento_015_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1527/resposta_de_requerimento_015_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 015 de 2017.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1528/resposta_de_requerimento_016_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1528/resposta_de_requerimento_016_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 016 de 2017.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/889/resposta__req._017_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/889/resposta__req._017_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 17/2017.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1529/resposta_de_requerimento_18_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1529/resposta_de_requerimento_18_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 018 de 2017.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1530/resre_019_17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1530/resre_019_17.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 019 de 2017.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/918/resposta_ao_req._020_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/918/resposta_ao_req._020_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 020/2017</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1531/resposta_de_requerimento_21_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1531/resposta_de_requerimento_21_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 021 de 2017.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1454/resre_023-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1454/resre_023-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 023/2017.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1532/resposta_de_requerimento_25_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1532/resposta_de_requerimento_25_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 025 de 2017.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1533/resposta_de_requerimento_26_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1533/resposta_de_requerimento_26_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 026 de 2017.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1455/resre_027-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1455/resre_027-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 027 de 2017.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/907/oficio_122_resp._req._028.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/907/oficio_122_resp._req._028.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 28/2017</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1505/resre_029-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1505/resre_029-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 029 de 2017.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1506/resre_031-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1506/resre_031-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 031 de 2017.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/915/resposta_ao_req.__032_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/915/resposta_ao_req.__032_2017.pdf</t>
   </si>
   <si>
     <t>resposta alusivo ao Requerimento 32/2017</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/913/resp._ao_req._033_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/913/resp._ao_req._033_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 033/2017</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1507/resre_034-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1507/resre_034-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 034 de 2017.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1508/resre_035-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1508/resre_035-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 035 de 2017.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1509/resre_036-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1509/resre_036-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 036 de 2017.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1534/resposta_de_requerimento_37_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1534/resposta_de_requerimento_37_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 037 de 2017.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/919/resposta_ao_req._038_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/919/resposta_ao_req._038_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 38/2017</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1535/resposta_de_requerimento_39_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1535/resposta_de_requerimento_39_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 039 de 2017.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1536/resposta_de_requerimento_40_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1536/resposta_de_requerimento_40_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 040 de 2017.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1537/resposta_de_requerimento_42_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1537/resposta_de_requerimento_42_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 042 de 2017.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/909/resre_043_17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/909/resre_043_17.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 43/2017.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1510/resre_044-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1510/resre_044-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 044 de 2017.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1511/resre_045-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1511/resre_045-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 045 de 2017.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/910/resposta_de_requerimento_46_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/910/resposta_de_requerimento_46_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta alusivo ao Requerimento 46 de 2017</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/911/resposta_de_requerimento_47_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/911/resposta_de_requerimento_47_-_2017.pdf</t>
   </si>
   <si>
     <t>resposta ao Requerimento 47/2017</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/935/resposta_ao_req._048_mig__-_cetesb.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/935/resposta_ao_req._048_mig__-_cetesb.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 48 proveniente da CETESB</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/920/resposta_de_requerimento_49_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/920/resposta_de_requerimento_49_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 49 com adendo ao Requerimento 50, ambos de 2017</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/890/resre_052_17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/890/resre_052_17.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 52/2017.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1584/resre_053-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1584/resre_053-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 053 de 2017.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1512/resre_055-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1512/resre_055-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 055 de 2017.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/891/oficio_230_resp._req.__057.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/891/oficio_230_resp._req.__057.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 057/2017</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1556/resposta_ao_requerimento_59_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1556/resposta_ao_requerimento_59_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 059 de 2017.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1513/resposta_de_requerimento_60_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1513/resposta_de_requerimento_60_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 060 de 2017.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1514/resre_061-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1514/resre_061-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 061 de 2017.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1515/resre_062-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1515/resre_062-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 062 de 2017.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1516/resposta_de_requerimento_63_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1516/resposta_de_requerimento_63_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 063 de 2017.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/914/resp._ao_req._064_epco.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/914/resp._ao_req._064_epco.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento numero 64/2017</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1517/resre_065-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1517/resre_065-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 065 de 2017.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1518/resposta_de_requerimento_68_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1518/resposta_de_requerimento_68_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 068 de 2017.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1519/resre_070-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1519/resre_070-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 070 de 2017.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1520/resre_072-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1520/resre_072-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 072 de 2017.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1538/resre_074-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1538/resre_074-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 074 de 2017.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1557/resposta_ao_requerimento_75_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1557/resposta_ao_requerimento_75_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 075 de 2017.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1539/resre_078-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1539/resre_078-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 078 de 2017.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1540/resre_080-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1540/resre_080-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 080 de 2017.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1558/resposta_ao_requerimento_81_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1558/resposta_ao_requerimento_81_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 081 de 2017.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1559/resposta_ao_requerimento_82_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1559/resposta_ao_requerimento_82_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 082 de 2017.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1541/resre_083-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1541/resre_083-2017.pdf</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1542/resre_084-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1542/resre_084-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 084 de 2017.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1560/resposta_ao_requerimento_85_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1560/resposta_ao_requerimento_85_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 085 de 2017.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1543/resre_086-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1543/resre_086-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 086 de 2017.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1561/resposta_ao_requerimento_87_-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1561/resposta_ao_requerimento_87_-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 087 de 2017.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/908/resposta_ao_requerimento_89_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/908/resposta_ao_requerimento_89_-_2017.pdf</t>
   </si>
   <si>
     <t>Reposta alusivo ao Requerimento 089/2017</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1544/resre_093-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1544/resre_093-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 093 de 2017.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1562/resposta_ao_requerimento_94_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1562/resposta_ao_requerimento_94_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 094 de 2017.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1545/resre_095-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1545/resre_095-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 095 de 2017.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1563/resposta_ao_requerimento_96_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1563/resposta_ao_requerimento_96_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 096 de 2017.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1546/resre_099-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1546/resre_099-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 099 de 2017.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/937/resposta_ao_req._101_andressa.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/937/resposta_ao_req._101_andressa.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 101 proveniente da Polícia Militar.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1547/resre_102-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1547/resre_102-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 102 de 2017.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1548/resre_105-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1548/resre_105-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 105 de 2017.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/933/resp._aos_req._106_e__153.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/933/resp._aos_req._106_e__153.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 106</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/931/resp._ao_req._107.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/931/resp._ao_req._107.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 107 proveniente da Polícia Militar</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1549/resre_109-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1549/resre_109-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 109 de 2017.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1550/resre_113-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1550/resre_113-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 113 de 2017.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1551/resre_116-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1551/resre_116-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 116 de 2017.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1552/resre_117-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1552/resre_117-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 117 de 2017.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1553/resre_118-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1553/resre_118-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 118 de 2017.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/939/resposta_ao_requerimento_119.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/939/resposta_ao_requerimento_119.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 119, proveniente do Executivo.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1554/resre_120-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1554/resre_120-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 120 de 2017.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/932/respostas_req_122.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/932/respostas_req_122.pdf</t>
   </si>
   <si>
     <t>Respostas ao Requerimento numero 122 ( empresa TIM e VIVO)</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1573/resre_127-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1573/resre_127-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 127 de 2017.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1574/resre_128-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1574/resre_128-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 128 de 2017.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1575/resre_131-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1575/resre_131-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 131 de 2017.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1576/resre_133-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1576/resre_133-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 133 de 2017.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1577/resre_135-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1577/resre_135-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 135 de 2017.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1578/resre_138-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1578/resre_138-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 138 de 2017.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1579/resre_142-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1579/resre_142-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 142 de 2017.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1580/resre_144-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1580/resre_144-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 144 de 2017.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1564/resposta_ao_requerimento_145_-_2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1564/resposta_ao_requerimento_145_-_2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 145 de 2017.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1581/resre_146-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1581/resre_146-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 146 de 2017.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1582/resre_149-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1582/resre_149-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 149 de 2017.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1583/resre_150-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1583/resre_150-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 150 de 2017.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/938/resre_151-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/938/resre_151-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao requerimento 151 proveniente da Elektro</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/934/resp._aos_req._106_e__153.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/934/resp._aos_req._106_e__153.pdf</t>
   </si>
   <si>
     <t>Resposta ao requerimento 153</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1565/resre_155-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1565/resre_155-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 155 de 2017.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1566/resre_157-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1566/resre_157-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 157 de 2017.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1567/resre_158-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1567/resre_158-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 158 de 2017.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1568/resre_159-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1568/resre_159-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 159 de 2017.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1593/resre_161-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1593/resre_161-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 161 de 2017.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1569/resre_167-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1569/resre_167-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 167 de 2017.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1570/resre_168-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1570/resre_168-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 168 de 2017.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1571/resre_172-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1571/resre_172-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 172 de 2017.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1572/resre_173-2017.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1572/resre_173-2017.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 173 de 2017.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/887/veto_ao_proj_023_17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/887/veto_ao_proj_023_17.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei 23/2017, referente a obrigatoriedade de reserva de 40% de vagas em eventos culturais para artistas locais e/ou regionais no município de Ilha Comprida.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/888/veto_ao_proj_lei__028_17.pdf</t>
+    <t>http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/888/veto_ao_proj_lei__028_17.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei 28/2017 que propõe alteração no Artigo 1º da Lei Municipal nº 382/2001.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4207,67 +4207,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/936/indica-o-148.2017-radio-amador.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/221/indica-o-174.2017-bal-vila-nova-e-viar-gio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/222/indica-o-184.2017-manuten-o-vi-ria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/223/indica-o-185.2017-ouvidor-da-sa-de.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/224/indica-o-191.2017-ilumina-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_207_.2017_-_manutencao_viaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/225/indica-o-221.2017-placa-adriana.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/226/indica-o-233.2017-reparo-de-ilumina-o-na-pra-a-d_sviemLQ.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/227/indica-o-234.2017-manuten-o-vi-ria-na-rua-petrop-lis.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/228/indica-o-242.2017-topografia-avenida-beira-barra-velha.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/229/indica-o-254.2017-coloca-o-de-redutores-de-velocidade.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/232/projeto-de-lei-016.2017-autoriza-a-utiliza-o-de-_LAvR9uk.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/233/projeto-de-lei-017.2017-institui-o-moto-t-xi_g6cz4h9.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/234/projeto-de-lei-022.2017-cameras-nas-escolas_rKntmgN.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/235/projeto-de-lei-n-028.2017-ver.-roberto-frajola_4YgPDxi.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/236/projeto-de-lei-n-029.2017-c-mara-itinerante_fkb8CE7.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/238/projeto-de-lei-n-045.2017-publica-o-de-editais-e_qgsRngG.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/239/projeto-de-lei-n-047.2017-declara-o-que-n-o-h-me_lTAdgPu.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/240/projeto-de-lei-n-066.2017-passe-livre-estudantil_0g5pLN7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/241/projeto-de-lei-n-073.2017-pro-be-queimadas_dyFT4l2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/242/projeto-de-lei-n-077.2017-isen-o-de-iptu-para-te_PEvvQzm.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/243/projeto-de-lei-n-086.2017-wifi-livre-na-pra-a-de_RCz444h.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/244/projeto-de-lei-n-096.2017-postos-de-combust-veis_wzHdBXi.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/245/projeto-de-lei-n-099.2017-parada-de-nibus_GxXOMIL.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/246/projeto-de-lei-n-100.2017-pro-be-fogos-de-artifi_PWzzNkj.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/247/projeto-de-lei-n-101.2017-publica-o-de-vaga-na-c_TbR1iml.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/248/projeto-de-lei-n-104.2017-pro-be-embutidos-em-es_glUHt8Y.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/249/projeto-de-lei-n-114.2017-vagas-no-catamar-_IR0Hkov.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/250/projeto-de-lei-n-123.2017-disciplina-a-exposi-o-_s5VxCth.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/231/projeto-de-emenda-a-lei-org-nica-n-001.2017_KwgwBcP.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/237/projeto-de-resolu-o-n-013.2017-professor-nota-de_ECyDP07.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1594/req_001_17.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1595/req_002_17.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/264/requerimento-de-informa-es-003.2017-convoca-o-de_6NXsQQy.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1430/req._04.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1389/requerimento-005-17.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/266/requerimento-de-informa-es-006.2017-cria-o-de-co_JaBg0b2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/267/requerimento-de-informa-es-007.2017-informa-es-s_OTQi4Mg.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/268/requerimento-de-informa-es-008.2017-falta-de-med_FEIW2Ao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/269/requerimento-de-informa-es-009.2017-publica-o-da_6H99Cuj.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1390/requerimento-010-17.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1391/requerimento-011-17.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1392/requerimento-012-17.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1393/requerimento-013-17.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1394/requerimento-014-17.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1395/requerimento-15.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/270/requerimento-de-informa-es-016.2017-constitucion_QSXoTtv.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/271/req.17.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/272/requerimento-de-informa-es-018.2017-solicita-inf_fuU7KDC.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/273/requerimento-de-informa-es-019.2017-pagamentos-r_GYFVsmm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/359/req._20.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/360/req._21.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1418/requerimentos-022-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1396/requerimento-23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1397/requerimento-24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/274/requerimento-de-informa-es-025.2017-esclarecimen_Hj2v6sb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/275/requerimento-de-informa-es-026.2017-esclarecimen_1509l1K.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/276/requerimento-de-informa-es-027.2017-gastos-com-carnaval.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/922/requerimento_de_informacoes_-_028.2017_-_pagamen_Oy4ymzF.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/278/requerimento-de-informa-es-029.2017-esclarecimen_nnqBMim.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1398/requerimentos-030-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/279/requerimento-de-informa-es-031.2017-sobre-pr-dio_JrFQGr3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1399/requerimentos-032-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1400/requerimentos-033-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1401/requerimentos-034-2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/280/requerimento-de-informa-es-035.2017-sobre-empres_gTlNr3q.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/281/requerimento-de-informa-es-036.2017-convoca-o-de_LNCTii3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1402/req-37.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1403/requerimentos-038-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1404/requerimentos-039-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1406/req-40.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1407/fabiano-requerimento-041-17.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1409/fabiano-requerimento-042-17.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1411/fabiano-requerimento-043-17.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/282/requerimento-de-informa-es-044.2017-aquisi-o-de-pe-as.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/283/requerimento-de-informa-es-045.2017-cdhu.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1412/maurisfran-req-460001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1413/maurisfran-req-47.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1414/req-48.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1416/req-49.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1503/requerimento_050.17.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/284/requerimento-de-informa-es-051.2017-informa-es-c_giiMFUw.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1419/req-52.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1421/fabiano-req-053-1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/285/requerimento-de-informa-es-054.2017-informa-es-s_nlIcX5b.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/286/req._55.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/287/requerimento-de-informa-es-056.2017-informa-es-s_nSuZMgG.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/288/requerimento-de-informa-es-057.2017-sobre-aditam_Y2FISaC.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/886/req._058_a.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/289/requerimento-de-informa-es-059.2017-informa-es-s_bwidGOv.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/290/requerimento-de-informa-es-060.2017-informa-es-s_e1F1UCz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/291/requerimento-de-informa-es-061.2017-informa-es-s_rCbhNQD.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/292/requerimento-de-informa-es-062.2017-internet-gratuita.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/293/requerimento-de-informa-es-063.2017-sobre-execu-_XtKoJ5h.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/294/requerimento-de-informa-es-064.2017-informa-es-s_I3EVQBS.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/295/requerimento-de-informa-es-065.2017-informa-es-s_EmzZpOe.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1422/andressa-req-066.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1597/resre_067-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/297/requerimento-de-informa-es-068.2017-limpeza-e-co_J6vqJny.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1424/req-69-fabiano.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1426/req-frajola-70.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1427/req-frajola-71.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1428/req-72-andressa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1431/req-73-andressa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1433/req-frajola-74.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento_de_informacoes_-_075.2017_-_moradia_social.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1434/req-076-andressa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento_de_informacoes_-_077.2017_-_multa_trt_15.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1435/req078mozart.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1436/req-79.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/305/requerimento_de_informacoes_-_080.2017_-_academi_aPsqTAv.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1437/req-81.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/306/requerimento_de_informacoes_-_082.2017_-_informa_vL5CemR.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/307/requerimento_de_informacoes_-_083.2017_-_informa_938dLpR.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1438/req._84.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/308/requerimento_de_informacoes_-_085.2017_-_informa_woziVjv.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/309/requerimento_de_informacoes_-_086.2017_-_informa_Hww3F7i.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1440/req._87.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1442/req._88.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1443/req._89.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1444/req._90.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1445/req._91.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1446/req._92.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1447/req._93.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1448/req._94.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1449/req._95.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1450/req._96.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/310/requerimento_de_informacoes_-_097.2017_-_meis.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1405/req-98.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1408/req-99-fabiano-.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1410/req-100-daniel.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1415/req-101-ceroni.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1417/req-102-osv.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/318/requerimento_de_informacoes_-_103.2017_-_convoca_z2w5Ld4.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1420/req-moz-104.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1423/req._105.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1432/req._106.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1425/req.-daniel-107.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/319/requerimento_de_informacoes_-_108.2017_-_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/320/requerimento_de_informacoes_-_109.2017_-_gastos__MaOlZVj.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1429/req.110.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1439/req._111.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/321/requerimento_de_informacoes_-_112.2017_-_ministe_426kX1P.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1441/req._113.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1451/req._114.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1452/req._115.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1453/req._116.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1457/req._117.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1458/req._118.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/322/requerimento_de_informacoes_-_119.2017_-_poupatempo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/323/requerimento_de_informacoes_-_120.2017_-_bote.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1461/req._121.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1462/req._122.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1463/req._123.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1464/req._124.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1502/requerimento_125.17.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1465/req._126.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/324/requerimento_de_informacoes_-_127.2017_-_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/326/requerimento_de_informacoes_-_128.2017_-_vagas_p_xrkZwKa.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1468/req._129.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1466/req._130.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1469/req._131.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1471/req._132.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1472/req._133.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1473/req._134.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/327/requerimento_de_informacoes_-_135.2017_-_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/329/req._136.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1474/req._137.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1475/req._138.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1476/req._139.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1477/req._140.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1478/req._141.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1479/req._142.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1480/req._143.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/330/requerimento_de_informacoes_-_144.2017_-_guincho.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/331/requerimento_de_informacoes_-_145.2017_-_valle_sul.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1481/req._146.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/335/requerimento_de_informacoes_-_147.2017_-_fraldas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/336/requerimento_de_informacoes_-_148.2017_-_esgoto__M0FlqTD.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/337/requerimento_de_informacoes_-_149.2017_-_seixo_rolado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1482/req._150.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1483/req._151.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1484/req._152.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1485/req._153.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1486/req._154.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/338/requerimento_de_informacoes_-_155.2017_-_relator_DdyffYB.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/339/requerimento_de_informacoes_-_156.2017_-_luminar_OjEJies.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1487/req._157.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1488/req._158.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1489/req._159.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1490/req._160.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1491/req._161.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/341/requerimento_de_informacoes_-_162.2017_-_luminarias_pmic.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1492/req._163.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/343/requerimento_de_informacoes_-_164.2017_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1493/req._165.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1494/req._166.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1495/req._167.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1496/requerimento_168.17.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/346/requerimento_de_informacoes_-_169.2017_-_obras_p_JH9tiOh.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/347/requerimento_de_informacoes_-_170.2017_-_obras_p_TROyrcI.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1497/requerimento_171.17.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1498/requerimento_172.17.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1499/requerimento_173.17.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1500/requerinto_174.17.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1501/requerimento_175.17.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1521/resposta_de_requerimento_03_-_2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1522/resposta_de_requerimento_07_-_2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1523/resposta_de_requerimento_08_-_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1524/resposta_de_requerimento_09_-_2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1555/resposta_ao_requerimento_10_-_2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1525/resposta_de_requerimento_011_-_2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1526/resposta_de_requerimento_012_-_2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/916/resposta_ao_req._013__2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/912/resp._ao_req._014_17_vivo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1527/resposta_de_requerimento_015_-_2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1528/resposta_de_requerimento_016_-_2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/889/resposta__req._017_2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1529/resposta_de_requerimento_18_-_2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1530/resre_019_17.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/918/resposta_ao_req._020_2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1531/resposta_de_requerimento_21_-_2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1454/resre_023-2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1532/resposta_de_requerimento_25_-_2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1533/resposta_de_requerimento_26_-_2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1455/resre_027-2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/907/oficio_122_resp._req._028.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1505/resre_029-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1506/resre_031-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/915/resposta_ao_req.__032_2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/913/resp._ao_req._033_2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1507/resre_034-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1508/resre_035-2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1509/resre_036-2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1534/resposta_de_requerimento_37_-_2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/919/resposta_ao_req._038_2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1535/resposta_de_requerimento_39_-_2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1536/resposta_de_requerimento_40_-_2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1537/resposta_de_requerimento_42_-_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/909/resre_043_17.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1510/resre_044-2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1511/resre_045-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/910/resposta_de_requerimento_46_-_2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/911/resposta_de_requerimento_47_-_2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/935/resposta_ao_req._048_mig__-_cetesb.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/920/resposta_de_requerimento_49_-_2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/890/resre_052_17.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1584/resre_053-2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1512/resre_055-2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/891/oficio_230_resp._req.__057.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1556/resposta_ao_requerimento_59_-_2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1513/resposta_de_requerimento_60_-_2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1514/resre_061-2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1515/resre_062-2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1516/resposta_de_requerimento_63_-_2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/914/resp._ao_req._064_epco.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1517/resre_065-2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1518/resposta_de_requerimento_68_-_2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1519/resre_070-2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1520/resre_072-2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1538/resre_074-2017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1557/resposta_ao_requerimento_75_-_2017.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1539/resre_078-2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1540/resre_080-2017.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1558/resposta_ao_requerimento_81_-_2017.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1559/resposta_ao_requerimento_82_-_2017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1541/resre_083-2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1542/resre_084-2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1560/resposta_ao_requerimento_85_-_2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1543/resre_086-2017.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1561/resposta_ao_requerimento_87_-2017.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/908/resposta_ao_requerimento_89_-_2017.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1544/resre_093-2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1562/resposta_ao_requerimento_94_-_2017.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1545/resre_095-2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1563/resposta_ao_requerimento_96_-_2017.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1546/resre_099-2017.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/937/resposta_ao_req._101_andressa.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1547/resre_102-2017.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1548/resre_105-2017.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/933/resp._aos_req._106_e__153.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/931/resp._ao_req._107.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1549/resre_109-2017.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1550/resre_113-2017.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1551/resre_116-2017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1552/resre_117-2017.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1553/resre_118-2017.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/939/resposta_ao_requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1554/resre_120-2017.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/932/respostas_req_122.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1573/resre_127-2017.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1574/resre_128-2017.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1575/resre_131-2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1576/resre_133-2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1577/resre_135-2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1578/resre_138-2017.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1579/resre_142-2017.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1580/resre_144-2017.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1564/resposta_ao_requerimento_145_-_2017.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1581/resre_146-2017.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1582/resre_149-2017.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1583/resre_150-2017.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/938/resre_151-2017.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/934/resp._aos_req._106_e__153.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1565/resre_155-2017.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1566/resre_157-2017.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1567/resre_158-2017.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1568/resre_159-2017.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1593/resre_161-2017.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1569/resre_167-2017.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1570/resre_168-2017.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1571/resre_172-2017.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1572/resre_173-2017.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/887/veto_ao_proj_023_17.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/888/veto_ao_proj_lei__028_17.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/936/indica-o-148.2017-radio-amador.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/221/indica-o-174.2017-bal-vila-nova-e-viar-gio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/222/indica-o-184.2017-manuten-o-vi-ria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/223/indica-o-185.2017-ouvidor-da-sa-de.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/224/indica-o-191.2017-ilumina-o-p-blica.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_207_.2017_-_manutencao_viaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/225/indica-o-221.2017-placa-adriana.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/226/indica-o-233.2017-reparo-de-ilumina-o-na-pra-a-d_sviemLQ.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/227/indica-o-234.2017-manuten-o-vi-ria-na-rua-petrop-lis.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/228/indica-o-242.2017-topografia-avenida-beira-barra-velha.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/229/indica-o-254.2017-coloca-o-de-redutores-de-velocidade.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/232/projeto-de-lei-016.2017-autoriza-a-utiliza-o-de-_LAvR9uk.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/233/projeto-de-lei-017.2017-institui-o-moto-t-xi_g6cz4h9.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/234/projeto-de-lei-022.2017-cameras-nas-escolas_rKntmgN.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/235/projeto-de-lei-n-028.2017-ver.-roberto-frajola_4YgPDxi.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/236/projeto-de-lei-n-029.2017-c-mara-itinerante_fkb8CE7.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/238/projeto-de-lei-n-045.2017-publica-o-de-editais-e_qgsRngG.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/239/projeto-de-lei-n-047.2017-declara-o-que-n-o-h-me_lTAdgPu.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/240/projeto-de-lei-n-066.2017-passe-livre-estudantil_0g5pLN7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/241/projeto-de-lei-n-073.2017-pro-be-queimadas_dyFT4l2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/242/projeto-de-lei-n-077.2017-isen-o-de-iptu-para-te_PEvvQzm.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/243/projeto-de-lei-n-086.2017-wifi-livre-na-pra-a-de_RCz444h.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/244/projeto-de-lei-n-096.2017-postos-de-combust-veis_wzHdBXi.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/245/projeto-de-lei-n-099.2017-parada-de-nibus_GxXOMIL.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/246/projeto-de-lei-n-100.2017-pro-be-fogos-de-artifi_PWzzNkj.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/247/projeto-de-lei-n-101.2017-publica-o-de-vaga-na-c_TbR1iml.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/248/projeto-de-lei-n-104.2017-pro-be-embutidos-em-es_glUHt8Y.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/249/projeto-de-lei-n-114.2017-vagas-no-catamar-_IR0Hkov.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/250/projeto-de-lei-n-123.2017-disciplina-a-exposi-o-_s5VxCth.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/231/projeto-de-emenda-a-lei-org-nica-n-001.2017_KwgwBcP.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/237/projeto-de-resolu-o-n-013.2017-professor-nota-de_ECyDP07.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1594/req_001_17.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1595/req_002_17.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/264/requerimento-de-informa-es-003.2017-convoca-o-de_6NXsQQy.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1430/req._04.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1389/requerimento-005-17.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/266/requerimento-de-informa-es-006.2017-cria-o-de-co_JaBg0b2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/267/requerimento-de-informa-es-007.2017-informa-es-s_OTQi4Mg.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/268/requerimento-de-informa-es-008.2017-falta-de-med_FEIW2Ao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/269/requerimento-de-informa-es-009.2017-publica-o-da_6H99Cuj.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1390/requerimento-010-17.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1391/requerimento-011-17.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1392/requerimento-012-17.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1393/requerimento-013-17.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1394/requerimento-014-17.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1395/requerimento-15.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/270/requerimento-de-informa-es-016.2017-constitucion_QSXoTtv.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/271/req.17.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/272/requerimento-de-informa-es-018.2017-solicita-inf_fuU7KDC.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/273/requerimento-de-informa-es-019.2017-pagamentos-r_GYFVsmm.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/359/req._20.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/360/req._21.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1418/requerimentos-022-2017.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1396/requerimento-23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1397/requerimento-24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/274/requerimento-de-informa-es-025.2017-esclarecimen_Hj2v6sb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/275/requerimento-de-informa-es-026.2017-esclarecimen_1509l1K.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/276/requerimento-de-informa-es-027.2017-gastos-com-carnaval.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/922/requerimento_de_informacoes_-_028.2017_-_pagamen_Oy4ymzF.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/278/requerimento-de-informa-es-029.2017-esclarecimen_nnqBMim.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1398/requerimentos-030-2017.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/279/requerimento-de-informa-es-031.2017-sobre-pr-dio_JrFQGr3.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1399/requerimentos-032-2017.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1400/requerimentos-033-2017.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1401/requerimentos-034-2017.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/280/requerimento-de-informa-es-035.2017-sobre-empres_gTlNr3q.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/281/requerimento-de-informa-es-036.2017-convoca-o-de_LNCTii3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1402/req-37.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1403/requerimentos-038-2017.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1404/requerimentos-039-2017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1406/req-40.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1407/fabiano-requerimento-041-17.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1409/fabiano-requerimento-042-17.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1411/fabiano-requerimento-043-17.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/282/requerimento-de-informa-es-044.2017-aquisi-o-de-pe-as.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/283/requerimento-de-informa-es-045.2017-cdhu.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1412/maurisfran-req-460001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1413/maurisfran-req-47.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1414/req-48.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1416/req-49.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1503/requerimento_050.17.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/284/requerimento-de-informa-es-051.2017-informa-es-c_giiMFUw.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1419/req-52.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1421/fabiano-req-053-1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/285/requerimento-de-informa-es-054.2017-informa-es-s_nlIcX5b.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/286/req._55.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/287/requerimento-de-informa-es-056.2017-informa-es-s_nSuZMgG.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/288/requerimento-de-informa-es-057.2017-sobre-aditam_Y2FISaC.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/886/req._058_a.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/289/requerimento-de-informa-es-059.2017-informa-es-s_bwidGOv.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/290/requerimento-de-informa-es-060.2017-informa-es-s_e1F1UCz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/291/requerimento-de-informa-es-061.2017-informa-es-s_rCbhNQD.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/292/requerimento-de-informa-es-062.2017-internet-gratuita.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/293/requerimento-de-informa-es-063.2017-sobre-execu-_XtKoJ5h.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/294/requerimento-de-informa-es-064.2017-informa-es-s_I3EVQBS.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/295/requerimento-de-informa-es-065.2017-informa-es-s_EmzZpOe.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1422/andressa-req-066.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1597/resre_067-2017.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/297/requerimento-de-informa-es-068.2017-limpeza-e-co_J6vqJny.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1424/req-69-fabiano.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1426/req-frajola-70.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1427/req-frajola-71.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1428/req-72-andressa.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1431/req-73-andressa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1433/req-frajola-74.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/301/requerimento_de_informacoes_-_075.2017_-_moradia_social.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1434/req-076-andressa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/302/requerimento_de_informacoes_-_077.2017_-_multa_trt_15.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1435/req078mozart.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1436/req-79.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/305/requerimento_de_informacoes_-_080.2017_-_academi_aPsqTAv.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1437/req-81.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/306/requerimento_de_informacoes_-_082.2017_-_informa_vL5CemR.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/307/requerimento_de_informacoes_-_083.2017_-_informa_938dLpR.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1438/req._84.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/308/requerimento_de_informacoes_-_085.2017_-_informa_woziVjv.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/309/requerimento_de_informacoes_-_086.2017_-_informa_Hww3F7i.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1440/req._87.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1442/req._88.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1443/req._89.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1444/req._90.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1445/req._91.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1446/req._92.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1447/req._93.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1448/req._94.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1449/req._95.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1450/req._96.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/310/requerimento_de_informacoes_-_097.2017_-_meis.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1405/req-98.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1408/req-99-fabiano-.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1410/req-100-daniel.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1415/req-101-ceroni.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1417/req-102-osv.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/318/requerimento_de_informacoes_-_103.2017_-_convoca_z2w5Ld4.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1420/req-moz-104.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1423/req._105.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1432/req._106.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1425/req.-daniel-107.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/319/requerimento_de_informacoes_-_108.2017_-_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/320/requerimento_de_informacoes_-_109.2017_-_gastos__MaOlZVj.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1429/req.110.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1439/req._111.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/321/requerimento_de_informacoes_-_112.2017_-_ministe_426kX1P.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1441/req._113.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1451/req._114.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1452/req._115.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1453/req._116.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1457/req._117.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1458/req._118.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/322/requerimento_de_informacoes_-_119.2017_-_poupatempo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/323/requerimento_de_informacoes_-_120.2017_-_bote.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1461/req._121.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1462/req._122.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1463/req._123.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1464/req._124.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1502/requerimento_125.17.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1465/req._126.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/324/requerimento_de_informacoes_-_127.2017_-_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/326/requerimento_de_informacoes_-_128.2017_-_vagas_p_xrkZwKa.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1468/req._129.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1466/req._130.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1469/req._131.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1471/req._132.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1472/req._133.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1473/req._134.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/327/requerimento_de_informacoes_-_135.2017_-_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/329/req._136.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1474/req._137.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1475/req._138.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1476/req._139.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1477/req._140.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1478/req._141.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1479/req._142.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1480/req._143.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/330/requerimento_de_informacoes_-_144.2017_-_guincho.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/331/requerimento_de_informacoes_-_145.2017_-_valle_sul.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1481/req._146.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/335/requerimento_de_informacoes_-_147.2017_-_fraldas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/336/requerimento_de_informacoes_-_148.2017_-_esgoto__M0FlqTD.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/337/requerimento_de_informacoes_-_149.2017_-_seixo_rolado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1482/req._150.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1483/req._151.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1484/req._152.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1485/req._153.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1486/req._154.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/338/requerimento_de_informacoes_-_155.2017_-_relator_DdyffYB.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/339/requerimento_de_informacoes_-_156.2017_-_luminar_OjEJies.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1487/req._157.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1488/req._158.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1489/req._159.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1490/req._160.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1491/req._161.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/341/requerimento_de_informacoes_-_162.2017_-_luminarias_pmic.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1492/req._163.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/343/requerimento_de_informacoes_-_164.2017_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1493/req._165.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1494/req._166.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1495/req._167.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1496/requerimento_168.17.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/346/requerimento_de_informacoes_-_169.2017_-_obras_p_JH9tiOh.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/347/requerimento_de_informacoes_-_170.2017_-_obras_p_TROyrcI.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1497/requerimento_171.17.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1498/requerimento_172.17.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1499/requerimento_173.17.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1500/requerinto_174.17.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1501/requerimento_175.17.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1521/resposta_de_requerimento_03_-_2017.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1522/resposta_de_requerimento_07_-_2017.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1523/resposta_de_requerimento_08_-_2017.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1524/resposta_de_requerimento_09_-_2017.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1555/resposta_ao_requerimento_10_-_2017.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1525/resposta_de_requerimento_011_-_2017.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1526/resposta_de_requerimento_012_-_2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/916/resposta_ao_req._013__2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/912/resp._ao_req._014_17_vivo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1527/resposta_de_requerimento_015_-_2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1528/resposta_de_requerimento_016_-_2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/889/resposta__req._017_2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1529/resposta_de_requerimento_18_-_2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1530/resre_019_17.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/918/resposta_ao_req._020_2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1531/resposta_de_requerimento_21_-_2017.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1454/resre_023-2017.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1532/resposta_de_requerimento_25_-_2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1533/resposta_de_requerimento_26_-_2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1455/resre_027-2017.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/907/oficio_122_resp._req._028.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1505/resre_029-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1506/resre_031-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/915/resposta_ao_req.__032_2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/913/resp._ao_req._033_2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1507/resre_034-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1508/resre_035-2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1509/resre_036-2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1534/resposta_de_requerimento_37_-_2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/919/resposta_ao_req._038_2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1535/resposta_de_requerimento_39_-_2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1536/resposta_de_requerimento_40_-_2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1537/resposta_de_requerimento_42_-_2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/909/resre_043_17.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1510/resre_044-2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1511/resre_045-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/910/resposta_de_requerimento_46_-_2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/911/resposta_de_requerimento_47_-_2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/935/resposta_ao_req._048_mig__-_cetesb.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/920/resposta_de_requerimento_49_-_2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/890/resre_052_17.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1584/resre_053-2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1512/resre_055-2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/891/oficio_230_resp._req.__057.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1556/resposta_ao_requerimento_59_-_2017.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1513/resposta_de_requerimento_60_-_2017.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1514/resre_061-2017.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1515/resre_062-2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1516/resposta_de_requerimento_63_-_2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/914/resp._ao_req._064_epco.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1517/resre_065-2017.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1518/resposta_de_requerimento_68_-_2017.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1519/resre_070-2017.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1520/resre_072-2017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1538/resre_074-2017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1557/resposta_ao_requerimento_75_-_2017.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1539/resre_078-2017.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1540/resre_080-2017.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1558/resposta_ao_requerimento_81_-_2017.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1559/resposta_ao_requerimento_82_-_2017.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1541/resre_083-2017.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1542/resre_084-2017.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1560/resposta_ao_requerimento_85_-_2017.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1543/resre_086-2017.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1561/resposta_ao_requerimento_87_-2017.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/908/resposta_ao_requerimento_89_-_2017.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1544/resre_093-2017.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1562/resposta_ao_requerimento_94_-_2017.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1545/resre_095-2017.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1563/resposta_ao_requerimento_96_-_2017.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1546/resre_099-2017.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/937/resposta_ao_req._101_andressa.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1547/resre_102-2017.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1548/resre_105-2017.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/933/resp._aos_req._106_e__153.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/931/resp._ao_req._107.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1549/resre_109-2017.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1550/resre_113-2017.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1551/resre_116-2017.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1552/resre_117-2017.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1553/resre_118-2017.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/939/resposta_ao_requerimento_119.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1554/resre_120-2017.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/932/respostas_req_122.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1573/resre_127-2017.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1574/resre_128-2017.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1575/resre_131-2017.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1576/resre_133-2017.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1577/resre_135-2017.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1578/resre_138-2017.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1579/resre_142-2017.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1580/resre_144-2017.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1564/resposta_ao_requerimento_145_-_2017.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1581/resre_146-2017.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1582/resre_149-2017.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1583/resre_150-2017.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/938/resre_151-2017.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/934/resp._aos_req._106_e__153.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1565/resre_155-2017.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1566/resre_157-2017.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1567/resre_158-2017.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1568/resre_159-2017.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1593/resre_161-2017.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1569/resre_167-2017.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1570/resre_168-2017.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1571/resre_172-2017.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/1572/resre_173-2017.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/887/veto_ao_proj_023_17.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ilhacomprida.sp.leg.br/media/sapl/public/materialegislativa/2017/888/veto_ao_proj_lei__028_17.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H328"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="69.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>