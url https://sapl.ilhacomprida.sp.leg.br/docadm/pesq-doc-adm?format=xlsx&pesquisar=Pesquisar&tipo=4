--- v0 (2026-02-04)
+++ v1 (2026-04-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1974" uniqueCount="702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2034" uniqueCount="722">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
@@ -2112,54 +2112,114 @@
   <si>
     <t>7ª Sessão Extraordinária da 1ª Sessão Legislativa da 9ª Legislatura - 19/12/2025.</t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1ª Sessão Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura - 23/01/2026.</t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
     <t>1ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura - 03/02/2026.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
     <t>2ª Sessão Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura - 28/01/2026.</t>
   </si>
   <si>
+    <t>8682</t>
+  </si>
+  <si>
+    <t>2ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura - 10/02/2026.</t>
+  </si>
+  <si>
     <t>8677</t>
   </si>
   <si>
     <t>3ª Sessão Extraordinária da 2ª Sessão Legislativa da 9ª Legislatura - 28/01/2026.</t>
+  </si>
+  <si>
+    <t>8699</t>
+  </si>
+  <si>
+    <t>3ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura - 19/02/2026.</t>
+  </si>
+  <si>
+    <t>8713</t>
+  </si>
+  <si>
+    <t>4ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura - 24/02/2026.</t>
+  </si>
+  <si>
+    <t>8773</t>
+  </si>
+  <si>
+    <t>5ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura - 03/03/2026.</t>
+  </si>
+  <si>
+    <t>8795</t>
+  </si>
+  <si>
+    <t>6ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura - 10/03/2026.</t>
+  </si>
+  <si>
+    <t>8798</t>
+  </si>
+  <si>
+    <t>7ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura - 17/03/2026.</t>
+  </si>
+  <si>
+    <t>8845</t>
+  </si>
+  <si>
+    <t>8ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura - 24/03/2026.</t>
+  </si>
+  <si>
+    <t>8851</t>
+  </si>
+  <si>
+    <t>9ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura - 31/03/2026.</t>
+  </si>
+  <si>
+    <t>8860</t>
+  </si>
+  <si>
+    <t>10ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura - 07/04/2026.</t>
+  </si>
+  <si>
+    <t>8878</t>
+  </si>
+  <si>
+    <t>11ª Sessão Ordinária da 2ª Sessão Legislativa da 9ª Legislatura - 14/04/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2451,51 +2511,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F329"/>
+  <dimension ref="A1:F339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -9032,60 +9092,260 @@
       </c>
       <c r="B328" t="s">
         <v>694</v>
       </c>
       <c r="C328" t="s">
         <v>13</v>
       </c>
       <c r="D328" t="s">
         <v>9</v>
       </c>
       <c r="E328" t="s">
         <v>10</v>
       </c>
       <c r="F328" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
         <v>700</v>
       </c>
       <c r="B329" t="s">
         <v>694</v>
       </c>
       <c r="C329" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D329" t="s">
         <v>9</v>
       </c>
       <c r="E329" t="s">
         <v>10</v>
       </c>
       <c r="F329" t="s">
         <v>701</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6">
+      <c r="A330" t="s">
+        <v>702</v>
+      </c>
+      <c r="B330" t="s">
+        <v>694</v>
+      </c>
+      <c r="C330" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" t="s">
+        <v>9</v>
+      </c>
+      <c r="E330" t="s">
+        <v>10</v>
+      </c>
+      <c r="F330" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331" t="s">
+        <v>704</v>
+      </c>
+      <c r="B331" t="s">
+        <v>694</v>
+      </c>
+      <c r="C331" t="s">
+        <v>6</v>
+      </c>
+      <c r="D331" t="s">
+        <v>9</v>
+      </c>
+      <c r="E331" t="s">
+        <v>10</v>
+      </c>
+      <c r="F331" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6">
+      <c r="A332" t="s">
+        <v>706</v>
+      </c>
+      <c r="B332" t="s">
+        <v>694</v>
+      </c>
+      <c r="C332" t="s">
+        <v>12</v>
+      </c>
+      <c r="D332" t="s">
+        <v>9</v>
+      </c>
+      <c r="E332" t="s">
+        <v>10</v>
+      </c>
+      <c r="F332" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6">
+      <c r="A333" t="s">
+        <v>708</v>
+      </c>
+      <c r="B333" t="s">
+        <v>694</v>
+      </c>
+      <c r="C333" t="s">
+        <v>20</v>
+      </c>
+      <c r="D333" t="s">
+        <v>9</v>
+      </c>
+      <c r="E333" t="s">
+        <v>10</v>
+      </c>
+      <c r="F333" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
+      <c r="A334" t="s">
+        <v>710</v>
+      </c>
+      <c r="B334" t="s">
+        <v>694</v>
+      </c>
+      <c r="C334" t="s">
+        <v>23</v>
+      </c>
+      <c r="D334" t="s">
+        <v>9</v>
+      </c>
+      <c r="E334" t="s">
+        <v>10</v>
+      </c>
+      <c r="F334" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6">
+      <c r="A335" t="s">
+        <v>712</v>
+      </c>
+      <c r="B335" t="s">
+        <v>694</v>
+      </c>
+      <c r="C335" t="s">
+        <v>26</v>
+      </c>
+      <c r="D335" t="s">
+        <v>9</v>
+      </c>
+      <c r="E335" t="s">
+        <v>10</v>
+      </c>
+      <c r="F335" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6">
+      <c r="A336" t="s">
+        <v>714</v>
+      </c>
+      <c r="B336" t="s">
+        <v>694</v>
+      </c>
+      <c r="C336" t="s">
+        <v>29</v>
+      </c>
+      <c r="D336" t="s">
+        <v>9</v>
+      </c>
+      <c r="E336" t="s">
+        <v>10</v>
+      </c>
+      <c r="F336" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6">
+      <c r="A337" t="s">
+        <v>716</v>
+      </c>
+      <c r="B337" t="s">
+        <v>694</v>
+      </c>
+      <c r="C337" t="s">
+        <v>32</v>
+      </c>
+      <c r="D337" t="s">
+        <v>9</v>
+      </c>
+      <c r="E337" t="s">
+        <v>10</v>
+      </c>
+      <c r="F337" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6">
+      <c r="A338" t="s">
+        <v>718</v>
+      </c>
+      <c r="B338" t="s">
+        <v>694</v>
+      </c>
+      <c r="C338" t="s">
+        <v>35</v>
+      </c>
+      <c r="D338" t="s">
+        <v>9</v>
+      </c>
+      <c r="E338" t="s">
+        <v>10</v>
+      </c>
+      <c r="F338" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6">
+      <c r="A339" t="s">
+        <v>720</v>
+      </c>
+      <c r="B339" t="s">
+        <v>694</v>
+      </c>
+      <c r="C339" t="s">
+        <v>38</v>
+      </c>
+      <c r="D339" t="s">
+        <v>9</v>
+      </c>
+      <c r="E339" t="s">
+        <v>10</v>
+      </c>
+      <c r="F339" t="s">
+        <v>721</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>